--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -54,3990 +54,3990 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>116422</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116422/Sem número 01-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116422/Sem número 01-1961.pdf</t>
   </si>
   <si>
     <t>Consertos na estrada que demanda a Fazenda Boa Vista</t>
   </si>
   <si>
     <t>116426</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116426/0001-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116426/0001-1961.pdf</t>
   </si>
   <si>
     <t>Combate a formiga Sauva</t>
   </si>
   <si>
     <t>116427</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116427/0002-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116427/0002-1961.pdf</t>
   </si>
   <si>
     <t>Reparos em estradas</t>
   </si>
   <si>
     <t>116428</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116428/0003-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116428/0003-1961.pdf</t>
   </si>
   <si>
     <t>Reparos nas estradas</t>
   </si>
   <si>
     <t>116429</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116429/0004-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116429/0004-1961.pdf</t>
   </si>
   <si>
     <t>Capinar as ruas da cidade</t>
   </si>
   <si>
     <t>116430</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116430/0005-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116430/0005-1961.pdf</t>
   </si>
   <si>
     <t>Animais</t>
   </si>
   <si>
     <t>116431</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116431/0006-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116431/0006-1961.pdf</t>
   </si>
   <si>
     <t>Reparo na estrada Pompeia à Novo Cravinhos</t>
   </si>
   <si>
     <t>116432</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Yasuaki Horiuti</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116432/0007-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116432/0007-1961.pdf</t>
   </si>
   <si>
     <t>Capinar</t>
   </si>
   <si>
     <t>116433</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116433/0008-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116433/0008-1961.pdf</t>
   </si>
   <si>
     <t>Proibir fornecimento da água da Fonte da Saúde</t>
   </si>
   <si>
     <t>116434</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116434/0009-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116434/0009-1961.pdf</t>
   </si>
   <si>
     <t>Reparos nas ruas da cidade</t>
   </si>
   <si>
     <t>116435</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116435/0010-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116435/0010-1961.pdf</t>
   </si>
   <si>
     <t>Aferição de balanças no periodo de 6 em 6 meses</t>
   </si>
   <si>
     <t>116436</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116436/0011-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116436/0011-1961.pdf</t>
   </si>
   <si>
     <t>Reparos nas estradas Municipais</t>
   </si>
   <si>
     <t>116437</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116437/0012-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116437/0012-1961.pdf</t>
   </si>
   <si>
     <t>Colocação de placas indicativas nas saidas de Marilia - Tupã</t>
   </si>
   <si>
     <t>116438</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116438/0013-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116438/0013-1961.pdf</t>
   </si>
   <si>
     <t>Cémiterio</t>
   </si>
   <si>
     <t>116439</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116439/0014-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116439/0014-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de lei </t>
   </si>
   <si>
     <t>116440</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116440/0015-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116440/0015-1961.pdf</t>
   </si>
   <si>
     <t>Abertura de ruas</t>
   </si>
   <si>
     <t>116441</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116441/0016-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116441/0016-1961.pdf</t>
   </si>
   <si>
     <t>Desapropriação de terreno</t>
   </si>
   <si>
     <t>116442</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116442/0017-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116442/0017-1961.pdf</t>
   </si>
   <si>
     <t>Proteção aos trabalhadores da Municipalidade</t>
   </si>
   <si>
     <t>116443</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116443/0018-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116443/0018-1961.pdf</t>
   </si>
   <si>
     <t>Colocar um braço de luz na Rua Epaminondas de Toledo Piza</t>
   </si>
   <si>
     <t>116444</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116444/0019-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116444/0019-1961.pdf</t>
   </si>
   <si>
     <t>Placas indicativas, proibindo o trânsito na Estação Rodoviaria</t>
   </si>
   <si>
     <t>116445</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116445/0020-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116445/0020-1961.pdf</t>
   </si>
   <si>
     <t>116446</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116446/0021-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116446/0021-1961.pdf</t>
   </si>
   <si>
     <t>Capinar estrada que liga Pompeia a Vila Audenia</t>
   </si>
   <si>
     <t>116447</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116447/0022-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116447/0022-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que liga Vila Audenia ao Bairro Monte Alegre</t>
   </si>
   <si>
     <t>116448</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116448/0023-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116448/0023-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que demanda a Fazenda Boa Vista até os Hugo Borsari</t>
   </si>
   <si>
     <t>116449</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Francisco Parra Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116449/0024-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116449/0024-1961.pdf</t>
   </si>
   <si>
     <t>Colocação de placas indicativas nos pontos de caminhões de aluguel</t>
   </si>
   <si>
     <t>116450</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116450/0025-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116450/0025-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada ligando o Distrito Novo Cravinhos à sede da Vila Olinda</t>
   </si>
   <si>
     <t>116451</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116451/0026-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116451/0026-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que liga o Bairro água Santa ao Bairro da Cruzinha</t>
   </si>
   <si>
     <t>116452</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116452/0027-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116452/0027-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada do Futuro</t>
   </si>
   <si>
     <t>116453</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116453/0028-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116453/0028-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Reparos na estrada que demanda as propriedades agricolas </t>
   </si>
   <si>
     <t>116454</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116454/0029-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116454/0029-1961.pdf</t>
   </si>
   <si>
     <t>Reparo na estrada e ponte do Bairro Mil Alqueires</t>
   </si>
   <si>
     <t>116455</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116455/0030-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116455/0030-1961.pdf</t>
   </si>
   <si>
     <t>Reparos nas estradas que liga o Bairro do Morro Azul ao Bairro Cabeça de Porco</t>
   </si>
   <si>
     <t>116456</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116456/0031-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116456/0031-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que liga o Bairro Cabeça de Porco ao Bairro da Central</t>
   </si>
   <si>
     <t>116457</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116457/0032-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116457/0032-1961.pdf</t>
   </si>
   <si>
     <t>Reparos nas estradas que liga o Bairro Guanabara a Fazenda Osvaldo Sampaio</t>
   </si>
   <si>
     <t>116458</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116458/0033-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116458/0033-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na ponte sobre o Rio do Peixe</t>
   </si>
   <si>
     <t>116459</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116459/0034-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116459/0034-1961.pdf</t>
   </si>
   <si>
     <t>Reparos no Matadouro do Distrito de Queiroz</t>
   </si>
   <si>
     <t>116460</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116460/0035-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116460/0035-1961.pdf</t>
   </si>
   <si>
     <t>Construtora de redes de esgotos</t>
   </si>
   <si>
     <t>116461</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116461/0036-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116461/0036-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada</t>
   </si>
   <si>
     <t>116462</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116462/0037-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116462/0037-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Prolongamento da rede de água </t>
   </si>
   <si>
     <t>116463</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116463/0038-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116463/0038-1961.pdf</t>
   </si>
   <si>
     <t>Colocação de tubos da rede de esgoto</t>
   </si>
   <si>
     <t>116464</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116464/0039-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116464/0039-1961.pdf</t>
   </si>
   <si>
     <t>Reconstruir a antiga estrada da Ponte Preta</t>
   </si>
   <si>
     <t>116465</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116465/0040-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116465/0040-1961.pdf</t>
   </si>
   <si>
     <t>Capinar a entrada de Pompeia à Novo Cravinhos</t>
   </si>
   <si>
     <t>116466</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116466/0041-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116466/0041-1961.pdf</t>
   </si>
   <si>
     <t>Instalação da Escola Artesanal nesta cidade</t>
   </si>
   <si>
     <t>116467</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Nelson Alves Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116467/0042-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116467/0042-1961.pdf</t>
   </si>
   <si>
     <t>Devolução oportuna</t>
   </si>
   <si>
     <t>116468</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116468/0043-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116468/0043-1961.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas do Distrito de Paulópolis</t>
   </si>
   <si>
     <t>116469</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116469/0044-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116469/0044-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que demanda a Fazenda Boa Vista ao Sitio Hugo Borsari</t>
   </si>
   <si>
     <t>116470</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116470/0045-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116470/0045-1961.pdf</t>
   </si>
   <si>
     <t>Construção de um poço d`água</t>
   </si>
   <si>
     <t>116471</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116471/0046-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116471/0046-1961.pdf</t>
   </si>
   <si>
     <t>Retirada da terra que quando a chuva acumula-se toda a terra no alambrado do campo de futebol</t>
   </si>
   <si>
     <t>116472</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116472/0047-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116472/0047-1961.pdf</t>
   </si>
   <si>
     <t>Colocação de poste</t>
   </si>
   <si>
     <t>116473</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116473/0048-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116473/0048-1961.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que demanda a Fazendo Aurora</t>
   </si>
   <si>
     <t>116474</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116474/0050-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116474/0050-1961.pdf</t>
   </si>
   <si>
     <t>Consertar a estrada de Vila Audenia</t>
   </si>
   <si>
     <t>116475</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116475/0052-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116475/0052-1961.pdf</t>
   </si>
   <si>
     <t>Construir uma fossa negra</t>
   </si>
   <si>
     <t>116476</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116476/0053-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116476/0053-1961.pdf</t>
   </si>
   <si>
     <t>Indenizar todos os cidadões que por ventura tenham efetuado, as sua expensas, melhoramentos na iluminação eletrica em nossa cidade</t>
   </si>
   <si>
     <t>116477</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116477/0054-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116477/0054-1961.pdf</t>
   </si>
   <si>
     <t>Reparação da Serra do Futuro</t>
   </si>
   <si>
     <t>116478</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116478/0055-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116478/0055-1961.pdf</t>
   </si>
   <si>
     <t>Colaborar com os moradores do Bairro Futuro para a construção de uma ponte da estrada que liga o Sitio de Manoel Januario ao Sitio Tomita e Furuei</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Florentino Favoretto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2443/0001-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2443/0001-1961.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de impostos e taxa de água a Indústrias que se instalarem no Município.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2444/0002-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2444/0002-1961.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para perfuração do Poço nº 7 do Serviço de Abastecimento de Água da cidade.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2445/0003-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2445/0003-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para contratar as obras do prédio do 2º Grupo Escolar.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2446/0004-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2446/0004-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para assinar contrato para construção do prédio do 2º Grupo Escolar com o "IPESP".</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2447/0005-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2447/0005-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para  alienar ao IPESP terreno para construção do prédio do 2º Grupo Escolar.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2448/0006-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2448/0006-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para doar terreno urbano à firma Industria e Comércio Ting Ltda., para construção de uma fábrica de óleo.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>Executivo, Nestor de Barros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2449/0007-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2449/0007-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio à Guarda Noturna dos Distritos.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>Executivo, Francisco Parra Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2450/0008-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2450/0008-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio a Guarda Noturna da Sede do Município.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2451/0009-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2451/0009-1961.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cobrança de aluguel do medidor de água e dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>Executivo, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2452/0010-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2452/0010-1961.pdf</t>
   </si>
   <si>
     <t>Concede licença prêmio remunerada ao Sr. João Dias de Freitas.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2454/0011-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2454/0011-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio ao Seminário Diocesano de Marilia.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2456/0012-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2456/0012-1961.pdf</t>
   </si>
   <si>
     <t>Regulamenta férias dos Servidores.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2458/0013-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2458/0013-1961.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de auxilio a Santa Casa, nos termos do artigo 156 da Lei 373, de 12 de dezembro de 1957.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2460/0014-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2460/0014-1961.pdf</t>
   </si>
   <si>
     <t>Cria serviço de Esgotos municipais e das águas pluviais.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2461/0015-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2461/0015-1961.pdf</t>
   </si>
   <si>
     <t>Altera artigo 189 de Lei 373, de 12 de dezembro de 1957.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2462/0016-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2462/0016-1961.pdf</t>
   </si>
   <si>
     <t>Altera a tabela especial "X" de Ambulantes e Provisórios.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2463/0017-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2463/0017-1961.pdf</t>
   </si>
   <si>
     <t>Solicita suplementação de verbas.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>Executivo, Francisco de Prince</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2464/0018-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2464/0018-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza construção da escola em Novo Cravinhos.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>Executivo, José Gonzaga da Silva Neto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2465/0019-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2465/0019-1961.pdf</t>
   </si>
   <si>
     <t>Declara de útilidade pública o Lar da Criança Alice Araujo.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2466/0020-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2466/0020-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza reforma para instalação da Sede do Tiro de Guerra nº 38.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2467/0021-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2467/0021-1961.pdf</t>
   </si>
   <si>
     <t>Concede contribuição a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2468/0022-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2468/0022-1961.pdf</t>
   </si>
   <si>
     <t>Concede subvenção as Caixas Escolares dos Estabelecimentos de Ensino do Município.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2469/0023-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2469/0023-1961.pdf</t>
   </si>
   <si>
     <t>Concede subvenção a Associação Paulista de Municipios.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2470/0024-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2470/0024-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concede auxilio ao Clube de Futebol de Novo Cravinhos. </t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>Executivo, Nelson Alves Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2471/0025-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2471/0025-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio ao Ropeiro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2472/0026-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2472/0026-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio ao Paulópolis Futebol Clube.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2473/0027-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2473/0027-1961.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de prédio à Associação Atlética Pompeiana.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2474/0028-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2474/0028-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio à Associação dos Trabalhadores Rurais de Pompéia.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2475/0029-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2475/0029-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concede auxilio ao Asilo de São Vicente de Paulo e Lar da Criança de Pompéia. </t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2476/0030-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2476/0030-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concede auxilio ao Clube de Futebol de Queiroz. </t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2477/0031-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2477/0031-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio as Caixas Escolares de Queiroz e Paulópolis.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>Executivo, Yasuaki Horiuti</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2478/0032-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2478/0032-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Abertura de crédito para complemento das despesas com a extenção da rede elétrica à Escola do Morro Azul. </t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2479/0033-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2479/0033-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio à realição da II Reunião de Técnicos e Lavradores, nos bairros Morro Azul e Cabeça de Porco.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2480/0034-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2480/0034-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza colocação de um braço de Luz na Rua Epaminondas de Toledo Piza.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2481/0035-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2481/0035-1961.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para despesas com inscrição de novos eleitores.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>Executivo, Milton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2482/0036-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2482/0036-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza colocação de Sete braços de Luz nos trechos de ruas discriminados.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2483/0037-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2483/0037-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza a Prefeitura Municipal a receber em doação do Sr. Francisco Prince, as datas de terreno para construção de Parque Infantil. </t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2484/0038-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2484/0038-1961.pdf</t>
   </si>
   <si>
     <t>Regulamenta as publicações de Atas Oficiais da Municipalidade.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2485/0039-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2485/0039-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza desapropriar terrenos em Queiroz para construção do Estádio do Distrito de Queiroz.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2486/0040-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2486/0040-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para empreitar serviço dos ramais externos domiciliares, com a Firma OMS do Brasil S/A.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2487/0041-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2487/0041-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para doar lotes urbanos a Industria e Comércio Ting Ltda.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2488/0042-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2488/0042-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para receber auxilio do governo Estadual.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2489/0043-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2489/0043-1961.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para a reforma da cerca do Cemitério de Novo Cravinhos.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>Executivo, Yassuhiko Endo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2490/0044-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2490/0044-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxílio ao Hospital Espírita de Marília.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2491/0045-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2491/0045-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio a Igreja Católica de Novo Cravinhos.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2492/0046-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2492/0046-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Cria a Secção do almoxarifado e dá outras providências. </t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2493/0047-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2493/0047-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxílios as Igrejas Assembléia de Deus, Igreja Católica de Queiroz e Igreja Católica de Paulópolis.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2494/0048-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2494/0048-1961.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Atlética Pompeiana.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2495/0049-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2495/0049-1961.pdf</t>
   </si>
   <si>
     <t>Aumenta os vencimentos dos funcionários municípais.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2496/0050-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2496/0050-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio ao Grêmio Litero Esportivo Machado de Assis, para participar nos Jogos Abertos em Adamantina.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2497/0051-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2497/0051-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para receber uma doação da Petrobrás e Rede Ferroviária Federal S/A.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>Executivo, Zacarias Telles de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2498/0052-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2498/0052-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxílio aos Gabinetes Dentários Escolares.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2499/0053-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2499/0053-1961.pdf</t>
   </si>
   <si>
     <t>Concede aumento de pensão as Viúvas Dna. Augusta Arantes Campos e Dna. Amélia Aguiar Rodrigues.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2500/0054-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2500/0054-1961.pdf</t>
   </si>
   <si>
     <t>Aprovado plano de pavimentação asfaltica.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2501/0055-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2501/0055-1961.pdf</t>
   </si>
   <si>
     <t>Altera § 2º do artigo 157 da  Lei 373 de 12 de dezembro de 1957.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Executivo, Manoel Garcia Soller</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2502/0056-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2502/0056-1961.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para aquisição de materiais para a Escola do Bairro do Paiquerê.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2503/0057-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2503/0057-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio para despesas com Cobertura e pintura da Igreja Matriz.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2504/0058-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2504/0058-1961.pdf</t>
   </si>
   <si>
     <t>Fixa novo Salário Familia para os servidores municipais.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2505/0059-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2505/0059-1961.pdf</t>
   </si>
   <si>
     <t>Concede isenção de impostos aos tratores agrícolas.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2506/0060-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2506/0060-1961.pdf</t>
   </si>
   <si>
     <t>Concede auxilio ao Clube Quatro Hagás.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2507/0061-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2507/0061-1961.pdf</t>
   </si>
   <si>
     <t>Cria a Guarda Noturna e dá outras providências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2508/0062-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2508/0062-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para empréstimo suplementar, mecessário para construção da rede de esgoto sanitário desta Cidade.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2509/0063-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2509/0063-1961.pdf</t>
   </si>
   <si>
     <t>Concede subvenção ao serviço de Alto Falante de Pompeia.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2510/0064-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2510/0064-1961.pdf</t>
   </si>
   <si>
     <t>Solicita suplementação de verbas do orçamento vigente.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2511/0065-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2511/0065-1961.pdf</t>
   </si>
   <si>
     <t>Altera Código da Despesa do orçamento para o exercício de 1962.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2512/0066-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2512/0066-1961.pdf</t>
   </si>
   <si>
     <t>Concede gratificação ao Sr, Luiz Corrêia de Lara pelos relevantes serviços prestados ao municipio</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2534/0067-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2534/0067-1961.pdf</t>
   </si>
   <si>
     <t>Concede abono de natal aos operarios e funcionários.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2537/0068-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2537/0068-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr Prefeito Municipal a desapropriar terreno para a contrução do Ginásio de Queiroz. </t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2539/0069-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2539/0069-1961.pdf</t>
   </si>
   <si>
     <t>Altera Código geral da receita da Lei Orçamentária.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Comissão Especial, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2542/0071-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2542/0071-1961.pdf</t>
   </si>
   <si>
     <t>Concede varios auxilios no exercício de 1962.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2553/0072-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2553/0072-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza arrecadação de tributos de acordo com a emenda constitucional 1-A, de 18 de setembro de 1946.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2557/0073-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2557/0073-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concede auxilio destinado ao pagamento, em partes, das despesas com as festas de formatura. </t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2559/0074-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2559/0074-1961.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para recebimento, pela Tesouraria Municipal, dos tributos: Imposto Territorial Rural e Imposto de Transmissão Inter-Vivos.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2560/0075-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2560/0075-1961.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Municipal de Impostos e Taxas sobre a Riqueza Imobiliária.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2561/0076-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2561/0076-1961.pdf</t>
   </si>
   <si>
     <t>Solicita verbas para instalação elétrica e construção de prédio para residência do Zelador no Matadouro Municipal.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2563/0077-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2563/0077-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Cria cargo de Fiscal Avaliador. </t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2564/0078-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2564/0078-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza Arrecadar Imposto de Transmissão de propriedade Imobiliáia.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Elidio de Souza, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2566/0079-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2566/0079-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de um Caminhão Usado.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2434/0001-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2434/0001-1961.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos funcionários desta casa.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>Comissão da Constituição e Justiça, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2435/0002-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2435/0002-1961.pdf</t>
   </si>
   <si>
     <t>Aprova balancetes de Janeiro a Dezembro de 1960.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2436/0003-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2436/0003-1961.pdf</t>
   </si>
   <si>
     <t>Aprovado balanço geral da Prefeitura de 1960.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>Executivo, Mesa da Câmara Municipal de Pompeia</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2437/0004-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2437/0004-1961.pdf</t>
   </si>
   <si>
     <t>Aprova proposta do Jornal "A EPOCA".</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2438/0005-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2438/0005-1961.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar contrato com a Rádio local para irradiações da sessões.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2439/0006-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2439/0006-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Institui placas de veiculos para vereadores. </t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>Comissão de Justiça e Constituição 2003, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2440/0007-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2440/0007-1961.pdf</t>
   </si>
   <si>
     <t>Aprovado balancete de Janeiro.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2441/0008-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2441/0008-1961.pdf</t>
   </si>
   <si>
     <t>Remetendo balancete de março.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2442/0009-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2442/0009-1961.pdf</t>
   </si>
   <si>
     <t>Aprova balancete de junho.</t>
   </si>
   <si>
     <t>213310</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">Outro </t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213310/Sem número 01-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213310/Sem número 01-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, à comissão de finanças o Projeto de Lei 55/61 de nossa autoria</t>
   </si>
   <si>
     <t>213323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213323/0001-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213323/0001-1961.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>213324</t>
   </si>
   <si>
     <t>Nestor de Barros e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213324/0002-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213324/0002-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, a conservação do trecho da estrada Pompeia à Marilia</t>
   </si>
   <si>
     <t>213325</t>
   </si>
   <si>
     <t>Milton Pereira, Adelino Mendes Melges e Outros, Elidio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213325/0003-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213325/0003-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Vicente Duarte</t>
   </si>
   <si>
     <t>213326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213326/0004-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213326/0004-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Franklin Alves</t>
   </si>
   <si>
     <t>213328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213328/0005-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213328/0005-1961.pdf</t>
   </si>
   <si>
     <t>Melhorias na cidade</t>
   </si>
   <si>
     <t>213329</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil, Carmelino José Dalsenter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213329/0006-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213329/0006-1961.pdf</t>
   </si>
   <si>
     <t>Solicitamos o encaminhamento da analise da água forncedida à população</t>
   </si>
   <si>
     <t>213331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213331/0007-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213331/0007-1961.pdf</t>
   </si>
   <si>
     <t>Solicito informações se a Municipalidade está concedendo o gozo de férias dos operários de acordo com a Legislação Trabalhista</t>
   </si>
   <si>
     <t>213333</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213333/0008-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213333/0008-1961.pdf</t>
   </si>
   <si>
     <t>213334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213334/0009-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213334/0009-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre o número de operarios existentes na Municipalidade, o salario pago a cada um, os cargos ocupados por cada um</t>
   </si>
   <si>
     <t>213472</t>
   </si>
   <si>
     <t>Elidio de Souza, Adelino Mendes Melges e Outros, Milton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213472/0010-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213472/0010-1961.pdf</t>
   </si>
   <si>
     <t>213493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213493/0011-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213493/0011-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro, a proibição do trânsito de bicicletas, carroças e outros veiculos </t>
   </si>
   <si>
     <t>213512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213512/0012-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213512/0012-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o saldo em caixa, que situação financeira , o total lançado em 1961 nos impostos, das Industrias e Profissões, licença e similares e Predial e territorial urbano</t>
   </si>
   <si>
     <t>213527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213527/0013-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213527/0013-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos Regimentais, seja oficiado ao Sr. Prefeito Municipal, solicitando informações das razões de estarem paradas as máquinas que vinham prestando serviço nas estradas de rodagem</t>
   </si>
   <si>
     <t>213541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213541/0014-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213541/0014-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações sobre os descontos em folha de pagamentos dos funcionários </t>
   </si>
   <si>
     <t>213556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213556/0015-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213556/0015-1961.pdf</t>
   </si>
   <si>
     <t>Instalação de dois sub-postos de sáude</t>
   </si>
   <si>
     <t>213577</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213577/0016-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213577/0016-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o por que não foram executadas as Leis de numeros 456 e 457 de 8 de Abril de 1960</t>
   </si>
   <si>
     <t>213594</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213594/0017-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213594/0017-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, o fornecimento de uma certidão do Oficio 614/60</t>
   </si>
   <si>
     <t>213607</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213607/0018-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213607/0018-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre taxas cobradas para a matança no Distrito de Queiroz</t>
   </si>
   <si>
     <t>213620</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213620/0019-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213620/0019-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o recolhimento de taxas sobre os vencimentos dos funcionarios Municipais</t>
   </si>
   <si>
     <t>213637</t>
   </si>
   <si>
     <t>Milton Pereira, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213637/0020-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213637/0020-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Justino Mendes</t>
   </si>
   <si>
     <t>213336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213336/0021-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213336/0021-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, determina que seja certificado quantos Projetos de Lei o Vereador Nelson Alves Bastos apresentou durante os anos de 1956,1957,1958,1959 e 1960 e quantos foram aprovados</t>
   </si>
   <si>
     <t>213337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213337/0022-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213337/0022-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho, determina que seja certificado o inteiro teor da Ata 28a. Sessão realizada no dia 15 de Outubro de 1956</t>
   </si>
   <si>
     <t>213338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213338/0023-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213338/0023-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, requer que seja fornecida um certidão do Requerimento 70/60 de autoria do Vereador Nelson Alves Bastos</t>
   </si>
   <si>
     <t>213339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213339/0024-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213339/0024-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, requer que seja certificado quantas vezes o Vereador Nelson Alves Bastos assinou o livro de comparecimento dos Vereadores neste ano de 1961</t>
   </si>
   <si>
     <t>213340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213340/0025-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213340/0025-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, requer que seja certificado quantas vezes o Vereador Nelson Alves Bastos assinou o livro de comparecimento dos Vereadores durante os anos de 1956,1957,1958 e 1959</t>
   </si>
   <si>
     <t>213342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213342/0026-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213342/0026-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, requer que seja certificado quantas vezes o Vereador Nelson Alves Bastos assinou o livro de comparecimento dos Vereadores no ano de 1960</t>
   </si>
   <si>
     <t>213343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213343/0027-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213343/0027-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, requer que seja forncedida certidão do parecer exarado pela Comissão de Finanças e Orçamento no balanço geral do exercicio de 1960 e balancetes mensais do referido ano</t>
   </si>
   <si>
     <t>213344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213344/0028-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213344/0028-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro que seja concedido uma prorrogação de mais de 10 dias para emitir parecer sobre os processos </t>
   </si>
   <si>
     <t>213345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213345/0029-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213345/0029-1961.pdf</t>
   </si>
   <si>
     <t>213346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213346/0030-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213346/0030-1961.pdf</t>
   </si>
   <si>
     <t>Doação de um veiculo para a Delegacia de Policia de Pompeia</t>
   </si>
   <si>
     <t>213347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213347/0031-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213347/0031-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja discutida e votada a seguinte Ordem do Dia: Projetos de Leis:1,2,3,4,5,6,7,8,70/60 e 84/60 e Projetos de Resoluções: 2 e 3/61</t>
   </si>
   <si>
     <t>213349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213349/0032-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213349/0032-1961.pdf</t>
   </si>
   <si>
     <t>Curral do Conselho</t>
   </si>
   <si>
     <t>213351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213351/0033-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213351/0033-1961.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, requer que sejam fornecidas certidões</t>
   </si>
   <si>
     <t>213353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213353/0034-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213353/0034-1961.pdf</t>
   </si>
   <si>
     <t>213354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213354/0035-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213354/0035-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 30 do Regimento Interno, seja encaminhado à Comissão de Finanças o Projeto de Resolução nº 1/61 em vista de ter esgotado o prazo concedido à Comissão de Justiça</t>
   </si>
   <si>
     <t>213355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213355/0036-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213355/0036-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais que seja votado em 2º discussão o Projeto de Resolução 1/61</t>
   </si>
   <si>
     <t>213356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213356/0037-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213356/0037-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro que seja enviado a cópia do Oficio do Deputado Miguel Leussi </t>
   </si>
   <si>
     <t>213357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213357/0038-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213357/0038-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro informações à respeito da importância arrecadada pela firma Usina Paredão S.A</t>
   </si>
   <si>
     <t>213359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213359/0039-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213359/0039-1961.pdf</t>
   </si>
   <si>
     <t>Encaminhar o Balancete trimestral</t>
   </si>
   <si>
     <t>213360</t>
   </si>
   <si>
     <t>Milton Pereira, Francisco Parra Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213360/0040-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213360/0040-1961.pdf</t>
   </si>
   <si>
     <t>Agradecimento pela doação ao Lar da Criança de Pompeia</t>
   </si>
   <si>
     <t>213361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213361/0042-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213361/0042-1961.pdf</t>
   </si>
   <si>
     <t>213362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213362/0043-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213362/0043-1961.pdf</t>
   </si>
   <si>
     <t>Prolongamento dos transportes da C.P.T desta cidade para o Distrito de Queiroz</t>
   </si>
   <si>
     <t>213364</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213364/0044-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213364/0044-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja encaminhado à Comissão de Finanças o Projeto de Lei 11/61 de minha autoria, nos termos do que dispõe o Art.30 do Regimento Interno</t>
   </si>
   <si>
     <t>213365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213365/0045-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213365/0045-1961.pdf</t>
   </si>
   <si>
     <t>Crédito especial de Cr.$ 300.000,00 destinado à reforma do prédio localizado na Rua Rio e Janeiro nº 3 desta cidade, afim de que seja instalado o Tiro de Guerro 38</t>
   </si>
   <si>
     <t>213366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213366/0046-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213366/0046-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja votado os seguintes Projetos de Lei 9/61, 83/60, 38/60</t>
   </si>
   <si>
     <t>213367</t>
   </si>
   <si>
     <t>Augustinho Ephigenio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213367/0047-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213367/0047-1961.pdf</t>
   </si>
   <si>
     <t>Augustinho Ephigenio, devendo viajar amanhã para a Capital do Estado, onde irá morar definitivamente</t>
   </si>
   <si>
     <t>213369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213369/0048-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213369/0048-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, rejeitar parte do Projeto de Diretrizes e Bases de Ensino em nosso Pais</t>
   </si>
   <si>
     <t>213371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213371/0049-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213371/0049-1961.pdf</t>
   </si>
   <si>
     <t>Aprovação do Projeto do Deputado Campos Vergal</t>
   </si>
   <si>
     <t>213372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213372/0050-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213372/0050-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja encaminhado à Comissão de Finanças o Projeto de Lei nº 16/61</t>
   </si>
   <si>
     <t>213373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213373/0051-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213373/0051-1961.pdf</t>
   </si>
   <si>
     <t>Providencias um constante Policiamento nas sessões do Cinema</t>
   </si>
   <si>
     <t>213374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213374/0052-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213374/0052-1961.pdf</t>
   </si>
   <si>
     <t>213375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213375/0053-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213375/0053-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Sr. Presidente da Republica, Dr. Janio Quadros, enviando apoio a S. Excia, em relação a sua manisfestação a auto detenção dos Povos, por ocasião da invasão de Cub</t>
   </si>
   <si>
     <t>213377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213377/0054-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213377/0054-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 30 do Regimento Interno, seja encaminhado à Comissão de Finanças o Projeto de Lei nº 10/61</t>
   </si>
   <si>
     <t>213378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213378/0055-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213378/0055-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja enviado um apelo para que o Sr Dr. Coripheu de Azevedo Marques aceite o convite feito pelo Presidente Janio Quadros para ocupar o elevado e honrado Cargo de Chefe do Serviço Municipal</t>
   </si>
   <si>
     <t>213380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213380/0056-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213380/0056-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos do Art.30 do Regimento Interno, uma vez que se encontra esgotado</t>
   </si>
   <si>
     <t>213382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213382/0057-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213382/0057-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art 30 do Regimento Interno, seja encaminhado à Comissão de Finanças o Projeto de Lei 12/61</t>
   </si>
   <si>
     <t>213383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213383/0058-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213383/0058-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos do Art 30 do Regimento Interno, uma vez que está esgotado o prazo Regimental concedido à Comissão de Justiça, seja encaminhado à Comissão de Finanças o Projeto de Lei nº 15/61 para fins de direito</t>
   </si>
   <si>
     <t>213385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213385/0059-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213385/0059-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, informações sobre a exata importancia que o Municipio irá receber</t>
   </si>
   <si>
     <t>213386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213386/0060-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213386/0060-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, informações sobre quais foram os motivos que não constou a importancia lançada no Imposto de Industrias e Profissões no presente balancete de Março</t>
   </si>
   <si>
     <t>213389</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213389/0061-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213389/0061-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre o pagamentos aos Professores Municipais</t>
   </si>
   <si>
     <t>213392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213392/0062-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213392/0062-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Dr. Antonio Augusto Borges de Medeiros</t>
   </si>
   <si>
     <t>213394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213394/0063-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213394/0063-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, policiamento no trecho na Escola de 1º Grupo Escolar, nos periodos de encerramento das aulas</t>
   </si>
   <si>
     <t>213395</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Adelino Mendes Melges e Outros, Nelson Alves Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213395/0064-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213395/0064-1961.pdf</t>
   </si>
   <si>
     <t>213396</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213396/0065-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213396/0065-1961.pdf</t>
   </si>
   <si>
     <t>Voto de louvor à heroina jovem Professora Angelina Bueno Torres</t>
   </si>
   <si>
     <t>213399</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil, Francisco Parra Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213399/0066-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213399/0066-1961.pdf</t>
   </si>
   <si>
     <t>213400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213400/0067-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213400/0067-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja encaminhado a Comissão de Finanças o Projeto de Lei nº18/61 de minha autoria, por ter-se esgotado o prazo da Comissõa de Justiça</t>
   </si>
   <si>
     <t>213401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213401/0068-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213401/0068-1961.pdf</t>
   </si>
   <si>
     <t>Doação à Associação Atlética de Pompeia</t>
   </si>
   <si>
     <t>213402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213402/0069-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213402/0069-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art 30 do Regimento Interno, seja incluido na proxima Ordem do Dia o Projeto de Lei 10/61 de minha autoria</t>
   </si>
   <si>
     <t>213404</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Carmelino José Dalsenter, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213404/0070-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213404/0070-1961.pdf</t>
   </si>
   <si>
     <t>Veto do Sr. Prefeito ao autogrado 10/61</t>
   </si>
   <si>
     <t>213405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213405/0071-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213405/0071-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, que seja incluida na próxima Ordem do Dia, indepentemente de Parecer da Comissão competente, o Veto do Sr. Prefeito aposto ao Autografo nº11/61</t>
   </si>
   <si>
     <t>213407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213407/0072-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213407/0072-1961.pdf</t>
   </si>
   <si>
     <t>Saneamento no Corrego Jacutinga</t>
   </si>
   <si>
     <t>213408</t>
   </si>
   <si>
     <t>Nestor de Barros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213408/0073-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213408/0073-1961.pdf</t>
   </si>
   <si>
     <t>Inclusão na proxima Ordem do Dia do Projeto de Lei 16/61</t>
   </si>
   <si>
     <t>213409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213409/0074-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213409/0074-1961.pdf</t>
   </si>
   <si>
     <t>Voto de louvor pela atitude essencialmente democratica do Deputado Federal Mario Martins</t>
   </si>
   <si>
     <t>213411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213411/0075-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213411/0075-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro nos termos regimentais, seja incluido na proxima Ordem do Dia o Projeto de Lei nº11/61 por ter-se esgotado o prazo destinado à Comissão de Finanças </t>
   </si>
   <si>
     <t>213413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213413/0076-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213413/0076-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja encaminhado à Comissão de Finanças, o Projeto de Lei 22/61 da minha autoria</t>
   </si>
   <si>
     <t>213414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213414/0077-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213414/0077-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, seja oficiado ao Sr. Governador do Estado e ao Exmo.Sr. Presidente da Republica em nome da Câmara Municipal de Pompeia</t>
   </si>
   <si>
     <t>213415</t>
   </si>
   <si>
     <t>Francisco Parra Valderrama, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213415/0078-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213415/0078-1961.pdf</t>
   </si>
   <si>
     <t>Providencias no sentido de coibir os abusos que vem acontecendo pela Direção do Parque de Diversões instalado nesta cidade</t>
   </si>
   <si>
     <t>213416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213416/0079-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213416/0079-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o motivo de não ser cumprido o que dispõe no Art.100 da Lei Orgânica dos Municipios</t>
   </si>
   <si>
     <t>213418</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213418/0080-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213418/0080-1961.pdf</t>
   </si>
   <si>
     <t>213419</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213419/0081-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213419/0081-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeremos nos termos regimentais, a retirada dos substitutivos de nossa autoria, sob nº 1 e 3/61 </t>
   </si>
   <si>
     <t>213421</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213421/0082-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213421/0082-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, a retirada do Substitutivo nº2/61 de minha autoria, apresentado ao Projeto de Lei 20/61</t>
   </si>
   <si>
     <t>213422</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213422/0083-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213422/0083-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais seja convocada uma sessão extraordinaria para após o termino da presente, a firmar ser discutido e votado em 2a. discussão o Projeto de Lei 20/61</t>
   </si>
   <si>
     <t>213424</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213424/0084-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213424/0084-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja encaminhado à Comissão de Finanças o Projeto de Lei 17/61 de autoria do Sr. Chefe do Executivo em vista de ter-se esgotado o prazo destinado à Comissão da Justiça</t>
   </si>
   <si>
     <t>213425</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213425/0085-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213425/0085-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, o Projeto de Lei nº 15/61 de minha autoria</t>
   </si>
   <si>
     <t>213427</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213427/0086-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213427/0086-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja oficiado ao Exmo Harry Normanton, Presidente dos Sindicatos dos Ferroviarios da Paulista, comunicando o apoio integral desta Casa as reivindicações dos ferroviarios da Cia. Paulista</t>
   </si>
   <si>
     <t>213428</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213428/0087-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213428/0087-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, o Projeto de Lei nº18/61 de minha autoria</t>
   </si>
   <si>
     <t>213430</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213430/0088-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213430/0088-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais seja convocada uma sessão Extraordinaria para hoje apos o termino da presente, a fim de ser votadas em 2a. discussão os projetos 10/61,11/61,16/61,27/61</t>
   </si>
   <si>
     <t>213431</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213431/0089-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213431/0089-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro sejam fornecidas certidões do Requerimento nº52/61 </t>
   </si>
   <si>
     <t>213432</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213432/0090-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213432/0090-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro nos termos do que dispõe o Art.30 do Regimento Interno seja remetido à Comissão de Finanças o Projeto de Lei 23/61 </t>
   </si>
   <si>
     <t>213433</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213433/0091-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213433/0091-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, sejam enviadas copias do Requerimento nº52/1</t>
   </si>
   <si>
     <t>213435</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213435/0092-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213435/0092-1961.pdf</t>
   </si>
   <si>
     <t>Valor mensal da taxa de conservação de esgotos sanitários</t>
   </si>
   <si>
     <t>213436</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Francisco Parra Valderrama, Adelino Mendes Melges e Outros, Carmelino José Dalsenter, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213436/0093-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213436/0093-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais seja convocada uma sessão extraordinaria para hoje a fim de serem votados em 2a. discussão dos Projetos 15 e 18/61</t>
   </si>
   <si>
     <t>213438</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213438/0094-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213438/0094-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais sejam tomadas as providencias cabiveis junto aos poderes competentes o assunto contido no presente abaixo assinado</t>
   </si>
   <si>
     <t>213439</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Nestor de Barros, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213439/0095-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213439/0095-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro que seja enviado um telegrama os compradores de amendoim </t>
   </si>
   <si>
     <t>213441</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213441/0096-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213441/0096-1961.pdf</t>
   </si>
   <si>
     <t>213442</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213442/0097-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213442/0097-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Votos de condolências </t>
   </si>
   <si>
     <t>213443</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213443/0098-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213443/0098-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja oficiado ao Sr. Prefeito encaminhando o presente abaixo assinado a fim de que S. Excia tome as urgentes providencias em vista dos fatos contidos no mesmo</t>
   </si>
   <si>
     <t>213444</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213444/0099-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213444/0099-1961.pdf</t>
   </si>
   <si>
     <t>213466</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213466/0100-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213466/0100-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro,o Projeto de Lei que dispõe sobre Diretrises e Bases do Ensino em nosso Pais</t>
   </si>
   <si>
     <t>213467</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213467/0101-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213467/0101-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art 30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 28/61 de minha autoria, por ter-se esgotado o prazo concecido à Comissão de Justiça</t>
   </si>
   <si>
     <t>213468</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213468/0102-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213468/0102-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art 30 do Regimento Interno, sejam remetidos à Comissão de Finanças os Projetos de Leis de minha autoria sob os nºs 35/61,34/61 e 29/61</t>
   </si>
   <si>
     <t>213469</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213469/0103-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213469/0103-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja encaminhado à Comissão de Finanças o Projeto de Lei 21/61 de minha autoria</t>
   </si>
   <si>
     <t>213470</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Francisco de Prince</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213470/0104-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213470/0104-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja incluido na proxima Ordem do Dia o Projeto de Lei 17/61</t>
   </si>
   <si>
     <t>213471</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213471/0105-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213471/0105-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art 30 do Regimento Interno, já remetido à Comissão de Finanças o Projeto de Resolução nº 4/61 autoria da Mesa</t>
   </si>
   <si>
     <t>213473</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Carmelino José Dalsenter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213473/0106-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213473/0106-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos a agência do Banco do Brasil em Pompeia</t>
   </si>
   <si>
     <t>213474</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213474/0107-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213474/0107-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do que dispõe o Art 30 do Regimento Interno, seja incluido na proxima Ordem do Dia, o Projeto de Lei nº22/61</t>
   </si>
   <si>
     <t>213475</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213475/0108-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213475/0108-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno seja encaminhado à Comissão de Finanças, o Projeto de Lei 31/61 de minha autoria</t>
   </si>
   <si>
     <t>213476</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213476/0109-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213476/0109-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 30 do Regimento Interno,seja encaminhado à Comissão de Finanças o Projeto de Lei 30/61</t>
   </si>
   <si>
     <t>213478</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213478/0110-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213478/0110-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais,seja encaminhado ao Sr.Chefe do Executivo a baixo assinado anexo,a fim de que S.Excia tome as providencias cabiveis no presente caso</t>
   </si>
   <si>
     <t>213479</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213479/0111-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213479/0111-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno seja incluido na próxima Ordem do Dia, o Projeto de Lei 12/61</t>
   </si>
   <si>
     <t>213480</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213480/0112-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213480/0112-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do que dispõe o Art.30 do Regimento Interno,seja encaminhado à Comissão de Finanças, o Projeto de Lei nº 23/61 de minha autoria</t>
   </si>
   <si>
     <t>213482</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213482/0113-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213482/0113-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro,apoio economico financeiro</t>
   </si>
   <si>
     <t>213489</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213489/0114-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213489/0114-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, que seja votada seguinte Ordem do Dia, vetos nº3 e 4/61 , Autografos nº 16 e 18</t>
   </si>
   <si>
     <t>213492</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213492/0115-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213492/0115-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro,seja fornecida certidão do Balancete de Março</t>
   </si>
   <si>
     <t>213499</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Elidio de Souza, Adelino Mendes Melges e Outros, Durval de Carvalho e Silva, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213499/0116-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213499/0116-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos, a votação do Projeto de Lei nº 13/61</t>
   </si>
   <si>
     <t>213500</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213500/0117-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213500/0117-1961.pdf</t>
   </si>
   <si>
     <t>213501</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213501/0118-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213501/0118-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro escolher local para fiscalização da Zona do Meretricio</t>
   </si>
   <si>
     <t>213502</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Milton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213502/0119-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213502/0119-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, Projeto de Lei32/61</t>
   </si>
   <si>
     <t>213504</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213504/0120-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213504/0120-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, o Projeto de Lei 37/60</t>
   </si>
   <si>
     <t>213505</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213505/0121-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213505/0121-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, o Projeto de Lei 40/61</t>
   </si>
   <si>
     <t>213507</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213507/0122-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213507/0122-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, o Projeto de Lei 39/61</t>
   </si>
   <si>
     <t>213508</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213508/0123-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213508/0123-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 38/61</t>
   </si>
   <si>
     <t>213510</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213510/0124-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213510/0124-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno seja remetido à Comissão de Finanças e Projeto de Lei 36/61</t>
   </si>
   <si>
     <t>213511</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213511/0125-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213511/0125-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 37/61</t>
   </si>
   <si>
     <t>213514</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213514/0126-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213514/0126-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 19/61</t>
   </si>
   <si>
     <t>213515</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213515/0127-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213515/0127-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 26/61</t>
   </si>
   <si>
     <t>213516</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213516/0128-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213516/0128-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais seja remetido à Comissão de Finanças o Projeto de Lei 24/61</t>
   </si>
   <si>
     <t>213518</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213518/0129-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213518/0129-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, seja remetido à Comissão de Finanças o Projeto de Lei 25/61 nos termos do que dispõe o Art. do Regimento Interno</t>
   </si>
   <si>
     <t>213519</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213519/0130-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213519/0130-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 14/61</t>
   </si>
   <si>
     <t>213520</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213520/0131-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213520/0131-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre as despesas feitas para a aquisição de peças e outras partes para veiculos</t>
   </si>
   <si>
     <t>213521</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213521/0132-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213521/0132-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos no Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 33/61</t>
   </si>
   <si>
     <t>213522</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213522/0133-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213522/0133-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art.30 do Regimento Interno, seja remetido à Comissão de Finanças o Projeto de Lei 33/60</t>
   </si>
   <si>
     <t>213524</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Shigeo Hanada</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213524/0134-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213524/0134-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Shigo Hanada, representante da Colonia Japonesa nesta cidade de Pompeia, vem mui respeitosamente requerer se digne conceder uma audiencia na Secção desta Câmara às 21 hrs do dia 12 de Junho de 1961 </t>
   </si>
   <si>
     <t>213526</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213526/0135-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213526/0135-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos Regimentais seja convocada uma sessão extraordinaria para hoje após a presente a fim de serem votadas os Projetos 12/61,17/61,22/61 e 23/61</t>
   </si>
   <si>
     <t>213528</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213528/0136-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213528/0136-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeremos nos termos do previsto Art.47 e seus respectivos paragrafos, do  Regimento Interno, desta Casa a convocação de uma sessão extraordinaria para o proximo dia 9 às vinte horas, afim de ser descutido e votado o Veto de nº 5 </t>
   </si>
   <si>
     <t>213529</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213529/0137-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213529/0137-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja fornecida uma certidão, na qual deve conter o número dos procssos redistribuidos às Comissões Técnicas</t>
   </si>
   <si>
     <t>213530</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Carmelino José Dalsenter, Elidio de Souza, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213530/0139-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213530/0139-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais seja incluido na Ordem do Dia da proxima sessão o Veto nº5/61 do autografo 20/61</t>
   </si>
   <si>
     <t>213531</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213531/0140-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213531/0140-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos Regimentais, seja incluido na proxima Ordem do Dia, o Projeto de Lei 30/61</t>
   </si>
   <si>
     <t>213533</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213533/0141-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213533/0141-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos Regimentais, seja incluido na proxima Ordem do Dia, o Projeto de Lei 31/61</t>
   </si>
   <si>
     <t>213535</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213535/0142-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213535/0142-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do cunhado do Vereador Manoel Garcia Soler</t>
   </si>
   <si>
     <t>213537</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213537/0143-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213537/0143-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da esposa do Sr. José Cardoso dos Santos</t>
   </si>
   <si>
     <t>213538</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213538/0144-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213538/0144-1961.pdf</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>213540</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213540/0145-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213540/0145-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos do Art.47, do Regimento Interno, uma sessão extraordinaria para serem discutido e votado o Veto de nº 5/61</t>
   </si>
   <si>
     <t>213543</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213543/0147-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213543/0147-1961.pdf</t>
   </si>
   <si>
     <t>213545</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213545/0148-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213545/0148-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos Regimentais, a interceção em favor dos Srs Charreteiros</t>
   </si>
   <si>
     <t>213547</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213547/0149-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213547/0149-1961.pdf</t>
   </si>
   <si>
     <t>213548</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213548/0150-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213548/0150-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos, uma sessão extraodinaria afim de ser votado o Veto 5/61 aposto ao Autografo 20/61</t>
   </si>
   <si>
     <t>213550</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Tufic Baracat</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213550/0151-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213550/0151-1961.pdf</t>
   </si>
   <si>
     <t>Tufic Baracat, ex- Vereador desta Câmara, vem mui respeitosamente requerer o fornecimento de uma certidão do periodo que exerceu a Vereança neste Municipio</t>
   </si>
   <si>
     <t>213552</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213552/0152-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213552/0152-1961.pdf</t>
   </si>
   <si>
     <t>Solidariedade ao Deputado Lucino Lepera</t>
   </si>
   <si>
     <t>213553</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213553/0153-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213553/0153-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro providencias</t>
   </si>
   <si>
     <t>213554</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213554/0154-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213554/0154-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos Regimentais seja convocada uma sessão extraordinaria, a fim de serem discutidos e votados em 2a, Projetos</t>
   </si>
   <si>
     <t>213555</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213555/0155-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213555/0155-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos a convocação de uma sessão extraordinaria para o proximo dia 11 do corrente mês, para serem discutivos e votados os Vetos</t>
   </si>
   <si>
     <t>213558</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213558/0156-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213558/0156-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeremos a convocação de uma sessão extraordinaria, a fim de serem discutidos e votados os Vetos </t>
   </si>
   <si>
     <t>213559</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil, Adelino Mendes Melges e Outros, Nelson Alves Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213559/0157-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213559/0157-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Joaquim Isais</t>
   </si>
   <si>
     <t>213561</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213561/0158-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213561/0158-1961.pdf</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei da Assembleia Legislativa</t>
   </si>
   <si>
     <t>213562</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213562/0159-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213562/0159-1961.pdf</t>
   </si>
   <si>
     <t>213565</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Elidio de Souza, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213565/0160-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213565/0160-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Proibição do estacionamento de veiculos " Tratores" na frente dos armazéns </t>
   </si>
   <si>
     <t>213567</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Nelson Alves Bastos, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213567/0161-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213567/0161-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Eleutério Pupo</t>
   </si>
   <si>
     <t>213569</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213569/0162-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213569/0162-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antonio Rubio</t>
   </si>
   <si>
     <t>213571</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213571/0163-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213571/0163-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos, que seja convocada uma sessão extraordinaria, a fim de serem discutidos e votados os Vetos de nºs 6 e 7/61</t>
   </si>
   <si>
     <t>213573</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Francisco Pombo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213573/0164-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213573/0164-1961.pdf</t>
   </si>
   <si>
     <t>Francisco Pombo, vem mui respeitosamente requerer,o fornecimento de uma certidão da qual conste o seu exercicio nesse Legistativo</t>
   </si>
   <si>
     <t>213575</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Elidio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213575/0165-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213575/0165-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos, que seja convocada uma sessão extraordinaria, afim de serem discutidos e votados em 1a.</t>
   </si>
   <si>
     <t>213580</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213580/0166-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213580/0166-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos a copia do requerimento à Radio de Pompeia</t>
   </si>
   <si>
     <t>213582</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213582/0167-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213582/0167-1961.pdf</t>
   </si>
   <si>
     <t>Construção da estrada Oscar Bressane, Pompeia, Penapolis</t>
   </si>
   <si>
     <t>213583</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213583/0168-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213583/0168-1961.pdf</t>
   </si>
   <si>
     <t>Moção de apoio, para com os Lavradores e Trabalhadores Agricola</t>
   </si>
   <si>
     <t>213586</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213586/0169-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213586/0169-1961.pdf</t>
   </si>
   <si>
     <t>213587</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213587/0170-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213587/0170-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações sobre o pagamento do recente emprestimo </t>
   </si>
   <si>
     <t>213588</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213588/0171-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213588/0171-1961.pdf</t>
   </si>
   <si>
     <t>Providencias com a falta de selo na Agência de Correios e Telegrafos, que causa transtornos ao público geral</t>
   </si>
   <si>
     <t>213589</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213589/0172-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213589/0172-1961.pdf</t>
   </si>
   <si>
     <t>213592</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213592/0173-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213592/0173-1961.pdf</t>
   </si>
   <si>
     <t>213593</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213593/0174-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213593/0174-1961.pdf</t>
   </si>
   <si>
     <t>213595</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Carmelino José Dalsenter, Elidio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213595/0176-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213595/0176-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos, a convocação de uma sessão extraordinaria para hoje a fim de ser votado e discutido em 2a. o Projeto de Lei 59/61</t>
   </si>
   <si>
     <t>213598</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213598/0179-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213598/0179-1961.pdf</t>
   </si>
   <si>
     <t>Construção de estrada Oscar Bressane, Pompeia, Penapolis</t>
   </si>
   <si>
     <t>213599</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213599/0180-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213599/0180-1961.pdf</t>
   </si>
   <si>
     <t>Construção de um Hospital para doentes mentais na Alta Paulista</t>
   </si>
   <si>
     <t>213601</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213601/0181-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213601/0181-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o emprestimo pleiteado pelo Municipio de Pompeia</t>
   </si>
   <si>
     <t>213602</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213602/0182-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213602/0182-1961.pdf</t>
   </si>
   <si>
     <t>Denuncia sobre o preço absurdo da carne cobrado nesta cidade</t>
   </si>
   <si>
     <t>213603</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213603/0183-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213603/0183-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o pagamento do debito da Prefeitura Municipal de Pompeia em 120 prestações mensais</t>
   </si>
   <si>
     <t>213605</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213605/0184-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213605/0184-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre a construção do prédio para a agência da Caixa Economica Estadual</t>
   </si>
   <si>
     <t>213609</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213609/0187-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213609/0187-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos Regimentais, seja convocada uma sessão extraordinaria, afim de ser discutida e votada Projeto de Resolução e Projetos de Leis</t>
   </si>
   <si>
     <t>213612</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213612/0191-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213612/0191-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Romeiro Pereira</t>
   </si>
   <si>
     <t>213613</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil, Adelino Mendes Melges e Outros, Elidio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213613/0192-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213613/0192-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja convocada uma sessão extraordinaria afim de serem discutidos e votados o Veto nº8/61</t>
   </si>
   <si>
     <t>213614</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213614/0193-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213614/0193-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Reynaldo Bonacasata</t>
   </si>
   <si>
     <t>213616</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213616/0194-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213616/0194-1961.pdf</t>
   </si>
   <si>
     <t>213618</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213618/0195-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213618/0195-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais, seja convocada uma sessão extraordinaria, a fim de serem discutidos e votados os Projetos de Leis</t>
   </si>
   <si>
     <t>213622</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213622/0196-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213622/0196-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações sobre a razões da falta de água </t>
   </si>
   <si>
     <t>213623</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213623/0198-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213623/0198-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre o contrato assinado com a firma ONS S/A</t>
   </si>
   <si>
     <t>213625</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213625/0199-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213625/0199-1961.pdf</t>
   </si>
   <si>
     <t>Informações sobre os Dentistas Extranumerarios</t>
   </si>
   <si>
     <t>213627</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Adelino Mendes Melges e Outros, Francisco Parra Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213627/0200-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213627/0200-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Francisco Benavides</t>
   </si>
   <si>
     <t>213629</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213629/0201-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213629/0201-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Manoel Carra</t>
   </si>
   <si>
     <t>213630</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213630/0202-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213630/0202-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro,que seja encaminhada à Comissão de Finanças o Requerimento nº 144/61</t>
   </si>
   <si>
     <t>213633</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213633/0203-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213633/0203-1961.pdf</t>
   </si>
   <si>
     <t>Assinatura de uma Caixa Postal</t>
   </si>
   <si>
     <t>213634</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Elidio de Souza, Adelino Mendes Melges e Outros, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213634/0204-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213634/0204-1961.pdf</t>
   </si>
   <si>
     <t>213635</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Adelino Mendes Melges e Outros, Durval de Carvalho e Silva, Elidio de Souza, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213635/0205-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213635/0205-1961.pdf</t>
   </si>
   <si>
     <t>Providencias no sentido do pagamento dos Professores secundarios</t>
   </si>
   <si>
     <t>213639</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Adelino Mendes Melges e Outros, Elidio de Souza, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213639/0206-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213639/0206-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja convocada uma sessão extraordinaria, a fim de ser discutidos e votados em 1a Projetos de Leis</t>
   </si>
   <si>
     <t>213640</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Adelino Mendes Melges e Outros, Milton Pereira, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213640/0207-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213640/0207-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José de Oliveira</t>
   </si>
   <si>
     <t>213642</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213642/0208-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213642/0208-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Magami</t>
   </si>
   <si>
     <t>213644</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213644/0209-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213644/0209-1961.pdf</t>
   </si>
   <si>
     <t>Nelson Alves Bastos, Vereador da Bancada do P.S.P, vem mui respeitosamente, comunincar que reassumirá a cadeira antes de terminada licença</t>
   </si>
   <si>
     <t>213646</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213646/0210-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213646/0210-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, informações sobre obras do esgoto</t>
   </si>
   <si>
     <t>213647</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213647/0211-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213647/0211-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos do paragrafo único do Art.28 do Regimento Interno, os pareceres das Comissões e incluído na Ordem do Dia, o Projeto de Lei nº 64/61</t>
   </si>
   <si>
     <t>213649</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213649/0212-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213649/0212-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, o parecer das Comissões técnicas, seja incluido na proxima Ordem do Dia o Projeto de Lei</t>
   </si>
   <si>
     <t>213651</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213651/0213-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213651/0213-1961.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requeiro, que seja tomada os parecer das Comissões e incluindo na Ordem do Dia, o Projeto de Lei </t>
   </si>
   <si>
     <t>213652</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213652/0214-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213652/0214-1961.pdf</t>
   </si>
   <si>
     <t>Requeiro, medidas imediatas e urgente afim de providenciar o imediatos reparos nas ruas do Distrito de Queiroz</t>
   </si>
   <si>
     <t>213653</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213653/0215-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213653/0215-1961.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Shinji Hamazaki</t>
   </si>
   <si>
     <t>213655</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213655/0216-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213655/0216-1961.pdf</t>
   </si>
   <si>
     <t>Requeremos nos termos regimentais seja convocada uma sessão extraordinaria , a fim de serem discutidos e votados os Projetos</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2426/0001-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2426/0001-1961.pdf</t>
   </si>
   <si>
     <t>Vetando parcialmente o autografo 10/61.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2427/0002-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2427/0002-1961.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao autografo 11/61.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2428/0003-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2428/0003-1961.pdf</t>
   </si>
   <si>
     <t>Vetando totalmente ao autografo 16/61.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2429/0004-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2429/0004-1961.pdf</t>
   </si>
   <si>
     <t>Veto total ao autografo 18/61</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2430/0005-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2430/0005-1961.pdf</t>
   </si>
   <si>
     <t>Vetando autografo 20/61.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2431/0006-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2431/0006-1961.pdf</t>
   </si>
   <si>
     <t>Remetendo Lei 543 com oposição de veto parcial.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2432/0007-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2432/0007-1961.pdf</t>
   </si>
   <si>
     <t>Devolvendo autografo 26/61 com oposição de veto total.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2433/0008-1961.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2433/0008-1961.pdf</t>
   </si>
   <si>
     <t>Vetando total o autografo 48/61.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4344,68 +4344,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116422/Sem%20n&#250;mero%2001-1961.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116426/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116427/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116428/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116429/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116430/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116431/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116432/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116433/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116434/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116435/0010-1961.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116436/0011-1961.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116437/0012-1961.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116438/0013-1961.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116439/0014-1961.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116440/0015-1961.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116441/0016-1961.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116442/0017-1961.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116443/0018-1961.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116444/0019-1961.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116445/0020-1961.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116446/0021-1961.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116447/0022-1961.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116448/0023-1961.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116449/0024-1961.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116450/0025-1961.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116451/0026-1961.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116452/0027-1961.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116453/0028-1961.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116454/0029-1961.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116455/0030-1961.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116456/0031-1961.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116457/0032-1961.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116458/0033-1961.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116459/0034-1961.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116460/0035-1961.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116461/0036-1961.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116462/0037-1961.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116463/0038-1961.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116464/0039-1961.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116465/0040-1961.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116466/0041-1961.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116467/0042-1961.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116468/0043-1961.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116469/0044-1961.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116470/0045-1961.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116471/0046-1961.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116472/0047-1961.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116473/0048-1961.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116474/0050-1961.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116475/0052-1961.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116476/0053-1961.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116477/0054-1961.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116478/0055-1961.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2443/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2444/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2445/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2446/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2447/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2448/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2449/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2450/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2451/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2452/0010-1961.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2454/0011-1961.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2456/0012-1961.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2458/0013-1961.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2460/0014-1961.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2461/0015-1961.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2462/0016-1961.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2463/0017-1961.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2464/0018-1961.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2465/0019-1961.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2466/0020-1961.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2467/0021-1961.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2468/0022-1961.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2469/0023-1961.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2470/0024-1961.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2471/0025-1961.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2472/0026-1961.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2473/0027-1961.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2474/0028-1961.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2475/0029-1961.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2476/0030-1961.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2477/0031-1961.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2478/0032-1961.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2479/0033-1961.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2480/0034-1961.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2481/0035-1961.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2482/0036-1961.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2483/0037-1961.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2484/0038-1961.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2485/0039-1961.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2486/0040-1961.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2487/0041-1961.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2488/0042-1961.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2489/0043-1961.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2490/0044-1961.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2491/0045-1961.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2492/0046-1961.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2493/0047-1961.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2494/0048-1961.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2495/0049-1961.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2496/0050-1961.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2497/0051-1961.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2498/0052-1961.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2499/0053-1961.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2500/0054-1961.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2501/0055-1961.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2502/0056-1961.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2503/0057-1961.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2504/0058-1961.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2505/0059-1961.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2506/0060-1961.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2507/0061-1961.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2508/0062-1961.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2509/0063-1961.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2510/0064-1961.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2511/0065-1961.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2512/0066-1961.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2534/0067-1961.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2537/0068-1961.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2539/0069-1961.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2542/0071-1961.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2553/0072-1961.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2557/0073-1961.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2559/0074-1961.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2560/0075-1961.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2561/0076-1961.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2563/0077-1961.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2564/0078-1961.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2566/0079-1961.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2434/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2435/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2436/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2437/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2438/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2439/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2440/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2441/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2442/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213310/Sem%20n&#250;mero%2001-1961.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213323/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213324/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213325/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213326/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213328/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213329/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213331/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213333/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213334/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213472/0010-1961.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213493/0011-1961.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213512/0012-1961.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213527/0013-1961.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213541/0014-1961.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213556/0015-1961.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213577/0016-1961.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213594/0017-1961.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213607/0018-1961.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213620/0019-1961.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213637/0020-1961.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213336/0021-1961.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213337/0022-1961.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213338/0023-1961.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213339/0024-1961.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213340/0025-1961.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213342/0026-1961.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213343/0027-1961.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213344/0028-1961.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213345/0029-1961.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213346/0030-1961.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213347/0031-1961.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213349/0032-1961.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213351/0033-1961.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213353/0034-1961.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213354/0035-1961.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213355/0036-1961.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213356/0037-1961.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213357/0038-1961.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213359/0039-1961.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213360/0040-1961.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213361/0042-1961.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213362/0043-1961.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213364/0044-1961.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213365/0045-1961.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213366/0046-1961.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213367/0047-1961.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213369/0048-1961.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213371/0049-1961.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213372/0050-1961.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213373/0051-1961.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213374/0052-1961.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213375/0053-1961.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213377/0054-1961.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213378/0055-1961.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213380/0056-1961.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213382/0057-1961.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213383/0058-1961.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213385/0059-1961.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213386/0060-1961.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213389/0061-1961.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213392/0062-1961.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213394/0063-1961.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213395/0064-1961.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213396/0065-1961.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213399/0066-1961.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213400/0067-1961.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213401/0068-1961.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213402/0069-1961.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213404/0070-1961.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213405/0071-1961.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213407/0072-1961.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213408/0073-1961.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213409/0074-1961.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213411/0075-1961.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213413/0076-1961.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213414/0077-1961.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213415/0078-1961.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213416/0079-1961.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213418/0080-1961.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213419/0081-1961.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213421/0082-1961.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213422/0083-1961.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213424/0084-1961.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213425/0085-1961.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213427/0086-1961.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213428/0087-1961.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213430/0088-1961.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213431/0089-1961.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213432/0090-1961.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213433/0091-1961.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213435/0092-1961.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213436/0093-1961.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213438/0094-1961.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213439/0095-1961.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213441/0096-1961.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213442/0097-1961.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213443/0098-1961.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213444/0099-1961.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213466/0100-1961.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213467/0101-1961.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213468/0102-1961.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213469/0103-1961.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213470/0104-1961.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213471/0105-1961.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213473/0106-1961.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213474/0107-1961.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213475/0108-1961.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213476/0109-1961.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213478/0110-1961.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213479/0111-1961.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213480/0112-1961.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213482/0113-1961.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213489/0114-1961.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213492/0115-1961.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213499/0116-1961.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213500/0117-1961.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213501/0118-1961.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213502/0119-1961.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213504/0120-1961.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213505/0121-1961.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213507/0122-1961.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213508/0123-1961.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213510/0124-1961.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213511/0125-1961.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213514/0126-1961.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213515/0127-1961.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213516/0128-1961.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213518/0129-1961.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213519/0130-1961.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213520/0131-1961.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213521/0132-1961.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213522/0133-1961.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213524/0134-1961.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213526/0135-1961.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213528/0136-1961.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213529/0137-1961.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213530/0139-1961.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213531/0140-1961.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213533/0141-1961.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213535/0142-1961.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213537/0143-1961.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213538/0144-1961.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213540/0145-1961.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213543/0147-1961.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213545/0148-1961.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213547/0149-1961.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213548/0150-1961.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213550/0151-1961.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213552/0152-1961.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213553/0153-1961.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213554/0154-1961.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213555/0155-1961.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213558/0156-1961.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213559/0157-1961.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213561/0158-1961.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213562/0159-1961.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213565/0160-1961.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213567/0161-1961.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213569/0162-1961.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213571/0163-1961.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213573/0164-1961.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213575/0165-1961.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213580/0166-1961.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213582/0167-1961.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213583/0168-1961.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213586/0169-1961.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213587/0170-1961.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213588/0171-1961.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213589/0172-1961.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213592/0173-1961.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213593/0174-1961.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213595/0176-1961.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213598/0179-1961.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213599/0180-1961.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213601/0181-1961.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213602/0182-1961.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213603/0183-1961.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213605/0184-1961.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213609/0187-1961.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213612/0191-1961.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213613/0192-1961.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213614/0193-1961.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213616/0194-1961.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213618/0195-1961.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213622/0196-1961.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213623/0198-1961.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213625/0199-1961.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213627/0200-1961.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213629/0201-1961.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213630/0202-1961.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213633/0203-1961.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213634/0204-1961.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213635/0205-1961.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213639/0206-1961.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213640/0207-1961.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213642/0208-1961.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213644/0209-1961.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213646/0210-1961.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213647/0211-1961.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213649/0212-1961.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213651/0213-1961.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213652/0214-1961.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213653/0215-1961.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213655/0216-1961.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2426/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2427/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2428/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2429/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2430/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2431/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2432/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2433/0008-1961.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116422/Sem%20n&#250;mero%2001-1961.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116426/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116427/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116428/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116429/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116430/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116431/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116432/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116433/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116434/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116435/0010-1961.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116436/0011-1961.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116437/0012-1961.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116438/0013-1961.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116439/0014-1961.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116440/0015-1961.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116441/0016-1961.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116442/0017-1961.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116443/0018-1961.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116444/0019-1961.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116445/0020-1961.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116446/0021-1961.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116447/0022-1961.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116448/0023-1961.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116449/0024-1961.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116450/0025-1961.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116451/0026-1961.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116452/0027-1961.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116453/0028-1961.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116454/0029-1961.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116455/0030-1961.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116456/0031-1961.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116457/0032-1961.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116458/0033-1961.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116459/0034-1961.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116460/0035-1961.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116461/0036-1961.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116462/0037-1961.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116463/0038-1961.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116464/0039-1961.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116465/0040-1961.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116466/0041-1961.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116467/0042-1961.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116468/0043-1961.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116469/0044-1961.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116470/0045-1961.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116471/0046-1961.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116472/0047-1961.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116473/0048-1961.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116474/0050-1961.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116475/0052-1961.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116476/0053-1961.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116477/0054-1961.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/116478/0055-1961.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2443/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2444/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2445/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2446/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2447/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2448/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2449/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2450/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2451/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2452/0010-1961.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2454/0011-1961.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2456/0012-1961.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2458/0013-1961.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2460/0014-1961.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2461/0015-1961.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2462/0016-1961.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2463/0017-1961.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2464/0018-1961.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2465/0019-1961.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2466/0020-1961.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2467/0021-1961.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2468/0022-1961.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2469/0023-1961.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2470/0024-1961.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2471/0025-1961.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2472/0026-1961.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2473/0027-1961.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2474/0028-1961.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2475/0029-1961.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2476/0030-1961.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2477/0031-1961.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2478/0032-1961.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2479/0033-1961.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2480/0034-1961.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2481/0035-1961.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2482/0036-1961.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2483/0037-1961.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2484/0038-1961.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2485/0039-1961.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2486/0040-1961.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2487/0041-1961.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2488/0042-1961.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2489/0043-1961.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2490/0044-1961.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2491/0045-1961.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2492/0046-1961.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2493/0047-1961.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2494/0048-1961.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2495/0049-1961.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2496/0050-1961.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2497/0051-1961.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2498/0052-1961.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2499/0053-1961.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2500/0054-1961.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2501/0055-1961.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2502/0056-1961.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2503/0057-1961.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2504/0058-1961.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2505/0059-1961.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2506/0060-1961.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2507/0061-1961.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2508/0062-1961.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2509/0063-1961.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2510/0064-1961.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2511/0065-1961.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2512/0066-1961.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2534/0067-1961.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2537/0068-1961.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2539/0069-1961.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2542/0071-1961.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2553/0072-1961.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2557/0073-1961.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2559/0074-1961.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2560/0075-1961.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2561/0076-1961.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2563/0077-1961.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2564/0078-1961.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2566/0079-1961.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2434/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2435/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2436/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2437/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2438/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2439/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2440/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2441/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2442/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213310/Sem%20n&#250;mero%2001-1961.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213323/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213324/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213325/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213326/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213328/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213329/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213331/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213333/0008-1961.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213334/0009-1961.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213472/0010-1961.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213493/0011-1961.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213512/0012-1961.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213527/0013-1961.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213541/0014-1961.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213556/0015-1961.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213577/0016-1961.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213594/0017-1961.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213607/0018-1961.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213620/0019-1961.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213637/0020-1961.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213336/0021-1961.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213337/0022-1961.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213338/0023-1961.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213339/0024-1961.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213340/0025-1961.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213342/0026-1961.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213343/0027-1961.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213344/0028-1961.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213345/0029-1961.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213346/0030-1961.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213347/0031-1961.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213349/0032-1961.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213351/0033-1961.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213353/0034-1961.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213354/0035-1961.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213355/0036-1961.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213356/0037-1961.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213357/0038-1961.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213359/0039-1961.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213360/0040-1961.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213361/0042-1961.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213362/0043-1961.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213364/0044-1961.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213365/0045-1961.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213366/0046-1961.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213367/0047-1961.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213369/0048-1961.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213371/0049-1961.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213372/0050-1961.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213373/0051-1961.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213374/0052-1961.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213375/0053-1961.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213377/0054-1961.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213378/0055-1961.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213380/0056-1961.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213382/0057-1961.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213383/0058-1961.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213385/0059-1961.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213386/0060-1961.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213389/0061-1961.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213392/0062-1961.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213394/0063-1961.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213395/0064-1961.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213396/0065-1961.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213399/0066-1961.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213400/0067-1961.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213401/0068-1961.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213402/0069-1961.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213404/0070-1961.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213405/0071-1961.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213407/0072-1961.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213408/0073-1961.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213409/0074-1961.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213411/0075-1961.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213413/0076-1961.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213414/0077-1961.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213415/0078-1961.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213416/0079-1961.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213418/0080-1961.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213419/0081-1961.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213421/0082-1961.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213422/0083-1961.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213424/0084-1961.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213425/0085-1961.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213427/0086-1961.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213428/0087-1961.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213430/0088-1961.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213431/0089-1961.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213432/0090-1961.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213433/0091-1961.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213435/0092-1961.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213436/0093-1961.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213438/0094-1961.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213439/0095-1961.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213441/0096-1961.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213442/0097-1961.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213443/0098-1961.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213444/0099-1961.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213466/0100-1961.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213467/0101-1961.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213468/0102-1961.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213469/0103-1961.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213470/0104-1961.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213471/0105-1961.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213473/0106-1961.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213474/0107-1961.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213475/0108-1961.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213476/0109-1961.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213478/0110-1961.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213479/0111-1961.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213480/0112-1961.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213482/0113-1961.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213489/0114-1961.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213492/0115-1961.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213499/0116-1961.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213500/0117-1961.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213501/0118-1961.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213502/0119-1961.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213504/0120-1961.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213505/0121-1961.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213507/0122-1961.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213508/0123-1961.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213510/0124-1961.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213511/0125-1961.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213514/0126-1961.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213515/0127-1961.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213516/0128-1961.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213518/0129-1961.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213519/0130-1961.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213520/0131-1961.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213521/0132-1961.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213522/0133-1961.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213524/0134-1961.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213526/0135-1961.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213528/0136-1961.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213529/0137-1961.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213530/0139-1961.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213531/0140-1961.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213533/0141-1961.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213535/0142-1961.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213537/0143-1961.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213538/0144-1961.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213540/0145-1961.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213543/0147-1961.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213545/0148-1961.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213547/0149-1961.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213548/0150-1961.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213550/0151-1961.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213552/0152-1961.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213553/0153-1961.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213554/0154-1961.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213555/0155-1961.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213558/0156-1961.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213559/0157-1961.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213561/0158-1961.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213562/0159-1961.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213565/0160-1961.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213567/0161-1961.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213569/0162-1961.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213571/0163-1961.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213573/0164-1961.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213575/0165-1961.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213580/0166-1961.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213582/0167-1961.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213583/0168-1961.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213586/0169-1961.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213587/0170-1961.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213588/0171-1961.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213589/0172-1961.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213592/0173-1961.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213593/0174-1961.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213595/0176-1961.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213598/0179-1961.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213599/0180-1961.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213601/0181-1961.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213602/0182-1961.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213603/0183-1961.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213605/0184-1961.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213609/0187-1961.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213612/0191-1961.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213613/0192-1961.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213614/0193-1961.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213616/0194-1961.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213618/0195-1961.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213622/0196-1961.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213623/0198-1961.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213625/0199-1961.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213627/0200-1961.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213629/0201-1961.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213630/0202-1961.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213633/0203-1961.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213634/0204-1961.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213635/0205-1961.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213639/0206-1961.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213640/0207-1961.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213642/0208-1961.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213644/0209-1961.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213646/0210-1961.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213647/0211-1961.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213649/0212-1961.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213651/0213-1961.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213652/0214-1961.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213653/0215-1961.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/213655/0216-1961.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2426/0001-1961.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2427/0002-1961.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2428/0003-1961.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2429/0004-1961.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2430/0005-1961.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2431/0006-1961.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2432/0007-1961.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1961/2433/0008-1961.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="207.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>