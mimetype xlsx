--- v0 (2026-02-08)
+++ v1 (2026-04-04)
@@ -54,3705 +54,3705 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>116662</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116662/Sem Numero-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116662/Sem Numero-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, que seja mantido o plantão das farmácias de nossa cidade, uma vez que as mesmas não estão obedecendo o plantão determinado por decreto Municipal.</t>
   </si>
   <si>
     <t>116570</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116570/0001-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116570/0001-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, porvidênciar a troca de inúmeras lampadas queimadas no Jardim público.</t>
   </si>
   <si>
     <t>116580</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Yasuaki Horiuti</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116580/0002-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116580/0002-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a extinção de formigueiros na estensão da Rua Engenheiro Garcez.</t>
   </si>
   <si>
     <t>116590</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116590/0003-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116590/0003-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de dois postes com lâmpadas, na Rua 42.</t>
   </si>
   <si>
     <t>116600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116600/0004-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116600/0004-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, colocar um poste com um braço de luz na Rua Pedro Palone.</t>
   </si>
   <si>
     <t>116610</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116610/0005-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116610/0005-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, entrar em entendimento com a OMS S/A do Brasil a fim de que aquela empresa proceda o entupimento dos burados abertos para esgoto, evitando acidentes com pedestres e veiculos.</t>
   </si>
   <si>
     <t>116619</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116619/0006-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116619/0006-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na Rua Marechal Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>116634</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116634/0007-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116634/0007-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, providências que se fizerem necessárias a fim de ser adquirido arroz da COAP, em São Paulo, para distribuição a população pelo preço de custo acrescido das despesas.</t>
   </si>
   <si>
     <t>116654</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116654/0008-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116654/0008-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, replantar as árvores da Av. Joaquim Ferreira Gandra, em Queiros.</t>
   </si>
   <si>
     <t>116655</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116655/0009-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116655/0009-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, repara todas as estradas que demandam a sede do Distrito de Queiros.</t>
   </si>
   <si>
     <t>116564</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116564/0010-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116564/0010-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, providências no sentido de ser feito reparos no motor gerador de luz elétrica, do Distrito de Queiros.</t>
   </si>
   <si>
     <t>116565</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116565/0011-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116565/0011-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, ser reparadas as ruas de Queiros.</t>
   </si>
   <si>
     <t>116566</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Elidio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116566/0012-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116566/0012-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de um braço de luz em poste existente na Rua Bandeirantes.</t>
   </si>
   <si>
     <t>116567</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116567/0013-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116567/0013-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, providências no sentido de serem reparados os buracos e capinado o matagal existente nas ruas 14, 15, 16, 17 e 19.</t>
   </si>
   <si>
     <t>116568</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116568/0014-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116568/0014-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, providências no sentido de serem reparados os buracos e capinada as Av. Floriano Peixoto e Rodolfo Lara Campos.</t>
   </si>
   <si>
     <t>116569</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116569/0015-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116569/0015-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, providências no sentido de ser roçado o capim colonião existentes as margens da estrada .</t>
   </si>
   <si>
     <t>116571</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116571/0016-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116571/0016-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, solicitar reparos na estrada da Cruzinha.</t>
   </si>
   <si>
     <t>116572</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116572/0017-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116572/0017-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, necessidade de ser reparado trecho das estradas do Bairro do Futuro.</t>
   </si>
   <si>
     <t>116573</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116573/0018-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116573/0018-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, nescessidade de ser prolongada a rede elétrica entre as Ruas Valentin Gentil e Ribeirão Preto.</t>
   </si>
   <si>
     <t>116574</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116574/0020-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116574/0020-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, o reparo das Ruas 15 e 22 em vista do péssimo estado em que se encontram.</t>
   </si>
   <si>
     <t>116575</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116575/0021-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116575/0021-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, mandar matar vários formigueiros existentes na Rua Bandeirantes.</t>
   </si>
   <si>
     <t>116576</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116576/0022-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116576/0022-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, efetuar o pagamento aos operarios, referente ao mês de Fevereiro, já com mais de 10 dias de  atraso.</t>
   </si>
   <si>
     <t>116577</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116577/0023-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116577/0023-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, mandar construir as arquibancadas do campo de futebol.</t>
   </si>
   <si>
     <t>116578</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116578/0024-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116578/0024-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparar a estrada que demanda o Bairro Mil Alqueires a que liga Pompeia a Oriente.</t>
   </si>
   <si>
     <t>116579</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116579/0025-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116579/0025-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, determinar duas mãos para trânsito de veiculos nas ruas Dr. Luiz Miranda e Bandeirantes.</t>
   </si>
   <si>
     <t>116581</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116581/0026-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116581/0026-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, que seja feita a capinação nas ruas 16 e 22 e principalmente nos seus cruzamentos.</t>
   </si>
   <si>
     <t>116582</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116582/0027-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116582/0027-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada que demanda a Fazenda Santa Laura.</t>
   </si>
   <si>
     <t>116657</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116657/0028-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116657/0028-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada do Bairro Cabeça de Porco.</t>
   </si>
   <si>
     <t>116583</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116583/0029-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116583/0029-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a remoção de areia do calçamento no centro da cidade.</t>
   </si>
   <si>
     <t>116584</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116584/0030-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116584/0030-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparar a estrada que demanda a Fazenda do Sr. Oswaldo Sampaio.</t>
   </si>
   <si>
     <t>116585</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116585/0031-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116585/0031-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos urgente na Rua Ribeirão Preto.</t>
   </si>
   <si>
     <t>116586</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116586/0032-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116586/0032-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na Rua José de Moura Resende.</t>
   </si>
   <si>
     <t>116587</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116587/0033-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116587/0033-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, instalar a rede de água na Rua 19 nas imediações do nº 17.</t>
   </si>
   <si>
     <t>116588</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116588/0034-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116588/0034-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos no trecho de Rua defronte a firma Volkswagem.</t>
   </si>
   <si>
     <t>116589</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116589/0035-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116589/0035-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de um braço de luz no poste existente na esquina da Rua Washington Luiz com a Rua Circular.</t>
   </si>
   <si>
     <t>116591</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116591/0036-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116591/0036-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, Elevar o aterro existente na Rua Dr. Luiz Miranda, em frente ao campo de futebol.</t>
   </si>
   <si>
     <t>116592</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116592/0037-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116592/0037-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na Av. Joaquim Ferreira Gondra em Queiros.</t>
   </si>
   <si>
     <t>116593</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116593/0038-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116593/0038-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na Rua Epaminondas de Toledo Piza.</t>
   </si>
   <si>
     <t>116594</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116594/0039-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116594/0039-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Perfeito, reajustar os salários dos Operários, considerando que vem pegando o salário minimosem distinção de categoria.</t>
   </si>
   <si>
     <t>116595</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116595/0040-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116595/0040-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, efetuar pagamentos aos Guardas Noturnos, que estão com seus salários em atrazo.</t>
   </si>
   <si>
     <t>116596</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116596/0041-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116596/0041-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos nas estradas que ligam os bairros Guanabara a Fazenda do Sr. Oswaldo Sampaio.</t>
   </si>
   <si>
     <t>116597</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116597/0043-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116597/0043-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, modificar o trânsito nas ruas centrais da cidade.</t>
   </si>
   <si>
     <t>116598</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116598/0044-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116598/0044-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, efetuar o pagamento do Salário Familia aos servidores municipais.</t>
   </si>
   <si>
     <t>116599</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116599/0045-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116599/0045-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a etensão da rede elétrica, iluminação pública e particular na Rua Japão.</t>
   </si>
   <si>
     <t>116659</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116659/0046-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116659/0046-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, retirar as árvores nas Ruas Expedicionários Oswaldo Lelis e Senador Rodolfo Miranda, pois estão atrapalhando o trânsito no local.</t>
   </si>
   <si>
     <t>116601</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116601/0047-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116601/0047-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada do corrego Branco.</t>
   </si>
   <si>
     <t>116602</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116602/0048-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116602/0048-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de um poste de luz na passagem de nivel da Rua Pedro Pelone.</t>
   </si>
   <si>
     <t>116603</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116603/0049-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116603/0049-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Presidente da Câmara, a numerar o expediente por ordem de registro no respectivo protocolo.</t>
   </si>
   <si>
     <t>116604</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116604/0050-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116604/0050-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a dedetização da cidade.</t>
   </si>
   <si>
     <t>116605</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116605/0051-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116605/0051-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos do asfalto na rua 27.</t>
   </si>
   <si>
     <t>116606</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116606/0052-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116606/0052-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de um braço ou um poste de luz na Rua 19.</t>
   </si>
   <si>
     <t>116607</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116607/0053-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116607/0053-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a reforma no tumulo onde repousa o Ex Prefeito e Presidente do Legislativo, Sr. Carlos Bueno de Toledo.</t>
   </si>
   <si>
     <t>116608</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116608/0054-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116608/0054-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de dois postes de luz no ultimo quarteirão da Rua 42.</t>
   </si>
   <si>
     <t>116609</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116609/0055-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116609/0055-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de um poste de luz na Rua Dr. Luis Miranda.</t>
   </si>
   <si>
     <t>116611</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116611/0056-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116611/0056-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos necessários na Rua 20.</t>
   </si>
   <si>
     <t>116612</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Domingos Gregório</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116612/0057-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116612/0057-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos no asfalto da Rua Espirito Santo.</t>
   </si>
   <si>
     <t>116613</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116613/0058-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116613/0058-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, colocar um poste de Luz nas imediações do Posto Bivalente e do Colégio Estadual.</t>
   </si>
   <si>
     <t>116614</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116614/0059-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116614/0059-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, o conserto da ponte existente na estrada que demanda Pompeia ao Bairro Quebra Coco.</t>
   </si>
   <si>
     <t>116615</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116615/0060-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116615/0060-1962.pdf</t>
   </si>
   <si>
     <t>116616</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Milton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116616/0061-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116616/0061-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de um poste para extensão da rede elétrica e reparos na via pública.</t>
   </si>
   <si>
     <t>116617</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116617/0062-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116617/0062-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos no muro que cerca o Colégio Estadual.</t>
   </si>
   <si>
     <t>116618</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116618/0065-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116618/0065-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, Reparos em varios trechos na Rua São Simão.</t>
   </si>
   <si>
     <t>116620</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116620/0066-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116620/0066-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, Um projeto de lei instituindo o 13º vencimento aos funcionários Municipais.</t>
   </si>
   <si>
     <t>116621</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116621/0067-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116621/0067-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada do Bairro do Engenho.</t>
   </si>
   <si>
     <t>116622</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116622/0068-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116622/0068-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada que demanda o Bairro do Futuro.</t>
   </si>
   <si>
     <t>116623</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116623/0069-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116623/0069-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reajuste nos salários dos operários municipais.</t>
   </si>
   <si>
     <t>116624</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116624/0070-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116624/0070-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada que liga o bairro Mil Alqueires.</t>
   </si>
   <si>
     <t>116625</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116625/0071-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116625/0071-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Perfeito, um projeto de lei , estendendo os beneficios constantes da lei aos operários da Municipalidade.</t>
   </si>
   <si>
     <t>116626</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116626/0072-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116626/0072-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos no final da Rua Senador Rodolfo Miranda.</t>
   </si>
   <si>
     <t>116627</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116627/0073-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116627/0073-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na ponte localizada sobre o Corrego Jacutinga.</t>
   </si>
   <si>
     <t>116629</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Francisco Parra Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116629/0074-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116629/0074-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, mandar reparar o aterro da ponte sobre o corrego Arirí.</t>
   </si>
   <si>
     <t>116631</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116631/0075-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116631/0075-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, projeto de lei, instituindo o adicional por tempo de serviço aos operários da municipalidade</t>
   </si>
   <si>
     <t>116637</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116637/0076-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116637/0076-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, sugerindo a colocação de um poste de luz na rua Pedro  Palone, proximo a Serraria.</t>
   </si>
   <si>
     <t>116638</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116638/0077-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116638/0077-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a colocação de tubos na estradas que liga o Bairro Gorgushi ao Distrito de Paulópolis.</t>
   </si>
   <si>
     <t>116640</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116640/0078-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116640/0078-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Jornal Á epoca, informando porque não foi publicado no jornal de domingo o telegrama, versando sobre o plantio de Capim.</t>
   </si>
   <si>
     <t>116646</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116646/0079-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116646/0079-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a criação da Semana Inglesa.</t>
   </si>
   <si>
     <t>116648</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116648/0080-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116648/0080-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, conceder ao Comercio em geral, a abertura de seus estabelecimentos a noite, durante o mês de Dezembro.</t>
   </si>
   <si>
     <t>116650</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116650/0081-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116650/0081-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na estrada que demanda Vila Audenia, principalmente na Serra.</t>
   </si>
   <si>
     <t>116652</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116652/0082-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116652/0082-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, colocar a disposição do eleitorado, as conduções da municipalidade a fim de transportarem os eleitores para o referendo que se realiza naquele dia.</t>
   </si>
   <si>
     <t>116653</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116653/0083-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116653/0083-1962.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, reparos na Rua Clemente José de Paula.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2340/0001-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2340/0001-1962.pdf</t>
   </si>
   <si>
     <t>Altera artigo 189 da Lei 373, de 12 de dezembro de 1957.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>Executivo, Yasuaki Horiuti</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2341/0002-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2341/0002-1962.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a Rua Japão, passando a denominar-se Rua Shinji Hamazaki.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>Executivo, Florentino Favoretto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2342/0003-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2342/0003-1962.pdf</t>
   </si>
   <si>
     <t>Solicita crédito para pagamento de diferença sobre os vencimentos dos funcionários.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2343/0004-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2343/0004-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para suplementação de verbas do orçamento.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2344/0005-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2344/0005-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento a Zeladora do parque Infantil.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2345/0006-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2345/0006-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento do Instituto Brasileiro de administração municipal.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2346/0007-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2346/0007-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de despesas com presente à filha do Governador Carvalho Pinto.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2347/0008-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2347/0008-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de despesas com festejos do aniversário de Pompéia em 1960.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2348/0009-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2348/0009-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de fotografias para fins eleitorais.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2349/0010-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2349/0010-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de placas indicativas de trânsito.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>Executivo, Mesa Diretora 1962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2350/0011-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2350/0011-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispõe sobre depósito em estabelecimento bancário, por parte do Sr. Prefeito Municipal , da Verba do Poder Legislativo. </t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2351/0012-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2351/0012-1962.pdf</t>
   </si>
   <si>
     <t>Aumenta Taxas de: Conservação de Calçamento, de Água e Deposito Industrial urbano</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2352/0013-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2352/0013-1962.pdf</t>
   </si>
   <si>
     <t>Transfere direitos do municipio ao Lar da Criança de Pompéia, referente ao prédio do Ginasio.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2353/0014-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2353/0014-1962.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre depósito de numerários à conta da Câmara.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>Executivo, Sergio Francisco Barguil</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2354/0015-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2354/0015-1962.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção da sede para Associação dos Trabalhadores Rurais da Comarca de pompéia.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2355/0016-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2355/0016-1962.pdf</t>
   </si>
   <si>
     <t>Autorizando o Sr.Prefeito Municipal a reformar a Escola do Bairro da Cruzinha.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2356/0017-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2356/0017-1962.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial destinado a aquisição de material de expediente ao Cartório Eleitoral de Pompéia.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2357/0018-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2357/0018-1962.pdf</t>
   </si>
   <si>
     <t>Autorizando o Sr. Prefeito Municipal a adquirir uma motoniveladora capacidade aproximada 140 HP.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Elidio de Souza, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2358/0019-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2358/0019-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para aquisição de livros didáticos.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2359/0020-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2359/0020-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial para despesas com fotografias de novo eleitores.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2360/0021-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2360/0021-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial para pagamento a empresa "OMS do Brasil S/A".</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2361/0022-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2361/0022-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para instalação elétrica e construção da residencia do Zelador do Matadouro Municipal.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2362/0023-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2362/0023-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para aquisição de dois caminhões basculantes.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2363/0025-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2363/0025-1962.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para desapropriar terreno para construção dos prédios da Caixa Econômica e Correios.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>Executivo, Milton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2364/0026-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2364/0026-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concedida a isenção de Impostos Territórial Rural a todos proprietários de Hortas e Pomares. </t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2365/0027-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2365/0027-1962.pdf</t>
   </si>
   <si>
     <t>Concede isenção de imposto Territorial rural a propriedades de até 20 alqueires.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2366/0028-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2366/0028-1962.pdf</t>
   </si>
   <si>
     <t>Concede isenção do imposto sobre transmissão de propriedade imobiliária</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2367/0029-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2367/0029-1962.pdf</t>
   </si>
   <si>
     <t>Autoriza elaboração de plano para modernização da iluminação Pública.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2368/0030-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2368/0030-1962.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 224 da Lei 373 de 12 de dexembro de 1957.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2369/0031-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2369/0031-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para Compra de 2 caminhões basculantes.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2370/0032-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2370/0032-1962.pdf</t>
   </si>
   <si>
     <t>Solicita transferência de verbas da Câmara para o Poder Executivo.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2371/0033-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2371/0033-1962.pdf</t>
   </si>
   <si>
     <t>Estabelece o gozo anual de 30 dias de férias ao funcionário público municipal.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2372/0034-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2372/0034-1962.pdf</t>
   </si>
   <si>
     <t>Auxílio à Associação Cultural e Esportiva de Pompéia.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2373/0035-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2373/0035-1962.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2374/0036-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2374/0036-1962.pdf</t>
   </si>
   <si>
     <t>Institui adicional por tempo de serviço ao funcionalismo público municipal.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2375/0037-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2375/0037-1962.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo de Aposentadoria e Reforma Municipal.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2376/0038-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2376/0038-1962.pdf</t>
   </si>
   <si>
     <t>Altera artigo 2º da lei nº 562 de 18 de dezembro de 1961.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2377/0039-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2377/0039-1962.pdf</t>
   </si>
   <si>
     <t>Suplementa várias verbas do orçamento do Legislativo.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2378/0040-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2378/0040-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para custear estudos da linha de transmissão de energia Pompéia a Cravinhos.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2379/0041-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2379/0041-1962.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para desapropriação de terreno para estação de recalque.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Executivo, Victório Negini</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2380/0042-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2380/0042-1962.pdf</t>
   </si>
   <si>
     <t>Suspendendo a cobrança de imposto territorial e taxa de conservação de estradas de rodagem.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2381/0043-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2381/0043-1962.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para desapropriação de terreno para o Cemitério.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2382/0044-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2382/0044-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para despesas de galerias de águas pluviais.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2383/0045-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2383/0045-1962.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para receber da Cia Paulista de Estradas de Ferro, terrenos nesta cidade.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2384/0046-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2384/0046-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de despesas com aquisição de livros para a biblioteca do Ginasio</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>Executivo, Tufic Baracat</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2385/0047-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2385/0047-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para compra de um gravador.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>Executivo, José Gonzaga da Silva Neto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2386/0048-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2386/0048-1962.pdf</t>
   </si>
   <si>
     <t>Instituido o Brasão em Pompéia.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>Executivo, Manoel Antunes Baleeiro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2387/0049-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2387/0049-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para construir canteiros ajardinados entre as duas pistas asfaltadas da Rua Nove de Julho, em Paulópolis.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2388/0050-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2388/0050-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para modernização da Igreja de Vila Audenia.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2389/0051-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2389/0051-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento das despesas com a perfuração de poços no matadouro de Paulópolis.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>Executivo, Nestor de Barros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2390/0052-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2390/0052-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para  pagamento de prêmio a quem fabricar qualquer tipo de maquina.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2391/0053-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2391/0053-1962.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para contrair empréstimo com a Caixa Econômica.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2392/0054-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2392/0054-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para aquisição de cimento, pedra britada e areia, para fabricação de guias.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2393/0055-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2393/0055-1962.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para receber do Estado a importância de CR$ 390.880,00.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2394/0056-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2394/0056-1962.pdf</t>
   </si>
   <si>
     <t>Fica isento do Imposto territorial rural o imóvel não excedente a 20 hectares.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2395/0057-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2395/0057-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para suplementação de valor para a construção do campo de "Basebol"</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2396/0058-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2396/0058-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito destinado a construção da ponte sobre corrego Mandaguarí.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2397/0059-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2397/0059-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita autorização para alienar lotes de terrenos urbanos de propriedade do Município. </t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2398/0060-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2398/0060-1962.pdf</t>
   </si>
   <si>
     <t>Cria dois cargos de 2º (segundo) Escriturário.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2399/0061-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2399/0061-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Abertura de crédito para pagamento de despesas com aplicação da vacina "Sabim" </t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>Arthur Rotolli, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2400/0062-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2400/0062-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito destinado ao auxílio aos funcionários dos Correios e Telégrafos de Queiroz.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2401/0063-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2401/0063-1962.pdf</t>
   </si>
   <si>
     <t>Fixação de gratificação aos Guardas Noturnos.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2402/0064-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2402/0064-1962.pdf</t>
   </si>
   <si>
     <t>Autorizando o Sr. Prefeito Municipal a reformar o trator da Prefeitura.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2403/0066-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2403/0066-1962.pdf</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2404/0067-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2404/0067-1962.pdf</t>
   </si>
   <si>
     <t>Autorizando o Sr. Prefeito a doar área de terreno suburbano à Igreja do Evangélio Quadrangular - Cruzada Nacional de Evangelização..</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2405/0069-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2405/0069-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Abertura de crédito para o Baile de Mascaras. </t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2406/0070-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2406/0070-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para Auxilio a Casa da Lavoura.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2407/0071-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2407/0071-1962.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública pelos seus altos serviços prestados a coletividade o Lions Clube de Pompéia.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2408/0072-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2408/0072-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para a Sociedade Recreativa de Pompéia.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2409/0073-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2409/0073-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para despesas com dedetização .</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2410/0074-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2410/0074-1962.pdf</t>
   </si>
   <si>
     <t>Visa reembolsar o cidadão Nivaldo Albino de Oliveira, que realizou despesas em beneficio da Municipalidade.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2411/0075-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2411/0075-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito  destinado ao Roupeiro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2412/0076-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2412/0076-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito destinado ao auxilio ao Club Congregação Mariana de Pompéia.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2413/0077-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2413/0077-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para despesas do Matadouro de Paulópolis.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2414/0078-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2414/0078-1962.pdf</t>
   </si>
   <si>
     <t>Autoriza recolher quota de previdência instituida pela Lei 593 para o FARM - Fundo de Aposentadoria e Reforma Municipal.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2415/0079-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2415/0079-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito para pagamento de despesas de reforma do prédio da Escola do Bairro Morro Azul.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2416/0080-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2416/0080-1962.pdf</t>
   </si>
   <si>
     <t>Concede isenção de imposto de licença as bicicletas.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2417/0081-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2417/0081-1962.pdf</t>
   </si>
   <si>
     <t>Declara de útillidade publica a Associação Rural dos Trabalhadores da Comarca de Pompéia.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2418/0082-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2418/0082-1962.pdf</t>
   </si>
   <si>
     <t>Concede auxílio a vários estabelecimentos de ensino, para festas de formaturas.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2419/0083-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2419/0083-1962.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Rotary Club de Pompéia.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2420/0084-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2420/0084-1962.pdf</t>
   </si>
   <si>
     <t>Suplementa verbas do orçamento vigente.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2421/0085-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2421/0085-1962.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2422/0086-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2422/0086-1962.pdf</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2423/0087-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2423/0087-1962.pdf</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2424/0088-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2424/0088-1962.pdf</t>
   </si>
   <si>
     <t>Instiui o 13º Mês de salário aos funcionários e operários municipais.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2425/0089-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2425/0089-1962.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito destinado a fazer face as despesas na construção da Sede do Tiro de Guerra.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2327/0001-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2327/0001-1962.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação de verbas do legislativo.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2328/0002-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2328/0002-1962.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de um cargo de Auxiliar de Diretor da Secretária.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2329/0003-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2329/0003-1962.pdf</t>
   </si>
   <si>
     <t>Aprova proposta do jornal "A Época".</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2330/0004-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2330/0004-1962.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos dos funcionários da Câmara.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2331/0005-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2331/0005-1962.pdf</t>
   </si>
   <si>
     <t>Autorizando a compra de uma maquina de soma e um gravador para Câmara.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2332/0006-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2332/0006-1962.pdf</t>
   </si>
   <si>
     <t>Suplementar a verba do legislativo.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2333/0007-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2333/0007-1962.pdf</t>
   </si>
   <si>
     <t>Prorroga verba do orçamento legislativo.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2334/0008-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2334/0008-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Fixa as despesas da Câmara para 1963. </t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>Comissão de Justiça e Constituição 2003, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2335/0009-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2335/0009-1962.pdf</t>
   </si>
   <si>
     <t>Solicitação</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>Comissão de Finanças, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2336/0010-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2336/0010-1962.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito de Janeiro a Dezembro de 1961.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2337/0011-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2337/0011-1962.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo referente ao exercício de 1961.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2338/0012-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2338/0012-1962.pdf</t>
   </si>
   <si>
     <t>Aprova contas relativas aos mesês de Janeiro a Setembro de 1962.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>Executivo, Sergio Francisco Barguini e Outros.</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2339/0013-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2339/0013-1962.pdf</t>
   </si>
   <si>
     <t>Fixa o subsidio e a representação do Prefeito Municipal.</t>
   </si>
   <si>
     <t>214067</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214067/Sem Numero-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214067/Sem Numero-1962.pdf</t>
   </si>
   <si>
     <t>Voto de louvor e de agradecimento ao GETAM da cidade de marilia.</t>
   </si>
   <si>
     <t>213870</t>
   </si>
   <si>
     <t>Nelson Alves Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213870/0001-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213870/0001-1962.pdf</t>
   </si>
   <si>
     <t>Nelson Alves Bastos, Vereador pelo PSP, requer 6 meses de licença.</t>
   </si>
   <si>
     <t>213895</t>
   </si>
   <si>
     <t>Nestor de Barros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213895/0002-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213895/0002-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Genitor do Sr. Senador Auro Soares de Moura Andrade.</t>
   </si>
   <si>
     <t>213926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213926/0003-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213926/0003-1962.pdf</t>
   </si>
   <si>
     <t>Ofício ao Rotary Club pela feliz iniciativa em instalar 4 lâmpadas em frente aos armazéns da Cia Paulista de Estradas de Ferro.</t>
   </si>
   <si>
     <t>213957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213957/0004-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213957/0004-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr. André Menini.</t>
   </si>
   <si>
     <t>213978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213978/0005-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213978/0005-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr Candido Portinári.</t>
   </si>
   <si>
     <t>213996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213996/0006-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213996/0006-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Prefeito, providências tomadas com referencia a abertura de determinadas ruas para facilitar trânsito de Boiadas.</t>
   </si>
   <si>
     <t>214022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214022/0007-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214022/0007-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimentodo Jovem Péricles Gomid.</t>
   </si>
   <si>
     <t>214040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214040/0008-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214040/0008-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Prefeito, para informar em que estado encontra as maquinas e prefeitura.</t>
   </si>
   <si>
     <t>214062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214062/0009-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214062/0009-1962.pdf</t>
   </si>
   <si>
     <t>Votos de breve restabelecimento aos Familiares do Sr. Enoch Augusto Resende, em nome desta casa.</t>
   </si>
   <si>
     <t>213814</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213814/0010-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213814/0010-1962.pdf</t>
   </si>
   <si>
     <t>Sessão extraordinária para o próximo dia 15 as 20 Horas, a fim de serem discutidos e votados, independentemente de parecer, os vetos 1/62 e 2/62 do Sr. Prefeito.</t>
   </si>
   <si>
     <t>213825</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213825/0011-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213825/0011-1962.pdf</t>
   </si>
   <si>
     <t>Convocada uma sessão extraordinária para o próximo dia 22 as 20 horas, a fim de serem discutidos e votados os projetos de Lei 11/62 e projeto de resolução 1/62 e 2/62.</t>
   </si>
   <si>
     <t>213836</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213836/0012-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213836/0012-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Governador do Rio Grande do Sul, congratulando pelo ato patriótico e nacionalista.</t>
   </si>
   <si>
     <t>213845</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213845/0013-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213845/0013-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Consenho de Ministros e Senado da Republica, contra o projeto que tretende retirar dos municipios o direito da cobrança  do imposto territorial rural transferindo para a União.</t>
   </si>
   <si>
     <t>213855</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213855/0014-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213855/0014-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Congresso nacional, protestando contra a apresentação da emenda constitucional que determina a volta da arrecadação do Imposto Territorial Rural do municipio a União.</t>
   </si>
   <si>
     <t>213864</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213864/0015-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213864/0015-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Prefeito, informações sobre as obras do serviço de esgoto na CIdade.</t>
   </si>
   <si>
     <t>213875</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213875/0016-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213875/0016-1962.pdf</t>
   </si>
   <si>
     <t>Voto de aplausos e agradecimento aos Professores João do Prado da cadeira de Francês e Rose Mary Bruck Pereira da cadeira de Inglês.</t>
   </si>
   <si>
     <t>213877</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213877/0017-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213877/0017-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações pela volta da circulação do Jornal A Época.</t>
   </si>
   <si>
     <t>213878</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213878/0018-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213878/0018-1962.pdf</t>
   </si>
   <si>
     <t>Fornecer certidões do oficio 467/61 e do Projeto de lei 7/62 ambos de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>213879</t>
   </si>
   <si>
     <t>Zacarias Telles de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213879/0019-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213879/0019-1962.pdf</t>
   </si>
   <si>
     <t>Zacarias Telles de Oliveira, Vereador pelo PTB, requer 6 meses de licença, para assuntos particulares.</t>
   </si>
   <si>
     <t>213881</t>
   </si>
   <si>
     <t>Enoch Augusto Rezende</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213881/0020-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213881/0020-1962.pdf</t>
   </si>
   <si>
     <t>Enoch Augusto Rezende, Primeiro Suplente, do PTB, requer 6 meses de licença, para Assuntos particulares.</t>
   </si>
   <si>
     <t>213884</t>
   </si>
   <si>
     <t>Augusto Costa</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213884/0021-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213884/0021-1962.pdf</t>
   </si>
   <si>
     <t>Requer mandar fornecer certidões das Leis 2/61 e 4/61, decretada por esse legislátivo, concessão de licença prêmio remunerada e majoração do salario familia.</t>
   </si>
   <si>
     <t>213887</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213887/0023-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213887/0023-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a Embaixada Norte Americana enviando Votos de congratulações ao Governo dos Estados Unidos, pelo grande feito do astronauta John Glenn.</t>
   </si>
   <si>
     <t>213888</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213888/0024-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213888/0024-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao IAPFESP, reiterando nosso pedido, contante do Oficio 600/61, atendendo nosso requerimento 183/61.</t>
   </si>
   <si>
     <t>213890</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213890/0025-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213890/0025-1962.pdf</t>
   </si>
   <si>
     <t>Suspender a convocação e realização da Sessão Ordinária do dia 05 de Março, em vista dos festejos carnavalescos.</t>
   </si>
   <si>
     <t>213897</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213897/0026-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213897/0026-1962.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinária para logo após o término da presente, para votação em 2ª discussão Projetos de Lei 11/62 e Resolução 1/62 e 2/62.</t>
   </si>
   <si>
     <t>213898</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213898/0027-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213898/0027-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a Direção da Rádio Difusora Local, solidarizando com as criticas formuladas pelo mesmo.</t>
   </si>
   <si>
     <t>213900</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213900/0028-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213900/0028-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Dep. Aniz Badra, Presidente da Associação Paulista , agradecendo o seu gesto de cortesia.</t>
   </si>
   <si>
     <t>213906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213906/0029-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213906/0029-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sindicato de Produtos Alimenticios de Mrilia, enviando uma moção de aplausos pela vitória alcançada pelos operários da Usina Paredão de Oriente.</t>
   </si>
   <si>
     <t>213909</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213909/0030-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213909/0030-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Ministro da Agricultura, no sentido de interceder junto a Comissão de financiamento da Produção, para aquisição de 100mil sacas de amendoim, em poder dos lavradores , pis não twm a quem vender.</t>
   </si>
   <si>
     <t>213915</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213915/0031-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213915/0031-1962.pdf</t>
   </si>
   <si>
     <t>Sessão extraordinária, para dia 14 as 20 horas, a fim de discutir e votar  o veto 3/62 eo oficio 149/62.</t>
   </si>
   <si>
     <t>213919</t>
   </si>
   <si>
     <t>Tufic Baracat</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213919/0032-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213919/0032-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a direção da Caixa Econômica Federal, pleiteando a instalção de uma Agência nesta Cidade.</t>
   </si>
   <si>
     <t>213921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213921/0033-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213921/0033-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a Legião Brasileira de Assistências, solicitando a possibilidade de ser fornecida uma ambulância a Santa Casa Local.</t>
   </si>
   <si>
     <t>213923</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213923/0034-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213923/0034-1962.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações, ao Dep Almiro Afonso, pela sua recondução a liderança do PT.</t>
   </si>
   <si>
     <t>213925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213925/0035-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213925/0035-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a IAPETC, solicitando providências que se fizerem necessárias no sentido de ser instalada uma agências nesta Cidade.</t>
   </si>
   <si>
     <t>213931</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213931/0036-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213931/0036-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Governador do Estado, solicitando auxilio a construção de uma ponte de cimento sobre o Corrego Mandaguari.</t>
   </si>
   <si>
     <t>213934</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213934/0037-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213934/0037-1962.pdf</t>
   </si>
   <si>
     <t>Sejam retiradas dos Trâmites legais os projetos de leis 8/60 e 37/60, a fim de que possa fazer novos estudos, ambos de minha autoria.</t>
   </si>
   <si>
     <t>213936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213936/0038-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213936/0038-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Diretor do Colégio Estadual Normal de Pompéia, congratulando pela posse no cargo daquele estabelecimento de ensino.</t>
   </si>
   <si>
     <t>213937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213937/0039-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213937/0039-1962.pdf</t>
   </si>
   <si>
     <t>Moção de solidariedade, ao Vereador José Nora Rebeiro do PTB de Tupã, por ter o mesmo sofrido uma agressão no recinto da Câmara Municipal.</t>
   </si>
   <si>
     <t>213939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213939/0040-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213939/0040-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senador da Republica, para urgente aprovação do Projeto de Lei 734/59, já aprovado pela Câmara dos Deputados Federais, que isenta do Imposto de consumo.</t>
   </si>
   <si>
     <t>213942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213942/0041-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213942/0041-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Instituto de Aponsentadoria e Pensões dos Comerciários, no sentido de ser providênciados o pagamento dos Senhores médicos que prestem serviços aos contribuintes do IAPC de seus vencimentos, já em atrazo há mais de 15 meses.</t>
   </si>
   <si>
     <t>213944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213944/0042-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213944/0042-1962.pdf</t>
   </si>
   <si>
     <t>Não Seja convocada a sessão da segunda feira da Semana Santa, uma vez que muitos vereadores aproveitam da Semana Santa para visitas a seus familliares que residem em outras cidades.</t>
   </si>
   <si>
     <t>213948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213948/0043-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213948/0043-1962.pdf</t>
   </si>
   <si>
     <t>Vot de pesar, pelo falecimento do Sr Wolny de Carvalho Ramos.</t>
   </si>
   <si>
     <t>213953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213953/0044-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213953/0044-1962.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a Comissão de Finanças os Projetos de Lei 54/61 e 61/61, dispondo do plano de pavimentação e criação da Guarda noturna municipal.</t>
   </si>
   <si>
     <t>213955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213955/0045-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213955/0045-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, ao saudoso Estadista Getulio Vargas, por mais um aniversário de seu nascimento .</t>
   </si>
   <si>
     <t>213958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213958/0046-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213958/0046-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr. Sebastião Martins Coelho.</t>
   </si>
   <si>
     <t>213960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213960/0047-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213960/0047-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Presidente da Comissão Municipal de Esportes, solicitando promover do dia 1] de maio a realização de uma partida de futebol entre equipes desta cidade e de outro municipio com portões abertos, em homenagem ao Trabalhador.</t>
   </si>
   <si>
     <t>213962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213962/0048-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213962/0048-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Prefeito, solicitando informar se há um plano devidamente aprovado, do ajardinamento da Praça Ruy Barbosa.</t>
   </si>
   <si>
     <t>213963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213963/0049-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213963/0049-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Comissão de Financiamento da Produção, congratulando pela eficiencia em relação ao cas do amendoim neste municipio.</t>
   </si>
   <si>
     <t>213965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213965/0050-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213965/0050-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Inspetor Escolar, solicitando informações de o porque não há professor na escola de Bairro Fontão.</t>
   </si>
   <si>
     <t>214068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214068/0051-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214068/0051-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Inspetor Escolar, informações do porque o Professor da Escola De Vila Audenia nã dá aula para o 2º ano Primário.</t>
   </si>
   <si>
     <t>213966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213966/0052-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213966/0052-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Governador do Estado, protestando contra a prisão e consequente desaparecimento do Secretário da Assoicação dos Trabalhadores Rurais de Dracena.</t>
   </si>
   <si>
     <t>213972</t>
   </si>
   <si>
     <t>Oswaldo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213972/0053-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213972/0053-1962.pdf</t>
   </si>
   <si>
     <t>Oswaldo de Freitas , vem por meio deste solicitar sua demissão do cargo de Auxiliar de Diretor da Câmara , para qual fora nomeado, em virtude da sua nomeação para o cargo de Atendente do Centro de Saúde Local.</t>
   </si>
   <si>
     <t>213975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213975/0054-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213975/0054-1962.pdf</t>
   </si>
   <si>
     <t>Durval de Carvalho e Silva, Vereador pelo PSD, pede o fornecimento de certidões do Projeto de Lei 7/62 e do Parecer d Comissão de Justiça emitida sobre o mesmo projeto.</t>
   </si>
   <si>
     <t>213977</t>
   </si>
   <si>
     <t>Francisco de Prince</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213977/0055-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213977/0055-1962.pdf</t>
   </si>
   <si>
     <t>Francisco Prince, Vereador pelo PSD requer 6 meses de licença.</t>
   </si>
   <si>
     <t>213979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213979/0056-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213979/0056-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações, ao Delegado de Policia desta cidade, que com méritos foi promovido para a cidade de Mococa, bem como dar-se ciencia deste a Sua Senhoria.</t>
   </si>
   <si>
     <t>213980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213980/0057-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213980/0057-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Presidente da Republica, congratulando pelo dia 1º de Maio consagrado ao Trabalhador.</t>
   </si>
   <si>
     <t>213981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213981/0058-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213981/0058-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Governador do Estado, Secretário da Educação e Secretário da Fazenda, solicitando providências no sentido de ser efetuado o pagamento dos Diretores do Curso Primário.</t>
   </si>
   <si>
     <t>213987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213987/0059-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213987/0059-1962.pdf</t>
   </si>
   <si>
     <t>Cópia do pedido de informações ao Sr. Prefeito, formulado pela comissão de Justiça com referencia ao Projeto de Lei 54/61, pelo Jornal A Época e a Rádio Difusora Local.</t>
   </si>
   <si>
     <t>213988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213988/0060-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213988/0060-1962.pdf</t>
   </si>
   <si>
     <t>Seja convocada uma sessão extraordinária para logo após a presente , para ser discutidas e votadas alguns projetos.</t>
   </si>
   <si>
     <t>213989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213989/0061-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213989/0061-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações, pela fundação do Lions Nesta Cidade.</t>
   </si>
   <si>
     <t>213990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213990/0062-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213990/0062-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Presidente da Republica, pela atitude desassombrada com que se houve, dando total garantia ao funcionamento do exposição do grande paiz socialista a União Soviética, no estado da Guanabara.</t>
   </si>
   <si>
     <t>213991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213991/0063-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213991/0063-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Secretárioda Educação e Governador do Estado, protestando junto aquelas autoridades pelas atitudes do Sr. Inspetor Escolar, ofendendo a moral e a dignidade do Vereador Sergio F. Barguil, quando ele foi solicitar explicações a referida autoridade escolar deste Municipio.</t>
   </si>
   <si>
     <t>213992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213992/0064-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213992/0064-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Prefeito solicitando informações do porque não foi feita a prestação de contas, referentes a construção da sede do TG 38.</t>
   </si>
   <si>
     <t>213993</t>
   </si>
   <si>
     <t>José Gonzaga da Silva Neto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213993/0065-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213993/0065-1962.pdf</t>
   </si>
   <si>
     <t>Seja suspensa a Tramitação do Projeto de Lei, 25/62.</t>
   </si>
   <si>
     <t>214002</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214002/0067-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214002/0067-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Presidente da COAP, protestando pela concessão de um aumento absurdo no açucar.</t>
   </si>
   <si>
     <t>214005</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214005/0068-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214005/0068-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Prefeito, solicitando providências no sentido de ser constituida a COMAP em noso Municipio, a fim de coibir em partes os abusos que se vêem observando em relação ao elevado custo de uma dezenas de mercadorias, consideradas de primeira necessidade.</t>
   </si>
   <si>
     <t>214008</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214008/0070-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214008/0070-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações com a Associação Atlética Pompeiana, pelo seu Jubileo de Prata.</t>
   </si>
   <si>
     <t>214010</t>
   </si>
   <si>
     <t>Adelino Mendes Melges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214010/0071-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214010/0071-1962.pdf</t>
   </si>
   <si>
     <t>Adelino Mendes Melges, Suplente de Vereador do PSD, requer 6 meses de licença.</t>
   </si>
   <si>
     <t>214013</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214013/0072-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214013/0072-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a Embaixada Norte Americana, congratulando o grande feito do Capitão de Fragata Carpenter conseguindo Três orbitas em redor da terra.</t>
   </si>
   <si>
     <t>214015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214015/0073-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214015/0073-1962.pdf</t>
   </si>
   <si>
     <t>Protesto em nome de toda classe de trabalhadores, representantes da Associação dos Trabalhadores da Comarca de Pompeia, pelo descaso com que a comissão de finanças vem agindo com referência ao estudo do Projeto de Lei 15/62.</t>
   </si>
   <si>
     <t>214018</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214018/0074-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214018/0074-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações ao Presidente do IBGE, pelo dia do estatistico e do geografo.</t>
   </si>
   <si>
     <t>214020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214020/0075-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214020/0075-1962.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinária logo após a presente, afim de ser discutida alguns projetos.</t>
   </si>
   <si>
     <t>214023</t>
   </si>
   <si>
     <t>Daury de Paula.</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214023/0076-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214023/0076-1962.pdf</t>
   </si>
   <si>
     <t>Daury de Paula, Suplente do PSD, comunica que renuncía, em carater irrevogavel, devendo assim ser convocado o suplente imediato.</t>
   </si>
   <si>
     <t>214025</t>
   </si>
   <si>
     <t>Odilon Alexandrino</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214025/0077-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214025/0077-1962.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Odilon Alexandrino, Suplente de Vereador do PSD, tend transferido seu domicilio para outra região do estado, comunica que renuncía, em carater irrevogavel, </t>
   </si>
   <si>
     <t>214026</t>
   </si>
   <si>
     <t>Manoel Garcia Soller</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214026/0079-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214026/0079-1962.pdf</t>
   </si>
   <si>
     <t>Manoel Garcia Soler, Vereador do PSD, requer a concessão de 6 meses delicença, para tratar de assuntos de seu interesse.</t>
   </si>
   <si>
     <t>214030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214030/0080-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214030/0080-1962.pdf</t>
   </si>
   <si>
     <t>Telegrafo ao Presidente da Republica, congratulando pela regulamentação da Eletrobraz.</t>
   </si>
   <si>
     <t>214033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214033/0082-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214033/0082-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Presidente da Republica, solicitando medidas a fim de que a comissão de financiamento da produção adiquira a atual saca do amendoim uma vez que o produto não vem sendo adquirido pelas maquinas compradoras.</t>
   </si>
   <si>
     <t>214034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214034/0083-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214034/0083-1962.pdf</t>
   </si>
   <si>
     <t>Sessão extraordinaria para hoje após o termino presemte a fim de serem discutidos e votados os projetos de Leis,6/62, 9/62, 10/62 em 2ª discussão.</t>
   </si>
   <si>
     <t>214035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214035/0084-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214035/0084-1962.pdf</t>
   </si>
   <si>
     <t>Sessão extraordinária para hoje, apos o termino da presente a fom de serem discutidos e votados os projetos de Leis 34/62, 36/62 e 37/62 em 2ª discussão.</t>
   </si>
   <si>
     <t>214037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214037/0085-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214037/0085-1962.pdf</t>
   </si>
   <si>
     <t>Sergio Francisco Barguil, Vereador do PTB solicita 5 dias de licença, afim de tratar assuntos particulaes.</t>
   </si>
   <si>
     <t>214041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214041/0086-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214041/0086-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Presidente da Republica, congratulando com as grandes vitórias alcançadas pelo nossos atletas quer no futebol profissional.</t>
   </si>
   <si>
     <t>214044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214044/0087-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214044/0087-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Persidente do IAPI, IAPB, IAPTEC e IAPFESP, solicitando reservar uma quota, a construção de casas proprias e segurados desses Institutos.</t>
   </si>
   <si>
     <t>214047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214047/0088-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214047/0088-1962.pdf</t>
   </si>
   <si>
     <t>Seja adiada a discussão e votação do Projeto de Lei 42/62.</t>
   </si>
   <si>
     <t>214049</t>
   </si>
   <si>
     <t>Mario de Andrade Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214049/0089-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214049/0089-1962.pdf</t>
   </si>
   <si>
     <t>Recorre para essa edilidade contra o ato do Sr. Prefeito.</t>
   </si>
   <si>
     <t>214052</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214052/0090-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214052/0090-1962.pdf</t>
   </si>
   <si>
     <t>Sessão extraordinária para hoje após a presente sessão a fim de ser discutido algums ordens do Dia de Projeto de Lei.</t>
   </si>
   <si>
     <t>214054</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214054/0091-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214054/0091-1962.pdf</t>
   </si>
   <si>
     <t>Vot de congratulações pela Indicação do nome do Sr. Santiago Dantas para o cargo de Primeiro Ministro.</t>
   </si>
   <si>
     <t>214056</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214056/0092-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214056/0092-1962.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do chefe do executivo ao Legislátivo, para discussão e votação referente ao empréstimo com a Caixa Econômica, para aquisição de uma Motoniveladora.</t>
   </si>
   <si>
     <t>214059</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214059/0093-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214059/0093-1962.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 53/62, pelo qual solicita autorização para adquirir, por intermédio da Caixa Econômica Estadual uma Motoniveladora.</t>
   </si>
   <si>
     <t>214060</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214060/0094-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214060/0094-1962.pdf</t>
   </si>
   <si>
     <t>Seja revogado a desisão desta Casa, fazendo voltar a trâmitação normal, pelas comissões técnicas do projeto de lei 25/62, que solicida desapropriar uma area de terreno urbano e posterior doação ao Governo Estadual e Federal, para construção da Caixa Econômica Estadual e do Correio e Telégrafo.</t>
   </si>
   <si>
     <t>214061</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214061/0095-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214061/0095-1962.pdf</t>
   </si>
   <si>
     <t>Convocação de uma sessão extraordinária para dia 03  as 20 horas para 1ª discussão e votação do projeto de Çei 53/62.</t>
   </si>
   <si>
     <t>214063</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214063/0096-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214063/0096-1962.pdf</t>
   </si>
   <si>
     <t>Fornecer certidões das folhas 1, 3 e 4 do processo 2899.</t>
   </si>
   <si>
     <t>214064</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214064/0097-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214064/0097-1962.pdf</t>
   </si>
   <si>
     <t>Certidoes do oficio 768/62, e despacho dessa presidencia.</t>
   </si>
   <si>
     <t>214065</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214065/0098-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214065/0098-1962.pdf</t>
   </si>
   <si>
     <t>Nelson Alves Bastos, requer 60 dias de licença.</t>
   </si>
   <si>
     <t>214066</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Nelson Amorim da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214066/0099-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214066/0099-1962.pdf</t>
   </si>
   <si>
     <t>Nelson Amorim da Silva, Suplente de Vereador pelo PSD, renuncía a suplencia de Vereador pela citada legenda.</t>
   </si>
   <si>
     <t>213808</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Manoel Antunes Baleeiro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213808/0100-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213808/0100-1962.pdf</t>
   </si>
   <si>
     <t>Manoel Antunes Baleeiro, suplente de Vereador pelo PSD, solicita licença por todo o periodo da sua atual convocação.</t>
   </si>
   <si>
     <t>213809</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Yassuhiko Endo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213809/0101-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213809/0101-1962.pdf</t>
   </si>
   <si>
     <t>Yasuhiko, Vereador eleito pelo PSD, solicita 7 meses de licença de tratar de assuntos do seu interesse.</t>
   </si>
   <si>
     <t>213810</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213810/0102-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213810/0102-1962.pdf</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Vereador do PSD, solicita 8 dias de licença para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>213811</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213811/0103-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213811/0103-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr. Hugo Borsari.</t>
   </si>
   <si>
     <t>213812</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213812/0104-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213812/0104-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Governador do Estado, solidarizando com o memorial da Associação dos Escreventes e auxiliares de Cartório do interior do Estado, pleiteando o oficioalização dos cartórios.</t>
   </si>
   <si>
     <t>213813</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Hadejayr Sebastião de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213813/0105-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213813/0105-1962.pdf</t>
   </si>
   <si>
     <t>Hadejayr Sebastião de Oliveira, funcionário do Banco do Brasil S/A em Pompéia, tendo sido comtemplado com um financiamento imobiliário, vem por meio deste requerer  a compra de um terreno pertencente a Prefeitura da Cidade.</t>
   </si>
   <si>
     <t>213815</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213815/0106-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213815/0106-1962.pdf</t>
   </si>
   <si>
     <t>Dispensa dos pareceres das Comissões Técnicas, sobre o Projeto de Lei 53/62, bem como a convocação de uma sessão extraordinária para o dia 15 as 20 horas a fim de ser discutida e votada o projeto de lei 53/62.</t>
   </si>
   <si>
     <t>213816</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213816/0107-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213816/0107-1962.pdf</t>
   </si>
   <si>
     <t>Sessão extraordinária logo após o termino da presente a fim de ser discutido e votado o projeto de lei 53/62.</t>
   </si>
   <si>
     <t>213817</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213817/0108-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213817/0108-1962.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinaria para votação em redação final do Projeto de Lei 53/62.</t>
   </si>
   <si>
     <t>213818</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213818/0109-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213818/0109-1962.pdf</t>
   </si>
   <si>
     <t>Francisco de Price, Vereador eleito do PSD, vem pelo presente desistir de sua licença, uma vez que cessaram os motivos que o obrigou a isto.</t>
   </si>
   <si>
     <t>213819</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213819/0110-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213819/0110-1962.pdf</t>
   </si>
   <si>
     <t>Carmelino José Dalsenter, Vereador do PSD, vem comunicar a desistências da licença.</t>
   </si>
   <si>
     <t>213820</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213820/0111-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213820/0111-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Embaixador Soviético no Brasil, congratulando com o grande feito dos dois cosmonautas Soviético.</t>
   </si>
   <si>
     <t>213821</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213821/0112-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213821/0112-1962.pdf</t>
   </si>
   <si>
     <t>Que seja convocada duas sessões extraordinárias para a noite do dia 22 as 20 horas, a fim de ser votado em 1º e 2º discussão respectivamente, o projeto de lei 59/62.</t>
   </si>
   <si>
     <t>213822</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213822/0113-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213822/0113-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Presidente da Câmara Municipal de Bauru, convidando para uma conferência nesta cidade, sobre sua viagem a Cuba.</t>
   </si>
   <si>
     <t>213823</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213823/0114-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213823/0114-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a Empresa Transportadora Expresso de Prata, solicitando uma parada em nossa cidade.</t>
   </si>
   <si>
     <t>213824</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213824/0115-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213824/0115-1962.pdf</t>
   </si>
   <si>
     <t>Ata de nossos trabalhos, uma sincera homenagem da câmara municipal desta cidade, pelo Centenario do Falecimento do Jornalista Dr. Julio Mesquita.</t>
   </si>
   <si>
     <t>213826</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213826/0116-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213826/0116-1962.pdf</t>
   </si>
   <si>
     <t>Que seja dispensados os pareceres da Comissão Tècnicas do Projeto de Lei 25/62.</t>
   </si>
   <si>
     <t>213827</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213827/0117-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213827/0117-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo 8º aniversário do falecimento do Ex Presidente da Republica Getúlio Vargas.</t>
   </si>
   <si>
     <t>213828</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213828/0118-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213828/0118-1962.pdf</t>
   </si>
   <si>
     <t>Nelson Alves Bastos, Vereador vem pedir uma licença de 90 dias .</t>
   </si>
   <si>
     <t>213830</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213830/0119-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213830/0119-1962.pdf</t>
   </si>
   <si>
     <t>Francisco Prince, Vereador solicita 6 meses de licença para tratar assuntos particulares.</t>
   </si>
   <si>
     <t>213831</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213831/0120-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213831/0120-1962.pdf</t>
   </si>
   <si>
     <t>Oficio de congratulações ao Dr. Nelson Hanada.</t>
   </si>
   <si>
     <t>213832</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213832/0122-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213832/0122-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao CPFL, solicitando considerar aos seus empregados neste municipio, feriado dia 17 de Setembro, referente ao Aniversário de Pompéia.</t>
   </si>
   <si>
     <t>213833</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213833/0123-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213833/0123-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Presidente da Republica e ao Conselho de Ministtro, congratulando por mais um Aniversário da Idependencia do Brasil.</t>
   </si>
   <si>
     <t>213834</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213834/0124-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213834/0124-1962.pdf</t>
   </si>
   <si>
     <t>Dispensa dos pareceres das Comissões Técnicas dos Projetos de Leis 55/62 e 58/62.</t>
   </si>
   <si>
     <t>213835</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213835/0125-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213835/0125-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações pelo êxito alcançado pelo Sr. Nelson Hanada, conseguindo provação no concurso de Juiz de Direito de São Paulo.</t>
   </si>
   <si>
     <t>213837</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213837/0126-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213837/0126-1962.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações, pela ótima cobertura da Radio Emissora Local nas festividades do 34º aniversário de Pompeia.</t>
   </si>
   <si>
     <t>213838</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213838/0127-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213838/0127-1962.pdf</t>
   </si>
   <si>
     <t>Oficio aos Agente de Estatistica, Agente Itinerente e inspetor Regional de Estatistica, porque nao pagou a agencia local seu débito para com os recenseadores.</t>
   </si>
   <si>
     <t>213839</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213839/0129-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213839/0129-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr. Dep. Dr. Ruy Ramos.</t>
   </si>
   <si>
     <t>213840</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213840/0131-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213840/0131-1962.pdf</t>
   </si>
   <si>
     <t>Nelson Alves Bastos, Vereador vem comunicar que reassumirá o seu cargo.</t>
   </si>
   <si>
     <t>213841</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Victório Negrini</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213841/0132-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213841/0132-1962.pdf</t>
   </si>
   <si>
     <t>Victorio Negrini, Vereador Pelo PSD, requer 5 dias de licença para assuntos particulares.</t>
   </si>
   <si>
     <t>213842</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213842/0133-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213842/0133-1962.pdf</t>
   </si>
   <si>
     <t>Elidio de Souza, Vereador solicita 8 dias de licença .</t>
   </si>
   <si>
     <t>213843</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213843/0134-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213843/0134-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr Ministro da Guerra, Coronel Chefe, lamentando a tranferencia do Tenente Antenor Francisco da cidade de Pompeia para Bauru.</t>
   </si>
   <si>
     <t>213844</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213844/0135-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213844/0135-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Ministro Público, reiterando os pedidos de informaçõe constantes no oficio 765/62.</t>
   </si>
   <si>
     <t>213846</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213846/0136-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213846/0136-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Vereador Edson Gasparini de Bauru, enviando solidariedade, bem como protestando contra agressão fisica sofrida.</t>
   </si>
   <si>
     <t>213847</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Arthur Rotolli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213847/0137-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213847/0137-1962.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja incluido na próxima ordem do dia o Projeto de Lei 62/62, de minha autoria, visto haver esgotado o prazo regimental destinado as Comissões.</t>
   </si>
   <si>
     <t>213848</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213848/0138-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213848/0138-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Embaixador Soviético no Brasil.</t>
   </si>
   <si>
     <t>213849</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213849/0139-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213849/0139-1962.pdf</t>
   </si>
   <si>
     <t>Seja convocada uma sessão extraordinária para logo após o termino da presente a fim de ser discutida e votada em 2º discussão alguns projetos.</t>
   </si>
   <si>
     <t>213850</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213850/0140-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213850/0140-1962.pdf</t>
   </si>
   <si>
     <t>Seja convocada uma sessão extraordinária para hoje, logo após o término do presente, a fim de ser discutido e votado o Projeto de Lei 67/62.</t>
   </si>
   <si>
     <t>213851</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213851/0142-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213851/0142-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento da Mãe do Sr. Claudio Alves de Souza e Avó do Sr. Luis Carlos Alves de Souza.</t>
   </si>
   <si>
     <t>213852</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213852/0143-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213852/0143-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr. Hiroshi Ban, agradecendo em nome desta casa, pelo fato de ter reparado por sua conta própria, a estrada do Bairro Morro Azul.</t>
   </si>
   <si>
     <t>213853</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213853/0144-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213853/0144-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr Dep. Federal Rubens Ferreira Martins.</t>
   </si>
   <si>
     <t>213854</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213854/0145-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213854/0145-1962.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a Comissão de Finanças os Projetos de Lei 57/62, visto se esgotado o prazo da Comissão de Justiça.</t>
   </si>
   <si>
     <t>213856</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213856/0146-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213856/0146-1962.pdf</t>
   </si>
   <si>
     <t>Solicita a nomeação de uma Comissão Mista para no prazo de 15 dias apresentar um trabalho referente ao Brasão de Pompeia.</t>
   </si>
   <si>
     <t>213857</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213857/0147-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213857/0147-1962.pdf</t>
   </si>
   <si>
     <t>Seja convocado uma sessão extraordinária para logo após a presente, a fim de ser discutidos e votados em 2ª discussão alguns projetos.</t>
   </si>
   <si>
     <t>213858</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213858/0149-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213858/0149-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Supremo Tribunal de Justiça Brasileira, solicitando o registro dos candidatos eleitos (Estaduais e Federais) pelos partidos PTB; PSB; e PTB-PSB.</t>
   </si>
   <si>
     <t>213859</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213859/0150-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213859/0150-1962.pdf</t>
   </si>
   <si>
     <t>Oficio a CPFL, solicitando providências a regularizar o abastecimento de energia elétrica para Paulópolis.</t>
   </si>
   <si>
     <t>213860</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213860/0152-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213860/0152-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Cofap, solicitando sua itervensão junto aos moinhos de farinha.</t>
   </si>
   <si>
     <t>213861</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213861/0153-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213861/0153-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Secretário de Saúde e Governador do Estado, para nomear um Médico para o Posto de Puericultura desta cidade.</t>
   </si>
   <si>
     <t>213862</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213862/0154-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213862/0154-1962.pdf</t>
   </si>
   <si>
     <t>Dispensa dos Pareceres das Comissões Técnicas das seguintes proposições.</t>
   </si>
   <si>
     <t>213863</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213863/0155-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213863/0155-1962.pdf</t>
   </si>
   <si>
     <t>Dispensa dos pareceres das Comisssões Técnicas sobre as contas da municipalidade referente a 1961 e 1962 inclusive o balanço geral de 1961.</t>
   </si>
   <si>
     <t>213865</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213865/0156-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213865/0156-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Diretor da Escola Vieira de Melo de Queiros, congratulando o Professor Elias Francisco Barguil, pelo seus serviços prestados.</t>
   </si>
   <si>
     <t>213866</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213866/0157-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213866/0157-1962.pdf</t>
   </si>
   <si>
     <t>Seja incluida na proxima ordem do dia, bem como a dispensa dos pareceres das Comissões Tècnicas sob o Projeto de Lei 62/62.</t>
   </si>
   <si>
     <t>213867</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213867/0158-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213867/0158-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento do Sr. Alfredo de Souza Lima.</t>
   </si>
   <si>
     <t>213868</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213868/0159-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213868/0159-1962.pdf</t>
   </si>
   <si>
     <t>Seja incluido na proxima Ordem do dia, projeto de Lei 49/62, de autoria do Vereador suplente Manoel A. Baleeiro.</t>
   </si>
   <si>
     <t>213869</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213869/0161-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213869/0161-1962.pdf</t>
   </si>
   <si>
     <t>Inclusão na próxima ordem ddo dia, o Projeto de lei 75/62, de minha autoria.</t>
   </si>
   <si>
     <t>213871</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213871/0162-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213871/0162-1962.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinária, para após o termino da presente, a fim de ser discutido e votado em 2ª discussão alguns projetos de resolução e projetos de leis.</t>
   </si>
   <si>
     <t>213872</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213872/0163-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213872/0163-1962.pdf</t>
   </si>
   <si>
     <t>Requeiro a inversãoda presente ordem do dia, ou seja 19º item da pauta, passará a ser o 1º e os demais na mesma ordem já elaborada.</t>
   </si>
   <si>
     <t>213873</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213873/0164-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213873/0164-1962.pdf</t>
   </si>
   <si>
     <t>Voto de pesar, pelo falecimento da Sra Rosalina Bovi Zaparolli.</t>
   </si>
   <si>
     <t>213874</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213874/0165-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213874/0165-1962.pdf</t>
   </si>
   <si>
     <t>Oficio ao Secretário da Educação, congratulando pelo relevante serviço prestado ao ensino primário de nossa cidade.</t>
   </si>
   <si>
     <t>213876</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213876/0166-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213876/0166-1962.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinária para o dia 20 as 20 horas para ser votadas em 2ª discussão algumas ordens.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2323/0001-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2323/0001-1962.pdf</t>
   </si>
   <si>
     <t>Veto total ao aotógrafo 60/61.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2324/0002-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2324/0002-1962.pdf</t>
   </si>
   <si>
     <t>Veto total ao autógrafo nº 61/61.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2325/0003-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2325/0003-1962.pdf</t>
   </si>
   <si>
     <t>Veto total ao aotógrafo nº 01/62.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2326/0004-1962.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2326/0004-1962.pdf</t>
   </si>
   <si>
     <t>Vetando o autógrafo nº 31/61.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4059,68 +4059,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116662/Sem%20Numero-1962.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116570/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116580/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116590/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116600/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116610/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116619/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116634/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116654/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116655/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116564/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116565/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116566/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116567/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116568/0014-1962.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116569/0015-1962.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116571/0016-1962.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116572/0017-1962.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116573/0018-1962.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116574/0020-1962.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116575/0021-1962.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116576/0022-1962.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116577/0023-1962.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116578/0024-1962.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116579/0025-1962.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116581/0026-1962.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116582/0027-1962.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116657/0028-1962.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116583/0029-1962.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116584/0030-1962.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116585/0031-1962.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116586/0032-1962.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116587/0033-1962.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116588/0034-1962.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116589/0035-1962.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116591/0036-1962.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116592/0037-1962.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116593/0038-1962.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116594/0039-1962.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116595/0040-1962.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116596/0041-1962.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116597/0043-1962.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116598/0044-1962.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116599/0045-1962.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116659/0046-1962.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116601/0047-1962.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116602/0048-1962.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116603/0049-1962.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116604/0050-1962.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116605/0051-1962.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116606/0052-1962.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116607/0053-1962.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116608/0054-1962.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116609/0055-1962.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116611/0056-1962.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116612/0057-1962.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116613/0058-1962.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116614/0059-1962.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116615/0060-1962.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116616/0061-1962.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116617/0062-1962.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116618/0065-1962.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116620/0066-1962.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116621/0067-1962.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116622/0068-1962.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116623/0069-1962.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116624/0070-1962.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116625/0071-1962.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116626/0072-1962.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116627/0073-1962.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116629/0074-1962.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116631/0075-1962.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116637/0076-1962.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116638/0077-1962.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116640/0078-1962.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116646/0079-1962.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116648/0080-1962.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116650/0081-1962.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116652/0082-1962.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116653/0083-1962.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2340/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2341/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2342/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2343/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2344/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2345/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2346/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2347/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2348/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2349/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2350/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2351/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2352/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2353/0014-1962.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2354/0015-1962.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2355/0016-1962.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2356/0017-1962.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2357/0018-1962.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2358/0019-1962.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2359/0020-1962.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2360/0021-1962.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2361/0022-1962.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2362/0023-1962.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2363/0025-1962.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2364/0026-1962.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2365/0027-1962.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2366/0028-1962.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2367/0029-1962.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2368/0030-1962.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2369/0031-1962.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2370/0032-1962.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2371/0033-1962.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2372/0034-1962.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2373/0035-1962.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2374/0036-1962.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2375/0037-1962.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2376/0038-1962.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2377/0039-1962.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2378/0040-1962.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2379/0041-1962.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2380/0042-1962.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2381/0043-1962.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2382/0044-1962.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2383/0045-1962.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2384/0046-1962.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2385/0047-1962.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2386/0048-1962.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2387/0049-1962.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2388/0050-1962.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2389/0051-1962.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2390/0052-1962.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2391/0053-1962.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2392/0054-1962.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2393/0055-1962.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2394/0056-1962.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2395/0057-1962.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2396/0058-1962.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2397/0059-1962.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2398/0060-1962.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2399/0061-1962.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2400/0062-1962.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2401/0063-1962.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2402/0064-1962.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2403/0066-1962.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2404/0067-1962.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2405/0069-1962.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2406/0070-1962.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2407/0071-1962.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2408/0072-1962.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2409/0073-1962.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2410/0074-1962.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2411/0075-1962.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2412/0076-1962.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2413/0077-1962.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2414/0078-1962.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2415/0079-1962.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2416/0080-1962.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2417/0081-1962.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2418/0082-1962.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2419/0083-1962.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2420/0084-1962.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2421/0085-1962.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2422/0086-1962.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2423/0087-1962.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2424/0088-1962.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2425/0089-1962.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2327/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2328/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2329/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2330/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2331/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2332/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2333/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2334/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2335/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2336/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2337/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2338/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2339/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214067/Sem%20Numero-1962.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213870/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213895/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213926/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213957/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213978/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213996/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214022/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214040/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214062/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213814/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213825/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213836/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213845/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213855/0014-1962.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213864/0015-1962.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213875/0016-1962.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213877/0017-1962.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213878/0018-1962.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213879/0019-1962.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213881/0020-1962.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213884/0021-1962.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213887/0023-1962.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213888/0024-1962.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213890/0025-1962.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213897/0026-1962.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213898/0027-1962.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213900/0028-1962.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213906/0029-1962.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213909/0030-1962.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213915/0031-1962.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213919/0032-1962.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213921/0033-1962.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213923/0034-1962.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213925/0035-1962.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213931/0036-1962.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213934/0037-1962.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213936/0038-1962.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213937/0039-1962.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213939/0040-1962.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213942/0041-1962.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213944/0042-1962.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213948/0043-1962.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213953/0044-1962.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213955/0045-1962.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213958/0046-1962.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213960/0047-1962.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213962/0048-1962.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213963/0049-1962.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213965/0050-1962.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214068/0051-1962.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213966/0052-1962.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213972/0053-1962.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213975/0054-1962.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213977/0055-1962.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213979/0056-1962.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213980/0057-1962.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213981/0058-1962.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213987/0059-1962.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213988/0060-1962.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213989/0061-1962.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213990/0062-1962.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213991/0063-1962.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213992/0064-1962.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213993/0065-1962.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214002/0067-1962.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214005/0068-1962.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214008/0070-1962.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214010/0071-1962.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214013/0072-1962.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214015/0073-1962.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214018/0074-1962.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214020/0075-1962.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214023/0076-1962.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214025/0077-1962.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214026/0079-1962.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214030/0080-1962.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214033/0082-1962.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214034/0083-1962.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214035/0084-1962.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214037/0085-1962.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214041/0086-1962.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214044/0087-1962.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214047/0088-1962.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214049/0089-1962.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214052/0090-1962.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214054/0091-1962.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214056/0092-1962.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214059/0093-1962.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214060/0094-1962.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214061/0095-1962.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214063/0096-1962.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214064/0097-1962.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214065/0098-1962.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214066/0099-1962.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213808/0100-1962.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213809/0101-1962.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213810/0102-1962.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213811/0103-1962.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213812/0104-1962.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213813/0105-1962.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213815/0106-1962.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213816/0107-1962.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213817/0108-1962.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213818/0109-1962.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213819/0110-1962.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213820/0111-1962.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213821/0112-1962.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213822/0113-1962.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213823/0114-1962.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213824/0115-1962.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213826/0116-1962.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213827/0117-1962.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213828/0118-1962.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213830/0119-1962.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213831/0120-1962.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213832/0122-1962.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213833/0123-1962.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213834/0124-1962.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213835/0125-1962.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213837/0126-1962.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213838/0127-1962.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213839/0129-1962.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213840/0131-1962.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213841/0132-1962.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213842/0133-1962.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213843/0134-1962.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213844/0135-1962.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213846/0136-1962.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213847/0137-1962.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213848/0138-1962.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213849/0139-1962.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213850/0140-1962.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213851/0142-1962.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213852/0143-1962.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213853/0144-1962.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213854/0145-1962.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213856/0146-1962.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213857/0147-1962.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213858/0149-1962.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213859/0150-1962.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213860/0152-1962.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213861/0153-1962.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213862/0154-1962.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213863/0155-1962.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213865/0156-1962.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213866/0157-1962.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213867/0158-1962.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213868/0159-1962.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213869/0161-1962.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213871/0162-1962.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213872/0163-1962.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213873/0164-1962.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213874/0165-1962.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213876/0166-1962.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2323/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2324/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2325/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2326/0004-1962.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116662/Sem%20Numero-1962.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116570/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116580/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116590/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116600/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116610/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116619/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116634/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116654/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116655/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116564/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116565/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116566/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116567/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116568/0014-1962.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116569/0015-1962.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116571/0016-1962.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116572/0017-1962.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116573/0018-1962.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116574/0020-1962.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116575/0021-1962.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116576/0022-1962.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116577/0023-1962.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116578/0024-1962.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116579/0025-1962.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116581/0026-1962.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116582/0027-1962.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116657/0028-1962.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116583/0029-1962.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116584/0030-1962.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116585/0031-1962.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116586/0032-1962.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116587/0033-1962.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116588/0034-1962.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116589/0035-1962.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116591/0036-1962.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116592/0037-1962.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116593/0038-1962.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116594/0039-1962.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116595/0040-1962.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116596/0041-1962.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116597/0043-1962.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116598/0044-1962.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116599/0045-1962.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116659/0046-1962.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116601/0047-1962.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116602/0048-1962.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116603/0049-1962.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116604/0050-1962.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116605/0051-1962.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116606/0052-1962.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116607/0053-1962.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116608/0054-1962.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116609/0055-1962.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116611/0056-1962.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116612/0057-1962.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116613/0058-1962.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116614/0059-1962.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116615/0060-1962.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116616/0061-1962.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116617/0062-1962.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116618/0065-1962.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116620/0066-1962.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116621/0067-1962.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116622/0068-1962.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116623/0069-1962.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116624/0070-1962.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116625/0071-1962.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116626/0072-1962.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116627/0073-1962.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116629/0074-1962.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116631/0075-1962.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116637/0076-1962.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116638/0077-1962.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116640/0078-1962.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116646/0079-1962.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116648/0080-1962.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116650/0081-1962.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116652/0082-1962.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/116653/0083-1962.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2340/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2341/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2342/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2343/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2344/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2345/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2346/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2347/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2348/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2349/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2350/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2351/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2352/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2353/0014-1962.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2354/0015-1962.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2355/0016-1962.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2356/0017-1962.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2357/0018-1962.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2358/0019-1962.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2359/0020-1962.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2360/0021-1962.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2361/0022-1962.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2362/0023-1962.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2363/0025-1962.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2364/0026-1962.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2365/0027-1962.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2366/0028-1962.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2367/0029-1962.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2368/0030-1962.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2369/0031-1962.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2370/0032-1962.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2371/0033-1962.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2372/0034-1962.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2373/0035-1962.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2374/0036-1962.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2375/0037-1962.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2376/0038-1962.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2377/0039-1962.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2378/0040-1962.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2379/0041-1962.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2380/0042-1962.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2381/0043-1962.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2382/0044-1962.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2383/0045-1962.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2384/0046-1962.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2385/0047-1962.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2386/0048-1962.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2387/0049-1962.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2388/0050-1962.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2389/0051-1962.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2390/0052-1962.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2391/0053-1962.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2392/0054-1962.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2393/0055-1962.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2394/0056-1962.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2395/0057-1962.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2396/0058-1962.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2397/0059-1962.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2398/0060-1962.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2399/0061-1962.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2400/0062-1962.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2401/0063-1962.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2402/0064-1962.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2403/0066-1962.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2404/0067-1962.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2405/0069-1962.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2406/0070-1962.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2407/0071-1962.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2408/0072-1962.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2409/0073-1962.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2410/0074-1962.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2411/0075-1962.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2412/0076-1962.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2413/0077-1962.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2414/0078-1962.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2415/0079-1962.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2416/0080-1962.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2417/0081-1962.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2418/0082-1962.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2419/0083-1962.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2420/0084-1962.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2421/0085-1962.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2422/0086-1962.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2423/0087-1962.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2424/0088-1962.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2425/0089-1962.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2327/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2328/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2329/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2330/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2331/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2332/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2333/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2334/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2335/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2336/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2337/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2338/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2339/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214067/Sem%20Numero-1962.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213870/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213895/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213926/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213957/0004-1962.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213978/0005-1962.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213996/0006-1962.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214022/0007-1962.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214040/0008-1962.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214062/0009-1962.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213814/0010-1962.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213825/0011-1962.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213836/0012-1962.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213845/0013-1962.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213855/0014-1962.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213864/0015-1962.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213875/0016-1962.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213877/0017-1962.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213878/0018-1962.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213879/0019-1962.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213881/0020-1962.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213884/0021-1962.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213887/0023-1962.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213888/0024-1962.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213890/0025-1962.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213897/0026-1962.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213898/0027-1962.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213900/0028-1962.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213906/0029-1962.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213909/0030-1962.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213915/0031-1962.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213919/0032-1962.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213921/0033-1962.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213923/0034-1962.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213925/0035-1962.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213931/0036-1962.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213934/0037-1962.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213936/0038-1962.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213937/0039-1962.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213939/0040-1962.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213942/0041-1962.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213944/0042-1962.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213948/0043-1962.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213953/0044-1962.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213955/0045-1962.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213958/0046-1962.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213960/0047-1962.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213962/0048-1962.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213963/0049-1962.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213965/0050-1962.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214068/0051-1962.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213966/0052-1962.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213972/0053-1962.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213975/0054-1962.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213977/0055-1962.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213979/0056-1962.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213980/0057-1962.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213981/0058-1962.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213987/0059-1962.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213988/0060-1962.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213989/0061-1962.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213990/0062-1962.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213991/0063-1962.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213992/0064-1962.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213993/0065-1962.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214002/0067-1962.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214005/0068-1962.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214008/0070-1962.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214010/0071-1962.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214013/0072-1962.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214015/0073-1962.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214018/0074-1962.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214020/0075-1962.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214023/0076-1962.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214025/0077-1962.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214026/0079-1962.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214030/0080-1962.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214033/0082-1962.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214034/0083-1962.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214035/0084-1962.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214037/0085-1962.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214041/0086-1962.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214044/0087-1962.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214047/0088-1962.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214049/0089-1962.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214052/0090-1962.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214054/0091-1962.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214056/0092-1962.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214059/0093-1962.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214060/0094-1962.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214061/0095-1962.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214063/0096-1962.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214064/0097-1962.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214065/0098-1962.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/214066/0099-1962.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213808/0100-1962.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213809/0101-1962.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213810/0102-1962.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213811/0103-1962.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213812/0104-1962.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213813/0105-1962.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213815/0106-1962.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213816/0107-1962.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213817/0108-1962.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213818/0109-1962.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213819/0110-1962.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213820/0111-1962.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213821/0112-1962.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213822/0113-1962.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213823/0114-1962.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213824/0115-1962.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213826/0116-1962.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213827/0117-1962.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213828/0118-1962.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213830/0119-1962.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213831/0120-1962.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213832/0122-1962.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213833/0123-1962.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213834/0124-1962.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213835/0125-1962.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213837/0126-1962.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213838/0127-1962.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213839/0129-1962.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213840/0131-1962.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213841/0132-1962.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213842/0133-1962.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213843/0134-1962.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213844/0135-1962.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213846/0136-1962.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213847/0137-1962.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213848/0138-1962.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213849/0139-1962.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213850/0140-1962.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213851/0142-1962.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213852/0143-1962.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213853/0144-1962.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213854/0145-1962.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213856/0146-1962.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213857/0147-1962.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213858/0149-1962.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213859/0150-1962.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213860/0152-1962.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213861/0153-1962.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213862/0154-1962.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213863/0155-1962.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213865/0156-1962.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213866/0157-1962.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213867/0158-1962.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213868/0159-1962.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213869/0161-1962.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213871/0162-1962.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213872/0163-1962.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213873/0164-1962.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213874/0165-1962.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/213876/0166-1962.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2323/0001-1962.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2324/0002-1962.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2325/0003-1962.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1962/2326/0004-1962.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>