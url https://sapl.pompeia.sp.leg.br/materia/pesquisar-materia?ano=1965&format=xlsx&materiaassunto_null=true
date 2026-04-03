--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -54,363 +54,363 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>204560</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Todos os  Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204560/0001-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204560/0001-1965.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar.</t>
   </si>
   <si>
     <t>204524</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204524/0003-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204524/0003-1965.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar.</t>
   </si>
   <si>
     <t>204525</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Florentino Favoretto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204525/0004-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204525/0004-1965.pdf</t>
   </si>
   <si>
     <t>Servir de Instrução e defesa na proposta de rejeição das Contas dos Exercícios Financeiros de 1962-1963</t>
   </si>
   <si>
     <t>204526</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204526/0005-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204526/0005-1965.pdf</t>
   </si>
   <si>
     <t>Solicito para servir de instrução e defesa na poposta de rejeição das contas dos exercícios-financeiros 1962-1963</t>
   </si>
   <si>
     <t>204530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204530/0006-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204530/0006-1965.pdf</t>
   </si>
   <si>
     <t>Passar às mãos de V. Excia os documentos nº. 14 a 14/65 dirigido ao Sr. Prefeito Municipal para providências</t>
   </si>
   <si>
     <t>204532</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204532/0007-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204532/0007-1965.pdf</t>
   </si>
   <si>
     <t>Servir instrução de defesa na proposta de rejeição das Contas do Exercícios Financeiros de 1962/1963</t>
   </si>
   <si>
     <t>204534</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204534/0008-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204534/0008-1965.pdf</t>
   </si>
   <si>
     <t>Servir de instrução e defesa na proposta de rejeição da Contas dos Exercícios Financeiros 1962/1963, originado pelo Projeto de Resolução 02/65</t>
   </si>
   <si>
     <t>204544</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204544/0009-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204544/0009-1965.pdf</t>
   </si>
   <si>
     <t>Servir instrução e defesa na proposta de rejeição de contas.</t>
   </si>
   <si>
     <t>204547</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204547/0010-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204547/0010-1965.pdf</t>
   </si>
   <si>
     <t>Servir de instrução e defesa na proposta de rejeição de Contas dos Exercícios Financeiro de 1962</t>
   </si>
   <si>
     <t>204549</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204549/0011-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204549/0011-1965.pdf</t>
   </si>
   <si>
     <t>Servir de instrução e defesa na proposta de rejeição de Contas dos Exercícios financeiros 1962-1963</t>
   </si>
   <si>
     <t>204551</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204551/0012-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204551/0012-1965.pdf</t>
   </si>
   <si>
     <t>Servir de instrução e defesa na proposta de rejeição de Contas Exercícios fincenriso 1962-1963</t>
   </si>
   <si>
     <t>204555</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204555/0013-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204555/0013-1965.pdf</t>
   </si>
   <si>
     <t>Servir de instrução e defesa na proposta de rejeição de Contas dos exercícios financeiros 1962-1963</t>
   </si>
   <si>
     <t>204557</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204557/0014-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204557/0014-1965.pdf</t>
   </si>
   <si>
     <t>Servir de instrução e defesa na proposta de reijeção de contas dos exercíios financeiros 1962/1963</t>
   </si>
   <si>
     <t>204559</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204559/0015-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204559/0015-1965.pdf</t>
   </si>
   <si>
     <t>Para servir de instrução e defesa na proposta de reijição de Contas dos exercícios-financeiros 1962/1963</t>
   </si>
   <si>
     <t>204562</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204562/0016-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204562/0016-1965.pdf</t>
   </si>
   <si>
     <t>Para servir de instrução e defesa na proposta de rejeição de Contas dos exercícios financeiros 1962-1963</t>
   </si>
   <si>
     <t>204564</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204564/0017-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204564/0017-1965.pdf</t>
   </si>
   <si>
     <t>Para servir de instrução e defesa na proposta de rejeição de Contas dos exercícios-financeiros 1962-1963</t>
   </si>
   <si>
     <t>204566</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204566/0018-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204566/0018-1965.pdf</t>
   </si>
   <si>
     <t>Para servir de instrução e defesa na proposta de rejeição de Contas dos exercícios financeiros 1962-1963 - PRojeto de Resolução 02/65</t>
   </si>
   <si>
     <t>204569</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204569/0019-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204569/0019-1965.pdf</t>
   </si>
   <si>
     <t>Para servir de instrução e defesa na proposta de rejeição de Contas dos exercícios financeiros 1962-1963 - originado pelo Projeto de Resolução 02/65</t>
   </si>
   <si>
     <t>204571</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Yasuaki Horiuti</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204571/0022-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204571/0022-1965.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de certidão de sua posse e de que encontra-se no exercício no seu cargo de vereador.</t>
   </si>
   <si>
     <t>204574</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204574/0023-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204574/0023-1965.pdf</t>
   </si>
   <si>
     <t>Congratulações.</t>
   </si>
   <si>
     <t>204656</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204656/0024-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204656/0024-1965.pdf</t>
   </si>
   <si>
     <t>204657</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Tufic Baracat</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204657/0025-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204657/0025-1965.pdf</t>
   </si>
   <si>
     <t>Solicitar certidões.</t>
   </si>
   <si>
     <t>204660</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204660/0026-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204660/0026-1965.pdf</t>
   </si>
   <si>
     <t>Fornecimento de certidões.</t>
   </si>
   <si>
     <t>204661</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Francisco Pinheiro Neves</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204661/0027-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204661/0027-1965.pdf</t>
   </si>
   <si>
     <t>Licença para resolver assuntos particulares</t>
   </si>
   <si>
     <t>204663</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204663/0028-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204663/0028-1965.pdf</t>
   </si>
   <si>
     <t>Congratulação</t>
   </si>
   <si>
     <t>204689</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204689/0029-1965.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204689/0029-1965.pdf</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária para conceder a Isenção de Impostos no Banco do Brasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -717,68 +717,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204560/0001-1965.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204524/0003-1965.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204525/0004-1965.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204526/0005-1965.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204530/0006-1965.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204532/0007-1965.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204534/0008-1965.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204544/0009-1965.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204547/0010-1965.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204549/0011-1965.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204551/0012-1965.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204555/0013-1965.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204557/0014-1965.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204559/0015-1965.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204562/0016-1965.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204564/0017-1965.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204566/0018-1965.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204569/0019-1965.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204571/0022-1965.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204574/0023-1965.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204656/0024-1965.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204657/0025-1965.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204660/0026-1965.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204661/0027-1965.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204663/0028-1965.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204689/0029-1965.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204560/0001-1965.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204524/0003-1965.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204525/0004-1965.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204526/0005-1965.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204530/0006-1965.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204532/0007-1965.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204534/0008-1965.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204544/0009-1965.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204547/0010-1965.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204549/0011-1965.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204551/0012-1965.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204555/0013-1965.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204557/0014-1965.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204559/0015-1965.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204562/0016-1965.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204564/0017-1965.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204566/0018-1965.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204569/0019-1965.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204571/0022-1965.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204574/0023-1965.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204656/0024-1965.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204657/0025-1965.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204660/0026-1965.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204661/0027-1965.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204663/0028-1965.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1965/204689/0029-1965.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="132.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>