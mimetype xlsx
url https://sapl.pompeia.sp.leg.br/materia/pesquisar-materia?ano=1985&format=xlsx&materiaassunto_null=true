--- v0 (2026-02-06)
+++ v1 (2026-04-17)
@@ -54,6186 +54,6186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>114597</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Walter Augusto Soares</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114597/0001-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114597/0001-1985.pdf</t>
   </si>
   <si>
     <t>Escola de samba</t>
   </si>
   <si>
     <t>114598</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114598/0002-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114598/0002-1985.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça Jesus Maria</t>
   </si>
   <si>
     <t>114599</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114599/0003-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114599/0003-1985.pdf</t>
   </si>
   <si>
     <t>Bancos na Praça Jesus Maria</t>
   </si>
   <si>
     <t>114600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlos Tadayoshi Miyahira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114600/0004-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114600/0004-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Tapar buracos </t>
   </si>
   <si>
     <t>114546</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114546/0005-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114546/0005-1985.pdf</t>
   </si>
   <si>
     <t>Colocação do nome do saudoso cidadão Pompeense Jerônico Araujo em uma de nossas vias públicas</t>
   </si>
   <si>
     <t>114557</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114557/0006-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114557/0006-1985.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores frutiferas</t>
   </si>
   <si>
     <t>114565</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114565/0007-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114565/0007-1985.pdf</t>
   </si>
   <si>
     <t>Verbas</t>
   </si>
   <si>
     <t>114576</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114576/0008-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114576/0008-1985.pdf</t>
   </si>
   <si>
     <t>Área central da cidade coração</t>
   </si>
   <si>
     <t>114587</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114587/0009-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114587/0009-1985.pdf</t>
   </si>
   <si>
     <t>Velório Municipal</t>
   </si>
   <si>
     <t>114609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114609/0010-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114609/0010-1985.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores no salão de bailes do Centro de Lazer do JK</t>
   </si>
   <si>
     <t>114619</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114619/0011-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114619/0011-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos e de um portão na área do prédio onde funciona a representação do INPS</t>
   </si>
   <si>
     <t>114628</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114628/0012-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114628/0012-1985.pdf</t>
   </si>
   <si>
     <t>Projeto " Apoio à Construção e Manutenção de Creches"</t>
   </si>
   <si>
     <t>114641</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114641/0013-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114641/0013-1985.pdf</t>
   </si>
   <si>
     <t>Ampliação das passagens de nivel existentes no perimetro urbano de Pompeia</t>
   </si>
   <si>
     <t>114652</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114652/0014-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114652/0014-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias</t>
   </si>
   <si>
     <t>114663</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114663/0015-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114663/0015-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um viveiro de mudas em geral e a implantação de um horta de campo na área do antigo Matadouro Municipal</t>
   </si>
   <si>
     <t>114673</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114673/0016-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114673/0016-1985.pdf</t>
   </si>
   <si>
     <t>Plantio de grama e de árvores</t>
   </si>
   <si>
     <t>114684</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114684/0017-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114684/0017-1985.pdf</t>
   </si>
   <si>
     <t>Programa de instalações de piscigranjas Municipais e Comunitárias em Pompeia</t>
   </si>
   <si>
     <t>114693</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114693/0018-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114693/0018-1985.pdf</t>
   </si>
   <si>
     <t>Construção de moradias para as familias carentes</t>
   </si>
   <si>
     <t>114590</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Orlando Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114590/0019-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114590/0019-1985.pdf</t>
   </si>
   <si>
     <t>Melhorias para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>114712</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114712/0020-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114712/0020-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de placas com as denominações das ruas</t>
   </si>
   <si>
     <t>114723</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Odair de Rossi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114723/0021-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114723/0021-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de ponte </t>
   </si>
   <si>
     <t>114731</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114731/0022-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114731/0022-1985.pdf</t>
   </si>
   <si>
     <t>Construção de 3 carregadores para utilização da comunidade</t>
   </si>
   <si>
     <t>114740</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114740/0023-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114740/0023-1985.pdf</t>
   </si>
   <si>
     <t>Reformas e a modernização dos parques infantis de nossa cidade</t>
   </si>
   <si>
     <t>114747</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114747/0024-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114747/0024-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Implantar o Programa de condicionamento físico </t>
   </si>
   <si>
     <t>114765</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114765/0025-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114765/0025-1985.pdf</t>
   </si>
   <si>
     <t>Construção de hotéis em nossa cidade</t>
   </si>
   <si>
     <t>114591</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114591/0026-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114591/0026-1985.pdf</t>
   </si>
   <si>
     <t>Providências urgentes na Rua Pirajá</t>
   </si>
   <si>
     <t>114784</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114784/0027-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114784/0027-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculo</t>
   </si>
   <si>
     <t>114793</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114793/0028-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114793/0028-1985.pdf</t>
   </si>
   <si>
     <t>Limpeza dos sanitários da Rodoviaria</t>
   </si>
   <si>
     <t>114802</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114802/0029-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114802/0029-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Plantio de árvores </t>
   </si>
   <si>
     <t>114813</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114813/0030-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114813/0030-1985.pdf</t>
   </si>
   <si>
     <t>Cursos de corte e costura</t>
   </si>
   <si>
     <t>114822</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114822/0031-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114822/0031-1985.pdf</t>
   </si>
   <si>
     <t>Urbanização</t>
   </si>
   <si>
     <t>114828</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114828/0032-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114828/0032-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Realização de estudos visando dar um desconto de 20% no IPTU a todos os contribuintes que cultivarem hortas domésticas nos fundos de seus quintais ou em seus terrenos </t>
   </si>
   <si>
     <t>114839</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114839/0033-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114839/0033-1985.pdf</t>
   </si>
   <si>
     <t>Construção de sanitários públicos na praça das Cerejeiras</t>
   </si>
   <si>
     <t>114849</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114849/0034-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114849/0034-1985.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros no prédio de propriedade da Municipalidade</t>
   </si>
   <si>
     <t>114860</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114860/0035-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114860/0035-1985.pdf</t>
   </si>
   <si>
     <t>Reparos nos passeios (calçadas) de toda a cidade de Pompeia</t>
   </si>
   <si>
     <t>114527</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114527/0036-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114527/0036-1985.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de ruas</t>
   </si>
   <si>
     <t>114528</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114528/0037-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114528/0037-1985.pdf</t>
   </si>
   <si>
     <t>Reformar calçadas que se fizerem necessárias e construir se não houver</t>
   </si>
   <si>
     <t>114529</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114529/0038-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114529/0038-1985.pdf</t>
   </si>
   <si>
     <t>Área Industrial</t>
   </si>
   <si>
     <t>114530</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114530/0039-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114530/0039-1985.pdf</t>
   </si>
   <si>
     <t>Isenção da taxa de Conservação nos carnês de impostos do bairro JK</t>
   </si>
   <si>
     <t>114592</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114592/0041-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114592/0041-1985.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores</t>
   </si>
   <si>
     <t>114531</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114531/0042-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114531/0042-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Acimentar o canteiro </t>
   </si>
   <si>
     <t>114532</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114532/0043-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114532/0043-1985.pdf</t>
   </si>
   <si>
     <t>Colocar tubulão e aterrar a entrada do Matadouro Municipal</t>
   </si>
   <si>
     <t>114533</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114533/0044-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114533/0044-1985.pdf</t>
   </si>
   <si>
     <t>Cancelamenos dos impostos já lançados</t>
   </si>
   <si>
     <t>114593</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114593/0045-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114593/0045-1985.pdf</t>
   </si>
   <si>
     <t>Colocar guias, lajotar o passeio, mudar o cruzeiro, colocar caixão no poço, visando a melhoria no Cemiterio de Paulópolis</t>
   </si>
   <si>
     <t>114534</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114534/0046-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114534/0046-1985.pdf</t>
   </si>
   <si>
     <t>Arrumar a rua Tirandentes</t>
   </si>
   <si>
     <t>114535</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114535/0047-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114535/0047-1985.pdf</t>
   </si>
   <si>
     <t>Desnutrição</t>
   </si>
   <si>
     <t>114536</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114536/0048-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114536/0048-1985.pdf</t>
   </si>
   <si>
     <t>Mudança de local de obstáculo existente na Rua Constantino Marcolino de Souza</t>
   </si>
   <si>
     <t>114537</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114537/0049-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114537/0049-1985.pdf</t>
   </si>
   <si>
     <t>Roupas gratuitamente para os funcionarios braçais da Municipalidade</t>
   </si>
   <si>
     <t>114538</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114538/0050-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114538/0050-1985.pdf</t>
   </si>
   <si>
     <t>Melhorias na Avenida da Área Industrial</t>
   </si>
   <si>
     <t>114539</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114539/0051-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114539/0051-1985.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Pré- Primária, com uma Creche para as crianças do JK</t>
   </si>
   <si>
     <t>114540</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114540/0052-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114540/0052-1985.pdf</t>
   </si>
   <si>
     <t>Tarifa Social</t>
   </si>
   <si>
     <t>114541</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114541/0053-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114541/0053-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Aproveitamento de terreno </t>
   </si>
   <si>
     <t>114542</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114542/0054-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114542/0054-1985.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores ornamentais</t>
   </si>
   <si>
     <t>114543</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114543/0055-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114543/0055-1985.pdf</t>
   </si>
   <si>
     <t>Planejamento de calendário</t>
   </si>
   <si>
     <t>114544</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114544/0056-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114544/0056-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de guias e sarjetas em todas as vias públicas</t>
   </si>
   <si>
     <t>114545</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114545/0057-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114545/0057-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Transferência do ponto de ônibus da circular </t>
   </si>
   <si>
     <t>114547</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114547/0058-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114547/0058-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de placas indicativas em toda a malha viária do Municipio </t>
   </si>
   <si>
     <t>114548</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114548/0059-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114548/0059-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Aterrar </t>
   </si>
   <si>
     <t>114549</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114549/0060-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114549/0060-1985.pdf</t>
   </si>
   <si>
     <t>Aterrar</t>
   </si>
   <si>
     <t>114550</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114550/0061-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114550/0061-1985.pdf</t>
   </si>
   <si>
     <t>Luminação do cruzamento do JK, até o depósito das Casas Pernambucanas</t>
   </si>
   <si>
     <t>114551</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114551/0062-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114551/0062-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Impostos </t>
   </si>
   <si>
     <t>114552</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114552/0063-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114552/0063-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Orelhão </t>
   </si>
   <si>
     <t>114553</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114553/0064-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114553/0064-1985.pdf</t>
   </si>
   <si>
     <t>Adquirir uma vaca mecânica</t>
   </si>
   <si>
     <t>114554</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114554/0065-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114554/0065-1985.pdf</t>
   </si>
   <si>
     <t>Ofertar ao Colégio Comercial de Pompeia o uso de todas as dependencias do prédio em que mesmo encontra-se instalado, pelo prazo de 10 anos, desde que o referido Colégio funcione interruptamente</t>
   </si>
   <si>
     <t>114555</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114555/0066-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114555/0066-1985.pdf</t>
   </si>
   <si>
     <t>Programa de Incentivo à Caprinocultura</t>
   </si>
   <si>
     <t>114556</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114556/0067-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114556/0067-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Doação de equipamentos e verbar a nossa Santa Casa </t>
   </si>
   <si>
     <t>114594</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114594/0068-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114594/0068-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de guias, sarjetas e a calçada do prédio da Sub-Prefeitura de Paulópolis</t>
   </si>
   <si>
     <t>114595</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114595/0069-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114595/0069-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de uma cortina ou um toldo para o Posto de Atendimento de Paulópolis</t>
   </si>
   <si>
     <t>114596</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114596/0070-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114596/0070-1985.pdf</t>
   </si>
   <si>
     <t>Instalações de postes</t>
   </si>
   <si>
     <t>114558</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114558/0071-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114558/0071-1985.pdf</t>
   </si>
   <si>
     <t>Entrega de brinquedos pela Municipalidade</t>
   </si>
   <si>
     <t>114559</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114559/0072-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114559/0072-1985.pdf</t>
   </si>
   <si>
     <t>Implantar postes com luminarias tipo " Petalas"</t>
   </si>
   <si>
     <t>114560</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114560/0073-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114560/0073-1985.pdf</t>
   </si>
   <si>
     <t>Aterrar a Rua Antonio de Castro Filho</t>
   </si>
   <si>
     <t>114561</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114561/0074-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114561/0074-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um monumento à Biblia na Praça Jesus Maria</t>
   </si>
   <si>
     <t>114562</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114562/0075-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114562/0075-1985.pdf</t>
   </si>
   <si>
     <t>Projeto Cura</t>
   </si>
   <si>
     <t>114563</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114563/0076-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114563/0076-1985.pdf</t>
   </si>
   <si>
     <t>Construção de moradias em Pompeia, pelo sistema Mutirão</t>
   </si>
   <si>
     <t>114564</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114564/0077-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114564/0077-1985.pdf</t>
   </si>
   <si>
     <t>Tratamento dos esgotos</t>
   </si>
   <si>
     <t>114566</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114566/0078-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114566/0078-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculos</t>
   </si>
   <si>
     <t>114567</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114567/0079-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114567/0079-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Implantação de guias e sarjetas </t>
   </si>
   <si>
     <t>114568</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114568/0080-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114568/0080-1985.pdf</t>
   </si>
   <si>
     <t>Construção de Ponte sobre o Corrego Água Santa</t>
   </si>
   <si>
     <t>114569</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114569/0081-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114569/0081-1985.pdf</t>
   </si>
   <si>
     <t>114570</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114570/0082-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114570/0082-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ampliar o Cemitério </t>
   </si>
   <si>
     <t>114571</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114571/0083-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114571/0083-1985.pdf</t>
   </si>
   <si>
     <t>Carpir ou rocar o matagal que invade a Rua Humberto Polizio</t>
   </si>
   <si>
     <t>114572</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114572/0084-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114572/0084-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Melhorar condições de tráfego </t>
   </si>
   <si>
     <t>114573</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114573/0085-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114573/0085-1985.pdf</t>
   </si>
   <si>
     <t>Pintura de obstáculos</t>
   </si>
   <si>
     <t>114574</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114574/0086-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114574/0086-1985.pdf</t>
   </si>
   <si>
     <t>Área de lazer do JK</t>
   </si>
   <si>
     <t>114575</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114575/0087-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114575/0087-1985.pdf</t>
   </si>
   <si>
     <t>Recuperação do placar luminoso do Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>114577</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114577/0088-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114577/0088-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um Aeroporto em nossa cidade</t>
   </si>
   <si>
     <t>114578</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114578/0089-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114578/0089-1985.pdf</t>
   </si>
   <si>
     <t>114579</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114579/0090-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114579/0090-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Placas de trânsito </t>
   </si>
   <si>
     <t>114580</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114580/0091-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114580/0091-1985.pdf</t>
   </si>
   <si>
     <t>Construir no terreno defronte ao Clube JK, um mini campo de futebol</t>
   </si>
   <si>
     <t>114581</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Bancada do PMDB, Bancada do PTB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114581/0092-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114581/0092-1985.pdf</t>
   </si>
   <si>
     <t>Asfalto</t>
   </si>
   <si>
     <t>114582</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114582/0093-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114582/0093-1985.pdf</t>
   </si>
   <si>
     <t>Prática de futebol  no campo de jogo da área de lazer do JK,</t>
   </si>
   <si>
     <t>114583</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114583/0094-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114583/0094-1985.pdf</t>
   </si>
   <si>
     <t>Passe grátis para alunos carentes do JK</t>
   </si>
   <si>
     <t>114584</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114584/0095-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114584/0095-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um campo de bocha</t>
   </si>
   <si>
     <t>114585</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114585/0096-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114585/0096-1985.pdf</t>
   </si>
   <si>
     <t>Calçar e arborizar a Rua em frente ao clube do JK</t>
   </si>
   <si>
     <t>114586</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114586/0097-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114586/0097-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de ventiladores no salão nobre da Escola Estadual de 1º Grau José Cunha Junior</t>
   </si>
   <si>
     <t>114588</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114588/0098-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114588/0098-1985.pdf</t>
   </si>
   <si>
     <t>Desapropriação do lote nº 12 quadra 57 e lote nº 4 quadra 58</t>
   </si>
   <si>
     <t>114589</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114589/0099-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114589/0099-1985.pdf</t>
   </si>
   <si>
     <t>Ampliação dos passeios da Praça Jesus Maria</t>
   </si>
   <si>
     <t>114601</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114601/0100-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114601/0100-1985.pdf</t>
   </si>
   <si>
     <t>Mudanças no Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>114602</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114602/0101-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114602/0101-1985.pdf</t>
   </si>
   <si>
     <t>Recapeamento de todas as nossas vias públicas</t>
   </si>
   <si>
     <t>114603</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114603/0102-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114603/0102-1985.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas de pedestres</t>
   </si>
   <si>
     <t>114604</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114604/0103-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114604/0103-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de dois bebedouros públicos no Ponto de Carroças </t>
   </si>
   <si>
     <t>114605</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114605/0104-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114605/0104-1985.pdf</t>
   </si>
   <si>
     <t>Torneio de violeiros</t>
   </si>
   <si>
     <t>114606</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114606/0105-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114606/0105-1985.pdf</t>
   </si>
   <si>
     <t>Construção de obstáculos</t>
   </si>
   <si>
     <t>114607</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114607/0106-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114607/0106-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de peixes no lago da Praça das Cerejeiras</t>
   </si>
   <si>
     <t>114608</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114608/0107-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114608/0107-1985.pdf</t>
   </si>
   <si>
     <t>Eliminação de " pontos negros"</t>
   </si>
   <si>
     <t>114610</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114610/0108-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114610/0108-1985.pdf</t>
   </si>
   <si>
     <t>114611</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114611/0109-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114611/0109-1985.pdf</t>
   </si>
   <si>
     <t>114612</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114612/0110-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114612/0110-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Fornecimento de roupas de uniforme </t>
   </si>
   <si>
     <t>114613</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114613/0111-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114613/0111-1985.pdf</t>
   </si>
   <si>
     <t>Iluminação da Avenida Perimetral</t>
   </si>
   <si>
     <t>114614</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114614/0112-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114614/0112-1985.pdf</t>
   </si>
   <si>
     <t>Guarda Noturno</t>
   </si>
   <si>
     <t>114615</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114615/0113-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114615/0113-1985.pdf</t>
   </si>
   <si>
     <t>Colocar motoristas de plantão</t>
   </si>
   <si>
     <t>114616</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114616/0114-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114616/0114-1985.pdf</t>
   </si>
   <si>
     <t>Colocação no pátio da Prefeitura "Rolo Compressor"</t>
   </si>
   <si>
     <t>114617</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114617/0116-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114617/0116-1985.pdf</t>
   </si>
   <si>
     <t>Campo de futebol</t>
   </si>
   <si>
     <t>114618</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114618/0117-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114618/0117-1985.pdf</t>
   </si>
   <si>
     <t>Reparos</t>
   </si>
   <si>
     <t>114620</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114620/0118-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114620/0118-1985.pdf</t>
   </si>
   <si>
     <t>Hortas</t>
   </si>
   <si>
     <t>114621</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114621/0119-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114621/0119-1985.pdf</t>
   </si>
   <si>
     <t>Campanhas com o objetivos de conscientizar proprietários de cães a mante-los dentro de seus quintais</t>
   </si>
   <si>
     <t>114622</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114622/0120-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114622/0120-1985.pdf</t>
   </si>
   <si>
     <t>Construção de praças públicas em Novo Cravinho</t>
   </si>
   <si>
     <t>114623</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114623/0121-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114623/0121-1985.pdf</t>
   </si>
   <si>
     <t>Construção de cerca em volta da Igreja de Novo Cravinhos</t>
   </si>
   <si>
     <t>114624</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114624/0122-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114624/0122-1985.pdf</t>
   </si>
   <si>
     <t>114625</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114625/0123-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114625/0123-1985.pdf</t>
   </si>
   <si>
     <t>114626</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114626/0124-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114626/0124-1985.pdf</t>
   </si>
   <si>
     <t>Calçar ou asfaltar a parte interna do clube do JK.</t>
   </si>
   <si>
     <t>114627</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114627/0125-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114627/0125-1985.pdf</t>
   </si>
   <si>
     <t>Iluminação pública para moradores do Jardim Primavera</t>
   </si>
   <si>
     <t>114631</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114631/0126-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114631/0126-1985.pdf</t>
   </si>
   <si>
     <t>Construção de guias e sarjetas</t>
   </si>
   <si>
     <t>114632</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Trator com carreta e roçadeira, para limpar o lixo, transportar os trabalhadores nas estradas e roçar os terrenos vagos</t>
   </si>
   <si>
     <t>114629</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114629/0128-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114629/0128-1985.pdf</t>
   </si>
   <si>
     <t>Iluminar a quadra e a piscina do Clube do JK</t>
   </si>
   <si>
     <t>114630</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114630/0129-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114630/0129-1985.pdf</t>
   </si>
   <si>
     <t>Recapeamento</t>
   </si>
   <si>
     <t>114633</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114633/0130-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114633/0130-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Extensão da rede elétrica </t>
   </si>
   <si>
     <t>114634</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114634/0131-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114634/0131-1985.pdf</t>
   </si>
   <si>
     <t>Doação</t>
   </si>
   <si>
     <t>114635</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114635/0132-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114635/0132-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de mastros defronte do Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>114636</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114636/0133-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114636/0133-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de lajotas em toda a área fronteiriça do Mini- mercado </t>
   </si>
   <si>
     <t>114637</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114637/0134-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114637/0134-1985.pdf</t>
   </si>
   <si>
     <t>Realização de brincadeiras, bailes tilo forró, no salão do Centro de lazer do JK</t>
   </si>
   <si>
     <t>114638</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114638/0135-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114638/0135-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro Comunitário</t>
   </si>
   <si>
     <t>114639</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114639/0136-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114639/0136-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos para atender as familias que frequentam o Jardim da Capela de São Francisco de Assis</t>
   </si>
   <si>
     <t>114640</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114640/0137-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114640/0137-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de uma cobertura ao lado do campo de malha </t>
   </si>
   <si>
     <t>114642</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114642/0138-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114642/0138-1985.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas e da palavra pare no leito carroçavel da Rua Getulio Vargas e na Av. Benjamin Constant</t>
   </si>
   <si>
     <t>114643</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114643/0139-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114643/0139-1985.pdf</t>
   </si>
   <si>
     <t>Venda ou aluguel do imóvel onde funcionava o Bar XV, para empresários que desejam estabelecer-se no Comércio de Pompeia</t>
   </si>
   <si>
     <t>114644</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114644/0140-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114644/0140-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de obstáculos </t>
   </si>
   <si>
     <t>114645</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114645/0141-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114645/0141-1985.pdf</t>
   </si>
   <si>
     <t>Realização de galerias de águas pluviais, na Rua Tiradentes</t>
   </si>
   <si>
     <t>114646</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114646/0142-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114646/0142-1985.pdf</t>
   </si>
   <si>
     <t>Construção de estacionamentos de veiculos dos dois lados da praça Ruy Barbosa</t>
   </si>
   <si>
     <t>114647</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114647/0143-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114647/0143-1985.pdf</t>
   </si>
   <si>
     <t>Implantação de equipamentos de diversão na praça Jesus Maria</t>
   </si>
   <si>
     <t>114648</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114648/0144-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114648/0144-1985.pdf</t>
   </si>
   <si>
     <t>Implantação do programa " Este chão e seu"</t>
   </si>
   <si>
     <t>114649</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114649/0145-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114649/0145-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação do nome do saudoso Dr. Francisco Chaves de Moraes em uma de nossas vias públicas, prestando assim uma singela homenagem </t>
   </si>
   <si>
     <t>114650</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114650/0146-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114650/0146-1985.pdf</t>
   </si>
   <si>
     <t>Construção de alambrados no Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>114651</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114651/0147-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114651/0147-1985.pdf</t>
   </si>
   <si>
     <t>Criação em nossa cidade de um Posto Municipal de atendimento médico e de serviços odontológicos</t>
   </si>
   <si>
     <t>114653</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114653/0148-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114653/0148-1985.pdf</t>
   </si>
   <si>
     <t>Instalação de um conjunto de sauna, no clube do JK</t>
   </si>
   <si>
     <t>114654</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114654/0149-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114654/0149-1985.pdf</t>
   </si>
   <si>
     <t>Substituição de ônibus do serviço Municipal de transporte para um melhor, para oferecer conforto e segurança aos usuários</t>
   </si>
   <si>
     <t>114655</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114655/0150-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114655/0150-1985.pdf</t>
   </si>
   <si>
     <t>Construção de uma cerca na parte fronteiriça da escola localixada nas proximidades do Matadouro Municipal</t>
   </si>
   <si>
     <t>114656</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114656/0151-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114656/0151-1985.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça Ajardinada, em Novo Cravinhos e em Paulópolis</t>
   </si>
   <si>
     <t>114657</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114657/0152-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114657/0152-1985.pdf</t>
   </si>
   <si>
     <t>114658</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114658/0153-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114658/0153-1985.pdf</t>
   </si>
   <si>
     <t>Coibir a colocação de lixos nas ruas aos domingos.</t>
   </si>
   <si>
     <t>114659</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114659/0154-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114659/0154-1985.pdf</t>
   </si>
   <si>
     <t>Construção de canaletas</t>
   </si>
   <si>
     <t>114660</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114660/0155-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114660/0155-1985.pdf</t>
   </si>
   <si>
     <t>114661</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114661/0156-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114661/0156-1985.pdf</t>
   </si>
   <si>
     <t>Construção de sanitários femininos no Estádio Municipal Nestor de Barros</t>
   </si>
   <si>
     <t>114662</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114662/0157-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114662/0157-1985.pdf</t>
   </si>
   <si>
     <t>Melhorias no mini mercado JK</t>
   </si>
   <si>
     <t>114664</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114664/0158-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114664/0158-1985.pdf</t>
   </si>
   <si>
     <t>Rio Grande do Norte está provocando erosões</t>
   </si>
   <si>
     <t>114665</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114665/0159-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114665/0159-1985.pdf</t>
   </si>
   <si>
     <t>114666</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114666/0160-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114666/0160-1985.pdf</t>
   </si>
   <si>
     <t>Completar o calçamento ao redor do Clube do JK</t>
   </si>
   <si>
     <t>114667</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114667/0161-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114667/0161-1985.pdf</t>
   </si>
   <si>
     <t>Construções por meio do sistema Mutirões</t>
   </si>
   <si>
     <t>114866</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114866/0162-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114866/0162-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de cestos de lixo nas calçadas e nas praças públicas de Pompeia</t>
   </si>
   <si>
     <t>114668</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114668/0163-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114668/0163-1985.pdf</t>
   </si>
   <si>
     <t>114669</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114669/0164-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114669/0164-1985.pdf</t>
   </si>
   <si>
     <t>Fonte luminosa</t>
   </si>
   <si>
     <t>114670</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114670/0165-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114670/0165-1985.pdf</t>
   </si>
   <si>
     <t>Proibir o trânsito de bicicletas na praça Jesus Maria e na praça Rui Barbosa</t>
   </si>
   <si>
     <t>114671</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114671/0166-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114671/0166-1985.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>114672</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114672/0167-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114672/0167-1985.pdf</t>
   </si>
   <si>
     <t>Construção de sanitários públicos na praça da Cerejeira e no Estádio Municipal Nestor de Barros</t>
   </si>
   <si>
     <t>114674</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114674/0168-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114674/0168-1985.pdf</t>
   </si>
   <si>
     <t>Incentivo para com os alunos</t>
   </si>
   <si>
     <t>114675</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114675/0169-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114675/0169-1985.pdf</t>
   </si>
   <si>
     <t>Transporte gratuito as pessoas com mais de sessenta anos de idade</t>
   </si>
   <si>
     <t>114676</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114676/0170-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114676/0170-1985.pdf</t>
   </si>
   <si>
     <t>Substituição do nome da rua Bandeirantes para Prefeito Tufic Baracat</t>
   </si>
   <si>
     <t>114677</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114677/0171-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114677/0171-1985.pdf</t>
   </si>
   <si>
     <t>Seja denominado o prédio onde está situada a nossa Prefeitura Municipal de Tufic Baracat</t>
   </si>
   <si>
     <t>114678</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114678/0172-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114678/0172-1985.pdf</t>
   </si>
   <si>
     <t>Substituição do nome da praça Rui Barbosa para praça Pref. Tufic Baracat</t>
   </si>
   <si>
     <t>114679</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114679/0173-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114679/0173-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Implantação de banheiros econômicos </t>
   </si>
   <si>
     <t>114680</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114680/0174-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114680/0174-1985.pdf</t>
   </si>
   <si>
     <t>Doação de terreno a Igreja Pentecostal poder do evangelho</t>
   </si>
   <si>
     <t>114681</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114681/0175-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114681/0175-1985.pdf</t>
   </si>
   <si>
     <t>114682</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114682/0176-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114682/0176-1985.pdf</t>
   </si>
   <si>
     <t>Construir mais bancos na praça Jesus Maria</t>
   </si>
   <si>
     <t>114683</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114683/0177-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114683/0177-1985.pdf</t>
   </si>
   <si>
     <t>Construir desembarcadouro e substituir uma catraca que está danificada e colocar telefone no Matadouro Municipal</t>
   </si>
   <si>
     <t>114685</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114685/0178-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114685/0178-1985.pdf</t>
   </si>
   <si>
     <t>Aterrar com terra vermelha duas erosões que surgiram por causa da longa estiagem</t>
   </si>
   <si>
     <t>114686</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114686/0179-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114686/0179-1985.pdf</t>
   </si>
   <si>
     <t>Reforma do bebedouro público, situado no Cemiterio Municipal</t>
   </si>
   <si>
     <t>114687</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114687/0180-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114687/0180-1985.pdf</t>
   </si>
   <si>
     <t>Recuperação de estrada</t>
   </si>
   <si>
     <t>114688</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114688/0181-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114688/0181-1985.pdf</t>
   </si>
   <si>
     <t>Formação de um Horto Municipal</t>
   </si>
   <si>
     <t>114867</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114867/0182-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114867/0182-1985.pdf</t>
   </si>
   <si>
     <t>Depositar o lixo em local apropriado</t>
   </si>
   <si>
     <t>114868</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114868/0183-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114868/0183-1985.pdf</t>
   </si>
   <si>
     <t>Pintura externa e interna do ônibus circular ou aquisição de um novo veiculo</t>
   </si>
   <si>
     <t>114689</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Carlos Loncarovich</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114689/0184-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114689/0184-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Reajuste trimestral </t>
   </si>
   <si>
     <t>114690</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114690/0185-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114690/0185-1985.pdf</t>
   </si>
   <si>
     <t>Definir área defronte da portaria do Centro de Lazer do JK para a instalaçao de circos e parques de diversão</t>
   </si>
   <si>
     <t>114691</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114691/0186-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114691/0186-1985.pdf</t>
   </si>
   <si>
     <t>114692</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114692/0187-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114692/0187-1985.pdf</t>
   </si>
   <si>
     <t>Instalação de tanques de combustiveis</t>
   </si>
   <si>
     <t>114694</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114694/0188-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114694/0188-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de iluminação pública </t>
   </si>
   <si>
     <t>115027</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/115027/0189-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/115027/0189-1985.pdf</t>
   </si>
   <si>
     <t>Prolongamento urgente da rede de esgoto.</t>
   </si>
   <si>
     <t>114695</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114695/0190-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114695/0190-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de placa Prefeito Tufic Baracat, na estrada Municipal Pompeia à Queiroz</t>
   </si>
   <si>
     <t>114696</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114696/0191-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114696/0191-1985.pdf</t>
   </si>
   <si>
     <t>Colocar a denominação Rodoviária de Pompeia com letras luminosas em frente a platadorma da para de ônibus</t>
   </si>
   <si>
     <t>114697</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114697/0192-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114697/0192-1985.pdf</t>
   </si>
   <si>
     <t>Construir gabine de imprensa no Estádio Municipal Nestor de Barros</t>
   </si>
   <si>
     <t>114698</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114698/0193-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114698/0193-1985.pdf</t>
   </si>
   <si>
     <t>Iluminação e asfalto para o Jardim São Luiz</t>
   </si>
   <si>
     <t>114699</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114699/0194-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114699/0194-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recapear o asfalto </t>
   </si>
   <si>
     <t>114700</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114700/0195-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114700/0195-1985.pdf</t>
   </si>
   <si>
     <t>Pintura nos obstáculos</t>
   </si>
   <si>
     <t>114701</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114701/0196-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114701/0196-1985.pdf</t>
   </si>
   <si>
     <t>Retirada de trilho existente na esquina da Rua José de Aguiar Moraes</t>
   </si>
   <si>
     <t>114702</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114702/0197-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114702/0197-1985.pdf</t>
   </si>
   <si>
     <t>Desenvolver programação aos jovens da cidade de Pompeia</t>
   </si>
   <si>
     <t>114703</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114703/0198-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114703/0198-1985.pdf</t>
   </si>
   <si>
     <t>Substituir o nome da Rua Rio Grande do Norte, pelo nome de Antonio Ernesto Michelini</t>
   </si>
   <si>
     <t>114869</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114869/0199-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114869/0199-1985.pdf</t>
   </si>
   <si>
     <t>Pintar os obstaculos em Paulópolis</t>
   </si>
   <si>
     <t>114704</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114704/0200-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114704/0200-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de poste com luminária</t>
   </si>
   <si>
     <t>114705</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114705/0201-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114705/0201-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de luminárias </t>
   </si>
   <si>
     <t>114706</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114706/0202-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114706/0202-1985.pdf</t>
   </si>
   <si>
     <t>Recapar as Ruas Roberto Simonsen e José Ortiz</t>
   </si>
   <si>
     <t>114707</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114707/0203-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114707/0203-1985.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas</t>
   </si>
   <si>
     <t>114708</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114708/0204-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114708/0204-1985.pdf</t>
   </si>
   <si>
     <t>Conclusão da toda a rede de esgoto para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>114709</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114709/0205-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114709/0205-1985.pdf</t>
   </si>
   <si>
     <t>Extensão da rede elétrica pública</t>
   </si>
   <si>
     <t>114710</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114710/0206-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114710/0206-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de uma proteção na boca de lobo da Av. 9 de Julho</t>
   </si>
   <si>
     <t>114711</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114711/0207-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114711/0207-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de um poste com luminária na Vila de Paulópolis</t>
   </si>
   <si>
     <t>114713</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114713/0208-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114713/0208-1985.pdf</t>
   </si>
   <si>
     <t>Construção de mais 3 escadas no canteiro da Av. 9 de Julho</t>
   </si>
   <si>
     <t>114714</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114714/0209-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114714/0209-1985.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de água e esgoto</t>
   </si>
   <si>
     <t>114715</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114715/0210-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114715/0210-1985.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos</t>
   </si>
   <si>
     <t>114716</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114716/0211-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114716/0211-1985.pdf</t>
   </si>
   <si>
     <t>114717</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114717/0212-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114717/0212-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um viaduto sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>114718</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114718/0213-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114718/0213-1985.pdf</t>
   </si>
   <si>
     <t>Eliminação de pontos negros</t>
   </si>
   <si>
     <t>114719</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114719/0214-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114719/0214-1985.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas na confluência das ruas Engenheiro Garzez, Dr. Mario de Andrade Bastos e Av. Expedicionários de Pompeia</t>
   </si>
   <si>
     <t>114720</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114720/0215-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114720/0215-1985.pdf</t>
   </si>
   <si>
     <t>Construção de bebedouros públicos</t>
   </si>
   <si>
     <t>114721</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114721/0216-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114721/0216-1985.pdf</t>
   </si>
   <si>
     <t>Desapropriação por necessidade pública dos terrenos localizados na Av. Benjamin Constant</t>
   </si>
   <si>
     <t>114722</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114722/0217-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114722/0217-1985.pdf</t>
   </si>
   <si>
     <t>Sanar problemas</t>
   </si>
   <si>
     <t>114724</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114724/0218-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114724/0218-1985.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua das Acácias</t>
   </si>
   <si>
     <t>114725</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114725/0219-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114725/0219-1985.pdf</t>
   </si>
   <si>
     <t>Gramar o Estádio Florentino Favoretto</t>
   </si>
   <si>
     <t>114726</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114726/0220-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114726/0220-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de nova Rodoviária </t>
   </si>
   <si>
     <t>114727</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114727/0221-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114727/0221-1985.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto</t>
   </si>
   <si>
     <t>114728</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114728/0222-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114728/0222-1985.pdf</t>
   </si>
   <si>
     <t>114729</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114729/0223-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114729/0223-1985.pdf</t>
   </si>
   <si>
     <t>Combate de pernilongos</t>
   </si>
   <si>
     <t>114730</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114730/0224-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114730/0224-1985.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de providências para que venha mais canais de Televisão para Pompeia</t>
   </si>
   <si>
     <t>114870</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114870/0225-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114870/0225-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um sanitário público</t>
   </si>
   <si>
     <t>114871</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114871/0226-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114871/0226-1985.pdf</t>
   </si>
   <si>
     <t>Remoção do lixo de Paulópolis</t>
   </si>
   <si>
     <t>114872</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114872/0227-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114872/0227-1985.pdf</t>
   </si>
   <si>
     <t>Construção de creche na Vila de Paulópolis</t>
   </si>
   <si>
     <t>114873</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114873/0228-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114873/0228-1985.pdf</t>
   </si>
   <si>
     <t>Aquisição de instrumentos de fanfarra para a EEPG de Paulópolis</t>
   </si>
   <si>
     <t>114874</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114874/0229-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114874/0229-1985.pdf</t>
   </si>
   <si>
     <t>Reformas e melhorias no campo de futebol de Paulópolis</t>
   </si>
   <si>
     <t>114732</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114732/0230-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114732/0230-1985.pdf</t>
   </si>
   <si>
     <t>114733</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114733/0231-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114733/0231-1985.pdf</t>
   </si>
   <si>
     <t>Iluminação dos portões e o estacionamento do Centro Esportivo Chevrane Resende ( Panelão)</t>
   </si>
   <si>
     <t>114734</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114734/0232-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114734/0232-1985.pdf</t>
   </si>
   <si>
     <t>Ampliação das passagens de nivel existentes no perimetro urbano da cidade de Pompeia</t>
   </si>
   <si>
     <t>114735</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114735/0233-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114735/0233-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de coberturas defronte do Mini-mercado do JK</t>
   </si>
   <si>
     <t>114736</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114736/0234-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114736/0234-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro Comunitário, quadra de esportes, campo de malha e de bocha</t>
   </si>
   <si>
     <t>114737</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114737/0235-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114737/0235-1985.pdf</t>
   </si>
   <si>
     <t>114738</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114738/0236-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114738/0236-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pintura de faixas e sinalização </t>
   </si>
   <si>
     <t>114739</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114739/0237-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114739/0237-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de ventiladores no Velório Municipal</t>
   </si>
   <si>
     <t>114741</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114741/0238-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114741/0238-1985.pdf</t>
   </si>
   <si>
     <t>Substituição das perigosas escadarias do Paço Municipal por rampas de concreto</t>
   </si>
   <si>
     <t>114742</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114742/0239-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114742/0239-1985.pdf</t>
   </si>
   <si>
     <t>Construção de quadras de esportes na EEPG de Novo Cravinhos, EEPG de Vila Olinda e melhoramentos nas quadras existentes no Cultura e Liberdade, Dr. José da Cunha Junior , 17 de Setembro e EEPG de Paulópolis</t>
   </si>
   <si>
     <t>114875</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114875/0240-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114875/0240-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um velorio em Paulópolis</t>
   </si>
   <si>
     <t>114876</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114876/0241-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114876/0241-1985.pdf</t>
   </si>
   <si>
     <t>Construção de muro no Cemiterio de Paulópolis</t>
   </si>
   <si>
     <t>114877</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114877/0242-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114877/0242-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de galerias na Avenida D. Pedro II</t>
   </si>
   <si>
     <t>114878</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114878/0243-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114878/0243-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Continuação da rede de esgoto </t>
   </si>
   <si>
     <t>114743</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114743/0244-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114743/0244-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de obstáculos </t>
   </si>
   <si>
     <t>114744</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114744/0245-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114744/0245-1985.pdf</t>
   </si>
   <si>
     <t>Instalação de telefone público na Estação Ferroviária</t>
   </si>
   <si>
     <t>114745</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114745/0246-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114745/0246-1985.pdf</t>
   </si>
   <si>
     <t>Reformar o piso das quadras no Clube JK</t>
   </si>
   <si>
     <t>114746</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114746/0247-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114746/0247-1985.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Municipalidade adquira o equipamento denominado "Vaca Mecânica"</t>
   </si>
   <si>
     <t>114748</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114748/0248-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114748/0248-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Indico que acha estudo na possibilidade da Fepasa liberar a Estação Ferroviária, atualmente desativada para instalação no local de um Clube comunitário </t>
   </si>
   <si>
     <t>114749</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114749/0249-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114749/0249-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um prédio, em Novo Cravinhos, um posto de Assistencia Médica e Odontológica Municipal</t>
   </si>
   <si>
     <t>114750</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114750/0250-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114750/0250-1985.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Municipal no JK</t>
   </si>
   <si>
     <t>114758</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114758/0251-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114758/0251-1985.pdf</t>
   </si>
   <si>
     <t>Remover entulhos</t>
   </si>
   <si>
     <t>114759</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Bancada do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114759/0252-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114759/0252-1985.pdf</t>
   </si>
   <si>
     <t>Falta d`água</t>
   </si>
   <si>
     <t>114760</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114760/0253-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114760/0253-1985.pdf</t>
   </si>
   <si>
     <t>Fornecimento de café de manhã e almoço a todos os operarios da Prefeitura</t>
   </si>
   <si>
     <t>114761</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114761/0254-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114761/0254-1985.pdf</t>
   </si>
   <si>
     <t>114762</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114762/0255-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114762/0255-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Isenção de taxa de expediente </t>
   </si>
   <si>
     <t>114763</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114763/0256-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114763/0256-1985.pdf</t>
   </si>
   <si>
     <t>Construção de pontilhão</t>
   </si>
   <si>
     <t>114764</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114764/0257-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114764/0257-1985.pdf</t>
   </si>
   <si>
     <t>Eliminação de insetos e animais nocivos à saúde pública</t>
   </si>
   <si>
     <t>114766</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114766/0258-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114766/0258-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de um refrigerador no Velório Municipal</t>
   </si>
   <si>
     <t>114767</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114767/0259-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114767/0259-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Formação de uma cooperativa na Prefeitura para que os senhores servidores Municipais possam comprar os alimentos básicos </t>
   </si>
   <si>
     <t>114768</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114768/0260-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114768/0260-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de telefone no Velório e no Cemitério </t>
   </si>
   <si>
     <t>114769</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114769/0261-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114769/0261-1985.pdf</t>
   </si>
   <si>
     <t>Pintar as faixas nos postos de gasolina no sentido de oferecer aos pedestres segurança</t>
   </si>
   <si>
     <t>114770</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114770/0262-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114770/0262-1985.pdf</t>
   </si>
   <si>
     <t>114771</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114771/0263-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114771/0263-1985.pdf</t>
   </si>
   <si>
     <t>Instalar um PABX em Novo Cravinhos</t>
   </si>
   <si>
     <t>114772</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114772/0264-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114772/0264-1985.pdf</t>
   </si>
   <si>
     <t>Pintura da ferrovia em Pompeia</t>
   </si>
   <si>
     <t>114773</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114773/0265-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114773/0265-1985.pdf</t>
   </si>
   <si>
     <t>Recuperação da Serra do Morro Azul</t>
   </si>
   <si>
     <t>114774</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114774/0266-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114774/0266-1985.pdf</t>
   </si>
   <si>
     <t>Desapropriação de terras</t>
   </si>
   <si>
     <t>114775</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114775/0267-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114775/0267-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de guias e sarjetas</t>
   </si>
   <si>
     <t>114776</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114776/0268-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114776/0268-1985.pdf</t>
   </si>
   <si>
     <t>Aterrar o prolongamento da Rua Brasilia</t>
   </si>
   <si>
     <t>114777</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114777/0269-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114777/0269-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos no jardim da Capela São Francisco de Assis</t>
   </si>
   <si>
     <t>114778</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114778/0270-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114778/0270-1985.pdf</t>
   </si>
   <si>
     <t>Eliminar os pontos negros da Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>114779</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114779/0271-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114779/0271-1985.pdf</t>
   </si>
   <si>
     <t>"Marmitão"</t>
   </si>
   <si>
     <t>114780</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114780/0272-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114780/0272-1985.pdf</t>
   </si>
   <si>
     <t>Construção de cobertura ao lado do campo de malha do JK</t>
   </si>
   <si>
     <t>114781</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114781/0273-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114781/0273-1985.pdf</t>
   </si>
   <si>
     <t>Urbanização da área defronte da portaria do Centro de lazer do JK</t>
   </si>
   <si>
     <t>114782</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114782/0274-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114782/0274-1985.pdf</t>
   </si>
   <si>
     <t>Construção de sanitários nas Praças José Moises e Cerejeiras</t>
   </si>
   <si>
     <t>114783</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114783/0275-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114783/0275-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de pontos de ônibus nas imediações do Deposito Regional das Casas Pernambucanas</t>
   </si>
   <si>
     <t>114879</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114879/0276-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114879/0276-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de 50 casas em Paulópolis </t>
   </si>
   <si>
     <t>114880</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114880/0277-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114880/0277-1985.pdf</t>
   </si>
   <si>
     <t>Construção de parque infantil em Paulópolis</t>
   </si>
   <si>
     <t>114881</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114881/0278-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114881/0278-1985.pdf</t>
   </si>
   <si>
     <t>Construção de moradias em Paulópolis</t>
   </si>
   <si>
     <t>114785</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Nelson Odyllo Louvisão Mattiazzo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114785/0279-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114785/0279-1985.pdf</t>
   </si>
   <si>
     <t>Mudar a televisão instalada na Praça Jesus Maria para a Estação Rodoviaria</t>
   </si>
   <si>
     <t>114786</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114786/0280-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114786/0280-1985.pdf</t>
   </si>
   <si>
     <t>Construção de hortas comunitárias</t>
   </si>
   <si>
     <t>114787</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114787/0281-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114787/0281-1985.pdf</t>
   </si>
   <si>
     <t>Colocação do nome do Expedicionário Abdias Liberado de Souza em uma de nossas vias públicas</t>
   </si>
   <si>
     <t>114788</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114788/0282-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114788/0282-1985.pdf</t>
   </si>
   <si>
     <t>Colocação do nome do Expedicionário Orlando Pallone</t>
   </si>
   <si>
     <t>114789</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114789/0283-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114789/0283-1985.pdf</t>
   </si>
   <si>
     <t>Iluminação da Estação Ferroviária</t>
   </si>
   <si>
     <t>114790</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114790/0284-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114790/0284-1985.pdf</t>
   </si>
   <si>
     <t>Elevação do muro atrás das arquibancadas o Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>114791</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114791/0285-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114791/0285-1985.pdf</t>
   </si>
   <si>
     <t>114792</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114792/0286-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114792/0286-1985.pdf</t>
   </si>
   <si>
     <t>Implantação de abrigos de ônibus e de taxis</t>
   </si>
   <si>
     <t>114882</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114882/0287-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114882/0287-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um campo de futebol</t>
   </si>
   <si>
     <t>114883</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114883/0288-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114883/0288-1985.pdf</t>
   </si>
   <si>
     <t>Formação de horta na vila de Paulópolis</t>
   </si>
   <si>
     <t>114884</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114884/0289-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114884/0289-1985.pdf</t>
   </si>
   <si>
     <t>114794</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114794/0290-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114794/0290-1985.pdf</t>
   </si>
   <si>
     <t>Implantação de tratamento de esgoto</t>
   </si>
   <si>
     <t>114795</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114795/0291-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114795/0291-1985.pdf</t>
   </si>
   <si>
     <t>Construção de mais uma pista na Rodovia Comandante João Ribeiro de Barros</t>
   </si>
   <si>
     <t>114796</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114796/0292-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114796/0292-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos no prédio onde funciona a representação do INPS</t>
   </si>
   <si>
     <t>114797</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114797/0293-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114797/0293-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de moradias </t>
   </si>
   <si>
     <t>114798</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114798/0294-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114798/0294-1985.pdf</t>
   </si>
   <si>
     <t>Enquadrados na referência 17 do quadro de funcionários da Prefeitura Municipal de Pompeia</t>
   </si>
   <si>
     <t>114799</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114799/0295-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114799/0295-1985.pdf</t>
   </si>
   <si>
     <t>Povoamento do lago da Praça das Cerejeiras</t>
   </si>
   <si>
     <t>114800</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114800/0296-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114800/0296-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Medidas de seguranças </t>
   </si>
   <si>
     <t>114801</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114801/0297-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114801/0297-1985.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Avenida Shunji Nishimura de Tecnologia em toda a sua extensão</t>
   </si>
   <si>
     <t>114803</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114803/0298-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114803/0298-1985.pdf</t>
   </si>
   <si>
     <t>Construção de moradias pelo sistema "Nossa casa"</t>
   </si>
   <si>
     <t>114804</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114804/0299-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114804/0299-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de uma concha acústica na praça Jesus Maria </t>
   </si>
   <si>
     <t>114805</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114805/0300-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114805/0300-1985.pdf</t>
   </si>
   <si>
     <t>114806</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114806/0301-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114806/0301-1985.pdf</t>
   </si>
   <si>
     <t>Implantação dos banheiros econômicos nas moradias das familias carentes de Pompeia, Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>114807</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114807/0302-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114807/0302-1985.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rodovia Comandante João Ribeiro de Barros</t>
   </si>
   <si>
     <t>114808</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114808/0303-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114808/0303-1985.pdf</t>
   </si>
   <si>
     <t>Campanha para divulgar à população de nossa cidade que a água a ela distribuida contém fluor, que este fluor protege os dentes das crianças contra a cárie dentária.</t>
   </si>
   <si>
     <t>114809</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114809/0304-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114809/0304-1985.pdf</t>
   </si>
   <si>
     <t>Indico que acha na rádio central local, sugetões no sentido que a mesma coloque no ar um programa onde o povo tenha vez, para suas reclamações, criticas, sugestões entre outras</t>
   </si>
   <si>
     <t>114810</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114810/0305-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114810/0305-1985.pdf</t>
   </si>
   <si>
     <t>Taxas  das residências seja somente cobrada se o consumo ultrapasse o minimo.</t>
   </si>
   <si>
     <t>114811</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114811/0306-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114811/0306-1985.pdf</t>
   </si>
   <si>
     <t>Remoção de poste de energia elétrica na Rua Shoji Hasegawa nº20</t>
   </si>
   <si>
     <t>114812</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114812/0307-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114812/0307-1985.pdf</t>
   </si>
   <si>
     <t>Eliminarr uma manilha da Prefeitura que solta detritos na calçadas</t>
   </si>
   <si>
     <t>114814</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114814/0308-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114814/0308-1985.pdf</t>
   </si>
   <si>
     <t>Arborizar a grama a margem da rua Brasilia</t>
   </si>
   <si>
     <t>114815</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114815/0309-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114815/0309-1985.pdf</t>
   </si>
   <si>
     <t>Retirar as paredes de guarita existentes no ponto de ônibus no Bandeirantes</t>
   </si>
   <si>
     <t>114885</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114885/0310-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114885/0310-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de bebedouro público </t>
   </si>
   <si>
     <t>114886</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114886/0311-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114886/0311-1985.pdf</t>
   </si>
   <si>
     <t>Contratar funcionário para zelar da praça e sanitários de Paulópolis</t>
   </si>
   <si>
     <t>114816</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114816/0312-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114816/0312-1985.pdf</t>
   </si>
   <si>
     <t>Padaria Municipal</t>
   </si>
   <si>
     <t>114817</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114817/0313-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114817/0313-1985.pdf</t>
   </si>
   <si>
     <t>Pró-sanear</t>
   </si>
   <si>
     <t>114818</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114818/0314-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114818/0314-1985.pdf</t>
   </si>
   <si>
     <t>Construção de resevatórios elevados na Vila Paulina</t>
   </si>
   <si>
     <t>114819</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114819/0315-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114819/0315-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de luminaria no prolongamento da Rua Cesar Martins Pirajá</t>
   </si>
   <si>
     <t>114820</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114820/0316-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114820/0316-1985.pdf</t>
   </si>
   <si>
     <t>Construção de moradias pelo sistema mutirão</t>
   </si>
   <si>
     <t>114821</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114821/0317-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114821/0317-1985.pdf</t>
   </si>
   <si>
     <t>Instituir o "Sacolão" no Varejão Municipal de Pompeia</t>
   </si>
   <si>
     <t>114823</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114823/0318-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114823/0318-1985.pdf</t>
   </si>
   <si>
     <t>Ampliação do leito carroçável sobre os trilhos da Fepasa na passagem de nivel localizada na Rua Pedro Palone</t>
   </si>
   <si>
     <t>114887</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114887/0319-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114887/0319-1985.pdf</t>
   </si>
   <si>
     <t>Aquisição de bicicletas para os funcionarios Municipais</t>
   </si>
   <si>
     <t>114888</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114888/0320-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114888/0320-1985.pdf</t>
   </si>
   <si>
     <t>Programa de tratamento dentário para os funcionários desta Municipalidade</t>
   </si>
   <si>
     <t>114889</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114889/0321-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114889/0321-1985.pdf</t>
   </si>
   <si>
     <t>Doar equipamentos para a fanfarra da EEPG de Paulópolis</t>
   </si>
   <si>
     <t>114890</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114890/0322-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114890/0322-1985.pdf</t>
   </si>
   <si>
     <t>Cooperativa de funcionários Municipais</t>
   </si>
   <si>
     <t>114891</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114891/0323-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114891/0323-1985.pdf</t>
   </si>
   <si>
     <t>Denominar a EEPG de Paulópolis para EEPG Comendador Paulo Vicente de Azevedo da Vila de Paulópolis</t>
   </si>
   <si>
     <t>114824</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114824/0324-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114824/0324-1985.pdf</t>
   </si>
   <si>
     <t>Asfaltar ruas</t>
   </si>
   <si>
     <t>114825</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114825/0325-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114825/0325-1985.pdf</t>
   </si>
   <si>
     <t>Utilização em nossa cidade da massa asfáltica para recapear as nossas ruas</t>
   </si>
   <si>
     <t>114826</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114826/0326-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114826/0326-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pintura de faixas amarelas </t>
   </si>
   <si>
     <t>114827</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114827/0327-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114827/0327-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recapeamentos </t>
   </si>
   <si>
     <t>114829</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114829/0328-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114829/0328-1985.pdf</t>
   </si>
   <si>
     <t>Instalação de um para-raio no parque no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>114830</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114830/0329-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114830/0329-1985.pdf</t>
   </si>
   <si>
     <t>Colocar iluminação pública</t>
   </si>
   <si>
     <t>114831</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114831/0330-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114831/0330-1985.pdf</t>
   </si>
   <si>
     <t>Circular para o Jardim Primavera</t>
   </si>
   <si>
     <t>114832</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114832/0331-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114832/0331-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos no parque infantil do Bandeirantes</t>
   </si>
   <si>
     <t>114833</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114833/0332-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114833/0332-1985.pdf</t>
   </si>
   <si>
     <t>Sinalizar as principais ruas e suas transversais no Bandeirantes</t>
   </si>
   <si>
     <t>114834</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114834/0333-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114834/0333-1985.pdf</t>
   </si>
   <si>
     <t>Liberação do campo de bocha</t>
   </si>
   <si>
     <t>114835</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114835/0334-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114835/0334-1985.pdf</t>
   </si>
   <si>
     <t>Conclusão da rede de esgoto da Vila Paulina</t>
   </si>
   <si>
     <t>114836</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114836/0335-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114836/0335-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos ao lado da Igreja São Benedito em Paulópolis</t>
   </si>
   <si>
     <t>114837</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114837/0336-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114837/0336-1985.pdf</t>
   </si>
   <si>
     <t>Diminuir as aliquotas das taxas de iluminação, limpeza e etc</t>
   </si>
   <si>
     <t>114838</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114838/0337-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114838/0337-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Isenção de taxas Municipais </t>
   </si>
   <si>
     <t>114840</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114840/0338-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114840/0338-1985.pdf</t>
   </si>
   <si>
     <t>Pinturas dos quebras molas existentes na saida de Novo Cravinhos</t>
   </si>
   <si>
     <t>114841</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114841/0339-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114841/0339-1985.pdf</t>
   </si>
   <si>
     <t>114842</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114842/0340-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114842/0340-1985.pdf</t>
   </si>
   <si>
     <t>Construção de uma sala para que nela seja implantado um consultório dentário em Novo Cravinhos</t>
   </si>
   <si>
     <t>114843</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114843/0341-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114843/0341-1985.pdf</t>
   </si>
   <si>
     <t>Estudos para o aproveitamento do terreno localizado ao lado da rua Elizeu Borsari nº41</t>
   </si>
   <si>
     <t>114844</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114844/0342-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114844/0342-1985.pdf</t>
   </si>
   <si>
     <t>Orelhão</t>
   </si>
   <si>
     <t>114845</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114845/0344-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114845/0344-1985.pdf</t>
   </si>
   <si>
     <t>Ambulância para nossa cidade e para Paulópolis</t>
   </si>
   <si>
     <t>114846</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114846/0345-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114846/0345-1985.pdf</t>
   </si>
   <si>
     <t>Construção de passarela sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>114847</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114847/0346-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114847/0346-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de ventiladores no Salão de baile do JK</t>
   </si>
   <si>
     <t>114848</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114848/0347-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114848/0347-1985.pdf</t>
   </si>
   <si>
     <t>Fiscalização do Varejão em Pompeia</t>
   </si>
   <si>
     <t>114850</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114850/0348-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114850/0348-1985.pdf</t>
   </si>
   <si>
     <t>Recuperar asfalto em várias ruas da periferia de nossa cidade</t>
   </si>
   <si>
     <t>114851</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114851/0349-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114851/0349-1985.pdf</t>
   </si>
   <si>
     <t>Providências no sentido do largamento da estrada vicinal Pompeia- Quebra Coco</t>
   </si>
   <si>
     <t>114852</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114852/0350-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114852/0350-1985.pdf</t>
   </si>
   <si>
     <t>114853</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114853/0351-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114853/0351-1985.pdf</t>
   </si>
   <si>
     <t>Reforma nos parques infantis de Pompeia</t>
   </si>
   <si>
     <t>114854</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114854/0352-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114854/0352-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de um Posto de Atendimento Médico e Odontológico </t>
   </si>
   <si>
     <t>114855</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114855/0353-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114855/0353-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de passeios </t>
   </si>
   <si>
     <t>114856</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114856/0354-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114856/0354-1985.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cooperativa</t>
   </si>
   <si>
     <t>114857</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114857/0355-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114857/0355-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Implantação de cozinhas comunitárias </t>
   </si>
   <si>
     <t>114858</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114858/0356-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114858/0356-1985.pdf</t>
   </si>
   <si>
     <t>Instalação em nossa cidade de um posto da secretaria de relações do trabalho</t>
   </si>
   <si>
     <t>114859</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114859/0357-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114859/0357-1985.pdf</t>
   </si>
   <si>
     <t>Programa Nutrição e Saúde</t>
   </si>
   <si>
     <t>114861</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114861/0358-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114861/0358-1985.pdf</t>
   </si>
   <si>
     <t>Construção de um posto de atendimento sanitário</t>
   </si>
   <si>
     <t>114862</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114862/0359-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114862/0359-1985.pdf</t>
   </si>
   <si>
     <t>Construção de piscinas públicas em Paulópolis</t>
   </si>
   <si>
     <t>114863</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114863/0360-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114863/0360-1985.pdf</t>
   </si>
   <si>
     <t>Plano Social Piso</t>
   </si>
   <si>
     <t>114864</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114864/0361-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114864/0361-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recursos para as obras já iniciadas no antigo lixão </t>
   </si>
   <si>
     <t>114865</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114865/0362-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114865/0362-1985.pdf</t>
   </si>
   <si>
     <t>Captação de águas pluviais na Rua Engenheiro Jaime Cintra</t>
   </si>
   <si>
     <t>300307</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300307/0001-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300307/0001-1985.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Vereador Mario Gonçalves Gamero pela eleição como Presidente da União dos Prefeitos e Dirigentes Partidários dos Pequenos e Médios Municípios do Centro-Oeste-PMDB.</t>
   </si>
   <si>
     <t>300308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300308/0002-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300308/0002-1985.pdf</t>
   </si>
   <si>
     <t>Moção de apoio às reinvidicações da categoria dos professores que lutam pelos reajustes salariais.</t>
   </si>
   <si>
     <t>300309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300309/0003-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300309/0003-1985.pdf</t>
   </si>
   <si>
     <t>Moção de apoio às pretensões  de Cabos e Soldados nos seus legítimos direitos.</t>
   </si>
   <si>
     <t>300310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300310/0004-A-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300310/0004-A-1985.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto do Governo, sobre a Reforma Agrária.</t>
   </si>
   <si>
     <t>300313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300313/0005-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300313/0005-1985.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio contra a compra  da Faculdade de Medicina de Santo Amaro, pelo grupo Golden Cross.</t>
   </si>
   <si>
     <t>300314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300314/0006-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300314/0006-1985.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Poder do Executivo para conduzirem primeiro lugar  os interesses da municipalidade</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Executivo, José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1995/0001-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1995/0001-1985.pdf</t>
   </si>
   <si>
     <t>Fixa a verba de representação do Sr. Prefeito Municipal nos termos da Lei Complementar nº 351, de 26 de junho de 1984.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>Executivo, Roberto Mauro Borges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1996/0002-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1996/0002-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadão Pompeense.(Dr. Aldo de Oliveira Lino)</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>Diversos Vereadores, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1997/0003-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1997/0003-1985.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pompeense a Sra. Maria Magdalena Bronhare de Oliveira.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1998/0004-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1998/0004-1985.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Pompeense ao Sr. Dr. Durval de Carvalho e Silva.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Jorge Tamura</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2005/0001 A-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2005/0001 A-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a celebrar convênio com a Secretaria dos Transportes do Governo do Estado de São Paulo, em seu Depto. de Estradas de Rodagem - DR-7 de Assis/SP.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2007/0002 A-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2007/0002 A-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convênio através do Fundo Social de Solidariedade do Municipio, com a Santa Casa de Pompéia, para a exploração de uma horta comunitária.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2009/0003-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2009/0003-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pompéia, e o Serviço Autônomo de Água e Esgoto, a celebrar convênio com o Governo do Estado de São Paulo, através da Secretária de Obras e do Meio Ambiente e com interveniência da Companhia de Saneamento Básico do Estado de São Paulo, objetivando a perfuração de poço semi-artesiano no município.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2010/0004-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2010/0004-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia, a conceder contribuição junto ao SIM - Serviço de Integração de menores de Pompéia, para construção de imóvel.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2011/0005-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2011/0005-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia, a construir sanitário público na Praça São Paulo, no distrito de Paulópolis.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2012/0006-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2012/0006-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia, a conceder contribuição para despesas de capital junto ao Lar dos Velhos "Antonio Frederico Ozanam - Obra Unida à Sociedade São Vicente de Paula" para construção de imóveis.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2013/0007-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2013/0007-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pompéia, e a Comissão Municipal do Mobral (COMUN) a efetuar convênio com a Fundação Movimento Brasileiro de Alfabetização - MOBRAL, para aquisição de gêneros alimenticios destinados a merenda escolar.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2014/0008-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2014/0008-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder abertura de crédito especial ao orçamento da Câmara Municipal, para atender despesas com reforma e ampliação do seu prédio.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2015/0009-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2015/0009-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Pompéia a aderir ao convênio que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2016/0010-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2016/0010-1985.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Comunitário de Melhoramentos, a contribuição de melhoria e dá outras providências.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2017/0011-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2017/0011-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de salários dos servidores do Executivo Municipal.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2018/0012-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2018/0012-1985.pdf</t>
   </si>
   <si>
     <t>Concede insenção do Imposto sobre Serviços de qualquer natureza - ISS, as microempresas e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2019/0013-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2019/0013-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar convênio com a CONESP.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2020/0014-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2020/0014-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Convênio com a Secretaria de Estado da Promoção Social, para a construção de um Núcleo de Promoção Social no Município de Pompéia.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2021/0015-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2021/0015-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de um crédito adicional suplementar no valor de CR$ 15.000.000,00 à Lei Municipal nº 1210, de 24 de maio de 1985.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2022/0016-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2022/0016-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a cancelar débitos fiscais de Instituições deste Município e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Carlos Tadayoshi Miyahira, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2023/0017-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2023/0017-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Apoio e Incentivo Industrial (CEAITI).</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2024/0018-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2024/0018-1985.pdf</t>
   </si>
   <si>
     <t>Fixa o limite das subvenções destinadas as instituições e dá outras providências.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2025/0019-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2025/0019-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cancelamento de lançamentos de impostos e taxas municipais.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2026/0020-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2026/0020-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de um crédito adicional suplementar no valor de CR$ 5.000.000,00, à Lei Municipal nº 1210/85.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2027/0021-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2027/0021-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr. Prefeito Municipal a proceder abertura de um crédito adicional especial no valor de CR$ 27.000.000,00. </t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2028/0022-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2028/0022-1985.pdf</t>
   </si>
   <si>
     <t>Cria e regula o "COMDEMA" e dá outras providências.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2029/0023-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2029/0023-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a isentar do pagamento de Imposto sobre Serviços de qualquer natureza "ISS", o contribuinte, pessoa física ou jurídica, que construir prédio de 05 pavimentos no minimo, neste município.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2030/0024-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2030/0024-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Pompéia a celebrar Convênio com o Depto. de Edificios e Obras Públicas, autarquia vinculada a Secretária de Obras e do meio Ambiente, tendo por objetivo a implantação de pontes metálicas neste Município.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2031/0025-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2031/0025-1985.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto sobre Serviços de Qualquer Natureza "ISS" as microempresas e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2032/0026-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2032/0026-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção as pessoas idosas do pagamento de tarifa de ônibus do Serviço Municipal de Transporte Coletivo "SMTC" e dá outras providências.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2033/0027-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2033/0027-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura  Municipal de Pompéia a celebrar convênio com o Depto. de Edificios e Obras Públicas "DOP", autarquia vinculada a Secretária de Obras e do meio Ambiente do Estado de São Paulo, objetivando o recebimento de colaboração para reconstrução da ponte, na ordem de CR$ 5.000.000,00.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2034/0028-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2034/0028-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza a constituição de Empresa Municipal de Urbanização e dá outras providências.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2035/0029-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2035/0029-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão administrativa de terreno do Cemitério Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2036/0030-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2036/0030-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento plurianual de investimentos do Município de Pompéia para o triênio 1986/1988.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2037/0031-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2037/0031-1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar de Consórcio Intermunicipal e dá outras providências.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2038/0032-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2038/0032-1985.pdf</t>
   </si>
   <si>
     <t>Altera referência de emprego em comissão.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2039/0033-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2039/0033-1985.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a Despesa do Município de Pompéia para o exercício financeiro de 1986.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>Câmara Muncipal de Pompeia, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2040/0034-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2040/0034-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação de referência salarial do pessoal do Legislativo.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2041/0035-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2041/0035-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de construção de sanitários nas praças a serem projetadas pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2042/0036-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2042/0036-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Executivo Municipal à realização de convênio e dá outras providências. </t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2043/0037-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2043/0037-1985.pdf</t>
   </si>
   <si>
     <t>Altera redação dos artigos da Lei Municipal nº 1175, de 27 de dezembro de 1985.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2044/0038-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2044/0038-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação do anexo II da Lei Municipal nº 1199, de 27 de novembro de 1984.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2045/0039-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2045/0039-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração de salário dos servidores municipais de Pompéia.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Executivo, Mesa Diretora 1985/1986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2046/0040-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2046/0040-1985.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos funcionários do Poder Legislativo.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2047/0041-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2047/0041-1985.pdf</t>
   </si>
   <si>
     <t>Altera referência do emprego em comissão.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2048/0042-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2048/0042-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concede anistia parcial sobre débitos fiscais ao Sr. Nabih Nicolas Massour e sua mulher. </t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Executivo, Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1999/0001-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1999/0001-1985.pdf</t>
   </si>
   <si>
     <t>Criação e regulamentação da Tribuna Popular e dá outras providências.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2000/0002-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2000/0002-1985.pdf</t>
   </si>
   <si>
     <t>O artigo 58 do Regimento Interno passa a ter nova redação.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>Executivo, Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2001/0003-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2001/0003-1985.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 76 e ao artigo 87 e seu parágrafo 1º do Regimento Interno.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2002/0004-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2002/0004-1985.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao 1º do artigo 133 do Regimento Interno.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2003/0005-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2003/0005-1985.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 77 e 78 do regimento Interno e respectivos parágrafos.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2004/0006-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2004/0006-1985.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de cidadão Pompeense.</t>
   </si>
   <si>
     <t>211365</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211365/0001-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211365/0001-1985.pdf</t>
   </si>
   <si>
     <t>Solicito nos termos do art.58 da Lei Orgânica dos Municípios, uma certidão na qual fique constando a relação de todas as pessoas que tinham vínculo empregatício para com a Municipalidade em 1 de fevereiro de 1983</t>
   </si>
   <si>
     <t>211366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211366/0002-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211366/0002-1985.pdf</t>
   </si>
   <si>
     <t>Doação de jornais velhos, ao Lar da Criança " Alice de Araújo".</t>
   </si>
   <si>
     <t>211367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211367/0003-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211367/0003-1985.pdf</t>
   </si>
   <si>
     <t>Requeiro, que o ônibus da empresa Expresso de prata, cobre o preço da passagem Pompeia-São Paulo, não como vem ocorrendo.</t>
   </si>
   <si>
     <t>211550</t>
   </si>
   <si>
     <t>Carlos Loncarovich, Mario Gonçalves Gamero, Orlando Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211550/0004-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211550/0004-1985.pdf</t>
   </si>
   <si>
     <t>Bancada do PMDB de Pompeia à Câmara Muncipal vem por intermédio deste, comunicar à Vossa Excelência e aos demais membros, que nesta data indica para Líder da sua Bancada, o Vereador Dr. Roberto Mauro Borges e para Vice, o Vereador Mário G. Gamero</t>
   </si>
   <si>
     <t>211368</t>
   </si>
   <si>
     <t>Walter Augusto Soares, Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211368/0005-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211368/0005-1985.pdf</t>
   </si>
   <si>
     <t>A bancada do partido trabalhista brasileiro PTB, indica por meio deste requerimento, o vereador Walter Augusto Soares para líder.</t>
   </si>
   <si>
     <t>211564</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos Loncarovich, Orlando Cassaro, Outro </t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211564/0006-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211564/0006-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicitação desta casa de Leis, no sentido de que logo após o reinício de seus mandatos no Legislativo e a posse do Executivo, promovam as reformas eleitorais </t>
   </si>
   <si>
     <t>211369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211369/0007-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211369/0007-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Clube J.K</t>
   </si>
   <si>
     <t>211399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211399/0013-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211399/0013-1985.pdf</t>
   </si>
   <si>
     <t>211477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211477/0023-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211477/0023-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente o abastecimento dos veículos da Prefeitura de Pompeia somente no Posto São Paulo</t>
   </si>
   <si>
     <t>211480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211480/0024-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211480/0024-1985.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia de Lei ou Decreto que autorizou a fixação do último valor venal atribuído aos imóveis da cidade de Pompéia</t>
   </si>
   <si>
     <t>211531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211531/0036-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211531/0036-1985.pdf</t>
   </si>
   <si>
     <t>Ofício contendo as indicações feitas por este Vereador durante o ano de 1983 de números:23/83, 99/83, 138/83, 291/83.</t>
   </si>
   <si>
     <t>211532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211532/0037-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211532/0037-1985.pdf</t>
   </si>
   <si>
     <t>Reiteração das seguintes indicações feitas por mim em anos anteriores, que até o presente momento não tiveram motivo de atenção por parte da Administração, segue os numeros das indicações nº 128/83,227/84,228/84,172/84,181/84,210/84,211/84,250/84,257/84 e 275/84</t>
   </si>
   <si>
     <t>211534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211534/0038-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211534/0038-1985.pdf</t>
   </si>
   <si>
     <t>Reiteradas as seguintes indicações feitas por este Vereador nº 27/84,38/84,32/84,39/84,42/84,49/84,50/84,75/84,190/84,298/84,299/84,303/84 e 357/84</t>
   </si>
   <si>
     <t>211537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211537/0040-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211537/0040-1985.pdf</t>
   </si>
   <si>
     <t>Licença de 30 dias a partir do dia 26 de fevereiro do corrente ano</t>
   </si>
   <si>
     <t>211548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211548/0041-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211548/0041-1985.pdf</t>
   </si>
   <si>
     <t>Desejamos ao nobre Carlos Loncarovich, breve recuperação, para que assim volte a participar dos trabalhos deste legislativo.</t>
   </si>
   <si>
     <t>211549</t>
   </si>
   <si>
     <t>Bancada do Partido PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211549/0042-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211549/0042-1985.pdf</t>
   </si>
   <si>
     <t>Bancada do PMDB, vem por está tentativa de coloborar com o bom andamento dos trabalhadores Camarários, pedindo um rigor na observância da ordem nas sessões plenárias, quando Vereadores na tentativa de impedir o trabalho de outros, conversam, sentam-se de costas para a mesa da Câmara e muitas vezes dizem palavras de baixo calão durante as sessões</t>
   </si>
   <si>
     <t>211551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211551/0048-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211551/0048-1985.pdf</t>
   </si>
   <si>
     <t>Reiterando os termos do ofício n 489/83 , datado de 09/11/83, que solicita a reforma do prédio do Forúm local</t>
   </si>
   <si>
     <t>211552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211552/0049-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211552/0049-1985.pdf</t>
   </si>
   <si>
     <t>Solicito cópias dos demostrativos de pagamentos ao ex-funcionário Aparecido Botter</t>
   </si>
   <si>
     <t>211553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211553/0050-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211553/0050-1985.pdf</t>
   </si>
   <si>
     <t>Requeiro, onze exemplares da Lei nº 1175 de 27/12/1983</t>
   </si>
   <si>
     <t>211554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211554/0051-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211554/0051-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a cobrança, de licença especial para funcionamento aos sábados e domingos do bar e mercearia</t>
   </si>
   <si>
     <t>211555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211555/0052-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211555/0052-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o por que ainda não foram concluidos os trabalhos para implantar tubulações na Rua Luiz Padilha de Oliveira.</t>
   </si>
   <si>
     <t>211556</t>
   </si>
   <si>
     <t>Bancada do PDS, Bancada do PMDB, Bancada do PTB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211556/0053-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211556/0053-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhores: Coronel Francisco Antunes Cintra, Dr. Paulo Vicente de Azevedo, Yasup Okumura e Sebastião de Oliveira Cangussu</t>
   </si>
   <si>
     <t>211557</t>
   </si>
   <si>
     <t>Adelino Mendes Melges e Outros, Bancada do PDS, Bancada do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211557/0054-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211557/0054-1985.pdf</t>
   </si>
   <si>
     <t>211558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211558/0055-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211558/0055-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a Festa do Peão de Boiadeiro</t>
   </si>
   <si>
     <t>211559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211559/0056-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211559/0056-1985.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo Dia Internacional da Mulher</t>
   </si>
   <si>
     <t>211560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211560/0057-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211560/0057-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a situação da Municipalidade</t>
   </si>
   <si>
     <t>211561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211561/0065-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211561/0065-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o convênio com o IAMSPE</t>
   </si>
   <si>
     <t>211562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211562/0066-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211562/0066-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a escola de bordados existente nesta cidade</t>
   </si>
   <si>
     <t>211563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211563/0067-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211563/0067-1985.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculos ao longo da via expressa que corta a Vila de Paulópolis</t>
   </si>
   <si>
     <t>211565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211565/0071-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211565/0071-1985.pdf</t>
   </si>
   <si>
     <t>211566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211566/0072-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211566/0072-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o critério utilizado para avaliação dos terrenos e construções de Pompéia conforme o decreto nº 1.586, decreto nº 4.594.</t>
   </si>
   <si>
     <t>211567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211567/0073-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211567/0073-1985.pdf</t>
   </si>
   <si>
     <t>211568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211568/0074-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211568/0074-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicito a realização de estudos visando corrigir mensalmente os preços mínimos dos produtos agrícolas </t>
   </si>
   <si>
     <t>211569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211569/0075-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211569/0075-1985.pdf</t>
   </si>
   <si>
     <t>A empresa de ônibus Expressa Adamantina, tenha permissão para explorar a linha Tupi Paulista-São Paulo e vice-versa</t>
   </si>
   <si>
     <t>211570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211570/0076-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211570/0076-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o abandono que se encontra as ruas do JK</t>
   </si>
   <si>
     <t>211571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211571/0077-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211571/0077-1985.pdf</t>
   </si>
   <si>
     <t>Concurso público para o cargo de Dentista</t>
   </si>
   <si>
     <t>211572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211572/0078-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211572/0078-1985.pdf</t>
   </si>
   <si>
     <t>Criação do Departamento de Odontologia e a Carreira de Cirurgião Dentista Estadual</t>
   </si>
   <si>
     <t>211573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211573/0099-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211573/0099-1985.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Muncipal xerox de todos empenhos e notas fiscais do mês de janeiro corrente referente a despesas de materiais de consumo</t>
   </si>
   <si>
     <t>211370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211370/0102-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211370/0102-1985.pdf</t>
   </si>
   <si>
     <t>Envio da realação de viagens efetuadas durante o mês de março de 1985, bem como o valor das despesas da mesma.</t>
   </si>
   <si>
     <t>211371</t>
   </si>
   <si>
     <t>Carlos Loncarovich, Mario Gonçalves Gamero, Roberto Mauro Borges, Walter Augusto Soares</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211371/0118-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211371/0118-1985.pdf</t>
   </si>
   <si>
     <t>Comissão Especial de Inquérito</t>
   </si>
   <si>
     <t>211372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211372/0119-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211372/0119-1985.pdf</t>
   </si>
   <si>
     <t>211373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211373/0120-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211373/0120-1985.pdf</t>
   </si>
   <si>
     <t>Solicito xerox completo da apólice de seguros vigente onde consta o veículo Foru Del Rey, furtado recentemente em São Paulo</t>
   </si>
   <si>
     <t>211374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211374/0125-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211374/0125-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a implantação de guias no Jardim São Luiz</t>
   </si>
   <si>
     <t>211375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211375/0126-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211375/0126-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre quantos poços foram abertos para o abastecimento de água, quais as localizações dos mesmos, quanto custou cada uma perfuração, qual o volume de água.</t>
   </si>
   <si>
     <t>211376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211376/0127-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211376/0127-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicito informação sobre a implantação dos vários programas do governo </t>
   </si>
   <si>
     <t>211377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211377/0128-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211377/0128-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o furto do carro da municipalidade</t>
   </si>
   <si>
     <t>211378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211378/0129-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211378/0129-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre o repasse á Prefeitura Municipal de Pompéia</t>
   </si>
   <si>
     <t>211379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211379/0130-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211379/0130-1985.pdf</t>
   </si>
   <si>
     <t>Impedir que trens de passageiros e de cargas que chegam diariamente a nossa cidade adentrem o perímetro urbano em alta velocidade</t>
   </si>
   <si>
     <t>211380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211380/0131-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211380/0131-1985.pdf</t>
   </si>
   <si>
     <t>211381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211381/0132-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211381/0132-1985.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte sobre o Rio Tibiriça</t>
   </si>
   <si>
     <t>211398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211398/0133-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211398/0133-1985.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado o presente requerimento ao chefe da Fepasa local, para capinar os matos existentes nas margens da Fepasa no perímetro urbano de Pompéia</t>
   </si>
   <si>
     <t>211400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211400/0140-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211400/0140-1985.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado a este Legislativo cópia ou xerox das propostas apresentadas em decorrência da tomada de preço nº 03/85 aberta em 14/02/85</t>
   </si>
   <si>
     <t>211401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211401/0141-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211401/0141-1985.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado à TELESP, oficio solicitando que a mesma instale um orelhão na Rua Epaminondas de Toledo Piza.</t>
   </si>
   <si>
     <t>211402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211402/0142-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211402/0142-1985.pdf</t>
   </si>
   <si>
     <t>211403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211403/0144-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211403/0144-1985.pdf</t>
   </si>
   <si>
     <t>Estudos para que acha a venda dos imóveis que constituem a colônia da Fepasa na Vila de Paulópolis.</t>
   </si>
   <si>
     <t>211404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211404/0145-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211404/0145-1985.pdf</t>
   </si>
   <si>
     <t>Estudos para a possibilidade da venda das casas localizadas na colônia da Fepasa em Paulópolis</t>
   </si>
   <si>
     <t>211405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211405/0150-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211405/0150-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações, qual o modelo do veículo Del Rey adquirido pela Municipalidade do dia 17/05, e o valor pago.</t>
   </si>
   <si>
     <t>211406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211406/0151-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211406/0151-1985.pdf</t>
   </si>
   <si>
     <t>Desapropriação do prédio demoninado Rodoviária velha, para que seja instalada um calçadão</t>
   </si>
   <si>
     <t>211407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211407/0152-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211407/0152-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações à respeito da desapropriação do prédio onde funcionava o cinema</t>
   </si>
   <si>
     <t>211408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211408/0153-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211408/0153-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre os obstáculos constríidos na SP João Ribeiro de Barros.</t>
   </si>
   <si>
     <t>211409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211409/0164-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211409/0164-1985.pdf</t>
   </si>
   <si>
     <t>Informações à respeito do Clube de Lazer do Jk</t>
   </si>
   <si>
     <t>211410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211410/0165-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211410/0165-1985.pdf</t>
   </si>
   <si>
     <t>Informações à respeito de verbas para a Santa Casa local.</t>
   </si>
   <si>
     <t>211411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211411/0167-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211411/0167-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a ampliação da área industrial de Pompéia</t>
   </si>
   <si>
     <t>211412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211412/0172-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211412/0172-1985.pdf</t>
   </si>
   <si>
     <t>Informações à respeito da construção do muro, de placas pré moldadas de concreto do Estádio Florentino Favoretto.</t>
   </si>
   <si>
     <t>211413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211413/0173-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211413/0173-1985.pdf</t>
   </si>
   <si>
     <t>Informações à respeito da aquisição de veículo utilitário marca Chevrolet, ano 1984.</t>
   </si>
   <si>
     <t>211414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211414/0174-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211414/0174-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicito certidão ou xerox das notas fiscais dos combustíveis </t>
   </si>
   <si>
     <t>211415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211415/0175-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211415/0175-1985.pdf</t>
   </si>
   <si>
     <t>Informações se haverá a contratação de Gerente da Rádio Central</t>
   </si>
   <si>
     <t>211416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211416/0176-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211416/0176-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre máquinas usadas para a terraplenagem.</t>
   </si>
   <si>
     <t>211417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211417/0177-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211417/0177-1985.pdf</t>
   </si>
   <si>
     <t>Informações à respeito da verba solicitada pela Santa Casa</t>
   </si>
   <si>
     <t>211428</t>
   </si>
   <si>
     <t>Bancada do PDS</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211428/0180-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211428/0180-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Kera</t>
   </si>
   <si>
     <t>211421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211421/0181-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211421/0181-1985.pdf</t>
   </si>
   <si>
     <t>Verificação de todos as documentações alusivas as aquisições de veículos e máquinas pela municipalidade local</t>
   </si>
   <si>
     <t>211422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211422/0183-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211422/0183-1985.pdf</t>
   </si>
   <si>
     <t>211425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211425/0184-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211425/0184-1985.pdf</t>
   </si>
   <si>
     <t>211426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211426/0190-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211426/0190-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Sisenando Cunha</t>
   </si>
   <si>
     <t>211429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211429/0191-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211429/0191-1985.pdf</t>
   </si>
   <si>
     <t>Comissão especial de inquérito com a finalidade de junto à Prefeitura Municipal de Pompéia, proceder a verificação de todas as documentações alusivas a mão de obra e fornecimento de materias de construção</t>
   </si>
   <si>
     <t>211431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211431/0192-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211431/0192-1985.pdf</t>
   </si>
   <si>
     <t>Fornecimento de combustíveis à municipalidade local</t>
   </si>
   <si>
     <t>211432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211432/0193-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211432/0193-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a Banda Sinfônica de São Paulo</t>
   </si>
   <si>
     <t>211433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211433/0194-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211433/0194-1985.pdf</t>
   </si>
   <si>
     <t>Solicitando a presença da CETESB na Indústria de Óleo Vivi, para verificar a poluição causada nas casas do JK</t>
   </si>
   <si>
     <t>211434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211434/0195-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211434/0195-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre à construção de uma área verde</t>
   </si>
   <si>
     <t>211436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211436/0196-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211436/0196-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a Tvs</t>
   </si>
   <si>
     <t>211437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211437/0197-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211437/0197-1985.pdf</t>
   </si>
   <si>
     <t>Iluminação do Jardim São Luiz</t>
   </si>
   <si>
     <t>211438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211438/0198-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211438/0198-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a hospedagem da Banda Sinfônica</t>
   </si>
   <si>
     <t>211439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211439/0199-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211439/0199-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a Banda Sinfônica</t>
   </si>
   <si>
     <t>211440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211440/0200-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211440/0200-1985.pdf</t>
   </si>
   <si>
     <t>Reajustes das prestações do BNH para as casas por ele financiadas</t>
   </si>
   <si>
     <t>211448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211448/0201-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211448/0201-1985.pdf</t>
   </si>
   <si>
     <t>Estudos no sentido de serem reajustadas, reclassificadas as carreiras do funcionalismo Estadual, Escriturários, Atendentes, Secretários, Inspetores de alunos e outras</t>
   </si>
   <si>
     <t>211450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211450/0203-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211450/0203-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Deputado Fernando Mauro</t>
   </si>
   <si>
     <t>211451</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero, Bancada do PDS, Bancada do PMDB, Bancada do PTB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211451/0205-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211451/0205-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Cassaro</t>
   </si>
   <si>
     <t>211452</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero, Bancada PMDB, Bancada PTB, Bancada do Partido PDS.</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211452/0206-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211452/0206-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Tufic Baracat</t>
   </si>
   <si>
     <t>211456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211456/0207-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211456/0207-1985.pdf</t>
   </si>
   <si>
     <t>Em fase se encontra os inquéritos policiais</t>
   </si>
   <si>
     <t>211458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211458/0208-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211458/0208-1985.pdf</t>
   </si>
   <si>
     <t>211461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211461/0209-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211461/0209-1985.pdf</t>
   </si>
   <si>
     <t>Informações a respeito do placar eletrônico instalado no Estádio Municipal</t>
   </si>
   <si>
     <t>211463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211463/0210-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211463/0210-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a situação contratual dessa municipalidade com as Sras. Irene Martins e Maria José dos Santos.</t>
   </si>
   <si>
     <t>211464</t>
   </si>
   <si>
     <t>Walter Augusto Soares, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211464/0216-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211464/0216-1985.pdf</t>
   </si>
   <si>
     <t>Criação de uma comissão especial de inquérito para que junto da Prefeitura Municipal de Pompéia, proceder  a verificação de toda a documentação referente a prestação de serviços à municipalidade</t>
   </si>
   <si>
     <t>211466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211466/0217-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211466/0217-1985.pdf</t>
   </si>
   <si>
     <t>Seja enviado cópias dos relatórios das comissões especiais de inquérito, referente ao fornecimento de combustiveis à Prefeitura Municipal de Pompéia</t>
   </si>
   <si>
     <t>211468</t>
   </si>
   <si>
     <t>Adelino Mendes Melges e Outros, Mario Gonçalves Gamero</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211468/0218-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211468/0218-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Afrânio dos Santos</t>
   </si>
   <si>
     <t>211469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211469/0224-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211469/0224-1985.pdf</t>
   </si>
   <si>
     <t>Verificação de toda a documentação junto à Prefeitura Municipal de Pompeia, referente à Sra. Irene Martin</t>
   </si>
   <si>
     <t>211470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211470/0229-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211470/0229-1985.pdf</t>
   </si>
   <si>
     <t>Título de cidadania Pompeense</t>
   </si>
   <si>
     <t>211471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211471/0230-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211471/0230-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre as conduções movidas a Diesel, gasolina, álcool, existentes na Prefeitura</t>
   </si>
   <si>
     <t>211473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211473/0231-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211473/0231-1985.pdf</t>
   </si>
   <si>
     <t>211474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211474/0232-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211474/0232-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Emídio Celestino de Andrade</t>
   </si>
   <si>
     <t>211475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211475/0234-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211475/0234-1985.pdf</t>
   </si>
   <si>
     <t>211476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211476/0237-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211476/0237-1985.pdf</t>
   </si>
   <si>
     <t>Falta d` água</t>
   </si>
   <si>
     <t>211478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211478/0238-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211478/0238-1985.pdf</t>
   </si>
   <si>
     <t>Informações de quando que foi dispendido pela municipalidade com as Escolas de Pompéia, durante as festividades de setembro</t>
   </si>
   <si>
     <t>211479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211479/0247-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211479/0247-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o valor que foi consumido em combustível, nos meses de junho, julho e agosto.</t>
   </si>
   <si>
     <t>211481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211481/0248-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211481/0248-1985.pdf</t>
   </si>
   <si>
     <t>Quandos convênios, trazendo benefícios à nossa cidade já foram assinados entre a Prefeitura e o Estado</t>
   </si>
   <si>
     <t>211482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211482/0249-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211482/0249-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre falta de água</t>
   </si>
   <si>
     <t>211483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211483/0259-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211483/0259-1985.pdf</t>
   </si>
   <si>
     <t>211157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211157/0260-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211157/0260-1985.pdf</t>
   </si>
   <si>
     <t>Solicito informações, à respeito do responsável pela produção e abastecimento de água na cidade.</t>
   </si>
   <si>
     <t>211484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211484/0261-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211484/0261-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a retirada de terra do lote de nº2, quadra J de propriedade do Sr. Djair José de Carvalho</t>
   </si>
   <si>
     <t>211486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211486/0262-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211486/0262-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Belisa Prado Neves</t>
   </si>
   <si>
     <t>211487</t>
   </si>
   <si>
     <t>Álvaro Prizão Januário, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211487/0263-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211487/0263-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Presilina Esméria Viana</t>
   </si>
   <si>
     <t>211489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211489/0264-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211489/0264-1985.pdf</t>
   </si>
   <si>
     <t>Carta de protesto contra os senhores congressitas por não respeitarem a vontade da maioria da população.</t>
   </si>
   <si>
     <t>211490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211490/0265-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211490/0265-1985.pdf</t>
   </si>
   <si>
     <t>211491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211491/0271-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211491/0271-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Alcides José</t>
   </si>
   <si>
     <t>211493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211493/0280-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211493/0280-1985.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Sr. Prefeito Municipal sobre à festa do peão</t>
   </si>
   <si>
     <t>211494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211494/0281-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211494/0281-1985.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Celementina Moura Conceição</t>
   </si>
   <si>
     <t>211495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211495/0282-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211495/0282-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a coleta de lixo</t>
   </si>
   <si>
     <t>211496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211496/0283-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211496/0283-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a relação de todos os terrenos de propriedade da Prefeitura Municipal de Pompéia</t>
   </si>
   <si>
     <t>211497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211497/0284-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211497/0284-1985.pdf</t>
   </si>
   <si>
     <t>Unificação de área</t>
   </si>
   <si>
     <t>211498</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211498/0285-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211498/0285-1985.pdf</t>
   </si>
   <si>
     <t>211499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211499/0286-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211499/0286-1985.pdf</t>
   </si>
   <si>
     <t>Motivos pela falta d`água</t>
   </si>
   <si>
     <t>211500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211500/0287-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211500/0287-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o plano de expansão para Pompéia</t>
   </si>
   <si>
     <t>211501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211501/0288-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211501/0288-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o setor de Assistência Social do nosso município</t>
   </si>
   <si>
     <t>211502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211502/0289-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211502/0289-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Matadouro Municipal</t>
   </si>
   <si>
     <t>211503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211503/0291-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211503/0291-1985.pdf</t>
   </si>
   <si>
     <t>Solicito que acha vigilância nos fins de semana nas imediações dos clubes que realizam bailes e brincadeiras dançantes para evitar que maus elementos continuem a riscar carros estacionados, quebrar faróis, lanternas, antenas, murchar os pneus</t>
   </si>
   <si>
     <t>211504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211504/0292-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211504/0292-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente a fase que se encontra o inquérito policial instaurado contra o Sr. Jorge Tamura</t>
   </si>
   <si>
     <t>211505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211505/0293-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211505/0293-1985.pdf</t>
   </si>
   <si>
     <t>Informações referente as residências de Pompéia que não estão sendo abastecidas com água</t>
   </si>
   <si>
     <t>211506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211506/0294-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211506/0294-1985.pdf</t>
   </si>
   <si>
     <t>211507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211507/0295-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211507/0295-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a Telesp</t>
   </si>
   <si>
     <t>211509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211509/0296-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211509/0296-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre Varejão de Pompéia</t>
   </si>
   <si>
     <t>211511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211511/0298-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211511/0298-1985.pdf</t>
   </si>
   <si>
     <t>Instalação em nossa cidade de um curso de Serviço Nacional de Aprendizagem Rural</t>
   </si>
   <si>
     <t>211513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211513/0299-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211513/0299-1985.pdf</t>
   </si>
   <si>
     <t>Informações se há autorização para que alguns veículos da Prefeitura local, transitem em nossas ruas depois da meia noite</t>
   </si>
   <si>
     <t>211514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211514/0300-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211514/0300-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre se há necessidade de mais pontes metálicas em nosso município.</t>
   </si>
   <si>
     <t>211516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211516/0301-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211516/0301-1985.pdf</t>
   </si>
   <si>
     <t>Doações de verbas para abertura de poços profundos</t>
   </si>
   <si>
     <t>211517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211517/0302-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211517/0302-1985.pdf</t>
   </si>
   <si>
     <t>Melhoramento do SAAE para com a população</t>
   </si>
   <si>
     <t>211519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211519/0304-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211519/0304-1985.pdf</t>
   </si>
   <si>
     <t>Aposentadoria do trabalhador rural</t>
   </si>
   <si>
     <t>211521</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211521/0305-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211521/0305-1985.pdf</t>
   </si>
   <si>
     <t>Informações sobre a retirada de terra do lote nº02 quadra J-  Vila Paulina</t>
   </si>
   <si>
     <t>211522</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211522/0306-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211522/0306-1985.pdf</t>
   </si>
   <si>
     <t>Informações à respeito da feira do peixe</t>
   </si>
   <si>
     <t>211524</t>
   </si>
   <si>
     <t>Carlos Loncarovich, Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211524/0307-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211524/0307-1985.pdf</t>
   </si>
   <si>
     <t>211525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211525/0308-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211525/0308-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Falta d` água </t>
   </si>
   <si>
     <t>211526</t>
   </si>
   <si>
     <t>Roberto Mauro Borges, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211526/0309-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211526/0309-1985.pdf</t>
   </si>
   <si>
     <t>Falta de água</t>
   </si>
   <si>
     <t>211527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211527/0310-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211527/0310-1985.pdf</t>
   </si>
   <si>
     <t>211528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211528/0311-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211528/0311-1985.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de reservatório </t>
   </si>
   <si>
     <t>211530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211530/0312-1985.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211530/0312-1985.pdf</t>
   </si>
   <si>
     <t>Aposentados</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6540,68 +6540,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114597/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114598/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114599/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114600/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114546/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114557/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114565/0007-1985.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114576/0008-1985.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114587/0009-1985.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114609/0010-1985.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114619/0011-1985.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114628/0012-1985.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114641/0013-1985.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114652/0014-1985.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114663/0015-1985.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114673/0016-1985.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114684/0017-1985.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114693/0018-1985.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114590/0019-1985.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114712/0020-1985.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114723/0021-1985.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114731/0022-1985.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114740/0023-1985.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114747/0024-1985.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114765/0025-1985.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114591/0026-1985.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114784/0027-1985.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114793/0028-1985.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114802/0029-1985.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114813/0030-1985.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114822/0031-1985.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114828/0032-1985.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114839/0033-1985.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114849/0034-1985.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114860/0035-1985.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114527/0036-1985.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114528/0037-1985.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114529/0038-1985.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114530/0039-1985.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114592/0041-1985.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114531/0042-1985.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114532/0043-1985.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114533/0044-1985.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114593/0045-1985.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114534/0046-1985.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114535/0047-1985.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114536/0048-1985.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114537/0049-1985.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114538/0050-1985.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114539/0051-1985.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114540/0052-1985.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114541/0053-1985.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114542/0054-1985.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114543/0055-1985.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114544/0056-1985.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114545/0057-1985.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114547/0058-1985.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114548/0059-1985.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114549/0060-1985.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114550/0061-1985.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114551/0062-1985.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114552/0063-1985.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114553/0064-1985.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114554/0065-1985.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114555/0066-1985.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114556/0067-1985.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114594/0068-1985.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114595/0069-1985.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114596/0070-1985.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114558/0071-1985.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114559/0072-1985.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114560/0073-1985.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114561/0074-1985.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114562/0075-1985.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114563/0076-1985.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114564/0077-1985.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114566/0078-1985.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114567/0079-1985.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114568/0080-1985.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114569/0081-1985.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114570/0082-1985.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114571/0083-1985.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114572/0084-1985.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114573/0085-1985.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114574/0086-1985.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114575/0087-1985.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114577/0088-1985.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114578/0089-1985.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114579/0090-1985.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114580/0091-1985.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114581/0092-1985.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114582/0093-1985.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114583/0094-1985.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114584/0095-1985.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114585/0096-1985.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114586/0097-1985.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114588/0098-1985.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114589/0099-1985.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114601/0100-1985.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114602/0101-1985.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114603/0102-1985.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114604/0103-1985.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114605/0104-1985.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114606/0105-1985.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114607/0106-1985.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114608/0107-1985.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114610/0108-1985.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114611/0109-1985.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114612/0110-1985.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114613/0111-1985.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114614/0112-1985.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114615/0113-1985.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114616/0114-1985.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114617/0116-1985.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114618/0117-1985.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114620/0118-1985.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114621/0119-1985.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114622/0120-1985.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114623/0121-1985.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114624/0122-1985.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114625/0123-1985.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114626/0124-1985.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114627/0125-1985.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114631/0126-1985.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114629/0128-1985.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114630/0129-1985.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114633/0130-1985.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114634/0131-1985.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114635/0132-1985.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114636/0133-1985.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114637/0134-1985.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114638/0135-1985.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114639/0136-1985.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114640/0137-1985.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114642/0138-1985.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114643/0139-1985.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114644/0140-1985.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114645/0141-1985.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114646/0142-1985.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114647/0143-1985.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114648/0144-1985.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114649/0145-1985.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114650/0146-1985.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114651/0147-1985.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114653/0148-1985.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114654/0149-1985.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114655/0150-1985.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114656/0151-1985.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114657/0152-1985.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114658/0153-1985.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114659/0154-1985.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114660/0155-1985.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114661/0156-1985.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114662/0157-1985.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114664/0158-1985.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114665/0159-1985.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114666/0160-1985.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114667/0161-1985.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114866/0162-1985.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114668/0163-1985.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114669/0164-1985.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114670/0165-1985.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114671/0166-1985.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114672/0167-1985.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114674/0168-1985.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114675/0169-1985.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114676/0170-1985.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114677/0171-1985.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114678/0172-1985.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114679/0173-1985.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114680/0174-1985.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114681/0175-1985.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114682/0176-1985.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114683/0177-1985.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114685/0178-1985.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114686/0179-1985.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114687/0180-1985.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114688/0181-1985.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114867/0182-1985.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114868/0183-1985.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114689/0184-1985.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114690/0185-1985.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114691/0186-1985.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114692/0187-1985.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114694/0188-1985.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/115027/0189-1985.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114695/0190-1985.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114696/0191-1985.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114697/0192-1985.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114698/0193-1985.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114699/0194-1985.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114700/0195-1985.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114701/0196-1985.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114702/0197-1985.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114703/0198-1985.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114869/0199-1985.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114704/0200-1985.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114705/0201-1985.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114706/0202-1985.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114707/0203-1985.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114708/0204-1985.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114709/0205-1985.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114710/0206-1985.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114711/0207-1985.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114713/0208-1985.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114714/0209-1985.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114715/0210-1985.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114716/0211-1985.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114717/0212-1985.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114718/0213-1985.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114719/0214-1985.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114720/0215-1985.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114721/0216-1985.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114722/0217-1985.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114724/0218-1985.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114725/0219-1985.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114726/0220-1985.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114727/0221-1985.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114728/0222-1985.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114729/0223-1985.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114730/0224-1985.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114870/0225-1985.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114871/0226-1985.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114872/0227-1985.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114873/0228-1985.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114874/0229-1985.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114732/0230-1985.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114733/0231-1985.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114734/0232-1985.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114735/0233-1985.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114736/0234-1985.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114737/0235-1985.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114738/0236-1985.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114739/0237-1985.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114741/0238-1985.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114742/0239-1985.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114875/0240-1985.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114876/0241-1985.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114877/0242-1985.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114878/0243-1985.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114743/0244-1985.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114744/0245-1985.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114745/0246-1985.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114746/0247-1985.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114748/0248-1985.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114749/0249-1985.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114750/0250-1985.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114758/0251-1985.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114759/0252-1985.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114760/0253-1985.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114761/0254-1985.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114762/0255-1985.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114763/0256-1985.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114764/0257-1985.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114766/0258-1985.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114767/0259-1985.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114768/0260-1985.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114769/0261-1985.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114770/0262-1985.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114771/0263-1985.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114772/0264-1985.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114773/0265-1985.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114774/0266-1985.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114775/0267-1985.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114776/0268-1985.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114777/0269-1985.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114778/0270-1985.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114779/0271-1985.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114780/0272-1985.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114781/0273-1985.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114782/0274-1985.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114783/0275-1985.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114879/0276-1985.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114880/0277-1985.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114881/0278-1985.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114785/0279-1985.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114786/0280-1985.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114787/0281-1985.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114788/0282-1985.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114789/0283-1985.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114790/0284-1985.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114791/0285-1985.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114792/0286-1985.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114882/0287-1985.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114883/0288-1985.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114884/0289-1985.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114794/0290-1985.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114795/0291-1985.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114796/0292-1985.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114797/0293-1985.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114798/0294-1985.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114799/0295-1985.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114800/0296-1985.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114801/0297-1985.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114803/0298-1985.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114804/0299-1985.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114805/0300-1985.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114806/0301-1985.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114807/0302-1985.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114808/0303-1985.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114809/0304-1985.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114810/0305-1985.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114811/0306-1985.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114812/0307-1985.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114814/0308-1985.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114815/0309-1985.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114885/0310-1985.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114886/0311-1985.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114816/0312-1985.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114817/0313-1985.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114818/0314-1985.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114819/0315-1985.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114820/0316-1985.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114821/0317-1985.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114823/0318-1985.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114887/0319-1985.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114888/0320-1985.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114889/0321-1985.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114890/0322-1985.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114891/0323-1985.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114824/0324-1985.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114825/0325-1985.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114826/0326-1985.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114827/0327-1985.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114829/0328-1985.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114830/0329-1985.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114831/0330-1985.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114832/0331-1985.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114833/0332-1985.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114834/0333-1985.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114835/0334-1985.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114836/0335-1985.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114837/0336-1985.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114838/0337-1985.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114840/0338-1985.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114841/0339-1985.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114842/0340-1985.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114843/0341-1985.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114844/0342-1985.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114845/0344-1985.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114846/0345-1985.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114847/0346-1985.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114848/0347-1985.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114850/0348-1985.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114851/0349-1985.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114852/0350-1985.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114853/0351-1985.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114854/0352-1985.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114855/0353-1985.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114856/0354-1985.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114857/0355-1985.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114858/0356-1985.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114859/0357-1985.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114861/0358-1985.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114862/0359-1985.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114863/0360-1985.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114864/0361-1985.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114865/0362-1985.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300307/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300308/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300309/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300310/0004-A-1985.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300313/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300314/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1995/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1996/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1997/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1998/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2005/0001%20A-1985.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2007/0002%20A-1985.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2009/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2010/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2011/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2012/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2013/0007-1985.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2014/0008-1985.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2015/0009-1985.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2016/0010-1985.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2017/0011-1985.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2018/0012-1985.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2019/0013-1985.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2020/0014-1985.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2021/0015-1985.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2022/0016-1985.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2023/0017-1985.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2024/0018-1985.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2025/0019-1985.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2026/0020-1985.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2027/0021-1985.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2028/0022-1985.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2029/0023-1985.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2030/0024-1985.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2031/0025-1985.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2032/0026-1985.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2033/0027-1985.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2034/0028-1985.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2035/0029-1985.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2036/0030-1985.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2037/0031-1985.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2038/0032-1985.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2039/0033-1985.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2040/0034-1985.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2041/0035-1985.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2042/0036-1985.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2043/0037-1985.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2044/0038-1985.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2045/0039-1985.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2046/0040-1985.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2047/0041-1985.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2048/0042-1985.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1999/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2000/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2001/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2002/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2003/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2004/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211365/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211366/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211367/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211550/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211368/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211564/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211369/0007-1985.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211399/0013-1985.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211477/0023-1985.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211480/0024-1985.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211531/0036-1985.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211532/0037-1985.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211534/0038-1985.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211537/0040-1985.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211548/0041-1985.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211549/0042-1985.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211551/0048-1985.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211552/0049-1985.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211553/0050-1985.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211554/0051-1985.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211555/0052-1985.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211556/0053-1985.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211557/0054-1985.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211558/0055-1985.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211559/0056-1985.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211560/0057-1985.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211561/0065-1985.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211562/0066-1985.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211563/0067-1985.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211565/0071-1985.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211566/0072-1985.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211567/0073-1985.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211568/0074-1985.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211569/0075-1985.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211570/0076-1985.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211571/0077-1985.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211572/0078-1985.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211573/0099-1985.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211370/0102-1985.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211371/0118-1985.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211372/0119-1985.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211373/0120-1985.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211374/0125-1985.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211375/0126-1985.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211376/0127-1985.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211377/0128-1985.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211378/0129-1985.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211379/0130-1985.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211380/0131-1985.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211381/0132-1985.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211398/0133-1985.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211400/0140-1985.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211401/0141-1985.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211402/0142-1985.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211403/0144-1985.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211404/0145-1985.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211405/0150-1985.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211406/0151-1985.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211407/0152-1985.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211408/0153-1985.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211409/0164-1985.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211410/0165-1985.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211411/0167-1985.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211412/0172-1985.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211413/0173-1985.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211414/0174-1985.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211415/0175-1985.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211416/0176-1985.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211417/0177-1985.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211428/0180-1985.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211421/0181-1985.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211422/0183-1985.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211425/0184-1985.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211426/0190-1985.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211429/0191-1985.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211431/0192-1985.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211432/0193-1985.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211433/0194-1985.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211434/0195-1985.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211436/0196-1985.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211437/0197-1985.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211438/0198-1985.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211439/0199-1985.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211440/0200-1985.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211448/0201-1985.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211450/0203-1985.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211451/0205-1985.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211452/0206-1985.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211456/0207-1985.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211458/0208-1985.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211461/0209-1985.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211463/0210-1985.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211464/0216-1985.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211466/0217-1985.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211468/0218-1985.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211469/0224-1985.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211470/0229-1985.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211471/0230-1985.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211473/0231-1985.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211474/0232-1985.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211475/0234-1985.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211476/0237-1985.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211478/0238-1985.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211479/0247-1985.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211481/0248-1985.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211482/0249-1985.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211483/0259-1985.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211157/0260-1985.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211484/0261-1985.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211486/0262-1985.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211487/0263-1985.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211489/0264-1985.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211490/0265-1985.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211491/0271-1985.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211493/0280-1985.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211494/0281-1985.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211495/0282-1985.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211496/0283-1985.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211497/0284-1985.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211498/0285-1985.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211499/0286-1985.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211500/0287-1985.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211501/0288-1985.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211502/0289-1985.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211503/0291-1985.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211504/0292-1985.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211505/0293-1985.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211506/0294-1985.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211507/0295-1985.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211509/0296-1985.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211511/0298-1985.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211513/0299-1985.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211514/0300-1985.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211516/0301-1985.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211517/0302-1985.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211519/0304-1985.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211521/0305-1985.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211522/0306-1985.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211524/0307-1985.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211525/0308-1985.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211526/0309-1985.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211527/0310-1985.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211528/0311-1985.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211530/0312-1985.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114597/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114598/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114599/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114600/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114546/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114557/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114565/0007-1985.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114576/0008-1985.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114587/0009-1985.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114609/0010-1985.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114619/0011-1985.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114628/0012-1985.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114641/0013-1985.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114652/0014-1985.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114663/0015-1985.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114673/0016-1985.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114684/0017-1985.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114693/0018-1985.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114590/0019-1985.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114712/0020-1985.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114723/0021-1985.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114731/0022-1985.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114740/0023-1985.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114747/0024-1985.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114765/0025-1985.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114591/0026-1985.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114784/0027-1985.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114793/0028-1985.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114802/0029-1985.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114813/0030-1985.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114822/0031-1985.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114828/0032-1985.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114839/0033-1985.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114849/0034-1985.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114860/0035-1985.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114527/0036-1985.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114528/0037-1985.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114529/0038-1985.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114530/0039-1985.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114592/0041-1985.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114531/0042-1985.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114532/0043-1985.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114533/0044-1985.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114593/0045-1985.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114534/0046-1985.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114535/0047-1985.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114536/0048-1985.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114537/0049-1985.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114538/0050-1985.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114539/0051-1985.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114540/0052-1985.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114541/0053-1985.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114542/0054-1985.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114543/0055-1985.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114544/0056-1985.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114545/0057-1985.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114547/0058-1985.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114548/0059-1985.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114549/0060-1985.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114550/0061-1985.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114551/0062-1985.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114552/0063-1985.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114553/0064-1985.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114554/0065-1985.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114555/0066-1985.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114556/0067-1985.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114594/0068-1985.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114595/0069-1985.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114596/0070-1985.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114558/0071-1985.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114559/0072-1985.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114560/0073-1985.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114561/0074-1985.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114562/0075-1985.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114563/0076-1985.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114564/0077-1985.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114566/0078-1985.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114567/0079-1985.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114568/0080-1985.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114569/0081-1985.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114570/0082-1985.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114571/0083-1985.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114572/0084-1985.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114573/0085-1985.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114574/0086-1985.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114575/0087-1985.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114577/0088-1985.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114578/0089-1985.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114579/0090-1985.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114580/0091-1985.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114581/0092-1985.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114582/0093-1985.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114583/0094-1985.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114584/0095-1985.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114585/0096-1985.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114586/0097-1985.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114588/0098-1985.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114589/0099-1985.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114601/0100-1985.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114602/0101-1985.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114603/0102-1985.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114604/0103-1985.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114605/0104-1985.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114606/0105-1985.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114607/0106-1985.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114608/0107-1985.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114610/0108-1985.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114611/0109-1985.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114612/0110-1985.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114613/0111-1985.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114614/0112-1985.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114615/0113-1985.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114616/0114-1985.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114617/0116-1985.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114618/0117-1985.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114620/0118-1985.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114621/0119-1985.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114622/0120-1985.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114623/0121-1985.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114624/0122-1985.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114625/0123-1985.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114626/0124-1985.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114627/0125-1985.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114631/0126-1985.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114629/0128-1985.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114630/0129-1985.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114633/0130-1985.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114634/0131-1985.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114635/0132-1985.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114636/0133-1985.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114637/0134-1985.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114638/0135-1985.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114639/0136-1985.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114640/0137-1985.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114642/0138-1985.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114643/0139-1985.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114644/0140-1985.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114645/0141-1985.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114646/0142-1985.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114647/0143-1985.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114648/0144-1985.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114649/0145-1985.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114650/0146-1985.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114651/0147-1985.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114653/0148-1985.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114654/0149-1985.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114655/0150-1985.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114656/0151-1985.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114657/0152-1985.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114658/0153-1985.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114659/0154-1985.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114660/0155-1985.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114661/0156-1985.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114662/0157-1985.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114664/0158-1985.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114665/0159-1985.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114666/0160-1985.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114667/0161-1985.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114866/0162-1985.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114668/0163-1985.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114669/0164-1985.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114670/0165-1985.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114671/0166-1985.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114672/0167-1985.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114674/0168-1985.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114675/0169-1985.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114676/0170-1985.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114677/0171-1985.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114678/0172-1985.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114679/0173-1985.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114680/0174-1985.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114681/0175-1985.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114682/0176-1985.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114683/0177-1985.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114685/0178-1985.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114686/0179-1985.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114687/0180-1985.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114688/0181-1985.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114867/0182-1985.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114868/0183-1985.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114689/0184-1985.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114690/0185-1985.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114691/0186-1985.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114692/0187-1985.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114694/0188-1985.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/115027/0189-1985.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114695/0190-1985.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114696/0191-1985.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114697/0192-1985.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114698/0193-1985.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114699/0194-1985.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114700/0195-1985.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114701/0196-1985.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114702/0197-1985.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114703/0198-1985.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114869/0199-1985.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114704/0200-1985.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114705/0201-1985.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114706/0202-1985.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114707/0203-1985.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114708/0204-1985.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114709/0205-1985.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114710/0206-1985.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114711/0207-1985.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114713/0208-1985.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114714/0209-1985.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114715/0210-1985.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114716/0211-1985.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114717/0212-1985.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114718/0213-1985.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114719/0214-1985.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114720/0215-1985.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114721/0216-1985.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114722/0217-1985.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114724/0218-1985.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114725/0219-1985.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114726/0220-1985.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114727/0221-1985.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114728/0222-1985.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114729/0223-1985.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114730/0224-1985.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114870/0225-1985.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114871/0226-1985.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114872/0227-1985.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114873/0228-1985.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114874/0229-1985.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114732/0230-1985.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114733/0231-1985.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114734/0232-1985.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114735/0233-1985.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114736/0234-1985.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114737/0235-1985.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114738/0236-1985.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114739/0237-1985.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114741/0238-1985.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114742/0239-1985.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114875/0240-1985.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114876/0241-1985.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114877/0242-1985.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114878/0243-1985.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114743/0244-1985.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114744/0245-1985.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114745/0246-1985.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114746/0247-1985.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114748/0248-1985.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114749/0249-1985.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114750/0250-1985.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114758/0251-1985.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114759/0252-1985.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114760/0253-1985.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114761/0254-1985.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114762/0255-1985.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114763/0256-1985.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114764/0257-1985.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114766/0258-1985.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114767/0259-1985.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114768/0260-1985.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114769/0261-1985.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114770/0262-1985.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114771/0263-1985.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114772/0264-1985.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114773/0265-1985.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114774/0266-1985.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114775/0267-1985.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114776/0268-1985.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114777/0269-1985.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114778/0270-1985.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114779/0271-1985.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114780/0272-1985.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114781/0273-1985.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114782/0274-1985.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114783/0275-1985.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114879/0276-1985.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114880/0277-1985.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114881/0278-1985.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114785/0279-1985.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114786/0280-1985.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114787/0281-1985.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114788/0282-1985.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114789/0283-1985.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114790/0284-1985.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114791/0285-1985.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114792/0286-1985.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114882/0287-1985.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114883/0288-1985.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114884/0289-1985.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114794/0290-1985.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114795/0291-1985.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114796/0292-1985.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114797/0293-1985.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114798/0294-1985.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114799/0295-1985.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114800/0296-1985.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114801/0297-1985.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114803/0298-1985.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114804/0299-1985.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114805/0300-1985.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114806/0301-1985.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114807/0302-1985.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114808/0303-1985.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114809/0304-1985.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114810/0305-1985.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114811/0306-1985.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114812/0307-1985.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114814/0308-1985.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114815/0309-1985.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114885/0310-1985.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114886/0311-1985.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114816/0312-1985.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114817/0313-1985.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114818/0314-1985.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114819/0315-1985.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114820/0316-1985.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114821/0317-1985.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114823/0318-1985.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114887/0319-1985.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114888/0320-1985.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114889/0321-1985.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114890/0322-1985.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114891/0323-1985.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114824/0324-1985.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114825/0325-1985.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114826/0326-1985.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114827/0327-1985.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114829/0328-1985.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114830/0329-1985.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114831/0330-1985.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114832/0331-1985.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114833/0332-1985.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114834/0333-1985.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114835/0334-1985.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114836/0335-1985.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114837/0336-1985.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114838/0337-1985.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114840/0338-1985.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114841/0339-1985.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114842/0340-1985.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114843/0341-1985.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114844/0342-1985.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114845/0344-1985.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114846/0345-1985.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114847/0346-1985.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114848/0347-1985.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114850/0348-1985.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114851/0349-1985.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114852/0350-1985.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114853/0351-1985.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114854/0352-1985.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114855/0353-1985.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114856/0354-1985.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114857/0355-1985.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114858/0356-1985.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114859/0357-1985.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114861/0358-1985.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114862/0359-1985.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114863/0360-1985.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114864/0361-1985.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/114865/0362-1985.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300307/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300308/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300309/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300310/0004-A-1985.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300313/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/300314/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1995/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1996/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1997/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1998/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2005/0001%20A-1985.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2007/0002%20A-1985.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2009/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2010/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2011/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2012/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2013/0007-1985.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2014/0008-1985.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2015/0009-1985.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2016/0010-1985.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2017/0011-1985.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2018/0012-1985.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2019/0013-1985.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2020/0014-1985.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2021/0015-1985.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2022/0016-1985.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2023/0017-1985.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2024/0018-1985.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2025/0019-1985.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2026/0020-1985.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2027/0021-1985.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2028/0022-1985.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2029/0023-1985.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2030/0024-1985.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2031/0025-1985.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2032/0026-1985.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2033/0027-1985.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2034/0028-1985.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2035/0029-1985.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2036/0030-1985.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2037/0031-1985.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2038/0032-1985.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2039/0033-1985.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2040/0034-1985.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2041/0035-1985.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2042/0036-1985.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2043/0037-1985.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2044/0038-1985.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2045/0039-1985.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2046/0040-1985.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2047/0041-1985.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2048/0042-1985.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/1999/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2000/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2001/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2002/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2003/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/2004/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211365/0001-1985.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211366/0002-1985.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211367/0003-1985.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211550/0004-1985.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211368/0005-1985.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211564/0006-1985.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211369/0007-1985.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211399/0013-1985.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211477/0023-1985.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211480/0024-1985.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211531/0036-1985.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211532/0037-1985.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211534/0038-1985.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211537/0040-1985.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211548/0041-1985.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211549/0042-1985.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211551/0048-1985.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211552/0049-1985.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211553/0050-1985.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211554/0051-1985.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211555/0052-1985.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211556/0053-1985.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211557/0054-1985.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211558/0055-1985.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211559/0056-1985.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211560/0057-1985.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211561/0065-1985.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211562/0066-1985.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211563/0067-1985.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211565/0071-1985.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211566/0072-1985.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211567/0073-1985.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211568/0074-1985.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211569/0075-1985.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211570/0076-1985.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211571/0077-1985.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211572/0078-1985.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211573/0099-1985.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211370/0102-1985.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211371/0118-1985.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211372/0119-1985.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211373/0120-1985.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211374/0125-1985.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211375/0126-1985.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211376/0127-1985.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211377/0128-1985.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211378/0129-1985.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211379/0130-1985.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211380/0131-1985.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211381/0132-1985.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211398/0133-1985.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211400/0140-1985.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211401/0141-1985.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211402/0142-1985.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211403/0144-1985.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211404/0145-1985.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211405/0150-1985.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211406/0151-1985.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211407/0152-1985.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211408/0153-1985.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211409/0164-1985.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211410/0165-1985.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211411/0167-1985.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211412/0172-1985.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211413/0173-1985.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211414/0174-1985.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211415/0175-1985.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211416/0176-1985.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211417/0177-1985.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211428/0180-1985.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211421/0181-1985.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211422/0183-1985.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211425/0184-1985.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211426/0190-1985.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211429/0191-1985.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211431/0192-1985.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211432/0193-1985.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211433/0194-1985.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211434/0195-1985.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211436/0196-1985.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211437/0197-1985.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211438/0198-1985.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211439/0199-1985.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211440/0200-1985.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211448/0201-1985.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211450/0203-1985.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211451/0205-1985.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211452/0206-1985.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211456/0207-1985.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211458/0208-1985.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211461/0209-1985.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211463/0210-1985.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211464/0216-1985.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211466/0217-1985.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211468/0218-1985.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211469/0224-1985.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211470/0229-1985.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211471/0230-1985.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211473/0231-1985.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211474/0232-1985.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211475/0234-1985.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211476/0237-1985.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211478/0238-1985.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211479/0247-1985.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211481/0248-1985.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211482/0249-1985.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211483/0259-1985.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211157/0260-1985.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211484/0261-1985.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211486/0262-1985.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211487/0263-1985.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211489/0264-1985.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211490/0265-1985.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211491/0271-1985.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211493/0280-1985.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211494/0281-1985.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211495/0282-1985.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211496/0283-1985.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211497/0284-1985.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211498/0285-1985.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211499/0286-1985.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211500/0287-1985.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211501/0288-1985.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211502/0289-1985.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211503/0291-1985.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211504/0292-1985.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211505/0293-1985.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211506/0294-1985.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211507/0295-1985.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211509/0296-1985.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211511/0298-1985.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211513/0299-1985.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211514/0300-1985.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211516/0301-1985.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211517/0302-1985.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211519/0304-1985.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211521/0305-1985.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211522/0306-1985.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211524/0307-1985.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211525/0308-1985.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211526/0309-1985.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211527/0310-1985.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211528/0311-1985.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1985/211530/0312-1985.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H562"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>