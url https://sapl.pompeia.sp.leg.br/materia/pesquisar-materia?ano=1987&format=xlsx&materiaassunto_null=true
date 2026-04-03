--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -54,11967 +54,11967 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>115242</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115242/Sem número -1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115242/Sem número -1987.pdf</t>
   </si>
   <si>
     <t>Cobrança de pedágio</t>
   </si>
   <si>
     <t>113910</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113910/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113910/0001-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de telefone na Creche Municipal </t>
   </si>
   <si>
     <t>113911</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113911/0002-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113911/0002-1987.pdf</t>
   </si>
   <si>
     <t>Construção urgente de moradias através do PRONHASP</t>
   </si>
   <si>
     <t>113912</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113912/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113912/0003-1987.pdf</t>
   </si>
   <si>
     <t>Instalação de Postos Políciais em Paulópolis</t>
   </si>
   <si>
     <t>113913</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113913/0004-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113913/0004-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de guias e sarjetas na Rua Tiradentes</t>
   </si>
   <si>
     <t>113914</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113914/0005-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113914/0005-1987.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço semi-atersiano para atender exclusivamente os moradores dos Núcleos JK</t>
   </si>
   <si>
     <t>113915</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113915/0006-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113915/0006-1987.pdf</t>
   </si>
   <si>
     <t>Contratação de empreiteiras para gramar o campo do "Estádio Florentino Favoretto"</t>
   </si>
   <si>
     <t>113916</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113916/0007-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113916/0007-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um mini-campo ao lado do Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>113917</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113917/0008-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113917/0008-1987.pdf</t>
   </si>
   <si>
     <t>Contratação de técnicos para a formação de equipes infantis de futebol de salão, volibol, basquete e natação</t>
   </si>
   <si>
     <t>113918</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Carlos Tadayoshi Miyahira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113918/0009-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113918/0009-1987.pdf</t>
   </si>
   <si>
     <t>Plantar gramas com mudas ou sementes na vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>113927</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113927/0010-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113927/0010-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza do antigo Cine Rosário</t>
   </si>
   <si>
     <t>113938</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113938/0011-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113938/0011-1987.pdf</t>
   </si>
   <si>
     <t>Abrir a rua Cezar Martins Piraja na Vila Piraja até a rua Pedro Paulino</t>
   </si>
   <si>
     <t>113949</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113949/0012-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113949/0012-1987.pdf</t>
   </si>
   <si>
     <t>Construção de rede de esgotos no Jardim Primavera</t>
   </si>
   <si>
     <t>113960</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113960/0013-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113960/0013-1987.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Tiradente</t>
   </si>
   <si>
     <t>113971</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113971/0014-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113971/0014-1987.pdf</t>
   </si>
   <si>
     <t>Recapar com asfalto o quarteirão da Praça Rui Barbosa</t>
   </si>
   <si>
     <t>113982</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113982/0015-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113982/0015-1987.pdf</t>
   </si>
   <si>
     <t>Ligação das ruas Pedro Paloni e Cezar M. Pirajá</t>
   </si>
   <si>
     <t>113993</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113993/0016-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113993/0016-1987.pdf</t>
   </si>
   <si>
     <t>Reformulação da escala de vencimentos, salários, pensões dos senhores servidores municipais</t>
   </si>
   <si>
     <t>114004</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114004/0017-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114004/0017-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de ventiladores no salão de bailes da Área do Lazer do JK</t>
   </si>
   <si>
     <t>114016</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114016/0018-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114016/0018-1987.pdf</t>
   </si>
   <si>
     <t>Falta de médicos de plantão</t>
   </si>
   <si>
     <t>114027</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114027/0019-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114027/0019-1987.pdf</t>
   </si>
   <si>
     <t>Requer que envie projeto de Lei a esta Casa com a máxima URGÊNCIA de aumento dos funcionários municipais</t>
   </si>
   <si>
     <t>114038</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114038/0020-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114038/0020-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um novo servente para a escola Cultura e Liberdade de Pompeia</t>
   </si>
   <si>
     <t>114048</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114048/0021-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114048/0021-1987.pdf</t>
   </si>
   <si>
     <t>Indico que envie um ofício sobre um estudo com máxima urgência de um Projeto de Lei a essa Casa tratando do zoneamento urbano da cidade</t>
   </si>
   <si>
     <t>115117</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115117/0022-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115117/0022-1987.pdf</t>
   </si>
   <si>
     <t>Confecção de uniformes e respectivos crachás aos motoristas da Municipalidade</t>
   </si>
   <si>
     <t>115130</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115130/0023-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115130/0023-1987.pdf</t>
   </si>
   <si>
     <t>Isentar o pagamento do asfalto dos Municipios do recém criando o núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>115145</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115145/0024-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115145/0024-1987.pdf</t>
   </si>
   <si>
     <t>Providencias no sentido do direito da calçada na Rua Benjamim Constant</t>
   </si>
   <si>
     <t>115159</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115159/0025-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115159/0025-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recuperar placas </t>
   </si>
   <si>
     <t>115173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115173/0026-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115173/0026-1987.pdf</t>
   </si>
   <si>
     <t>Ruas esburacadas e cheias de matos</t>
   </si>
   <si>
     <t>115250</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115250/0027-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115250/0027-1987.pdf</t>
   </si>
   <si>
     <t>Circular</t>
   </si>
   <si>
     <t>115274</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115274/0028-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115274/0028-1987.pdf</t>
   </si>
   <si>
     <t>Melhorias como guias e sargetas e o asfato</t>
   </si>
   <si>
     <t>115285</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115285/0029-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115285/0029-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculos</t>
   </si>
   <si>
     <t>115297</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115297/0030-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115297/0030-1987.pdf</t>
   </si>
   <si>
     <t>Gramar campo de jogo no Estádio Florentino Favoretto</t>
   </si>
   <si>
     <t>115309</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115309/0031-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115309/0031-1987.pdf</t>
   </si>
   <si>
     <t>Vaca mecanica</t>
   </si>
   <si>
     <t>115324</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Orlando Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115324/0032-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115324/0032-1987.pdf</t>
   </si>
   <si>
     <t>Remodelação do Cemiterio de Paulópolis</t>
   </si>
   <si>
     <t>115338</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115338/0033-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115338/0033-1987.pdf</t>
   </si>
   <si>
     <t>Criação de um velorio Municipal em Paulópolis</t>
   </si>
   <si>
     <t>115351</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115351/0034-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115351/0034-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de tubulões</t>
   </si>
   <si>
     <t>115366</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115366/0035-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115366/0035-1987.pdf</t>
   </si>
   <si>
     <t>Desapropriação de uma área de terra com a finalidade de ser implantado em Pompeia um loteamento Municipal</t>
   </si>
   <si>
     <t>115382</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115382/0036-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115382/0036-1987.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova quadra de esportes no Tiro de Guerra</t>
   </si>
   <si>
     <t>115396</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115396/0037-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115396/0037-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de passeios </t>
   </si>
   <si>
     <t>115413</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115413/0038-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115413/0038-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias no Tufic Baracat</t>
   </si>
   <si>
     <t>115426</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115426/0039-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115426/0039-1987.pdf</t>
   </si>
   <si>
     <t>115439</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115439/0040-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115439/0040-1987.pdf</t>
   </si>
   <si>
     <t>Segurança</t>
   </si>
   <si>
     <t>115450</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115450/0041-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115450/0041-1987.pdf</t>
   </si>
   <si>
     <t>Bocas de lobo</t>
   </si>
   <si>
     <t>115463</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115463/0042-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115463/0042-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocar ponto de táxi </t>
   </si>
   <si>
     <t>115481</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115481/0043-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115481/0043-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Instalação de orelhão </t>
   </si>
   <si>
     <t>115495</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115495/0044-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115495/0044-1987.pdf</t>
   </si>
   <si>
     <t>Construção de ponte sobre o Corrego existente na Fazenda Água Santa</t>
   </si>
   <si>
     <t>115560</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115560/0045-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115560/0045-1987.pdf</t>
   </si>
   <si>
     <t>Reparos</t>
   </si>
   <si>
     <t>115571</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>José Odair de Rossi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115571/0046-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115571/0046-1987.pdf</t>
   </si>
   <si>
     <t>Distrituição gratuita de alimentação às crianças da rede escolar durante o meses de ferias</t>
   </si>
   <si>
     <t>115582</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115582/0047-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115582/0047-1987.pdf</t>
   </si>
   <si>
     <t>Mini-horto</t>
   </si>
   <si>
     <t>115593</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115593/0048-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115593/0048-1987.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>115604</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115604/0049-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115604/0049-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Mario Mesquita Marques</t>
   </si>
   <si>
     <t>115615</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115615/0050-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115615/0050-1987.pdf</t>
   </si>
   <si>
     <t>Instalação de repetidor para garantir uma boa imagem e som da emissora Tv Record</t>
   </si>
   <si>
     <t>115626</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Walter Augusto Soares</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115626/0051-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115626/0051-1987.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola nas imediações do inicio da Rua Brasilia</t>
   </si>
   <si>
     <t>115637</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115637/0052-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115637/0052-1987.pdf</t>
   </si>
   <si>
     <t>Conservação das estradas Vicinais</t>
   </si>
   <si>
     <t>115648</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115648/0053-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115648/0053-1987.pdf</t>
   </si>
   <si>
     <t>115658</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115658/0054-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115658/0054-1987.pdf</t>
   </si>
   <si>
     <t>Construção de mais salas de aula na Escola Estadual de 1º Grau</t>
   </si>
   <si>
     <t>115669</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Carlos Loncarovich</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115669/0055-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115669/0055-1987.pdf</t>
   </si>
   <si>
     <t>Cobertura no ponto de Táxi localizado no JK</t>
   </si>
   <si>
     <t>115680</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115680/0056-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115680/0056-1987.pdf</t>
   </si>
   <si>
     <t>Recolher entulhos defronte das casas em construção</t>
   </si>
   <si>
     <t>115179</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115179/0058-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115179/0058-1987.pdf</t>
   </si>
   <si>
     <t>Uniformizar os servidores Municipais</t>
   </si>
   <si>
     <t>115180</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115180/0059-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115180/0059-1987.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de bairros</t>
   </si>
   <si>
     <t>115181</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115181/0060-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115181/0060-1987.pdf</t>
   </si>
   <si>
     <t>Reparos na cobertura do Ginásio de Esportes</t>
   </si>
   <si>
     <t>115182</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115182/0061-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115182/0061-1987.pdf</t>
   </si>
   <si>
     <t>Implantar calçadas</t>
   </si>
   <si>
     <t>115183</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115183/0062-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115183/0062-1987.pdf</t>
   </si>
   <si>
     <t>Implantação do tratamentos de esgotos</t>
   </si>
   <si>
     <t>115184</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115184/0063-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115184/0063-1987.pdf</t>
   </si>
   <si>
     <t>Destine o prédio que em breve será desativado para construção de outro novo da cozinha piloto para o Inamps</t>
   </si>
   <si>
     <t>115186</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115186/0064-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115186/0064-1987.pdf</t>
   </si>
   <si>
     <t>Municipalidade preste todo o tipo de apoio à nossa queria Pompeiana</t>
   </si>
   <si>
     <t>115187</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115187/0065-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115187/0065-1987.pdf</t>
   </si>
   <si>
     <t>Isenta de imposto Predial Territorial Urbano ( IPTU) todos os proprietarios que possuam apenas um imovel nesta cidade</t>
   </si>
   <si>
     <t>115188</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115188/0066-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115188/0066-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de dois obstáculos </t>
   </si>
   <si>
     <t>115190</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115190/0067-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115190/0067-1987.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança na vicinal  Tufic Baracat</t>
   </si>
   <si>
     <t>115191</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115191/0068-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115191/0068-1987.pdf</t>
   </si>
   <si>
     <t>Arborização do mini-campo do JK</t>
   </si>
   <si>
     <t>115193</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115193/0069-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115193/0069-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação dos passeios públicos da praça Jesus Maria, e da praça Rui Barbosa</t>
   </si>
   <si>
     <t>115194</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115194/0070-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115194/0070-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos na praça no Bandeirantes</t>
   </si>
   <si>
     <t>115196</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115196/0071-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115196/0071-1987.pdf</t>
   </si>
   <si>
     <t>Construção de quadra de esportes</t>
   </si>
   <si>
     <t>115197</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115197/0072-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115197/0072-1987.pdf</t>
   </si>
   <si>
     <t>Doação ou a venda de uma área para a construção de um campo de futebol</t>
   </si>
   <si>
     <t>115198</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115198/0073-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115198/0073-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação do estacionamento defronte do Cemiterio Municipal</t>
   </si>
   <si>
     <t>115200</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115200/0074-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115200/0074-1987.pdf</t>
   </si>
   <si>
     <t>Construção de uma cobertura no bebedouro da Indústria de Oleos Vivi</t>
   </si>
   <si>
     <t>115201</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115201/0075-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115201/0075-1987.pdf</t>
   </si>
   <si>
     <t>Substituição dos ventiladores da Biblioteca Municipal</t>
   </si>
   <si>
     <t>115202</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115202/0076-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115202/0076-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Colocação de placas de alerta </t>
   </si>
   <si>
     <t>115204</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115204/0077-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115204/0077-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos através do Programa de financiamento de construção</t>
   </si>
   <si>
     <t>115212</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115212/0078-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115212/0078-1987.pdf</t>
   </si>
   <si>
     <t>Capinação do mato ao lado da passagem de nivel do JK</t>
   </si>
   <si>
     <t>115215</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115215/0079-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115215/0079-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de guias,sarjetas e a pavimentação da Rua Castelo Branco</t>
   </si>
   <si>
     <t>115217</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115217/0080-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115217/0080-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um parque infantil</t>
   </si>
   <si>
     <t>115218</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115218/0081-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115218/0081-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um pedestal defronte ao Tiro de Guerra</t>
   </si>
   <si>
     <t>115220</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115220/0082-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115220/0082-1987.pdf</t>
   </si>
   <si>
     <t>Construção de passeios na passagem de nivel da Rua Pedro Palone</t>
   </si>
   <si>
     <t>115221</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115221/0083-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115221/0083-1987.pdf</t>
   </si>
   <si>
     <t>Considerando ilegal e inconstitucional a cobrança do alvará, a não ser quando se abrem firma</t>
   </si>
   <si>
     <t>115223</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115223/0084-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115223/0084-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Arrumar  estrada </t>
   </si>
   <si>
     <t>115224</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115224/0085-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115224/0085-1987.pdf</t>
   </si>
   <si>
     <t>Melhorar sinalização das ruas de Pompeia</t>
   </si>
   <si>
     <t>115226</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115226/0086-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115226/0086-1987.pdf</t>
   </si>
   <si>
     <t>Fornecimento aos Boias- Frias de Pompeia, um café reforçado pela manhã</t>
   </si>
   <si>
     <t>115227</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115227/0087-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115227/0087-1987.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza de nossas ruas</t>
   </si>
   <si>
     <t>115228</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115228/0088-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115228/0088-1987.pdf</t>
   </si>
   <si>
     <t>Melhorias para os funcionarios e trabalhadores da Municipalidade</t>
   </si>
   <si>
     <t>115230</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115230/0089-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115230/0089-1987.pdf</t>
   </si>
   <si>
     <t>Reparos nas calçadas da cidade</t>
   </si>
   <si>
     <t>115231</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115231/0090-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115231/0090-1987.pdf</t>
   </si>
   <si>
     <t>Impostos pagos pelos Carroceiros</t>
   </si>
   <si>
     <t>115232</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115232/0091-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115232/0091-1987.pdf</t>
   </si>
   <si>
     <t>Calçadas</t>
   </si>
   <si>
     <t>115234</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115234/0092-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115234/0092-1987.pdf</t>
   </si>
   <si>
     <t>Providênciar a vinda da "imagem" da Tv Manchete para nosso Municipio</t>
   </si>
   <si>
     <t>115235</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115235/0093-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115235/0093-1987.pdf</t>
   </si>
   <si>
     <t>Estradas</t>
   </si>
   <si>
     <t>115236</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115236/0094-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115236/0094-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto</t>
   </si>
   <si>
     <t>115237</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115237/0095-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115237/0095-1987.pdf</t>
   </si>
   <si>
     <t>Instalação de um Centro Comunitário</t>
   </si>
   <si>
     <t>115238</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115238/0096-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115238/0096-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pintura de obstáculos </t>
   </si>
   <si>
     <t>115239</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115239/0097-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115239/0097-1987.pdf</t>
   </si>
   <si>
     <t>Providencias no sentido de mandar pulverizar com inseticidas, limpeza dos terrenos baldios</t>
   </si>
   <si>
     <t>115240</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115240/0098-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115240/0098-1987.pdf</t>
   </si>
   <si>
     <t>Colocar grades de ferros em bocas de lobo</t>
   </si>
   <si>
     <t>115241</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115241/0099-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115241/0099-1987.pdf</t>
   </si>
   <si>
     <t>Construir obstáculos</t>
   </si>
   <si>
     <t>113919</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113919/0100-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113919/0100-1987.pdf</t>
   </si>
   <si>
     <t>Providências para reparar o leito carroçável das Ruas Ernesto Pinotti e José Cardoso dos Santos na Vila Paulina</t>
   </si>
   <si>
     <t>113920</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113920/0101-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113920/0101-1987.pdf</t>
   </si>
   <si>
     <t>Construção de duas cabines de transmissão radiofônica no "Estádio Nestor de Barros"</t>
   </si>
   <si>
     <t>113921</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113921/0102-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113921/0102-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Bahia</t>
   </si>
   <si>
     <t>113922</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113922/0103-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113922/0103-1987.pdf</t>
   </si>
   <si>
     <t>Troca de luminárias</t>
   </si>
   <si>
     <t>113923</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113923/0104-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113923/0104-1987.pdf</t>
   </si>
   <si>
     <t>Dar o nome do saudoso cidadão José Maffei à Rua Oito</t>
   </si>
   <si>
     <t>113924</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113924/0105-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113924/0105-1987.pdf</t>
   </si>
   <si>
     <t>Contratar mais um motorista para a ambulância</t>
   </si>
   <si>
     <t>113925</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113925/0106-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113925/0106-1987.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de esportes e um parque infantil no Instituto Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>113926</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113926/0107-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113926/0107-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>113928</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113928/0108-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113928/0108-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias</t>
   </si>
   <si>
     <t>113929</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113929/0109-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113929/0109-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de creches comunitárias em todos os bairros de Pompeia, inclusive em Paulópolis</t>
   </si>
   <si>
     <t>113930</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113930/0110-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113930/0110-1987.pdf</t>
   </si>
   <si>
     <t>Construção de passarela</t>
   </si>
   <si>
     <t>113931</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113931/0111-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113931/0111-1987.pdf</t>
   </si>
   <si>
     <t>Conservação das Ruas da Vila Paulina com maior frequência</t>
   </si>
   <si>
     <t>113932</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113932/0112-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113932/0112-1987.pdf</t>
   </si>
   <si>
     <t>Sinalização nas ruas João da Costa Vieira e Bandeirantes</t>
   </si>
   <si>
     <t>113933</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113933/0113-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113933/0113-1987.pdf</t>
   </si>
   <si>
     <t>Necessidade de que sejam instalados nos próprios municipios, que recebam aglomeração de populares, e, onde não existam, "para-raios", para evitar assim possíveis dissabores</t>
   </si>
   <si>
     <t>113934</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113934/0114-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113934/0114-1987.pdf</t>
   </si>
   <si>
     <t>Indica campanha de esclarecimentos as ciranças e seus pais mostrando-lhes as vantagens de beberem da água da torneira ou melhor, da distribuidora pela rede municipal</t>
   </si>
   <si>
     <t>113935</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113935/0115-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113935/0115-1987.pdf</t>
   </si>
   <si>
     <t>Providências sobre conserto de asfalto</t>
   </si>
   <si>
     <t>113936</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113936/0116-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113936/0116-1987.pdf</t>
   </si>
   <si>
     <t>Providências no intuito de corrigir a irregularidade do gramado do Mini Campo do JK</t>
   </si>
   <si>
     <t>113937</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113937/0117-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113937/0117-1987.pdf</t>
   </si>
   <si>
     <t>Implantação em nossa cidade da guarda Mirim Municipal</t>
   </si>
   <si>
     <t>113939</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113939/0118-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113939/0118-1987.pdf</t>
   </si>
   <si>
     <t>Providenciar a junção da rua Tiradentes</t>
   </si>
   <si>
     <t>113940</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113940/0119-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113940/0119-1987.pdf</t>
   </si>
   <si>
     <t>Promover cursos de enfermagem e de primeiros socorros para os motoristas das ambulâncias municipais</t>
   </si>
   <si>
     <t>113941</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113941/0120-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113941/0120-1987.pdf</t>
   </si>
   <si>
     <t>Construção de rampas em todas as esquinas principalmente nas ruas centrais da cidade</t>
   </si>
   <si>
     <t>113942</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113942/0121-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113942/0121-1987.pdf</t>
   </si>
   <si>
     <t>Colocar rede de esgoto no Jardim Primavera</t>
   </si>
   <si>
     <t>113943</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113943/0122-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113943/0122-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação da "Estrada Vicinal Tufic Baracat"</t>
   </si>
   <si>
     <t>113944</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Nelson Odyllo Louvisão Mattiazzo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113944/0123-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113944/0123-1987.pdf</t>
   </si>
   <si>
     <t>Remanejamento do ponto de ônibus existente na Avenida dos Expedicionários de Pompeia</t>
   </si>
   <si>
     <t>113945</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113945/0124-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113945/0124-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Antonio Egídio e Engenheiro Octávio Deiroz</t>
   </si>
   <si>
     <t>113946</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113946/0125-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113946/0125-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro de Lazer em Paulópolis</t>
   </si>
   <si>
     <t>113947</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113947/0126-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113947/0126-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação dos passeios danificados pelas raízes das árvores</t>
   </si>
   <si>
     <t>113948</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113948/0127-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113948/0127-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um abrigo no ponto de ônibus defronte da Indústria Jacto</t>
   </si>
   <si>
     <t>113950</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113950/0128-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113950/0128-1987.pdf</t>
   </si>
   <si>
     <t>Instalação de uma repetidora na Cidade Coração</t>
   </si>
   <si>
     <t>113951</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113951/0129-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113951/0129-1987.pdf</t>
   </si>
   <si>
     <t>Aterrar e apedregulhar ou pavimentar o prolongamento da Rua Brasília desde a Chácara São Francisco até o Banespinha</t>
   </si>
   <si>
     <t>113952</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113952/0130-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113952/0130-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização do espaço defronte da portaria da Área de Lazer do JK</t>
   </si>
   <si>
     <t>113953</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113953/0131-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113953/0131-1987.pdf</t>
   </si>
   <si>
     <t>Aproveitamento de luminárias</t>
   </si>
   <si>
     <t>113954</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113954/0132-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113954/0132-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação dos passeios em quase toda a extensão da "via expressa"</t>
   </si>
   <si>
     <t>113955</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113955/0133-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113955/0133-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos</t>
   </si>
   <si>
     <t>113956</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113956/0134-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113956/0134-1987.pdf</t>
   </si>
   <si>
     <t>Contratação de diaristas</t>
   </si>
   <si>
     <t>113957</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113957/0135-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113957/0135-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um Terminal Rodoviário</t>
   </si>
   <si>
     <t>113958</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113958/0136-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113958/0136-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação das vias públicas de Paulópolis</t>
   </si>
   <si>
     <t>113959</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113959/0137-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113959/0137-1987.pdf</t>
   </si>
   <si>
     <t>Construção de bancos sem encosto no Jardim da Igreja Matriz de Paulópolis</t>
   </si>
   <si>
     <t>113961</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113961/0138-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113961/0138-1987.pdf</t>
   </si>
   <si>
     <t>Agrônomo para Paulópolis</t>
   </si>
   <si>
     <t>113962</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113962/0139-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113962/0139-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos na área externa do velório municipal</t>
   </si>
   <si>
     <t>113963</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113963/0140-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113963/0140-1987.pdf</t>
   </si>
   <si>
     <t>Abertura da Rua Rafael Eiras além da Rua Dr. Armando Uzzo até a Chácara São José</t>
   </si>
   <si>
     <t>113964</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113964/0141-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113964/0141-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um viaduto sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>113965</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113965/0142-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113965/0142-1987.pdf</t>
   </si>
   <si>
     <t>Ceder ao Sindicado dos Trabalhadores Rurais de Pompeia o imóvel onde funciona o Fundo Social de Solidariedade do Municipio</t>
   </si>
   <si>
     <t>113966</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113966/0143-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113966/0143-1987.pdf</t>
   </si>
   <si>
     <t>Reformulação do prédio do antigo Cine Rosário</t>
   </si>
   <si>
     <t>113967</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113967/0144-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113967/0144-1987.pdf</t>
   </si>
   <si>
     <t>Desapropriação das áreas onde foram consturídos barracos desprovidos das mínimas condições de higiene</t>
   </si>
   <si>
     <t>113968</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113968/0145-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113968/0145-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de postes e luminárias</t>
   </si>
   <si>
     <t>113969</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113969/0146-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113969/0146-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização da área existente defronte da entrada do Jardim Flamboyant</t>
   </si>
   <si>
     <t>113970</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113970/0147-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113970/0147-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de luminária</t>
   </si>
   <si>
     <t>113972</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113972/0148-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113972/0148-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de um telefone no Velório Municipal</t>
   </si>
   <si>
     <t>113973</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113973/0149-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113973/0149-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de semáforos na confluência da Rua Cosntantino Marcolino de Souza e Avenida dos Expedicionários de Pompeia</t>
   </si>
   <si>
     <t>113974</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113974/0150-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113974/0150-1987.pdf</t>
   </si>
   <si>
     <t>Hortas comunitárias</t>
   </si>
   <si>
     <t>113975</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113975/0151-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113975/0151-1987.pdf</t>
   </si>
   <si>
     <t>Fornecimento de passes as crianças carentes</t>
   </si>
   <si>
     <t>113976</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113976/0152-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113976/0152-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Fornecimento de uniformes aos trabalhadores da Prefeitura </t>
   </si>
   <si>
     <t>113977</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113977/0153-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113977/0153-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos</t>
   </si>
   <si>
     <t>113978</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113978/0154-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113978/0154-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza do Velório</t>
   </si>
   <si>
     <t>113979</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113979/0155-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113979/0155-1987.pdf</t>
   </si>
   <si>
     <t>Alugar boxes do mini-mercado do Núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113980</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113980/0156-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113980/0156-1987.pdf</t>
   </si>
   <si>
     <t>Ônibus para servir a população</t>
   </si>
   <si>
     <t>113981</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113981/0157-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113981/0157-1987.pdf</t>
   </si>
   <si>
     <t>Verbas para os clubes da cidade coração</t>
   </si>
   <si>
     <t>113983</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113983/0158-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113983/0158-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação das passagens de nível em Paulópolis</t>
   </si>
   <si>
     <t>113984</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113984/0159-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113984/0159-1987.pdf</t>
   </si>
   <si>
     <t>Creches municipais em Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>113985</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113985/0160-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113985/0160-1987.pdf</t>
   </si>
   <si>
     <t>Circular para atender Paulópolis</t>
   </si>
   <si>
     <t>113986</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113986/0161-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113986/0161-1987.pdf</t>
   </si>
   <si>
     <t>Traves em terrenos baldios e áreas ociosas</t>
   </si>
   <si>
     <t>113987</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113987/0162-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113987/0162-1987.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa de pedestre e medidas de segurança</t>
   </si>
   <si>
     <t>113988</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113988/0163-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113988/0163-1987.pdf</t>
   </si>
   <si>
     <t>"Tartarugas" separando as pistas em curvas da via expressa</t>
   </si>
   <si>
     <t>113989</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113989/0164-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113989/0164-1987.pdf</t>
   </si>
   <si>
     <t>113990</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113990/0165-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113990/0165-1987.pdf</t>
   </si>
   <si>
     <t>Desinfetação das bocas de lobo da Praça Jesus Maria</t>
   </si>
   <si>
     <t>113991</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113991/0166-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113991/0166-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias na Vila Paulina</t>
   </si>
   <si>
     <t>113992</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113992/0167-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113992/0167-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos do FUNDEC</t>
   </si>
   <si>
     <t>113994</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113994/0168-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113994/0168-1987.pdf</t>
   </si>
   <si>
     <t>Abrigos de ônibus ao lado da "Via expressa" na altura do Núcleo JK</t>
   </si>
   <si>
     <t>113995</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113995/0169-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113995/0169-1987.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas em Paulópolis</t>
   </si>
   <si>
     <t>113996</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113996/0170-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113996/0170-1987.pdf</t>
   </si>
   <si>
     <t>Conservação de via pública</t>
   </si>
   <si>
     <t>113997</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113997/0171-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113997/0171-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação de via pública</t>
   </si>
   <si>
     <t>113998</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113998/0172-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113998/0172-1987.pdf</t>
   </si>
   <si>
     <t>113999</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113999/0173-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113999/0173-1987.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltamento de ruas</t>
   </si>
   <si>
     <t>114000</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114000/0174-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114000/0174-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Conservação de vias públicas </t>
   </si>
   <si>
     <t>114001</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114001/0175-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114001/0175-1987.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas entradas das Indústrias, na área indústrial</t>
   </si>
   <si>
     <t>114002</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114002/0176-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114002/0176-1987.pdf</t>
   </si>
   <si>
     <t>Isenção de Impostos para os aposentados</t>
   </si>
   <si>
     <t>114003</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114003/0177-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114003/0177-1987.pdf</t>
   </si>
   <si>
     <t>Centro de Lazer do Núcleo JK</t>
   </si>
   <si>
     <t>114005</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114005/0178-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114005/0178-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos no Parque Infantil da Praça das Cerejeiras</t>
   </si>
   <si>
     <t>114006</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114006/0179-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114006/0179-1987.pdf</t>
   </si>
   <si>
     <t>Reposição de torneiras nos bebedouros públicos</t>
   </si>
   <si>
     <t>114007</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114007/0180-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114007/0180-1987.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal aparar o gramado dos parques infantis</t>
   </si>
   <si>
     <t>114008</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114008/0181-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114008/0181-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação do parque infantil da Vila Radiante</t>
   </si>
   <si>
     <t>114009</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114009/0182-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114009/0182-1987.pdf</t>
   </si>
   <si>
     <t>Melhoramentos no Cemitério Municipal</t>
   </si>
   <si>
     <t>114011</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114011/0183-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114011/0183-1987.pdf</t>
   </si>
   <si>
     <t>Indico adquirir medicamentos diretamento da CEME</t>
   </si>
   <si>
     <t>114012</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114012/0184-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114012/0184-1987.pdf</t>
   </si>
   <si>
     <t>Abrigo em ponto de ônibus</t>
   </si>
   <si>
     <t>114013</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114013/0185-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114013/0185-1987.pdf</t>
   </si>
   <si>
     <t>Desapropriação de área para a construção de moradias</t>
   </si>
   <si>
     <t>114014</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114014/0186-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114014/0186-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias em vias públicas</t>
   </si>
   <si>
     <t>114015</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114015/0187-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114015/0187-1987.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança na "Via expressa"</t>
   </si>
   <si>
     <t>114017</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114017/0188-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114017/0188-1987.pdf</t>
   </si>
   <si>
     <t>Substituição de casas em precário estado por outras de alvenaria</t>
   </si>
   <si>
     <t>114018</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114018/0189-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114018/0189-1987.pdf</t>
   </si>
   <si>
     <t>Indico mutirão de limpeza em Novo Cravinhos</t>
   </si>
   <si>
     <t>114019</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114019/0190-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114019/0190-1987.pdf</t>
   </si>
   <si>
     <t>Construção de moradias para famílias carentes</t>
   </si>
   <si>
     <t>114020</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114020/0191-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114020/0191-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Padre Francisco Chaves</t>
   </si>
   <si>
     <t>114021</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114021/0192-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114021/0192-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada das ruas de nossa cidade dos inúmeros montes de entulhos nela abandonados</t>
   </si>
   <si>
     <t>114022</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114022/0193-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114022/0193-1987.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do asfalto de nossas vias públicas</t>
   </si>
   <si>
     <t>114023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114023/0194-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114023/0194-1987.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadras e mini-campos para a prática de futebol de salão, vôlei, basquete e mini futebol</t>
   </si>
   <si>
     <t>114024</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114024/0195-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114024/0195-1987.pdf</t>
   </si>
   <si>
     <t>Reforma do této e do assoalho do ônibus circular e aumento de pelo menos mais um coletivo</t>
   </si>
   <si>
     <t>114025</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114025/0196-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114025/0196-1987.pdf</t>
   </si>
   <si>
     <t>Indicação a colocação de 2 postes com bico de luz na Rua Nestor de Barros</t>
   </si>
   <si>
     <t>114026</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114026/0197-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114026/0197-1987.pdf</t>
   </si>
   <si>
     <t>Doação de terreno</t>
   </si>
   <si>
     <t>114028</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114028/0198-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114028/0198-1987.pdf</t>
   </si>
   <si>
     <t>Calçadas nas passagens de nível</t>
   </si>
   <si>
     <t>114029</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114029/0199-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114029/0199-1987.pdf</t>
   </si>
   <si>
     <t>Quadra de bocha ao lado do "Panelão"</t>
   </si>
   <si>
     <t>114030</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114030/0200-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114030/0200-1987.pdf</t>
   </si>
   <si>
     <t>Calçadas na Avenida Benjamim Constant</t>
   </si>
   <si>
     <t>114031</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114031/0201-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114031/0201-1987.pdf</t>
   </si>
   <si>
     <t>Horários de ônibus afixados nos pontos</t>
   </si>
   <si>
     <t>114032</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114032/0202-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114032/0202-1987.pdf</t>
   </si>
   <si>
     <t>Placas na praça dos bancários</t>
   </si>
   <si>
     <t>114033</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114033/0203-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114033/0203-1987.pdf</t>
   </si>
   <si>
     <t>Escola-oficina de marcenaria</t>
   </si>
   <si>
     <t>114034</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114034/0204-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114034/0204-1987.pdf</t>
   </si>
   <si>
     <t>Bebedouro público no Cemitério Municipal</t>
   </si>
   <si>
     <t>114035</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114035/0205-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114035/0205-1987.pdf</t>
   </si>
   <si>
     <t>Melhorar sistema de captação de águas pluviais</t>
   </si>
   <si>
     <t>114036</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114036/0206-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114036/0206-1987.pdf</t>
   </si>
   <si>
     <t>Moradias econômicas para famílias carentes</t>
   </si>
   <si>
     <t>114037</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114037/0207-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114037/0207-1987.pdf</t>
   </si>
   <si>
     <t>Mão de direção única na Rua Dr. José de Moura Resende</t>
   </si>
   <si>
     <t>114039</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114039/0208-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114039/0208-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>114040</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114040/0210-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114040/0210-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização da área fronteiriça à portaria do Centro de Lazer JK</t>
   </si>
   <si>
     <t>114041</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114041/0211-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114041/0211-1987.pdf</t>
   </si>
   <si>
     <t>Mutirão para o plantio de grama em terrenos da Fepasa</t>
   </si>
   <si>
     <t>114042</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114042/0212-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114042/0212-1987.pdf</t>
   </si>
   <si>
     <t>Pernuta ou desapropriação de terreno da TELESP</t>
   </si>
   <si>
     <t>114043</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114043/0213-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114043/0213-1987.pdf</t>
   </si>
   <si>
     <t>Aterrar a cabeceira da Ponte de concreto no corrego do Futuro</t>
   </si>
   <si>
     <t>114044</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114044/0214-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114044/0214-1987.pdf</t>
   </si>
   <si>
     <t>Postos policiais em Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>114045</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114045/0215-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114045/0215-1987.pdf</t>
   </si>
   <si>
     <t>Ventiladores e bebedouro público no salão de bailes do centro de lazer JK</t>
   </si>
   <si>
     <t>114046</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114046/0216-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114046/0216-1987.pdf</t>
   </si>
   <si>
     <t>Desapropriação de uma área para a implantação de um loteamento municipal</t>
   </si>
   <si>
     <t>114047</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114047/0217-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114047/0217-1987.pdf</t>
   </si>
   <si>
     <t>Quadra de esportes no tiro de guerra</t>
   </si>
   <si>
     <t>114049</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114049/0218-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114049/0218-1987.pdf</t>
   </si>
   <si>
     <t>Salas de aula na EEPG(A) do Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>114050</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114050/0219-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114050/0219-1987.pdf</t>
   </si>
   <si>
     <t>Passeios na Avenida Indústrial</t>
   </si>
   <si>
     <t>114051</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114051/0220-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114051/0220-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos na "Via Expressa"</t>
   </si>
   <si>
     <t>114052</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114052/0221-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114052/0221-1987.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança na "Estrada Vicinal Tufic Baracat"</t>
   </si>
   <si>
     <t>114053</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114053/0222-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114053/0222-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação dos passeios na Praça Jesus Maria</t>
   </si>
   <si>
     <t>114054</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114054/0223-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114054/0223-1987.pdf</t>
   </si>
   <si>
     <t>Aumento do Funcionalismo Municipal</t>
   </si>
   <si>
     <t>114055</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114055/0224-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114055/0224-1987.pdf</t>
   </si>
   <si>
     <t>Sugere asfaltamento de ruas</t>
   </si>
   <si>
     <t>115113</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115113/0225-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115113/0225-1987.pdf</t>
   </si>
   <si>
     <t>Reforma e construção de calçadas</t>
   </si>
   <si>
     <t>115114</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115114/0226-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115114/0226-1987.pdf</t>
   </si>
   <si>
     <t>Pede arborização de rua</t>
   </si>
   <si>
     <t>115116</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115116/0227-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115116/0227-1987.pdf</t>
   </si>
   <si>
     <t>Encaminhar projeto de lei</t>
   </si>
   <si>
     <t>115119</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115119/0228-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115119/0228-1987.pdf</t>
   </si>
   <si>
     <t>Solicita verba para a Santa Casa de Pompeia</t>
   </si>
   <si>
     <t>115120</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115120/0229-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115120/0229-1987.pdf</t>
   </si>
   <si>
     <t>Benfeitorias em terrenos</t>
   </si>
   <si>
     <t>115121</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115121/0230-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115121/0230-1987.pdf</t>
   </si>
   <si>
     <t>Placas indicativas para o transito</t>
   </si>
   <si>
     <t>115122</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115122/0231-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115122/0231-1987.pdf</t>
   </si>
   <si>
     <t>Horário dos ônibus circulares</t>
   </si>
   <si>
     <t>115123</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115123/0232-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115123/0232-1987.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito entrar em entendimento com a Fepasa para providenciar o alargamento da passagens de nivel sobre os trilhos da referida estrada de ferro</t>
   </si>
   <si>
     <t>115124</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115124/0233-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115124/0233-1987.pdf</t>
   </si>
   <si>
     <t>Construção de mini-campo ao lado do estádio Municipal</t>
   </si>
   <si>
     <t>115125</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115125/0234-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115125/0234-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos na estrada vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>115126</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115126/0235-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115126/0235-1987.pdf</t>
   </si>
   <si>
     <t>Servidor Municipal para a ala nova do Cemitério</t>
   </si>
   <si>
     <t>115128</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115128/0236-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115128/0236-1987.pdf</t>
   </si>
   <si>
     <t>Visitar canteiro experimental de obras da Unicamp</t>
   </si>
   <si>
     <t>115129</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115129/0237-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115129/0237-1987.pdf</t>
   </si>
   <si>
     <t>Passeios na passagem de nivel da Rua Pedro Palone</t>
   </si>
   <si>
     <t>115132</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115132/0238-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115132/0238-1987.pdf</t>
   </si>
   <si>
     <t>Pedestal no tiro de guerra</t>
   </si>
   <si>
     <t>115133</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115133/0239-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115133/0239-1987.pdf</t>
   </si>
   <si>
     <t>Parque infantil, quadra de esportes e campos de malha e de bocha no Tufic Baracat</t>
   </si>
   <si>
     <t>115134</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115134/0240-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115134/0240-1987.pdf</t>
   </si>
   <si>
     <t>Guias, sarjetas e pavimentação da Rua Castelo Branco</t>
   </si>
   <si>
     <t>115135</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115135/0241-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115135/0241-1987.pdf</t>
   </si>
   <si>
     <t>Placas de alerta em via pública</t>
   </si>
   <si>
     <t>115137</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115137/0242-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115137/0242-1987.pdf</t>
   </si>
   <si>
     <t>Aparelhos de ar condicionado na Biblioteca Municipal</t>
   </si>
   <si>
     <t>115138</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115138/0243-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115138/0243-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação do estacionamento defronte do Cemitério</t>
   </si>
   <si>
     <t>115139</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115139/0244-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115139/0244-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de mais bancos na praça construida no Bandeirantes</t>
   </si>
   <si>
     <t>115141</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115141/0245-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115141/0245-1987.pdf</t>
   </si>
   <si>
     <t>Contratação de um Oftamologista</t>
   </si>
   <si>
     <t>115142</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115142/0246-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115142/0246-1987.pdf</t>
   </si>
   <si>
     <t>Equipar P.A.S do Tufic Baracat</t>
   </si>
   <si>
     <t>115144</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115144/0247-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115144/0247-1987.pdf</t>
   </si>
   <si>
     <t>115147</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115147/0248-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115147/0248-1987.pdf</t>
   </si>
   <si>
     <t>115148</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115148/0249-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115148/0249-1987.pdf</t>
   </si>
   <si>
     <t>115149</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115149/0250-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115149/0250-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um campo de futebol</t>
   </si>
   <si>
     <t>115150</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115150/0251-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115150/0251-1987.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas</t>
   </si>
   <si>
     <t>115152</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115152/0252-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115152/0252-1987.pdf</t>
   </si>
   <si>
     <t>Melhorar as condições de conservação de nossas ruas</t>
   </si>
   <si>
     <t>115153</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115153/0253-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115153/0253-1987.pdf</t>
   </si>
   <si>
     <t>Construção de cabines no Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>115154</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115154/0254-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115154/0254-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação de Rua Bahia</t>
   </si>
   <si>
     <t>115155</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115155/0255-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115155/0255-1987.pdf</t>
   </si>
   <si>
     <t>Construção de quadra de esportes no Insfa</t>
   </si>
   <si>
     <t>115156</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115156/0256-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115156/0256-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos na Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>115158</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115158/0257-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115158/0257-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias defronte do parque infantil do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>115160</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115160/0258-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115160/0258-1987.pdf</t>
   </si>
   <si>
     <t>Construção de campo de futebol</t>
   </si>
   <si>
     <t>115161</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115161/0259-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115161/0259-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de creches comunitárias</t>
   </si>
   <si>
     <t>115163</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115163/0260-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115163/0260-1987.pdf</t>
   </si>
   <si>
     <t>115164</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115164/0261-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115164/0261-1987.pdf</t>
   </si>
   <si>
     <t>Conservação das Ruas da Vila Paulina</t>
   </si>
   <si>
     <t>115165</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115165/0262-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115165/0262-1987.pdf</t>
   </si>
   <si>
     <t>Criação da guarda noturna Muncipal</t>
   </si>
   <si>
     <t>115167</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115167/0263-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115167/0263-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Estrada vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>115168</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115168/0264-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115168/0264-1987.pdf</t>
   </si>
   <si>
     <t>Canalizar águas pluviais e combater erosão</t>
   </si>
   <si>
     <t>115169</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115169/0265-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115169/0265-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos na via expressa</t>
   </si>
   <si>
     <t>115170</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115170/0266-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115170/0266-1987.pdf</t>
   </si>
   <si>
     <t>Pintura de sinalização nas ruas do Bandeirantes</t>
   </si>
   <si>
     <t>115172</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115172/0267-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115172/0267-1987.pdf</t>
   </si>
   <si>
     <t>Sugestões para desativação do mercadão Municipal e imediata locação de prédio Municipal</t>
   </si>
   <si>
     <t>115175</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115175/0268-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115175/0268-1987.pdf</t>
   </si>
   <si>
     <t>Transporte Urbano Municipal</t>
   </si>
   <si>
     <t>115176</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115176/0269-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115176/0269-1987.pdf</t>
   </si>
   <si>
     <t>Criação da Feira Municipal, com participação do produtor</t>
   </si>
   <si>
     <t>115177</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115177/0270-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115177/0270-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza nas vias públicas</t>
   </si>
   <si>
     <t>115243</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115243/0271-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115243/0271-1987.pdf</t>
   </si>
   <si>
     <t>115244</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115244/0272-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115244/0272-1987.pdf</t>
   </si>
   <si>
     <t>115245</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115245/0273-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115245/0273-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação do placar eletrônico do Estádio Nestor de Barros</t>
   </si>
   <si>
     <t>115246</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115246/0274-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115246/0274-1987.pdf</t>
   </si>
   <si>
     <t>Moradias construidas em regime de Mutirão</t>
   </si>
   <si>
     <t>115247</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115247/0275-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115247/0275-1987.pdf</t>
   </si>
   <si>
     <t>Alargamento das passagens de nivel</t>
   </si>
   <si>
     <t>115248</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115248/0276-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115248/0276-1987.pdf</t>
   </si>
   <si>
     <t>Bebedouro público no Tufic Baracat</t>
   </si>
   <si>
     <t>115249</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115249/0277-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115249/0277-1987.pdf</t>
   </si>
   <si>
     <t>115251</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115251/0278-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115251/0278-1987.pdf</t>
   </si>
   <si>
     <t>Cobertura no ponto de táxis do Jardim Primavera</t>
   </si>
   <si>
     <t>115252</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115252/0279-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115252/0279-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos na Avenida Benjamin Constant</t>
   </si>
   <si>
     <t>115253</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115253/0280-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115253/0280-1987.pdf</t>
   </si>
   <si>
     <t>Repetidoras da Tvs e Tv Manchete</t>
   </si>
   <si>
     <t>115267</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115267/0281-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115267/0281-1987.pdf</t>
   </si>
   <si>
     <t>115268</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115268/0282-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115268/0282-1987.pdf</t>
   </si>
   <si>
     <t>Calçadão defronte o centro de lazer JK</t>
   </si>
   <si>
     <t>115269</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115269/0283-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115269/0283-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação de vias públicas</t>
   </si>
   <si>
     <t>115270</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115270/0284-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115270/0284-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação e construção de passeios na via expressa</t>
   </si>
   <si>
     <t>115271</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115271/0285-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115271/0285-1987.pdf</t>
   </si>
   <si>
     <t>Novo prédio para abrigar o P.A.S de Paulópolis</t>
   </si>
   <si>
     <t>115272</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115272/0286-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115272/0286-1987.pdf</t>
   </si>
   <si>
     <t>Biblioteca nas imediações da creche Municipal</t>
   </si>
   <si>
     <t>115273</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115273/0287-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115273/0287-1987.pdf</t>
   </si>
   <si>
     <t>Reformulação da escala de salários do quadro de pessoal da Prefeitura Municipal</t>
   </si>
   <si>
     <t>115275</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115275/0288-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115275/0288-1987.pdf</t>
   </si>
   <si>
     <t>Prédio para o posto local do INPS</t>
   </si>
   <si>
     <t>115276</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115276/0289-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115276/0289-1987.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em estradas</t>
   </si>
   <si>
     <t>115277</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115277/0290-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115277/0290-1987.pdf</t>
   </si>
   <si>
     <t>115278</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115278/0291-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115278/0291-1987.pdf</t>
   </si>
   <si>
     <t>Aterrar a Avenida D. Pedro II de Paulópolis</t>
   </si>
   <si>
     <t>115279</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115279/0292-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115279/0292-1987.pdf</t>
   </si>
   <si>
     <t>Semáforos em cruzamento da via expressa</t>
   </si>
   <si>
     <t>115280</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115280/0293-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115280/0293-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias no Cemiterio Municipal</t>
   </si>
   <si>
     <t>115281</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115281/0294-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115281/0294-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização de área urbana</t>
   </si>
   <si>
     <t>115282</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115282/0295-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115282/0295-1987.pdf</t>
   </si>
   <si>
     <t>Desapropriação de uma área da Fazenda Jacutinga</t>
   </si>
   <si>
     <t>115283</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115283/0296-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115283/0296-1987.pdf</t>
   </si>
   <si>
     <t>Postes e luminárias em passagem de nivel da Fepasa</t>
   </si>
   <si>
     <t>115284</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115284/0297-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115284/0297-1987.pdf</t>
   </si>
   <si>
     <t>Substituição de barracos por moradias de alvenaria</t>
   </si>
   <si>
     <t>115286</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115286/0298-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115286/0298-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para transformar o Cine Rosário na Casa da Cultura de Pompeia</t>
   </si>
   <si>
     <t>115287</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115287/0299-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115287/0299-1987.pdf</t>
   </si>
   <si>
     <t>Denominação de vias públicas</t>
   </si>
   <si>
     <t>115288</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115288/0300-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115288/0300-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para a perfuração de poço profundo</t>
   </si>
   <si>
     <t>115289</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115289/0301-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115289/0301-1987.pdf</t>
   </si>
   <si>
     <t>Latões de lixo nas calçadas</t>
   </si>
   <si>
     <t>115290</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115290/0302-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115290/0302-1987.pdf</t>
   </si>
   <si>
     <t>115291</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115291/0303-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115291/0303-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de dependências do centro de lazer JK à comunidade</t>
   </si>
   <si>
     <t>115292</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115292/0304-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115292/0304-1987.pdf</t>
   </si>
   <si>
     <t>Intercâmbio entre Pompeia e Jesus Maria</t>
   </si>
   <si>
     <t>115293</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Bancada do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115293/0305-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115293/0305-1987.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Sr. Yoshiaki Takeshi</t>
   </si>
   <si>
     <t>115294</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115294/0306-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115294/0306-1987.pdf</t>
   </si>
   <si>
     <t>Placas indicativas de vias públicas</t>
   </si>
   <si>
     <t>115295</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115295/0307-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115295/0307-1987.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade em via pública</t>
   </si>
   <si>
     <t>115298</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115298/0308-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115298/0308-1987.pdf</t>
   </si>
   <si>
     <t>Cooperativa para os servidores Municipais</t>
   </si>
   <si>
     <t>115299</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115299/0309-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115299/0309-1987.pdf</t>
   </si>
   <si>
     <t>Exibição do filme " Laboratório de Habitação"</t>
   </si>
   <si>
     <t>115300</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115300/0311-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115300/0311-1987.pdf</t>
   </si>
   <si>
     <t>Quadras de esportes em Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>115302</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115302/0312-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115302/0312-1987.pdf</t>
   </si>
   <si>
     <t>Plantio de grama em faixa de dominio da Fepasa</t>
   </si>
   <si>
     <t>115304</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115304/0313-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115304/0313-1987.pdf</t>
   </si>
   <si>
     <t>Comissão permanente Municipal</t>
   </si>
   <si>
     <t>115305</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115305/0314-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115305/0314-1987.pdf</t>
   </si>
   <si>
     <t>Traves de ferro em campos de futebol</t>
   </si>
   <si>
     <t>115306</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115306/0316-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115306/0316-1987.pdf</t>
   </si>
   <si>
     <t>Alteração de referência de servidora Municipal</t>
   </si>
   <si>
     <t>115308</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115308/0317-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115308/0317-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos na rua Eliseu Borsari</t>
   </si>
   <si>
     <t>115310</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115310/0318-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115310/0318-1987.pdf</t>
   </si>
   <si>
     <t>Estradas Municipais</t>
   </si>
   <si>
     <t>115312</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115312/0319-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115312/0319-1987.pdf</t>
   </si>
   <si>
     <t>Solicita que seja recuperado o asfalto da estrada Tufic Baracat que com apenas um ano, ja está deteriorado</t>
   </si>
   <si>
     <t>115313</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115313/0320-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115313/0320-1987.pdf</t>
   </si>
   <si>
     <t>Solicita reforma nas calçadas de nossa cidade</t>
   </si>
   <si>
     <t>115315</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115315/0321-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115315/0321-1987.pdf</t>
   </si>
   <si>
     <t>Construção de muros no Cemitério de Paulópolis</t>
   </si>
   <si>
     <t>115316</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115316/0322-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115316/0322-1987.pdf</t>
   </si>
   <si>
     <t>115317</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115317/0323-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115317/0323-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza da água do lago da praça das Cerejeiras</t>
   </si>
   <si>
     <t>115318</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115318/0324-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115318/0324-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de grades nas bocas de lobo</t>
   </si>
   <si>
     <t>115320</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115320/0325-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115320/0325-1987.pdf</t>
   </si>
   <si>
     <t>Casa do bóia fria</t>
   </si>
   <si>
     <t>115321</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115321/0326-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115321/0326-1987.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança em vias públicas</t>
   </si>
   <si>
     <t>115322</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115322/0327-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115322/0327-1987.pdf</t>
   </si>
   <si>
     <t>Abertura de vias públicas no Jardim São Luiz</t>
   </si>
   <si>
     <t>115325</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115325/0328-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115325/0328-1987.pdf</t>
   </si>
   <si>
     <t>Mudança das bilheterias e portões do Estádio Municipal</t>
   </si>
   <si>
     <t>115327</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115327/0329-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115327/0329-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para o combate à erosão</t>
   </si>
   <si>
     <t>115328</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115328/0330-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115328/0330-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos do Fundec</t>
   </si>
   <si>
     <t>115329</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115329/0331-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115329/0331-1987.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas nos postos de Gasolina</t>
   </si>
   <si>
     <t>115330</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115330/0332-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115330/0332-1987.pdf</t>
   </si>
   <si>
     <t>Retirar entulhos das ruas de nossa cidade</t>
   </si>
   <si>
     <t>115332</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115332/0333-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115332/0333-1987.pdf</t>
   </si>
   <si>
     <t>Tapar buracos</t>
   </si>
   <si>
     <t>115333</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115333/0334-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115333/0334-1987.pdf</t>
   </si>
   <si>
     <t>Rua Jundiaí</t>
   </si>
   <si>
     <t>115334</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115334/0335-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115334/0335-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria nas estradas</t>
   </si>
   <si>
     <t>115336</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115336/0336-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115336/0336-1987.pdf</t>
   </si>
   <si>
     <t>Terrenos para industrias</t>
   </si>
   <si>
     <t>115337</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115337/0337-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115337/0337-1987.pdf</t>
   </si>
   <si>
     <t>Buracos no asfalto</t>
   </si>
   <si>
     <t>115339</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115339/0338-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115339/0338-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre a feira livre</t>
   </si>
   <si>
     <t>115340</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115340/0339-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115340/0339-1987.pdf</t>
   </si>
   <si>
     <t>115341</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115341/0340-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115341/0340-1987.pdf</t>
   </si>
   <si>
     <t>Criação de uma escola oficina de marcenaria</t>
   </si>
   <si>
     <t>115342</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115342/0341-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115342/0341-1987.pdf</t>
   </si>
   <si>
     <t>Melhoramentos no Cemitério</t>
   </si>
   <si>
     <t>115343</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115343/0342-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115343/0342-1987.pdf</t>
   </si>
   <si>
     <t>Sinais de televisão</t>
   </si>
   <si>
     <t>115344</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115344/0343-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115344/0343-1987.pdf</t>
   </si>
   <si>
     <t>Parques infantis</t>
   </si>
   <si>
     <t>115346</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115346/0344-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115346/0344-1987.pdf</t>
   </si>
   <si>
     <t>Indica benfeitorias na cidade</t>
   </si>
   <si>
     <t>115347</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115347/0345-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115347/0345-1987.pdf</t>
   </si>
   <si>
     <t>Reitera indicação anterior</t>
   </si>
   <si>
     <t>115348</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115348/0346-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115348/0346-1987.pdf</t>
   </si>
   <si>
     <t>Requer do Sr. Prefeito a constituição de uma Funerária Municipal</t>
   </si>
   <si>
     <t>115350</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115350/0347-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115350/0347-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugestão ao Sr. Prefeito Municipal para construção do Pronto Socorro ou Ambulatório </t>
   </si>
   <si>
     <t>115353</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115353/0348-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115353/0348-1987.pdf</t>
   </si>
   <si>
     <t>Sugere sinalização nas ruas do Bandeirantes</t>
   </si>
   <si>
     <t>115354</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115354/0349-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115354/0349-1987.pdf</t>
   </si>
   <si>
     <t>115356</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115356/0350-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115356/0350-1987.pdf</t>
   </si>
   <si>
     <t>Moto niveladora nas estradas</t>
   </si>
   <si>
     <t>115357</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115357/0351-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115357/0351-1987.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação de rua</t>
   </si>
   <si>
     <t>115358</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115358/0352-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115358/0352-1987.pdf</t>
   </si>
   <si>
     <t>Solicita construção de abrigo para pedestres em pontos de ônibus</t>
   </si>
   <si>
     <t>115359</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115359/0353-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115359/0353-1987.pdf</t>
   </si>
   <si>
     <t>Centro de lazer do JK</t>
   </si>
   <si>
     <t>115361</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115361/0354-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115361/0354-1987.pdf</t>
   </si>
   <si>
     <t>Salários dos funcionários Municipais</t>
   </si>
   <si>
     <t>115362</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115362/0355-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115362/0355-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza e melhorias em várias ruas de nossa cidade</t>
   </si>
   <si>
     <t>115363</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115363/0356-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115363/0356-1987.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria nos salários dos motoristas</t>
   </si>
   <si>
     <t>115364</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115364/0357-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115364/0357-1987.pdf</t>
   </si>
   <si>
     <t>Distribuição de remédios pela Municipalidade</t>
   </si>
   <si>
     <t>115367</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115367/0358-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115367/0358-1987.pdf</t>
   </si>
   <si>
     <t>Boias-frias</t>
   </si>
   <si>
     <t>115368</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115368/0359-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115368/0359-1987.pdf</t>
   </si>
   <si>
     <t>Vinda dos caminhões de feira à nossa cidade</t>
   </si>
   <si>
     <t>115370</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115370/0360-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115370/0360-1987.pdf</t>
   </si>
   <si>
     <t>Ruas do Jardim São Luiz</t>
   </si>
   <si>
     <t>115371</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115371/0361-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115371/0361-1987.pdf</t>
   </si>
   <si>
     <t>Casas pelo metodo Mutirão</t>
   </si>
   <si>
     <t>115372</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115372/0362-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115372/0362-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de nome de pioneiro em via pública</t>
   </si>
   <si>
     <t>115374</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115374/0363-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115374/0363-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias e dispositivo de segurança em Paulópolis</t>
   </si>
   <si>
     <t>115376</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115376/0364-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115376/0364-1987.pdf</t>
   </si>
   <si>
     <t>Prédio para o representante do Inamps em Pompeia</t>
   </si>
   <si>
     <t>115377</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115377/0365-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115377/0365-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua 45</t>
   </si>
   <si>
     <t>115379</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115379/0366-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115379/0366-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização de vias públicas</t>
   </si>
   <si>
     <t>115380</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115380/0367-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115380/0367-1987.pdf</t>
   </si>
   <si>
     <t>Reformulação da escola de salários do quadro de pessoal da Prefeitura Municipal de Pompeia</t>
   </si>
   <si>
     <t>115384</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115384/0368-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115384/0368-1987.pdf</t>
   </si>
   <si>
     <t>Posto Bancário em Paulópolis</t>
   </si>
   <si>
     <t>115386</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115386/0369-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115386/0369-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias em via públicas</t>
   </si>
   <si>
     <t>115387</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115387/0370-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115387/0370-1987.pdf</t>
   </si>
   <si>
     <t>Sinalização das estradas Municipais</t>
   </si>
   <si>
     <t>115389</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115389/0371-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115389/0371-1987.pdf</t>
   </si>
   <si>
     <t>Prensa hidráulica para a fabricação de tijolos</t>
   </si>
   <si>
     <t>115390</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115390/0372-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115390/0372-1987.pdf</t>
   </si>
   <si>
     <t>Peixes ornamentais na praça das Cerejeiras</t>
   </si>
   <si>
     <t>115391</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115391/0373-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115391/0373-1987.pdf</t>
   </si>
   <si>
     <t>Abrigos em pontos de ônibus</t>
   </si>
   <si>
     <t>115392</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115392/0374-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115392/0374-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos em via pública</t>
   </si>
   <si>
     <t>115393</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115393/0375-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115393/0375-1987.pdf</t>
   </si>
   <si>
     <t>Placas na praça dos Bancários</t>
   </si>
   <si>
     <t>115394</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115394/0376-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115394/0376-1987.pdf</t>
   </si>
   <si>
     <t>Guias,sarjetas e pavimentação da Rua Castelo Branco</t>
   </si>
   <si>
     <t>115395</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115395/0377-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115395/0377-1987.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança em via pública</t>
   </si>
   <si>
     <t>115398</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115398/0378-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115398/0378-1987.pdf</t>
   </si>
   <si>
     <t>Velório de Paulópolis</t>
   </si>
   <si>
     <t>115399</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115399/0379-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115399/0379-1987.pdf</t>
   </si>
   <si>
     <t>Melhoramentos no Velório Municipal</t>
   </si>
   <si>
     <t>115401</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115401/0380-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115401/0380-1987.pdf</t>
   </si>
   <si>
     <t>Praça no JK</t>
   </si>
   <si>
     <t>115402</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115402/0381-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115402/0381-1987.pdf</t>
   </si>
   <si>
     <t>Feira livre de Pompeia</t>
   </si>
   <si>
     <t>115404</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115404/0382-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115404/0382-1987.pdf</t>
   </si>
   <si>
     <t>Cercar o Cemiterio de Novo Cravinhos</t>
   </si>
   <si>
     <t>115405</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115405/0383-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115405/0383-1987.pdf</t>
   </si>
   <si>
     <t>Colocar um poste com rede elétrica defronte ao lote nº22 Jardim São Luiz</t>
   </si>
   <si>
     <t>115407</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115407/0384-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115407/0384-1987.pdf</t>
   </si>
   <si>
     <t>Doação de área para industria</t>
   </si>
   <si>
     <t>115409</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115409/0385-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115409/0385-1987.pdf</t>
   </si>
   <si>
     <t>Remanejamento de pontos de ônibus</t>
   </si>
   <si>
     <t>115410</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115410/0386-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115410/0386-1987.pdf</t>
   </si>
   <si>
     <t>Melhoramentos na iluminação pública da Avenida Benjamin Constant</t>
   </si>
   <si>
     <t>115412</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115412/0387-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115412/0387-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade</t>
   </si>
   <si>
     <t>115414</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115414/0388-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115414/0388-1987.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza</t>
   </si>
   <si>
     <t>115415</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115415/0389-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115415/0389-1987.pdf</t>
   </si>
   <si>
     <t>115417</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115417/0390-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115417/0390-1987.pdf</t>
   </si>
   <si>
     <t>Tapar buracos na estrada vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>115418</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115418/0391-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115418/0391-1987.pdf</t>
   </si>
   <si>
     <t>Mais uma circular</t>
   </si>
   <si>
     <t>115419</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115419/0392-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115419/0392-1987.pdf</t>
   </si>
   <si>
     <t>115420</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115420/0393-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115420/0393-1987.pdf</t>
   </si>
   <si>
     <t>Valeta em via pública</t>
   </si>
   <si>
     <t>115421</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115421/0394-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115421/0394-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de mesas e bancos de concreto na Praça Ruy Barbosa</t>
   </si>
   <si>
     <t>115422</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115422/0395-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115422/0395-1987.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade</t>
   </si>
   <si>
     <t>115423</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115423/0396-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115423/0396-1987.pdf</t>
   </si>
   <si>
     <t>Instalações de abrigos em pontos de ônibus</t>
   </si>
   <si>
     <t>115424</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115424/0397-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115424/0397-1987.pdf</t>
   </si>
   <si>
     <t>Providencias contra a poluição</t>
   </si>
   <si>
     <t>115427</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115427/0398-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115427/0398-1987.pdf</t>
   </si>
   <si>
     <t>Sanitários da rodoviária</t>
   </si>
   <si>
     <t>115428</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115428/0399-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115428/0399-1987.pdf</t>
   </si>
   <si>
     <t>Não asfaltamento de determinadas vias públicas de Pompeia</t>
   </si>
   <si>
     <t>115430</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115430/0400-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115430/0400-1987.pdf</t>
   </si>
   <si>
     <t>Matadouro Municipal</t>
   </si>
   <si>
     <t>115431</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115431/0401-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115431/0401-1987.pdf</t>
   </si>
   <si>
     <t>Boxes e calçadão na antiga Estação Rodoviaria</t>
   </si>
   <si>
     <t>115432</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115432/0402-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115432/0402-1987.pdf</t>
   </si>
   <si>
     <t>Combate a erosão</t>
   </si>
   <si>
     <t>115433</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115433/0403-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115433/0403-1987.pdf</t>
   </si>
   <si>
     <t>Rede de esgotos do Jardim Primavera</t>
   </si>
   <si>
     <t>115434</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115434/0404-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115434/0404-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Bandeirantes e Adjacenciais</t>
   </si>
   <si>
     <t>115435</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115435/0405-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115435/0405-1987.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio do DARE.</t>
   </si>
   <si>
     <t>115436</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115436/0406-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115436/0406-1987.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfaltos</t>
   </si>
   <si>
     <t>115438</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115438/0407-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115438/0407-1987.pdf</t>
   </si>
   <si>
     <t>Reconstrução de pontes e aterros</t>
   </si>
   <si>
     <t>115440</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115440/0408-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115440/0408-1987.pdf</t>
   </si>
   <si>
     <t>Água para a rua Bandeirantes</t>
   </si>
   <si>
     <t>115441</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115441/0409-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115441/0409-1987.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água</t>
   </si>
   <si>
     <t>115442</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115442/0410-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115442/0410-1987.pdf</t>
   </si>
   <si>
     <t>Instrumentos para a banda de música de Pompeia</t>
   </si>
   <si>
     <t>115443</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115443/0411-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115443/0411-1987.pdf</t>
   </si>
   <si>
     <t>Celebração de convênio</t>
   </si>
   <si>
     <t>115444</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115444/0412-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115444/0412-1987.pdf</t>
   </si>
   <si>
     <t>Abono</t>
   </si>
   <si>
     <t>115445</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115445/0413-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115445/0413-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de creches caseiras</t>
   </si>
   <si>
     <t>115446</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115446/0414-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115446/0414-1987.pdf</t>
   </si>
   <si>
     <t>115447</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115447/0415-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115447/0415-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de dependências do centro de lazer JK</t>
   </si>
   <si>
     <t>115448</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115448/0416-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115448/0416-1987.pdf</t>
   </si>
   <si>
     <t>Sugere limpeza pública</t>
   </si>
   <si>
     <t>115449</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115449/0417-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115449/0417-1987.pdf</t>
   </si>
   <si>
     <t>Doação de pneus</t>
   </si>
   <si>
     <t>115451</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115451/0418-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115451/0418-1987.pdf</t>
   </si>
   <si>
     <t>115452</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115452/0419-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115452/0419-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública</t>
   </si>
   <si>
     <t>115453</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115453/0420-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115453/0420-1987.pdf</t>
   </si>
   <si>
     <t>115454</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115454/0421-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115454/0421-1987.pdf</t>
   </si>
   <si>
     <t>115456</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115456/0422-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115456/0422-1987.pdf</t>
   </si>
   <si>
     <t>115457</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115457/0423-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115457/0423-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos em logradouro público</t>
   </si>
   <si>
     <t>115458</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115458/0424-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115458/0424-1987.pdf</t>
   </si>
   <si>
     <t>Construção de mini-campos</t>
   </si>
   <si>
     <t>115459</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115459/0425-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115459/0425-1987.pdf</t>
   </si>
   <si>
     <t>115461</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115461/0426-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115461/0426-1987.pdf</t>
   </si>
   <si>
     <t>Providências para acabar com a falta d` água</t>
   </si>
   <si>
     <t>115462</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115462/0427-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115462/0427-1987.pdf</t>
   </si>
   <si>
     <t>Placa de alerta em via pública</t>
   </si>
   <si>
     <t>115465</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115465/0428-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115465/0428-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação da cobertura do ponto de táxis nº1</t>
   </si>
   <si>
     <t>115467</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115467/0429-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115467/0429-1987.pdf</t>
   </si>
   <si>
     <t>Servidor para o Cemitério</t>
   </si>
   <si>
     <t>115468</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115468/0430-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115468/0430-1987.pdf</t>
   </si>
   <si>
     <t>Veiculo para a coleta de lixo em Paulópolis</t>
   </si>
   <si>
     <t>115471</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115471/0431-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115471/0431-1987.pdf</t>
   </si>
   <si>
     <t>Passarela para pedestres e ciclistas</t>
   </si>
   <si>
     <t>115472</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115472/0432-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115472/0432-1987.pdf</t>
   </si>
   <si>
     <t>Sugere sinalização para trânsito no Bandeirantes</t>
   </si>
   <si>
     <t>115474</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115474/0433-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115474/0433-1987.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, colocar maior reservatório d`água em proprio Municipal</t>
   </si>
   <si>
     <t>115475</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115475/0434-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115475/0434-1987.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal, tomar providencias, o mais urgente possivel, quanto a erosão na Rua Presidente Castelo Branco, núcleo JK</t>
   </si>
   <si>
     <t>115477</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115477/0435-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115477/0435-1987.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal enviar a esta Casa, Projeto de Lei regulando horário de atendimento em Casas Comerciais aos sabados</t>
   </si>
   <si>
     <t>115478</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115478/0436-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115478/0436-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação da área industrial</t>
   </si>
   <si>
     <t>115480</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115480/0437-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115480/0437-1987.pdf</t>
   </si>
   <si>
     <t>Piso salárial</t>
   </si>
   <si>
     <t>115482</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115482/0438-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115482/0438-1987.pdf</t>
   </si>
   <si>
     <t>Roupas para os trabalhadores</t>
   </si>
   <si>
     <t>115484</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115484/0439-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115484/0439-1987.pdf</t>
   </si>
   <si>
     <t>Pernilongos</t>
   </si>
   <si>
     <t>115485</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115485/0440-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115485/0440-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza de terrenos</t>
   </si>
   <si>
     <t>115486</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115486/0441-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115486/0441-1987.pdf</t>
   </si>
   <si>
     <t>Verificar as doações de terrenos com as dividas dos Tributos Municipais</t>
   </si>
   <si>
     <t>115488</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115488/0442-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115488/0442-1987.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal estudar a que as Industrias perfuram seus proprios poços</t>
   </si>
   <si>
     <t>115490</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115490/0443-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115490/0443-1987.pdf</t>
   </si>
   <si>
     <t>Auxilio- transporte às Professoras da zona rural</t>
   </si>
   <si>
     <t>115491</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115491/0444-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115491/0444-1987.pdf</t>
   </si>
   <si>
     <t>115492</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115492/0445-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115492/0445-1987.pdf</t>
   </si>
   <si>
     <t>Aproveitamento dde área ociosa da Prefeitura Municipal</t>
   </si>
   <si>
     <t>115493</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115493/0446-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115493/0446-1987.pdf</t>
   </si>
   <si>
     <t>Denominação de via pública</t>
   </si>
   <si>
     <t>115494</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115494/0447-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115494/0447-1987.pdf</t>
   </si>
   <si>
     <t>115496</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115496/0448-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115496/0448-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização da rua 45</t>
   </si>
   <si>
     <t>115497</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115497/0449-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115497/0449-1987.pdf</t>
   </si>
   <si>
     <t>115498</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115498/0450-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115498/0450-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de captação de águas pluviais</t>
   </si>
   <si>
     <t>115553</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115553/0451-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115553/0451-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria em vias públicas</t>
   </si>
   <si>
     <t>115554</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115554/0452-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115554/0452-1987.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade no inicio da estrada vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>115555</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115555/0453-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115555/0453-1987.pdf</t>
   </si>
   <si>
     <t>115556</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115556/0454-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115556/0454-1987.pdf</t>
   </si>
   <si>
     <t>Trajeto de ônibus</t>
   </si>
   <si>
     <t>115557</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115557/0455-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115557/0455-1987.pdf</t>
   </si>
   <si>
     <t>Farmácias noturnas</t>
   </si>
   <si>
     <t>115558</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115558/0456-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115558/0456-1987.pdf</t>
   </si>
   <si>
     <t>Cargos de Cirurgiões Dentistas</t>
   </si>
   <si>
     <t>115559</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115559/0457-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115559/0457-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza do Cemiterio</t>
   </si>
   <si>
     <t>115561</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115561/0458-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115561/0458-1987.pdf</t>
   </si>
   <si>
     <t>Asfaltar ruas</t>
   </si>
   <si>
     <t>115562</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115562/0459-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115562/0459-1987.pdf</t>
   </si>
   <si>
     <t>Retirar placas de estacionamento proibido da via expressa</t>
   </si>
   <si>
     <t>115563</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115563/0460-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115563/0460-1987.pdf</t>
   </si>
   <si>
     <t>115564</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115564/0461-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115564/0461-1987.pdf</t>
   </si>
   <si>
     <t>115565</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115565/0462-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115565/0462-1987.pdf</t>
   </si>
   <si>
     <t>Iluminação do monumento de São Cristovão</t>
   </si>
   <si>
     <t>115566</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115566/0463-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115566/0463-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias e passarelas na nova ala do Cemitério</t>
   </si>
   <si>
     <t>115567</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115567/0464-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115567/0464-1987.pdf</t>
   </si>
   <si>
     <t>Melhoramentos na Rua Tiradentes</t>
   </si>
   <si>
     <t>115568</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115568/0465-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115568/0465-1987.pdf</t>
   </si>
   <si>
     <t>115569</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115569/0466-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115569/0466-1987.pdf</t>
   </si>
   <si>
     <t>Moradias para atender as familias de baixa renda</t>
   </si>
   <si>
     <t>115570</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115570/0467-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115570/0467-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para a casa da cultura de Pompeia</t>
   </si>
   <si>
     <t>115572</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115572/0468-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115572/0468-1987.pdf</t>
   </si>
   <si>
     <t>Reformas e adaptações da estação ferroviária de Paulópolis</t>
   </si>
   <si>
     <t>115573</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115573/0469-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115573/0469-1987.pdf</t>
   </si>
   <si>
     <t>Construção de salas de aula e quadra de esportes na EEPG (A) do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>115574</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115574/0470-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115574/0470-1987.pdf</t>
   </si>
   <si>
     <t>Reunião para tratar da implantação da feira livre</t>
   </si>
   <si>
     <t>115575</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115575/0471-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115575/0471-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua Expedicionário Americo Costa</t>
   </si>
   <si>
     <t>115576</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115576/0472-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115576/0472-1987.pdf</t>
   </si>
   <si>
     <t>Brigada de incêndios da Prefeitura</t>
   </si>
   <si>
     <t>115577</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115577/0473-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115577/0473-1987.pdf</t>
   </si>
   <si>
     <t>Moradias para Paulópolis</t>
   </si>
   <si>
     <t>115578</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115578/0474-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115578/0474-1987.pdf</t>
   </si>
   <si>
     <t>Reparos nas ruas de nossa cidade</t>
   </si>
   <si>
     <t>115579</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115579/0475-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115579/0475-1987.pdf</t>
   </si>
   <si>
     <t>Pontos de ônibus</t>
   </si>
   <si>
     <t>115580</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115580/0476-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115580/0476-1987.pdf</t>
   </si>
   <si>
     <t>Bueiros</t>
   </si>
   <si>
     <t>115581</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115581/0477-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115581/0477-1987.pdf</t>
   </si>
   <si>
     <t>Limpeza de ruas periféricas</t>
   </si>
   <si>
     <t>115583</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115583/0478-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115583/0478-1987.pdf</t>
   </si>
   <si>
     <t>Mudanças no horario da circular</t>
   </si>
   <si>
     <t>115584</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115584/0479-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115584/0479-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada dos pontos de ônibus da via expressa</t>
   </si>
   <si>
     <t>115585</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115585/0480-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115585/0480-1987.pdf</t>
   </si>
   <si>
     <t>115586</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115586/0481-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115586/0481-1987.pdf</t>
   </si>
   <si>
     <t>Doação do imóvel da CPFL para a construção da sede do Destacamento da Policia Militar</t>
   </si>
   <si>
     <t>115587</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115587/0482-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115587/0482-1987.pdf</t>
   </si>
   <si>
     <t>Construção de sala de aula na EEPG "17 de Setembro"</t>
   </si>
   <si>
     <t>115588</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115588/0483-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115588/0483-1987.pdf</t>
   </si>
   <si>
     <t>Abono de emergência</t>
   </si>
   <si>
     <t>115589</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115589/0484-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115589/0484-1987.pdf</t>
   </si>
   <si>
     <t>Construção de centro de lazer em Paulópolis</t>
   </si>
   <si>
     <t>115590</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115590/0485-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115590/0485-1987.pdf</t>
   </si>
   <si>
     <t>Melhorias no tiro de guerra</t>
   </si>
   <si>
     <t>115591</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115591/0486-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115591/0486-1987.pdf</t>
   </si>
   <si>
     <t>Cancelas e guardas nas passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>115592</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115592/0487-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115592/0487-1987.pdf</t>
   </si>
   <si>
     <t>Sugere limpeza em terrenos da Municipalidade</t>
   </si>
   <si>
     <t>115594</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115594/0488-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115594/0488-1987.pdf</t>
   </si>
   <si>
     <t>Ceder prédio</t>
   </si>
   <si>
     <t>115595</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115595/0489-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115595/0489-1987.pdf</t>
   </si>
   <si>
     <t>Tapar os buracos</t>
   </si>
   <si>
     <t>115596</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115596/0490-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115596/0490-1987.pdf</t>
   </si>
   <si>
     <t>Reformar os passeios</t>
   </si>
   <si>
     <t>115597</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115597/0491-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115597/0491-1987.pdf</t>
   </si>
   <si>
     <t>Construção de mini-campo para futebol</t>
   </si>
   <si>
     <t>115598</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115598/0492-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115598/0492-1987.pdf</t>
   </si>
   <si>
     <t>Melhorias em ruas</t>
   </si>
   <si>
     <t>115599</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115599/0493-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115599/0493-1987.pdf</t>
   </si>
   <si>
     <t>Mesinhas nos logradouros públicos</t>
   </si>
   <si>
     <t>115600</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115600/0494-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115600/0494-1987.pdf</t>
   </si>
   <si>
     <t>115601</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115601/0495-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115601/0495-1987.pdf</t>
   </si>
   <si>
     <t>Sugestão para reforma em campo de futebol</t>
   </si>
   <si>
     <t>115602</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115602/0496-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115602/0496-1987.pdf</t>
   </si>
   <si>
     <t>Construção de ilha</t>
   </si>
   <si>
     <t>115603</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115603/0497-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115603/0497-1987.pdf</t>
   </si>
   <si>
     <t>Construção de casas populares</t>
   </si>
   <si>
     <t>115605</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115605/0498-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115605/0498-1987.pdf</t>
   </si>
   <si>
     <t>Desapropriação de áreas para fins Industriais</t>
   </si>
   <si>
     <t>115606</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115606/0499-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115606/0499-1987.pdf</t>
   </si>
   <si>
     <t>115607</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115607/0500-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115607/0500-1987.pdf</t>
   </si>
   <si>
     <t>Obstáculos em vias públicas</t>
   </si>
   <si>
     <t>115608</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115608/0501-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115608/0501-1987.pdf</t>
   </si>
   <si>
     <t>115609</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115609/0502-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115609/0502-1987.pdf</t>
   </si>
   <si>
     <t>115610</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115610/0503-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115610/0503-1987.pdf</t>
   </si>
   <si>
     <t>115611</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115611/0504-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115611/0504-1987.pdf</t>
   </si>
   <si>
     <t>115612</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115612/0505-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115612/0505-1987.pdf</t>
   </si>
   <si>
     <t>Sugere aumento nos salarios dos servidores Municipais</t>
   </si>
   <si>
     <t>115613</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115613/0506-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115613/0506-1987.pdf</t>
   </si>
   <si>
     <t>Construção de passarela no Cemitério</t>
   </si>
   <si>
     <t>115614</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115614/0507-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115614/0507-1987.pdf</t>
   </si>
   <si>
     <t>Rede eletrica e iluminação pública do Jardim São Luiz</t>
   </si>
   <si>
     <t>115616</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115616/0508-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115616/0508-1987.pdf</t>
   </si>
   <si>
     <t>Passagem de nivel sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>115617</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115617/0509-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115617/0509-1987.pdf</t>
   </si>
   <si>
     <t>Servidor para o Cemiterio</t>
   </si>
   <si>
     <t>115618</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115618/0510-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115618/0510-1987.pdf</t>
   </si>
   <si>
     <t>Pintura da Estação Rodoviaria</t>
   </si>
   <si>
     <t>115619</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115619/0511-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115619/0511-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de mais uma circular</t>
   </si>
   <si>
     <t>115620</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115620/0512-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115620/0512-1987.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculos na Rua Dr. Epaminondas T. Piza, na altura de Escola Comercial de Pompeia</t>
   </si>
   <si>
     <t>115621</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115621/0513-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115621/0513-1987.pdf</t>
   </si>
   <si>
     <t>Sugestão para a Municipalidade adquirir roupas e repassa-las a preço de custo aos operários da Prefeitura Municipal</t>
   </si>
   <si>
     <t>115622</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115622/0514-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115622/0514-1987.pdf</t>
   </si>
   <si>
     <t>Formação de Guarda Municipal</t>
   </si>
   <si>
     <t>115623</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115623/0515-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115623/0515-1987.pdf</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>115624</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115624/0516-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115624/0516-1987.pdf</t>
   </si>
   <si>
     <t>Tapar poços</t>
   </si>
   <si>
     <t>115625</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115625/0517-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115625/0517-1987.pdf</t>
   </si>
   <si>
     <t>115627</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115627/0518-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115627/0518-1987.pdf</t>
   </si>
   <si>
     <t>Convênio com o Estado</t>
   </si>
   <si>
     <t>115628</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115628/0519-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115628/0519-1987.pdf</t>
   </si>
   <si>
     <t>Clube JK</t>
   </si>
   <si>
     <t>115629</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115629/0520-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115629/0520-1987.pdf</t>
   </si>
   <si>
     <t>Construção de Campos de malha</t>
   </si>
   <si>
     <t>115630</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115630/0521-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115630/0521-1987.pdf</t>
   </si>
   <si>
     <t>Construção de obstáculos</t>
   </si>
   <si>
     <t>115631</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115631/0522-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115631/0522-1987.pdf</t>
   </si>
   <si>
     <t>Tarifa Social</t>
   </si>
   <si>
     <t>115632</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115632/0523-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115632/0523-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria em ruas</t>
   </si>
   <si>
     <t>115633</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115633/0524-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115633/0524-1987.pdf</t>
   </si>
   <si>
     <t>Asfalto</t>
   </si>
   <si>
     <t>115634</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115634/0525-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115634/0525-1987.pdf</t>
   </si>
   <si>
     <t>Feriado</t>
   </si>
   <si>
     <t>115635</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115635/0526-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115635/0526-1987.pdf</t>
   </si>
   <si>
     <t>Tratamento de lixo</t>
   </si>
   <si>
     <t>115636</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115636/0527-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115636/0527-1987.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas nos postos de gasolina</t>
   </si>
   <si>
     <t>115638</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115638/0528-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115638/0528-1987.pdf</t>
   </si>
   <si>
     <t>115639</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115639/0529-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115639/0529-1987.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>115640</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115640/0530-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115640/0530-1987.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na via expressa</t>
   </si>
   <si>
     <t>115641</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115641/0531-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115641/0531-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">02 obstáculos na Avenida Nestor de Barros </t>
   </si>
   <si>
     <t>115642</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115642/0532-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115642/0532-1987.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal, entrar em entendimentos com a Secretaria de Esportes e Turismo, solicitando a construção de quadra de esportes iluminada nas dependencias do Tiro de Guerra de Pompeia</t>
   </si>
   <si>
     <t>115643</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115643/0533-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115643/0533-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Perfuração de poço semi-artesiano </t>
   </si>
   <si>
     <t>115644</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115644/0534-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115644/0534-1987.pdf</t>
   </si>
   <si>
     <t>Celebração de convênio com a L.B.A</t>
   </si>
   <si>
     <t>115645</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115645/0535-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115645/0535-1987.pdf</t>
   </si>
   <si>
     <t>Doação de carteiras desativadas da rede escolar</t>
   </si>
   <si>
     <t>115646</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115646/0536-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115646/0536-1987.pdf</t>
   </si>
   <si>
     <t>Luminárias na Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>115647</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115647/0537-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115647/0537-1987.pdf</t>
   </si>
   <si>
     <t>Canaletas</t>
   </si>
   <si>
     <t>115649</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115649/0538-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115649/0538-1987.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Pompeia, efetuar limpeza em bueiros</t>
   </si>
   <si>
     <t>115650</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115650/0539-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115650/0539-1987.pdf</t>
   </si>
   <si>
     <t>Pede remoção de entulhos</t>
   </si>
   <si>
     <t>115651</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115651/0540-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115651/0540-1987.pdf</t>
   </si>
   <si>
     <t>Construir um gabinete para transmissão de futebol no Estádio Municipal Nestor de Barros</t>
   </si>
   <si>
     <t>115652</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115652/0541-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115652/0541-1987.pdf</t>
   </si>
   <si>
     <t>Sugestões de Projeto de Lei</t>
   </si>
   <si>
     <t>115653</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115653/0542-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115653/0542-1987.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de cascalho em parte da estrada velha Pompeia à Marilia</t>
   </si>
   <si>
     <t>115654</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115654/0543-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115654/0543-1987.pdf</t>
   </si>
   <si>
     <t>Sugere enviar maiores esforços para a definitiva recuperação da Rua Cezar Martins Pirajá</t>
   </si>
   <si>
     <t>115655</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115655/0544-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115655/0544-1987.pdf</t>
   </si>
   <si>
     <t>Requer contatar o Ministério do Desenvolvimento Urbano buscando verba a fundo perdido, para asfaltamento e captação de águas pluviais dos bairros mais carentes de nossa cidade</t>
   </si>
   <si>
     <t>115656</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115656/0546-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115656/0546-1987.pdf</t>
   </si>
   <si>
     <t>Reforma do Matadouro Municipal</t>
   </si>
   <si>
     <t>115657</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115657/0547-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115657/0547-1987.pdf</t>
   </si>
   <si>
     <t>Cobertura do Ponto de Táxi nº 1</t>
   </si>
   <si>
     <t>115659</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115659/0548-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115659/0548-1987.pdf</t>
   </si>
   <si>
     <t>Aproveitamento de área ociosa</t>
   </si>
   <si>
     <t>115660</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115660/0549-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115660/0549-1987.pdf</t>
   </si>
   <si>
     <t>Veículo para prestar serviços em Paulópolis</t>
   </si>
   <si>
     <t>115661</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115661/0550-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115661/0550-1987.pdf</t>
   </si>
   <si>
     <t>Traves em terrenos baldios</t>
   </si>
   <si>
     <t>115662</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115662/0551-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115662/0551-1987.pdf</t>
   </si>
   <si>
     <t>Canalização de esgoto e desinfetação de bocas de lobo</t>
   </si>
   <si>
     <t>115663</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115663/0552-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115663/0552-1987.pdf</t>
   </si>
   <si>
     <t>Bebedouro público no Cemiterio</t>
   </si>
   <si>
     <t>115664</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115664/0553-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115664/0553-1987.pdf</t>
   </si>
   <si>
     <t>Construção de queimadores de velas no Cemitério</t>
   </si>
   <si>
     <t>115665</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115665/0554-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115665/0554-1987.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial</t>
   </si>
   <si>
     <t>115666</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115666/0555-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115666/0555-1987.pdf</t>
   </si>
   <si>
     <t>Agência postal e posto telefônico em Novo Cravinhos</t>
   </si>
   <si>
     <t>115667</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115667/0556-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115667/0556-1987.pdf</t>
   </si>
   <si>
     <t>Sugere à Prefeitura Municipal de Pompeia, a construção de um Pronto Socorro Municipal</t>
   </si>
   <si>
     <t>115668</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115668/0557-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115668/0557-1987.pdf</t>
   </si>
   <si>
     <t>Pede que seja feito esforço junto ao Daee de Marilia, para colaboração nos estudos para conseguir água para Pompeia</t>
   </si>
   <si>
     <t>115670</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115670/0558-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115670/0558-1987.pdf</t>
   </si>
   <si>
     <t>Isenção de impostos</t>
   </si>
   <si>
     <t>115671</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115671/0559-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115671/0559-1987.pdf</t>
   </si>
   <si>
     <t>Envia ao Prefeito indicações</t>
   </si>
   <si>
     <t>115672</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115672/0560-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115672/0560-1987.pdf</t>
   </si>
   <si>
     <t>Reitera indicações ao Sr. Prefeito</t>
   </si>
   <si>
     <t>115673</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115673/0561-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115673/0561-1987.pdf</t>
   </si>
   <si>
     <t>115674</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115674/0562-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115674/0562-1987.pdf</t>
   </si>
   <si>
     <t>115675</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115675/0563-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115675/0563-1987.pdf</t>
   </si>
   <si>
     <t>Reiterando indicações</t>
   </si>
   <si>
     <t>115676</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115676/0564-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115676/0564-1987.pdf</t>
   </si>
   <si>
     <t>Conceder aumento salarial aos servidores Municipais</t>
   </si>
   <si>
     <t>115677</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115677/0565-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115677/0565-1987.pdf</t>
   </si>
   <si>
     <t>115678</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115678/0566-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115678/0566-1987.pdf</t>
   </si>
   <si>
     <t>Nome de vias públicas</t>
   </si>
   <si>
     <t>115679</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115679/0567-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115679/0567-1987.pdf</t>
   </si>
   <si>
     <t>Bancos em praças públicas</t>
   </si>
   <si>
     <t>115681</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115681/0568-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115681/0568-1987.pdf</t>
   </si>
   <si>
     <t>Proteção nas bocas de lobo</t>
   </si>
   <si>
     <t>115682</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115682/0569-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115682/0569-1987.pdf</t>
   </si>
   <si>
     <t>Doação de terrenos para a construção de moradias</t>
   </si>
   <si>
     <t>115683</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115683/0570-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115683/0570-1987.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança</t>
   </si>
   <si>
     <t>115684</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115684/0571-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115684/0571-1987.pdf</t>
   </si>
   <si>
     <t>115685</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115685/0572-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115685/0572-1987.pdf</t>
   </si>
   <si>
     <t>Urbanização de via pública</t>
   </si>
   <si>
     <t>115686</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115686/0573-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115686/0573-1987.pdf</t>
   </si>
   <si>
     <t>Construção de mini-campo de futebol</t>
   </si>
   <si>
     <t>115687</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115687/0574-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115687/0574-1987.pdf</t>
   </si>
   <si>
     <t>Melhorias no Tiro de Guerra</t>
   </si>
   <si>
     <t>115688</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115688/0575-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115688/0575-1987.pdf</t>
   </si>
   <si>
     <t>115689</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115689/0576-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115689/0576-1987.pdf</t>
   </si>
   <si>
     <t>Construção de Casas Populares em Paulópolis</t>
   </si>
   <si>
     <t>115690</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115690/0577-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115690/0577-1987.pdf</t>
   </si>
   <si>
     <t>Construir guarita no JK</t>
   </si>
   <si>
     <t>115691</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115691/0578-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115691/0578-1987.pdf</t>
   </si>
   <si>
     <t>Indicações diversas</t>
   </si>
   <si>
     <t>300296</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300296/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300296/0001-1987.pdf</t>
   </si>
   <si>
     <t>Moção de protesto contra o ato do Sr. Presidente  da República em não atender as reinvidicações dos agricultores.</t>
   </si>
   <si>
     <t>300297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300297/0002-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300297/0002-1987.pdf</t>
   </si>
   <si>
     <t>Moção de protesto ao senhor Prefeito Municipal pelo abandono de nossa cidade</t>
   </si>
   <si>
     <t>300298</t>
   </si>
   <si>
     <t>Bancada do PMDB, Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300298/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300298/0003-1987.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio pelas palavras do Vereador José Marques Campoy</t>
   </si>
   <si>
     <t>300299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300299/0004-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300299/0004-1987.pdf</t>
   </si>
   <si>
     <t>Moção de protesto ao Exmo Governador do Estado de São Paulo, Oreste Quércia à respeito ação da Polícia Militar.</t>
   </si>
   <si>
     <t>300300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300300/0005-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300300/0005-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Dr. Gestão Monteiro Puga pela nomeação ao cargo de Delegado Regional de Polícia Região de Marília</t>
   </si>
   <si>
     <t>300301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300301/0006-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300301/0006-1987.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto ao testo da Constituinte referente à Segurança Pública</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Executivo, José Marques Campoy e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1780/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1780/0001-1987.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Pompeense ao Sr. Cyro Ventura Barbosa.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>Comissões, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1781/0002-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1781/0002-1987.pdf</t>
   </si>
   <si>
     <t>Parecer prévio do Tribunal de Contas do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>Executivo, Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1782/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1782/0003-1987.pdf</t>
   </si>
   <si>
     <t>Fixa a verba de representação do Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Jorge Tamura</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1783/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1783/0001-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto do Magistério Público Municipal.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1784/0002-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1784/0002-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza  a assinatura do convênio para implantação e desenvolvimento do PROFIC no municipio de Pompéia.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1785/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1785/0003-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispõe sobre autorização ao Executivo para receber por doação do Governo do Estado de São Paulo, CRz$ 40.457,50, que será utilizado na aquisição de uma ambulância nova, bem como a integralizar o valor do referido veículo. </t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1786/0004-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1786/0004-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de imóveis urbanos de propriedade do municipio mediante licitação.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1787/0005-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1787/0005-1987.pdf</t>
   </si>
   <si>
     <t>Altera as redações dos anexos II e IV da Lei Municipal nº 1261/86 e dá outras providências.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>Executivo, Mesa Diretora 1987/1988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1788/0006-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1788/0006-1987.pdf</t>
   </si>
   <si>
     <t>Altera os valores da Escala de vencimentos dos servidores do Poder Legislativo Municipal constante do Anexo I da Lei Municipal nº 1262/86 e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1789/0007-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1789/0007-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revogação ds Leis Municipais nºs 1264/86 e 1273/86.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1790/0008-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1790/0008-1987.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação por serviços extraordinários aos servidores da Câmara Municipal de Pompéia.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1791/0009-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1791/0009-1987.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao cargo de Oficial Legislativo da Câmara Municipal de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1792/0010-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1792/0010-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convênio com a Santa Casa de Misericórdia de Pompeia.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1793/0011-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1793/0011-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar ao Poder Legislativo.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1794/0012-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1794/0012-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre doação de componentes de iluminação pública à Companhia Paulista de Força e Luz.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1795/0013-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1795/0013-1987.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos servidores municipais de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1796/0014-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1796/0014-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito adicional suplementar no valor de CRz$ 7.780.000,00, às dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1797/0015-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1797/0015-1987.pdf</t>
   </si>
   <si>
     <t>Altera os valores da escala de vencimentos dos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1798/0016-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1798/0016-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com a Santa Casa de Pompeia.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1799/0017-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1799/0017-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder auxílio financeiro aos aderentes do PCMM do Núcleo Habitacional Tufic Baracat..</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1800/0018-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1800/0018-1987.pdf</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1801/0019-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1801/0019-1987.pdf</t>
   </si>
   <si>
     <t>Desincorpora da classe de bens de uso comum do povo, uma área de terras com 2.550,00 m/2, compreendendo os lotes 04, 08, 11, 12 e parte do lote 06, da quadra 139, e doa a Lajes Rodrigues - Indústria e Comércio de Materiais de Construção Ltda.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1802/0020-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1802/0020-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza a Câmara Municipal de Pompéia a instituir e pagar aos funcionários do Poder Legislativo os gatilhos salariais e dá outras providências. </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Executivo, José Odair de Rossi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1803/0021-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1803/0021-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre horário de abertura e fechamento dos estabelecimentos comerciais, na sede do Municipio de Pompéia.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1804/0022-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1804/0022-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre permuta de área de terra com o Sr. Antônio Figueiredo e sua mulher.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1805/0023 A-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1805/0023 A-1987.pdf</t>
   </si>
   <si>
     <t>Desincorpora da classe de bens de uso comum de povo uma área de terras com 800 m/2, compreendida pelos lotes nº 05 e 06, anexos, da Quadra nº 87 e doa ao Sr. Carlos Sérgio Benedini.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1807/0024-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1807/0024-1987.pdf</t>
   </si>
   <si>
     <t>Desincorpora da classe de bens de uso comum do povo, uma área e terras rurais com 27,800 m/2, e doa à Firma Lavourão Super Humus Ltda.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1808/0025-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1808/0025-1987.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos funcioonários do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1809/0026-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1809/0026-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar convênio com o Governo do Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1810/0027-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1810/0027-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal a celebrar convênio com o Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1811/0028-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1811/0028-1987.pdf</t>
   </si>
   <si>
     <t>Doação de materiais e equipamentos da rede de distribuição e iluminação pública do loteamento Parque Residencial Primavera à Companhia Paulista de Força e Luz.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1813/0030-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1813/0030-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>Executivo, Roberto Mauro Borges.</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1814/0031-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1814/0031-1987.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para ordenar e disciplinar a ocupação e o uso do solo na zona urbana do Municipio de Pompéia.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1815/0032-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1815/0032-1987.pdf</t>
   </si>
   <si>
     <t>Fixa, para o exercício de 1988, o valor das subvenções destinadas às instituições e dá outras providências.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1816/0033-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1816/0033-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre horário de abertura e fechamento dos estabelecimentos comerciais, na sede do Município de Pompéia.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>Câmara Muncipal de Pompeia, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1817/0034-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1817/0034-1987.pdf</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1818/0035-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1818/0035-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito adicional suplementar no valor de CRz$ 12.495.00,00, às dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1819/0036-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1819/0036-1987.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pompéia, para o exercício financeiro de 1988.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1820/0037-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1820/0037-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Orçamento plurianual de investimento do Municipio de Pompéia, para o triênio 1988/1990.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1821/0038-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1821/0038-1987.pdf</t>
   </si>
   <si>
     <t>Concede abono mensal aos Servidores Municipais.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1822/0039-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1822/0039-1987.pdf</t>
   </si>
   <si>
     <t>Concede abono mensal aos funcionários do Poder Legislativo.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1823/0040-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1823/0040-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza desapropriar áreas de terras da Fazenda Jacutinga e dá outras providências.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1824/0041-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1824/0041-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal de Pompéia a doar o veiculo recebido por doação da Assembléia Legislativa de São Paulo, às Entidades Assistênciais de Pompéia.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1826/0042-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1826/0042-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de vias públicas, passando as Ruas Bahia e 22, a denominar-se "Rua João Teixeira" e "Rua Joaquim de Almeida Pina", respectivamente.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1827/0043-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1827/0043-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a celebrar convênio com o Estado de São Paulo, através da Secretaria de Estado da Cultura.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1828/0044-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1828/0044-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispões sobre Crédito adicional suplementar no valor de CRz$ 5.219.600,00, às dotações constantes do orçamento vigente. </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1829/0045-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1829/0045-1987.pdf</t>
   </si>
   <si>
     <t>Altera redação de artigos da Lei Municipal nº 1320/87.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1830/0046-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1830/0046-1987.pdf</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1831/0047-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1831/0047-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Permuta de lotes de terrenos urbanos entre esta Municipalidade  e eo Sr. Sérgio Natalício.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1832/0048-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1832/0048-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação de área de terras rurais, situadas paralelamente à Rodovia Comandante João Ribeiro de Barros, para fins de ampliação do Distrito Industrial.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1833/0049-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1833/0049-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação do abono de CRz$ 1.000,00, aos salários ou vencimentos dos serviços municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1834/0050-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1834/0050-1987.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito suplementar no valor de CRz$ 386.000,00, à dotação constante do orçamento vigente.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1835/0051-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1835/0051-1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a efetuar doação de um veiculo às Entidades Assistênciais de Pompéia.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1836/0052-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1836/0052-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1837/0053-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1837/0053-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação do abono de CRz$ 1.000,00 aos salários ou vencimentos dos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1838/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1838/0001-1987.pdf</t>
   </si>
   <si>
     <t>Altera alguns artigos do Regimento Interno.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1839/0002-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1839/0002-1987.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Pró Constituinte do Municipio de Pompéia.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>Executivo, José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1840/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1840/0003-1987.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 47 e 48 do regimento Interno e acrescenta parágrafos.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1841/0004-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1841/0004-1987.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 98 e 99 do Regimento Interno e seus respectivos parágrafos.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1842/0005-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1842/0005-1987.pdf</t>
   </si>
   <si>
     <t>Altera artigo do Regimento Interno.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1843/0006-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1843/0006-1987.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 94 do Regimento Interno.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1844/0007-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1844/0007-1987.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permanência da Bíblia Sagrada na Mesa Diretora dos trabalhos desta Casa.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1845/0008-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1845/0008-1987.pdf</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1846/0009-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1846/0009-1987.pdf</t>
   </si>
   <si>
     <t>altera artigos do Regimento Interno.</t>
   </si>
   <si>
     <t>209930</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209930/S/N-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209930/S/N-1987.pdf</t>
   </si>
   <si>
     <t>Custo da água nas cidades da região</t>
   </si>
   <si>
     <t>210946</t>
   </si>
   <si>
     <t>Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210946/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210946/0001-1987.pdf</t>
   </si>
   <si>
     <t>Enviar requerimento ao Sr. Ministro da Agricultura.</t>
   </si>
   <si>
     <t>209934</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209934/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209934/0003-1987.pdf</t>
   </si>
   <si>
     <t>Solicita que seja informando o consumo de combústivel da Prefeitura</t>
   </si>
   <si>
     <t>209936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209936/0004-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209936/0004-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre veículos, viaturas, máquinas de terraplanagens, etc.</t>
   </si>
   <si>
     <t>209940</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209940/0005-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209940/0005-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre prédio recentemente inaugurado no Núcleo Tufic Baracat para abrigar o Posto de Atendimento Sanitário</t>
   </si>
   <si>
     <t>209943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209943/0006-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209943/0006-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre a verba doaoda para compra de mudas de árvores frutíferas</t>
   </si>
   <si>
     <t>209946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209946/0007-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209946/0007-1987.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da construção da sede do Destacamento da Polícia Militar em Pompéia</t>
   </si>
   <si>
     <t>209948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209948/0008-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209948/0008-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação da "Estrada Vicinal Tufic Baracat"</t>
   </si>
   <si>
     <t>209951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209951/0009-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209951/0009-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando urgentes providências no sentido de ser feita a reposição de luminárias com protetores nos pátios internos e externos do armazém da Fepasa em Pompéia</t>
   </si>
   <si>
     <t>209967</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209967/0010-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209967/0010-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos visando a transformação do telefone da Estação Ferroviária de Pompéia em aparelho comunitário para servir os usuários que necessitam chamar táxis etc</t>
   </si>
   <si>
     <t>209995</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209995/0011-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209995/0011-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de uma carteira habitacional no estilo do conhecido "Crédito Pessoal"</t>
   </si>
   <si>
     <t>210018</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210018/0012-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210018/0012-1987.pdf</t>
   </si>
   <si>
     <t>Solicitar a ampliação para cinco anos o prazo do financiamento para a pavimentação das vias públicas do Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210058</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210058/0013-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210058/0013-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando providências urgentes no sentido de serem dispensadas maiores atenções às reinvindicações dos agricultores brasileiros</t>
   </si>
   <si>
     <t>210092</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210092/0014-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210092/0014-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações sobre o Programa de Suplementação Alimentar do Ministério da Saúde </t>
   </si>
   <si>
     <t>210107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210107/0015-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210107/0015-1987.pdf</t>
   </si>
   <si>
     <t>Informações se a Municipalidade pretende solucionar problema enfrentado pelos previdenciários que se dirigem ao Posto do INPS em busca de guias para consultas médicas</t>
   </si>
   <si>
     <t>210129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210129/0016-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210129/0016-1987.pdf</t>
   </si>
   <si>
     <t>Troca das antigas luminárias da SP-294</t>
   </si>
   <si>
     <t>210153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210153/0017-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210153/0017-1987.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão do município de Pompéia no Programa SANEBASE</t>
   </si>
   <si>
     <t>210177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210177/0018-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210177/0018-1987.pdf</t>
   </si>
   <si>
     <t>Solicita verba para o Fundo Social de Solidariedade do município de Pompéia</t>
   </si>
   <si>
     <t>210202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210202/0019-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210202/0019-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do nome de Pompéia em concreto nas entradas da cidade</t>
   </si>
   <si>
     <t>210227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210227/0020-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210227/0020-1987.pdf</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei nº 1.316</t>
   </si>
   <si>
     <t>210271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210271/0021-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210271/0021-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando sobre aplicação do Artigo V da Lei nº 979/75</t>
   </si>
   <si>
     <t>210299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210299/0022-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210299/0022-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre taxas de iluminação e etc</t>
   </si>
   <si>
     <t>210326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210326/0023-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210326/0023-1987.pdf</t>
   </si>
   <si>
     <t>Respostas aos requerimentos 268/86 e 270/86</t>
   </si>
   <si>
     <t>210361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210361/0024-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210361/0024-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre terreno onde está instalada a torre de transmissão da Rádio Central de Pompéia</t>
   </si>
   <si>
     <t>210390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210390/0025-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210390/0025-1987.pdf</t>
   </si>
   <si>
     <t>Voto de profundo pesar Sr. Manoel dos Santos Pedra</t>
   </si>
   <si>
     <t>210425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210425/0026-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210425/0026-1987.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 03/87</t>
   </si>
   <si>
     <t>210463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210463/0027-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210463/0027-1987.pdf</t>
   </si>
   <si>
     <t>Solicita o preenchimento das vagas existentes no Destacamento da PM de Pompéia</t>
   </si>
   <si>
     <t>210488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210488/0028-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210488/0028-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando uma verba destinada à perfuração de um poço tubular profundo em Pompéia</t>
   </si>
   <si>
     <t>210516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210516/0029-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210516/0029-1987.pdf</t>
   </si>
   <si>
     <t>Solicita viatura para o Policiamento Ostensivo Localizado - POLO</t>
   </si>
   <si>
     <t>210541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210541/0030-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210541/0030-1987.pdf</t>
   </si>
   <si>
     <t>Solicita urgentes providênciaspara os senhores assinantes de telefones que se mudaram para o Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210566/0031-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210566/0031-1987.pdf</t>
   </si>
   <si>
     <t>Informações a respeito de quando serão efetuado os reparos na cobertura do ginásio de esportes "Chevrane Rezende"</t>
   </si>
   <si>
     <t>210582</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210582/0032-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210582/0032-1987.pdf</t>
   </si>
   <si>
     <t>Despesas com o asfaltamento da vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>210593</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210593/0033-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210593/0033-1987.pdf</t>
   </si>
   <si>
     <t>Remuneração paga aos senhores vereadores</t>
   </si>
   <si>
     <t>210604</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210604/0034-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210604/0034-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre seguro dos prédios da municipalidade</t>
   </si>
   <si>
     <t>210615</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210615/0035-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210615/0035-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre firma que ira asfaltar os núcleos habitacionais, os loteamentos etc</t>
   </si>
   <si>
     <t>210626</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210626/0036-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210626/0036-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre os "Carnes de impostos e taxas do Jardim São Luis e Primavera"</t>
   </si>
   <si>
     <t>210637</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210637/0037-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210637/0037-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre passageiros em ônibus que viajam de pé</t>
   </si>
   <si>
     <t>210648</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210648/0038-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210648/0038-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre prédio que funciona o Fundo Social de Solidariedade</t>
   </si>
   <si>
     <t>210658</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210658/0039-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210658/0039-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre o valor que orçou a confecção dos carnes que foram recolhidos no Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210947/0040-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210947/0040-1987.pdf</t>
   </si>
   <si>
     <t>Votos de Congratulações ao Sr. Prefeito Municipal de Luiziânia.</t>
   </si>
   <si>
     <t>210678</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210678/0041-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210678/0041-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações sobre publicação dos atos da Prefeitura </t>
   </si>
   <si>
     <t>210696</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210696/0042-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210696/0042-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre viagens</t>
   </si>
   <si>
     <t>210732</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210732/0043-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210732/0043-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre poço perfurado próximo a Wolkswagem</t>
   </si>
   <si>
     <t>210754</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210754/0044-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210754/0044-1987.pdf</t>
   </si>
   <si>
     <t>Início das obras do prédio que abrigará a Central de Telefones na cidade coração</t>
   </si>
   <si>
     <t>210789</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210789/0045-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210789/0045-1987.pdf</t>
   </si>
   <si>
     <t>Substituíção ou reforma dos telhados da Delegacia de Polícia e Cadeia Pública de Pompéia</t>
   </si>
   <si>
     <t>210816</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210816/0046-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210816/0046-1987.pdf</t>
   </si>
   <si>
     <t>Solicita urgentes providências para a recuperação do leito carroçável da Rodovia Comandante João Ribeiro de Barros e em toda a extensão do perímetro urbano da cidade coração</t>
   </si>
   <si>
     <t>210834</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210834/0047-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210834/0047-1987.pdf</t>
   </si>
   <si>
     <t>Inclusão ao Programa do Armazona Comunitários</t>
   </si>
   <si>
     <t>210854</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210854/0048-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210854/0048-1987.pdf</t>
   </si>
   <si>
     <t>Doação de uma geladeira convencional ou "freezer" para a Escola Estadual de Primeiro Grau do Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210877</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210877/0049-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210877/0049-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações à IGREJA BATISTA</t>
   </si>
   <si>
     <t>210878</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210878/0050-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210878/0050-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Alex Pereira Cacielli</t>
   </si>
   <si>
     <t>210880</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210880/0051-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210880/0051-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Francisco Savério</t>
   </si>
   <si>
     <t>210881</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210881/0052-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210881/0052-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre terreno localizado na Rua Castelo Branco</t>
   </si>
   <si>
     <t>210883</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210883/0053-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210883/0053-1987.pdf</t>
   </si>
   <si>
     <t>Providências sobre as indicações 223/86 e 311/86</t>
   </si>
   <si>
     <t>210886</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210886/0054-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210886/0054-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre melhorias no Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210892</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210892/0055-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210892/0055-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre tanques para o desenvolvimento de programas voltados para a criação de peixes destinados à merenda escolar</t>
   </si>
   <si>
     <t>210899</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210899/0056-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210899/0056-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao CLUBE DO LAÇO DE POMPÉIA</t>
   </si>
   <si>
     <t>210900</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210900/0057-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210900/0057-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão do município de Pompéia no PROGRAMA DE CRECHES COMUNITÁRIAS</t>
   </si>
   <si>
     <t>210907</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210907/0058-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210907/0058-1987.pdf</t>
   </si>
   <si>
     <t>Solicitação de verba destinada à construção de moradias</t>
   </si>
   <si>
     <t>210910</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210910/0059-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210910/0059-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Francisco Saverio</t>
   </si>
   <si>
     <t>210911</t>
   </si>
   <si>
     <t>Bancada do PMDB, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210911/0060-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210911/0060-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - José Augusto Lacerda Santini</t>
   </si>
   <si>
     <t>210913</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210913/0061-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210913/0061-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre tapa-buraco</t>
   </si>
   <si>
     <t>210914</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210914/0062-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210914/0062-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre despesas do SAAE</t>
   </si>
   <si>
     <t>210917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210917/0063-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210917/0063-1987.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações para com as Escolas de Samba de nossa cidade</t>
   </si>
   <si>
     <t>210920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210920/0064-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210920/0064-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Ozias Pereira da Silva</t>
   </si>
   <si>
     <t>210922</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210922/0065-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210922/0065-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Odilia Ananias</t>
   </si>
   <si>
     <t>210925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210925/0066-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210925/0066-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - José Maffei</t>
   </si>
   <si>
     <t>210926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210926/0067-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210926/0067-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - José Cardoso dos Santos Filho</t>
   </si>
   <si>
     <t>210928</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210928/0068-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210928/0068-1987.pdf</t>
   </si>
   <si>
     <t>Solicita que envie cópia do decreto que deu o nome do saudoso Expedicionário Américo Costa à via pública</t>
   </si>
   <si>
     <t>210930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210930/0069-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210930/0069-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre contratação de médicos e dentistas para os Postos de Atendimento Sanitário de Novo Cravinhos e do Núcleo JK</t>
   </si>
   <si>
     <t>210932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210932/0070-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210932/0070-1987.pdf</t>
   </si>
   <si>
     <t>Solicita o plantio de grama no barranco ao lado da Rua Brasília</t>
   </si>
   <si>
     <t>210933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210933/0071-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210933/0071-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre arquibancada de madeira no mini-campo do JK</t>
   </si>
   <si>
     <t>210935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210935/0072-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210935/0072-1987.pdf</t>
   </si>
   <si>
     <t>Indagação sobre a razão do abandono em que se acha um rolo compressor da municipalidade</t>
   </si>
   <si>
     <t>210937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210937/0073-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210937/0073-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e ampliação do prédio do Fórum de Pompéia</t>
   </si>
   <si>
     <t>210948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210948/0074-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210948/0074-1987.pdf</t>
   </si>
   <si>
     <t>Ofício ao centro de saúde Local.</t>
   </si>
   <si>
     <t>210939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210939/0075-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210939/0075-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Delcisa Calça Menini</t>
   </si>
   <si>
     <t>210940</t>
   </si>
   <si>
     <t>Orlando Cassaro, Adelino Mendes Melges e Outros, José Odair de Rossi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210940/0076-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210940/0076-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar - Delcisa Calça Menini</t>
   </si>
   <si>
     <t>210942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210942/0078-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210942/0078-1987.pdf</t>
   </si>
   <si>
     <t>Informe quais as indicações encaminhadas ao Conselho Municipal de Trânsito nos últimos seis meses</t>
   </si>
   <si>
     <t>210943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210943/0079-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210943/0079-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre construção em Pompéia da "CASA DO BÓIA-FRIA"</t>
   </si>
   <si>
     <t>210945</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210945/0080-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210945/0080-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre possibilidade da municipalidade urbanizar o Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210964</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210964/0081-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210964/0081-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita colocação de uma caixa de coleta de correspondência </t>
   </si>
   <si>
     <t>210966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210966/0082-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210966/0082-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Dr. Alfredo de Almeida Júnior</t>
   </si>
   <si>
     <t>210969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210969/0083-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210969/0083-1987.pdf</t>
   </si>
   <si>
     <t>Solicita que reconsidere a decisão de extinguir a Companhia Agrícola e Colonizadora - CAIC - a única empresa do Estado de São Paulo que presta serviços de apoio ao desenvolvimento da agricultura paulista</t>
   </si>
   <si>
     <t>210972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210972/0084-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210972/0084-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre a construção de um novo prédio para abrigar o escritório local da Companhia Paulista de Força e Luz</t>
   </si>
   <si>
     <t>210975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210975/0085-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210975/0085-1987.pdf</t>
   </si>
   <si>
     <t>Solicita urgentes providências no sentido de evitar que os trens contuinuem a passar em nossa cidade com atrasos consideráveis</t>
   </si>
   <si>
     <t>210977</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210977/0086-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210977/0086-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre pavimentação das serras do Futuro, do Morro Azul, do antigo Matadouro e outros pontos críticos</t>
   </si>
   <si>
     <t>210980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210980/0087-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210980/0087-1987.pdf</t>
   </si>
   <si>
     <t>Informação sobre a Lei Municipal nº 979 de 29/04/1975</t>
   </si>
   <si>
     <t>210981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210981/0088-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210981/0088-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre a instalação de um abrigo para os táxis no Núcleo JK</t>
   </si>
   <si>
     <t>210983</t>
   </si>
   <si>
     <t>Orlando Cassaro, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210983/0089-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210983/0089-1987.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações</t>
   </si>
   <si>
     <t>210986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210986/0090-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210986/0090-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Vanderlei Ceschin</t>
   </si>
   <si>
     <t>210988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210988/0091-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210988/0091-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Wanderley Ceschim</t>
   </si>
   <si>
     <t>210990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210990/0092-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210990/0092-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Dr. Luiz Antonio Fleury Filho</t>
   </si>
   <si>
     <t>210992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210992/0093-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210992/0093-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Coronel PM Adolfo Segura de Castro</t>
   </si>
   <si>
     <t>210994</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210994/0094-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210994/0094-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Coronel  PM Theseo Darcy Bueno de Toledo pela sua posse  no cargo  de Chefe da Casa Militar do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>210998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210998/0095-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210998/0095-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão do nosso município no Programa "O Mar ao Alcance do Trabalhador"</t>
   </si>
   <si>
     <t>210999</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210999/0096-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210999/0096-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos visando atender os pedidos de aparelhos auditivos e ortopédicos na própria região</t>
   </si>
   <si>
     <t>211004</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211004/0097-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211004/0097-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando que realize estudos no sentido do trem de passageiros que parte da Estação da Luz às 12 horas com destino a Marília continue até Tupã</t>
   </si>
   <si>
     <t>211006</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211006/0098-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211006/0098-1987.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de legendas em todos os programas de televisão</t>
   </si>
   <si>
     <t>211008</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211008/0099-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211008/0099-1987.pdf</t>
   </si>
   <si>
     <t>Aumento salário servidores municipais</t>
   </si>
   <si>
     <t>210949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210949/0100-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210949/0100-1987.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao Secretário de Transporte .</t>
   </si>
   <si>
     <t>209955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209955/0101-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209955/0101-1987.pdf</t>
   </si>
   <si>
     <t>Semaforo da saída ou entrada da Jacto</t>
   </si>
   <si>
     <t>209956</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209956/0102-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209956/0102-1987.pdf</t>
   </si>
   <si>
     <t>Falta de água na rua Bandeirantes</t>
   </si>
   <si>
     <t>209958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209958/0103-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209958/0103-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Senador Maria Covas</t>
   </si>
   <si>
     <t>209959</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209959/0104-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209959/0104-1987.pdf</t>
   </si>
   <si>
     <t>Apoioa aos bancários</t>
   </si>
   <si>
     <t>209960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209960/0105-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209960/0105-1987.pdf</t>
   </si>
   <si>
     <t>Horário da circular</t>
   </si>
   <si>
     <t>209962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209962/0106-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209962/0106-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de casas do Núcleo JK</t>
   </si>
   <si>
     <t>209964</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209964/0107-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209964/0107-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de um galpão na "Escola Estadual de 1° Grau Arupada do Núcleo Habitacional Tufic Baracat`</t>
   </si>
   <si>
     <t>209970</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209970/0108-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209970/0108-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo sobre terreno situado no final da Rua Alberto Pasqualini</t>
   </si>
   <si>
     <t>209973</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209973/0109-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209973/0109-1987.pdf</t>
   </si>
   <si>
     <t>Solicita mais caixas postais para a agência dos correios</t>
   </si>
   <si>
     <t>209975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209975/0110-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209975/0110-1987.pdf</t>
   </si>
   <si>
     <t>Solicita cancelas automáticas nas passagens de nível</t>
   </si>
   <si>
     <t>209978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209978/0111-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209978/0111-1987.pdf</t>
   </si>
   <si>
     <t>Solicita uma viatura tipo "camburão" para a PM de Pompéia</t>
   </si>
   <si>
     <t>209980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209980/0112-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209980/0112-1987.pdf</t>
   </si>
   <si>
     <t>Solicita verba para Santa Casa de Pompeia</t>
   </si>
   <si>
     <t>209982</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209982/0113-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209982/0113-1987.pdf</t>
   </si>
   <si>
     <t>Solicita cobertura da quadra de esportes da "Escola Estadual de 1° Grau Dr. José da Cunha Júnior"</t>
   </si>
   <si>
     <t>209984</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209984/0114-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209984/0114-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a criação e instalação de um posto policial em Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>209986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209986/0115-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209986/0115-1987.pdf</t>
   </si>
   <si>
     <t>Solicita abertura de posto de revenda de produtos derivados de petróleo na Vila de Novo Cravinhos</t>
   </si>
   <si>
     <t>209989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209989/0116-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209989/0116-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e ampliação da Escola Estadual de 1° Grau de Paulópolis</t>
   </si>
   <si>
     <t>209992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209992/0117-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209992/0117-1987.pdf</t>
   </si>
   <si>
     <t>Agradecimento sobre reposição das lâmpadas e colocação de protetores nas luminárias</t>
   </si>
   <si>
     <t>209998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209998/0118-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209998/0118-1987.pdf</t>
   </si>
   <si>
     <t>Solicita liberação de verba para a perfuração de um poço tubular profundo em Pompeia</t>
   </si>
   <si>
     <t>210000</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210000/0119-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210000/0119-1987.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações ao executivo municipal sobre asfalto no Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210003</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210003/0120-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210003/0120-1987.pdf</t>
   </si>
   <si>
     <t>Envia sugestão à A.C.I. de Pompeia, Prefeitura Municipal de Pompeia e Principais Supermercados da Cidade</t>
   </si>
   <si>
     <t>210006</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210006/0121-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210006/0121-1987.pdf</t>
   </si>
   <si>
     <t>Prédio do antigo cinema</t>
   </si>
   <si>
     <t>210008</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210008/0122-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210008/0122-1987.pdf</t>
   </si>
   <si>
     <t>Procuração para dirigir carro alheio</t>
   </si>
   <si>
     <t>210011</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210011/0123-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210011/0123-1987.pdf</t>
   </si>
   <si>
     <t>Placas de automoveis</t>
   </si>
   <si>
     <t>210950</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210950/0124-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210950/0124-1987.pdf</t>
   </si>
   <si>
     <t>Ofício ao Sr. Prefeito Municipal e para o Dpto. de Obras.</t>
   </si>
   <si>
     <t>210951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210951/0125-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210951/0125-1987.pdf</t>
   </si>
   <si>
     <t>Envie ofício ao Sr. Prefeito Municipal e representantes da Fepasa, no sentido de enlarguecer a passagem de nível sobre os trilhos da Fepasa sentido cidade ao Bairro Primavera.</t>
   </si>
   <si>
     <t>210012</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210012/0126-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210012/0126-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre terreno localizado na Rua Castelo Branco, confluência com a Rua Alberto Pasqualini</t>
   </si>
   <si>
     <t>210016</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210016/0127-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210016/0127-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>210021</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210021/0128-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210021/0128-1987.pdf</t>
   </si>
   <si>
     <t>Teatro para o trabalhador</t>
   </si>
   <si>
     <t>210023</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210023/0129-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210023/0129-1987.pdf</t>
   </si>
   <si>
     <t>Instrumentos musicais para a fanfarra da Escola Estadual de Primeiro Graus do Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210034/0130-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210034/0130-1987.pdf</t>
   </si>
   <si>
     <t>Ambulância para o Sindicato Rural de Pompéia</t>
   </si>
   <si>
     <t>210037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210037/0131-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210037/0131-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um salão nobre na Escola Estadual de Primeiro Grau "17 de Setembro"</t>
   </si>
   <si>
     <t>210039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210039/0132-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210039/0132-1987.pdf</t>
   </si>
   <si>
     <t>Solicita reposição de lâmpadas e outras providências no pátio fronteiriço à estação da Fepasa</t>
   </si>
   <si>
     <t>210045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210045/0133-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210045/0133-1987.pdf</t>
   </si>
   <si>
     <t>Leite para as crianças pobres do município</t>
   </si>
   <si>
     <t>210047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210047/0134-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210047/0134-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre as obras da Cozinha Piloto</t>
   </si>
   <si>
     <t>210051</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210051/0135-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210051/0135-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre a Biblioteca Municipal</t>
   </si>
   <si>
     <t>210053</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210053/0136-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210053/0136-1987.pdf</t>
   </si>
   <si>
     <t>Solicita do Sr. Prefeito, interceder junto à FEPASA, no sentido de que seja destinado para depósito da produção agrícola, o armazém existente na estação da Fepasa</t>
   </si>
   <si>
     <t>210055</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210055/0137-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210055/0137-1987.pdf</t>
   </si>
   <si>
     <t>Oficiar à FEPASA, para que sejam cedidos para a guarda dos produtos agrícolas, os inúmeros armazéns, existentes ao longo dessa ferrovia, e que não são utilizados para nada</t>
   </si>
   <si>
     <t>210061</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210061/0138-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210061/0138-1987.pdf</t>
   </si>
   <si>
     <t>Solicita das autoridades, o não cancelamento do "Gatilho"</t>
   </si>
   <si>
     <t>210064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210064/0139-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210064/0139-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Hélio Grácio</t>
   </si>
   <si>
     <t>210066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210066/0140-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210066/0140-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo que informe qual o valor da multa que a municipalidade teria que pagar à empresa vencedora da concorrência pública feita para a pavimentação das ruas do Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210073</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210073/0141-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210073/0141-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo  sobre o preço atual da "vaca mecânica"</t>
   </si>
   <si>
     <t>210078</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210078/0142-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210078/0142-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo e ao S.A.A.E. sobre as providências tomadas para verificar a veracidade da reportagem exibida no "Fantástico" a respeito da fluoretação da água servida à população</t>
   </si>
   <si>
     <t>210082</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210082/0143-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210082/0143-1987.pdf</t>
   </si>
   <si>
     <t>Caixa de Coleta no Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210084</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210084/0144-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210084/0144-1987.pdf</t>
   </si>
   <si>
     <t>Entrega de declaração de produtores agropecuários</t>
   </si>
   <si>
     <t>210085</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210085/0145-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210085/0145-1987.pdf</t>
   </si>
   <si>
     <t>Solicita viatura "Polo" para Pompeia</t>
   </si>
   <si>
     <t>210088</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210088/0146-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210088/0146-1987.pdf</t>
   </si>
   <si>
     <t>Elevação da delegacia de Polícia de Pompéia para a 3ª Classe</t>
   </si>
   <si>
     <t>210090</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210090/0147-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210090/0147-1987.pdf</t>
   </si>
   <si>
     <t>Centro de Lazer em Paulópolis</t>
   </si>
   <si>
     <t>210094</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210094/0148-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210094/0148-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Fepasa a respeito da estação ferroviária de Paulópolis</t>
   </si>
   <si>
     <t>210952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210952/0149-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210952/0149-1987.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de construir Escola Profissionalizante aos menores carentes do nosso município.</t>
   </si>
   <si>
     <t>210096</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210096/0150-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210096/0150-1987.pdf</t>
   </si>
   <si>
     <t>Casa popular</t>
   </si>
   <si>
     <t>210097</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210097/0151-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210097/0151-1987.pdf</t>
   </si>
   <si>
     <t>Casa Popular</t>
   </si>
   <si>
     <t>210098</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210098/0152-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210098/0152-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Antônio Lúcio da Silva</t>
   </si>
   <si>
     <t>210099</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210099/0153-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210099/0153-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Sr. José Pereira Filho</t>
   </si>
   <si>
     <t>210100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210100/0154-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210100/0154-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre troca das antigas luminárias da SP- 294</t>
   </si>
   <si>
     <t>210101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210101/0155-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210101/0155-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de um Monumento à Bíblia na Praça Jesus Maria</t>
   </si>
   <si>
     <t>210103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210103/0156-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210103/0156-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de muros no Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210105/0157-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210105/0157-1987.pdf</t>
   </si>
   <si>
     <t>Criação de Carteira Habitacional</t>
   </si>
   <si>
     <t>210111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210111/0158-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210111/0158-1987.pdf</t>
   </si>
   <si>
     <t>Inclusão de Pompeia no Programa SANEBASE</t>
   </si>
   <si>
     <t>210113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210113/0159-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210113/0159-1987.pdf</t>
   </si>
   <si>
     <t>Solicita verba para o FUSSOM</t>
   </si>
   <si>
     <t>210115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210115/0160-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210115/0160-1987.pdf</t>
   </si>
   <si>
     <t>Reforma dos telhados da Delpol e Cadeia Pública</t>
   </si>
   <si>
     <t>210117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210117/0161-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210117/0161-1987.pdf</t>
   </si>
   <si>
     <t>Geladeira para a EEPG (A) do Núcleo Tufoc Baracat</t>
   </si>
   <si>
     <t>210119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210119/0162-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210119/0162-1987.pdf</t>
   </si>
   <si>
     <t>Horta da Prefeitura</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210121/0163-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210121/0163-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre planos para melhoria de ruas</t>
   </si>
   <si>
     <t>210123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210123/0164-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210123/0164-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre fornecimento de água</t>
   </si>
   <si>
     <t>210125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210125/0165-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210125/0165-1987.pdf</t>
   </si>
   <si>
     <t>Horário de trem</t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210126/0166-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210126/0166-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre verba do AIS</t>
   </si>
   <si>
     <t>210127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210127/0167-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210127/0167-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre a rua 43 (antiga)</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210131/0168-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210131/0168-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre asfalto da estrada T. Baracat</t>
   </si>
   <si>
     <t>210133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210133/0169-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210133/0169-1987.pdf</t>
   </si>
   <si>
     <t>Solicita aumento de verba para o SIM</t>
   </si>
   <si>
     <t>210134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210134/0170-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210134/0170-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com a Diretoria do SIM</t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210136/0171-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210136/0171-1987.pdf</t>
   </si>
   <si>
     <t>Perfuração de Poço Tubular Profundo</t>
   </si>
   <si>
     <t>210138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210138/0172-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210138/0172-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre INAMPS</t>
   </si>
   <si>
     <t>210140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210140/0173-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210140/0173-1987.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre livros</t>
   </si>
   <si>
     <t>210143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210143/0174-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210143/0174-1987.pdf</t>
   </si>
   <si>
     <t>Justificativa sobre trabalho dos vereadores</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero, Bancada do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210146/0175-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210146/0175-1987.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção do "GATILHO"</t>
   </si>
   <si>
     <t>210148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210148/0176-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210148/0176-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requer matériais para o Centro Comunitário de Paulópolis </t>
   </si>
   <si>
     <t>210150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210150/0177-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210150/0177-1987.pdf</t>
   </si>
   <si>
     <t>Análise dos salários dos servidores municipais</t>
   </si>
   <si>
     <t>210156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210156/0178-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210156/0178-1987.pdf</t>
   </si>
   <si>
     <t>Cozinha Piloto</t>
   </si>
   <si>
     <t>210158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210158/0179-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210158/0179-1987.pdf</t>
   </si>
   <si>
     <t>Gatilho para os servidores municipais</t>
   </si>
   <si>
     <t>210160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210160/0180-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210160/0180-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com a AAP</t>
   </si>
   <si>
     <t>210161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210161/0181-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210161/0181-1987.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações para com as Mães</t>
   </si>
   <si>
     <t>210162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210162/0182-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210162/0182-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Nagib Kassin Abou Assali</t>
   </si>
   <si>
     <t>210165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210165/0183-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210165/0183-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Florentino Favoretto</t>
   </si>
   <si>
     <t>210167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210167/0184-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210167/0184-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre recuperação da cabeceira da ponte de concreto do Futuro</t>
   </si>
   <si>
     <t>210168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210168/0185-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210168/0185-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre troca das luminárias da Avenida Marechal Deodoro da Fonseca</t>
   </si>
   <si>
     <t>210171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210171/0186-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210171/0186-1987.pdf</t>
   </si>
   <si>
     <t>Ofício de congratulações</t>
   </si>
   <si>
     <t>210173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210173/0187-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210173/0187-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Campeão do Torneio dos Coroas</t>
   </si>
   <si>
     <t>210182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210182/0188-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210182/0188-1987.pdf</t>
   </si>
   <si>
     <t>Solicita construção de pontilhão</t>
   </si>
   <si>
     <t>210183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210183/0189-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210183/0189-1987.pdf</t>
   </si>
   <si>
     <t>Pede construção de ponte de cimento</t>
   </si>
   <si>
     <t>210953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210953/0190-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210953/0190-1987.pdf</t>
   </si>
   <si>
     <t>Oficio ao Sr Prefeito Municipal pedindo asfaltamento da Estrada Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>210954</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210954/0191-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210954/0191-1987.pdf</t>
   </si>
   <si>
     <t>Construção de dois pontilhões ou túnel sobre a passagem dos trilhos da Fepasa.</t>
   </si>
   <si>
     <t>210187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210187/0192-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210187/0192-1987.pdf</t>
   </si>
   <si>
     <t>Ferrovia Norte-Sul</t>
   </si>
   <si>
     <t>210189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210189/0193-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210189/0193-1987.pdf</t>
   </si>
   <si>
     <t>Salário funcionário</t>
   </si>
   <si>
     <t>210190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210190/0194-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210190/0194-1987.pdf</t>
   </si>
   <si>
     <t>Gatilho Salarial</t>
   </si>
   <si>
     <t>210194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210194/0195-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210194/0195-1987.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto no Jardim Primavera</t>
   </si>
   <si>
     <t>210196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210196/0196-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210196/0196-1987.pdf</t>
   </si>
   <si>
     <t>Falta de rede de esgoto no Jardim Primavera</t>
   </si>
   <si>
     <t>210198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210198/0197-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210198/0197-1987.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar Eriberto Manoel do Reino</t>
   </si>
   <si>
     <t>210205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210205/0198-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210205/0198-1987.pdf</t>
   </si>
   <si>
     <t>Verba para cunicultura</t>
   </si>
   <si>
     <t>210209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210209/0199-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210209/0199-1987.pdf</t>
   </si>
   <si>
     <t>Sugestão à Empresa de Ônibus José Brambilla</t>
   </si>
   <si>
     <t>210211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210211/0200-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210211/0200-1987.pdf</t>
   </si>
   <si>
     <t>Construção de casas pelo sistema mutirão</t>
   </si>
   <si>
     <t>210212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210212/0201-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210212/0201-1987.pdf</t>
   </si>
   <si>
     <t>Reparos na Rodovia SP-294 (proximidades da Indústria Jacto)</t>
   </si>
   <si>
     <t>210215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210215/0202-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210215/0202-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Claudionor Pinarelli</t>
   </si>
   <si>
     <t>210217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210217/0203-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210217/0203-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a construção de um Centro de Lazer em Paulópolis</t>
   </si>
   <si>
     <t>210221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210221/0204-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210221/0204-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a formação da Banda de Música de Pompéia</t>
   </si>
   <si>
     <t>210223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210223/0205-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210223/0205-1987.pdf</t>
   </si>
   <si>
     <t>"Orelhão" para a Praça José Moisés</t>
   </si>
   <si>
     <t>210225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210225/0206-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210225/0206-1987.pdf</t>
   </si>
   <si>
     <t>Elevação de Verbas do INAMPS</t>
   </si>
   <si>
     <t>210226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210226/0207-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210226/0207-1987.pdf</t>
   </si>
   <si>
     <t>Cimentação da Plataforma da Estação Ferroviária</t>
   </si>
   <si>
     <t>210228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210228/0208-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210228/0208-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópias de documentos ao Sr. Prefeito Municipal sobre construção da cozinha piloto</t>
   </si>
   <si>
     <t>210229</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210229/0209-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210229/0209-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Prefeitura se esta fornecendo gratuitamente à população areia ou terra</t>
   </si>
   <si>
     <t>210230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210230/0210-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210230/0210-1987.pdf</t>
   </si>
   <si>
     <t>Solicita documentos à Prefeitura Municipal</t>
   </si>
   <si>
     <t>210231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210231/0211-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210231/0211-1987.pdf</t>
   </si>
   <si>
     <t>Agradecimentos ao Senhor Comandante Geral da Polícia Militar e ao Comandante do 3º BPTRAN, em São Paulo</t>
   </si>
   <si>
     <t>210256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210256/0212-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210256/0212-1987.pdf</t>
   </si>
   <si>
     <t>Calçadas com dois metros</t>
   </si>
   <si>
     <t>210259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210259/0213-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210259/0213-1987.pdf</t>
   </si>
   <si>
     <t>Fornecimento de leite de soja "SOBEE"</t>
   </si>
   <si>
     <t>210261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210261/0214-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210261/0214-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Sr. Antônio Francisco Savério</t>
   </si>
   <si>
     <t>210263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210263/0215-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210263/0215-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar  Sr. José Carlos de Lima</t>
   </si>
   <si>
     <t>210265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210265/0216-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210265/0216-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre folha de pagamento da municipalidade</t>
   </si>
   <si>
     <t>210269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210269/0217-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210269/0217-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre terreno da TELESP</t>
   </si>
   <si>
     <t>210274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210274/0218-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210274/0218-1987.pdf</t>
   </si>
   <si>
     <t>210276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210276/0219-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210276/0219-1987.pdf</t>
   </si>
   <si>
     <t>Viatura para o "Polo" em Pompéia</t>
   </si>
   <si>
     <t>210278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210278/0220-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210278/0220-1987.pdf</t>
   </si>
   <si>
     <t>210280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210280/0221-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210280/0221-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações à CPFL sobre construção de um novo prédio</t>
   </si>
   <si>
     <t>210283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210283/0222-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210283/0222-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Armindo Pirola</t>
   </si>
   <si>
     <t>210284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210284/0223-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210284/0223-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Antonio Saverio</t>
   </si>
   <si>
     <t>210291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210291/0224-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210291/0224-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar José Carlos Lima</t>
   </si>
   <si>
     <t>210292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210292/0225-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210292/0225-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre verba para construção de casas pelo sistema de Mutirão</t>
   </si>
   <si>
     <t>210295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210295/0226-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210295/0226-1987.pdf</t>
   </si>
   <si>
     <t>Eleições em 1988</t>
   </si>
   <si>
     <t>210296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210296/0227-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210296/0227-1987.pdf</t>
   </si>
   <si>
     <t>Solicita formação da comissão no executivo municipal</t>
   </si>
   <si>
     <t>210301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210301/0228-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210301/0228-1987.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre pavimentação</t>
   </si>
   <si>
     <t>210302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210302/0229-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210302/0229-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Rosina Minette Baio</t>
   </si>
   <si>
     <t>210303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210303/0230-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210303/0230-1987.pdf</t>
   </si>
   <si>
     <t>Verbas para a rede de esgoto do Jardim Primavera</t>
   </si>
   <si>
     <t>210304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210304/0231-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210304/0231-1987.pdf</t>
   </si>
   <si>
     <t>Penar pelo falecimento de Rosina Munetti Baio</t>
   </si>
   <si>
     <t>210306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210306/0232-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210306/0232-1987.pdf</t>
   </si>
   <si>
     <t>Alargamento da passagem de nível inferior de fronte ao Cemitério</t>
   </si>
   <si>
     <t>210308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210308/0233-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210308/0233-1987.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação do forum de Pompéia</t>
   </si>
   <si>
     <t>210311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210311/0234-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210311/0234-1987.pdf</t>
   </si>
   <si>
     <t>Artigo publicado no Jornal "A Época"</t>
   </si>
   <si>
     <t>210313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210313/0235-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210313/0235-1987.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito referentes a asfaltamento</t>
   </si>
   <si>
     <t>210316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210316/0236-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210316/0236-1987.pdf</t>
   </si>
   <si>
     <t>Ofício ao Sr. Governador ; ao Pres. do Banespa; ao Pres. e Vice Pres. da Assembléia Legislativa do Estado sobre manuseio e compra de ações</t>
   </si>
   <si>
     <t>210319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210319/0237-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210319/0237-1987.pdf</t>
   </si>
   <si>
     <t>Ofícios aos Srs.: Ulisses Guimarães e Mario Covas sobre posicionamento mais rígido contra o "movimento de prorrogação dos mandatos de prefeitos e vereadores"</t>
   </si>
   <si>
     <t>210328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210328/0238-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210328/0238-1987.pdf</t>
   </si>
   <si>
     <t>Votos de Apoio ao dpto Egydio Ferreira Lima</t>
   </si>
   <si>
     <t>210331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210331/0239-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210331/0239-1987.pdf</t>
   </si>
   <si>
     <t>Salário dos Servidores Municipais das Prefeituras da 11ª Região Administrativa</t>
   </si>
   <si>
     <t>210333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210333/0241-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210333/0241-1987.pdf</t>
   </si>
   <si>
     <t>Doação do automóvel marca Chevrolet, tipo Opala, pertencente a esta Casa de Leis, às Entidads Assistênciais de Pompeia</t>
   </si>
   <si>
     <t>210335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210335/0242-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210335/0242-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Sra. Carlota Bertati Darin</t>
   </si>
   <si>
     <t>210337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210337/0243-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210337/0243-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre abertura da Rua Pedro Paulino Filho até o Jardim Primavera</t>
   </si>
   <si>
     <t>210340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210340/0244-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210340/0244-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre ampliação dos passeios da Praça Jesus Maria</t>
   </si>
   <si>
     <t>210348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210348/0245-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210348/0245-1987.pdf</t>
   </si>
   <si>
     <t>Preenchimento de vagas na DELPOL</t>
   </si>
   <si>
     <t>210355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210355/0246-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210355/0246-1987.pdf</t>
   </si>
   <si>
     <t>Cozinhas Comunitárias em Pompéia</t>
   </si>
   <si>
     <t>210357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210357/0247-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210357/0247-1987.pdf</t>
   </si>
   <si>
     <t>Construção de ponte de concreto sobre o Rio do Peixe</t>
   </si>
   <si>
     <t>210366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210366/0248-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210366/0248-1987.pdf</t>
   </si>
   <si>
     <t>Instalação em Pompeia de um Posto do Trabalho</t>
   </si>
   <si>
     <t>210367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210367/0249-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210367/0249-1987.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Senhor Prefeito Municipal para que o mesmo preste esclarecimentos sobre o descumprimento da legislação.</t>
   </si>
   <si>
     <t>210370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210370/0250-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210370/0250-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre prédo para a agência do INPS</t>
   </si>
   <si>
     <t>210372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210372/0251-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210372/0251-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento odontologico às Crianças da Zona Rural</t>
   </si>
   <si>
     <t>210375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210375/0252-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210375/0252-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cozinha piloto</t>
   </si>
   <si>
     <t>210377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210377/0253-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210377/0253-1987.pdf</t>
   </si>
   <si>
     <t>Informações sobre verba</t>
   </si>
   <si>
     <t>210379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210379/0254-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210379/0254-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Prefeitura Municipal, com respeito ao pagamento de prestações de asfalto do Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210383/0256-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210383/0256-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requer informações do Sr. Prefeito sobre a continuidade ao asfaltamento </t>
   </si>
   <si>
     <t>210386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210386/0257-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210386/0257-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre as providências que foram tomadas sobre a captação de águas pluviais</t>
   </si>
   <si>
     <t>210394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210394/0258-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210394/0258-1987.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito sobre o seguro dos funcionários municipais</t>
   </si>
   <si>
     <t>210397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210397/0259-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210397/0259-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito recuperação do aterro da ponte de cimento</t>
   </si>
   <si>
     <t>210401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210401/0260-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210401/0260-1987.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações com o transcurso cinquentenário de Paulópolis no próximo dia 24 próximo.</t>
   </si>
   <si>
     <t>210403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210403/0261-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210403/0261-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a COHAB</t>
   </si>
   <si>
     <t>210405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210405/0262-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210405/0262-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a Indicação 169/87</t>
   </si>
   <si>
     <t>210408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210408/0263-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210408/0263-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre implantação de guias e sarjetas na Rua Tiradentes</t>
   </si>
   <si>
     <t>210411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210411/0264-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210411/0264-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a implantação de creches comunitárias em Paulópolis</t>
   </si>
   <si>
     <t>210414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210414/0265-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210414/0265-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a construção de uma passarela de nível</t>
   </si>
   <si>
     <t>210415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210415/0266-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210415/0266-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre contratação de um Oftalmologista</t>
   </si>
   <si>
     <t>210418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210418/0267-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210418/0267-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre pavimentação da "Estrada Vicinal Tufic Baracat"</t>
   </si>
   <si>
     <t>210436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210436/0268-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210436/0268-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo a construção de viadutos sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>210441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210441/0269-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210441/0269-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a substituição das casas em precário estado por novas de alvenaria</t>
   </si>
   <si>
     <t>210444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210444/0270-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210444/0270-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de moradias para as famílias carentes</t>
   </si>
   <si>
     <t>210446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210446/0271-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210446/0271-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Secretários dos Transportes e ao DER/7 em Assis sobre pagamento de taxa de uso de solo municipal</t>
   </si>
   <si>
     <t>210449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210449/0272-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210449/0272-1987.pdf</t>
   </si>
   <si>
     <t>Solicita pedido de declaração de inconstitucionalidade na cobrança da taxa de iluminação público</t>
   </si>
   <si>
     <t>210452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210452/0273-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210452/0273-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Alzira Fernandes de Matos</t>
   </si>
   <si>
     <t>210454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210454/0274-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210454/0274-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Sr Daniel Strabelli</t>
   </si>
   <si>
     <t>210457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210457/0275-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210457/0275-1987.pdf</t>
   </si>
   <si>
     <t>Moção de pesar Sr Daniel Strabelli</t>
   </si>
   <si>
     <t>210459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210459/0276-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210459/0276-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Senhor Waldomiro Lopes, Gerente do escritório local da CPFL,  pela sua merecida aposentadoria.</t>
   </si>
   <si>
     <t>210461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210461/0277-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210461/0277-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Coronel PM Wilson Corrêa Leite pela sua honrosa pose no cargo de Comandante Geral da Polícia Militar do Estado de São Paulo.</t>
   </si>
   <si>
     <t>210466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210466/0278-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210466/0278-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações à nova diretoria do Rotary Club de Pompéia</t>
   </si>
   <si>
     <t>210467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210467/0279-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210467/0279-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações ao Sr. Prefeito sobre programa LOTES URBANIZADOS</t>
   </si>
   <si>
     <t>210469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210469/0280-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210469/0280-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Sr. Prefeito sobre a possível falta de água no período da seca em nossa cidade</t>
   </si>
   <si>
     <t>210470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210470/0281-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210470/0281-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Sr. Prefeito sobre implantação do tratamento de esgoto em nossa cidade</t>
   </si>
   <si>
     <t>210473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210473/0282-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210473/0282-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Sr. Prefeito sobre os tipos de programas em apoio aos municípios</t>
   </si>
   <si>
     <t>210476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210476/0283-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210476/0283-1987.pdf</t>
   </si>
   <si>
     <t>Requer informações do Sr. Prefeito sobre INPS</t>
   </si>
   <si>
     <t>210479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210479/0284-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210479/0284-1987.pdf</t>
   </si>
   <si>
     <t>Projeto Lei nº 23/87</t>
   </si>
   <si>
     <t>210955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210955/0285-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210955/0285-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Votos de Pesar a família da garota Solange Pedro dos Santos, assassinada brutalmente. </t>
   </si>
   <si>
     <t>210483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210483/0286-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210483/0286-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar José Antonio Vinolo Juarez</t>
   </si>
   <si>
     <t>210485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210485/0287-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210485/0287-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Idelicia dos Santos Silva</t>
   </si>
   <si>
     <t>210492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210492/0288-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210492/0288-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Thereza Barboza da Silva</t>
   </si>
   <si>
     <t>210494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210494/0289-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210494/0289-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Samuel Avelino Lopes</t>
   </si>
   <si>
     <t>210496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210496/0290-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210496/0290-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Solangfe Pedro dos Santos</t>
   </si>
   <si>
     <t>210498</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210498/0291-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210498/0291-1987.pdf</t>
   </si>
   <si>
     <t>Votos de Congratulações</t>
   </si>
   <si>
     <t>210500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210500/0292-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210500/0292-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informaçõe ao Chefe do Executivo sobre a construção do Centro de Lazer de Paulópolis</t>
   </si>
   <si>
     <t>210503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210503/0293-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210503/0293-1987.pdf</t>
   </si>
   <si>
     <t>Rejeição de proposta à Constituição Federal</t>
   </si>
   <si>
     <t>210504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210504/0294-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210504/0294-1987.pdf</t>
   </si>
   <si>
     <t>Incluir projetos na Ordem do Dia da sessão ordinária de hoje e convocação de sessão extraordinária logo após o encerramento da sessão ordinária</t>
   </si>
   <si>
     <t>210507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210507/0295-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210507/0295-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Roque Adelino Otelo</t>
   </si>
   <si>
     <t>210509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210509/0296-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210509/0296-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação do perímetro urbano na SP-294</t>
   </si>
   <si>
     <t>210512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210512/0297-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210512/0297-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação do salão nobre da EEPSG "Cultura e Liberdade"</t>
   </si>
   <si>
     <t>210520</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210520/0298-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210520/0298-1987.pdf</t>
   </si>
   <si>
     <t>Cabines Telefônicas</t>
   </si>
   <si>
     <t>210522</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210522/0299-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210522/0299-1987.pdf</t>
   </si>
   <si>
     <t>Feira livre de Pompéia</t>
   </si>
   <si>
     <t>210524</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210524/0300-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210524/0300-1987.pdf</t>
   </si>
   <si>
     <t>Inclusão do Projeto nº 28/87 na ordem do dia</t>
   </si>
   <si>
     <t>210526</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210526/0301-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210526/0301-1987.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de Bio-Digestores em Pompeia</t>
   </si>
   <si>
     <t>210528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210528/0302-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210528/0302-1987.pdf</t>
   </si>
   <si>
     <t>Escândalo de Corretora Banespa</t>
   </si>
   <si>
     <t>210531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210531/0303-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210531/0303-1987.pdf</t>
   </si>
   <si>
     <t>Solicita interferência do Sr. Dr. Flávio Chaves, DD. Presidente da C.E.E.S.P., contra fechamento de agência</t>
   </si>
   <si>
     <t>210534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210534/0304-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210534/0304-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Geraldo Alves</t>
   </si>
   <si>
     <t>210536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210536/0305-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210536/0305-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Nelson Romeiro Júlio</t>
   </si>
   <si>
     <t>210538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210538/0306-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210538/0306-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a interrupção dos serviços de ampliação da passagem de nível do JK</t>
   </si>
   <si>
     <t>210540</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210540/0307-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210540/0307-1987.pdf</t>
   </si>
   <si>
     <t>Luz e água para o Jardim Eldorado</t>
   </si>
   <si>
     <t>210542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210542/0308-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210542/0308-1987.pdf</t>
   </si>
   <si>
     <t>210543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210543/0309-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210543/0309-1987.pdf</t>
   </si>
   <si>
     <t>210545</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210545/0310-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210545/0310-1987.pdf</t>
   </si>
   <si>
     <t>Pontilhões sob os trilhos da Fepasa</t>
   </si>
   <si>
     <t>210547</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210547/0311-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210547/0311-1987.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas</t>
   </si>
   <si>
     <t>210549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210549/0312-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210549/0312-1987.pdf</t>
   </si>
   <si>
     <t>210552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210552/0313-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210552/0313-1987.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço tubular profundo</t>
   </si>
   <si>
     <t>210557</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210557/0314-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210557/0314-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Geraldo Alves</t>
   </si>
   <si>
     <t>210559</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210559/0315-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210559/0315-1987.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento Nelson Romero Júlio</t>
   </si>
   <si>
     <t>210561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210561/0316-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210561/0316-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o iníco das construções das casas pelo método denominado mutirão</t>
   </si>
   <si>
     <t>210564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210564/0317-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210564/0317-1987.pdf</t>
   </si>
   <si>
     <t>Lotes Urbanizados</t>
   </si>
   <si>
     <t>210569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210569/0318-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210569/0318-1987.pdf</t>
   </si>
   <si>
     <t>Abono salarial para os servidores municipais</t>
   </si>
   <si>
     <t>210571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210571/0319-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210571/0319-1987.pdf</t>
   </si>
   <si>
     <t>Cancelamento de dívidas de ISS</t>
   </si>
   <si>
     <t>210573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210573/0320-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210573/0320-1987.pdf</t>
   </si>
   <si>
     <t>Continuação da Rua Pedro Paulino Filho</t>
   </si>
   <si>
     <t>210575</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210575/0321-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210575/0321-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Massako Kawashima</t>
   </si>
   <si>
     <t>210576</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210576/0322-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210576/0322-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Yolanda Geraldino Lellis</t>
   </si>
   <si>
     <t>210577</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210577/0323-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210577/0323-1987.pdf</t>
   </si>
   <si>
     <t>Programa de suplementação alimentar</t>
   </si>
   <si>
     <t>210578</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210578/0324-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210578/0324-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de iluminação pública da via expressa</t>
   </si>
   <si>
     <t>210579</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210579/0325-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210579/0325-1987.pdf</t>
   </si>
   <si>
     <t>Cosntrução de moradias com recursos da CEF</t>
   </si>
   <si>
     <t>210580</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210580/0326-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210580/0326-1987.pdf</t>
   </si>
   <si>
     <t>Instalação de agência bancária de Pompéia</t>
   </si>
   <si>
     <t>210581</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210581/0327-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210581/0327-1987.pdf</t>
   </si>
   <si>
     <t>Comboios da COBAL</t>
   </si>
   <si>
     <t>210583</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210583/0328-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210583/0328-1987.pdf</t>
   </si>
   <si>
     <t>Cursos de Corte e Costura</t>
   </si>
   <si>
     <t>210584</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210584/0329-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210584/0329-1987.pdf</t>
   </si>
   <si>
     <t>Verba do C.M.B. para compra de mudas de árvores frutíferas</t>
   </si>
   <si>
     <t>210585</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210585/0330-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210585/0330-1987.pdf</t>
   </si>
   <si>
     <t>Verba para o FUSSOM</t>
   </si>
   <si>
     <t>210586</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210586/0331-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210586/0331-1987.pdf</t>
   </si>
   <si>
     <t>Posto do INPS em Pompéia</t>
   </si>
   <si>
     <t>210587</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210587/0332-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210587/0332-1987.pdf</t>
   </si>
   <si>
     <t>Solicita vistoriamento em obra pública efetuada por empreiteira</t>
   </si>
   <si>
     <t>210588</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210588/0333-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210588/0333-1987.pdf</t>
   </si>
   <si>
     <t>Consumo de água - Aluguel do Hidrômetro</t>
   </si>
   <si>
     <t>210589</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210589/0334-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210589/0334-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Laudelina Euflozina</t>
   </si>
   <si>
     <t>210590</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210590/0335-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210590/0335-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar José Miranda</t>
   </si>
   <si>
     <t>210591</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210591/0336-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210591/0336-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Heisho Oyakawa</t>
   </si>
   <si>
     <t>210592</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210592/0337-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210592/0337-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a pavimentação da Rua Floriano Peixoto até a Indústria de Óleos Vivi</t>
   </si>
   <si>
     <t>210594</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210594/0338-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210594/0338-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a construção de mais salas de aulas na Escola Estadual de 1º Grau (Agrupada) do Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210595</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210595/0339-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210595/0339-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a mudança dos portões princípais e das bilheterias do "Estádio Nestor de Barros"</t>
   </si>
   <si>
     <t>210596</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210596/0340-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210596/0340-1987.pdf</t>
   </si>
   <si>
     <t>Reforma do telhado da DELPOL e Cadeia Pública</t>
   </si>
   <si>
     <t>210597</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210597/0341-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210597/0341-1987.pdf</t>
   </si>
   <si>
     <t>210598</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210598/0342-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210598/0342-1987.pdf</t>
   </si>
   <si>
     <t>Viatura para a PM de Pompéia</t>
   </si>
   <si>
     <t>210599</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210599/0343-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210599/0343-1987.pdf</t>
   </si>
   <si>
     <t>Construção de um Terminal Rodoviário em Pompéia.</t>
   </si>
   <si>
     <t>210600</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210600/0344-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210600/0344-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para o combate da erosão</t>
   </si>
   <si>
     <t>210601</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210601/0345-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210601/0345-1987.pdf</t>
   </si>
   <si>
     <t>Geladeira para a Escola do Núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210602</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210602/0346-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210602/0346-1987.pdf</t>
   </si>
   <si>
     <t>Requer a formação de comissão especial</t>
   </si>
   <si>
     <t>210603</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210603/0347-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210603/0347-1987.pdf</t>
   </si>
   <si>
     <t>Solicita retirada da proposta em trâmito pela Câmara</t>
   </si>
   <si>
     <t>210605</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210605/0348-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210605/0348-1987.pdf</t>
   </si>
   <si>
     <t>Imagens de TV</t>
   </si>
   <si>
     <t>210606</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210606/0349-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210606/0349-1987.pdf</t>
   </si>
   <si>
     <t>Moção de protesto</t>
   </si>
   <si>
     <t>210607</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210607/0350-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210607/0350-1987.pdf</t>
   </si>
   <si>
     <t>Problema da água (?) em Pompéia</t>
   </si>
   <si>
     <t>210608</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210608/0351-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210608/0351-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo 61º aniversário da cidade de Presidente Venceslau</t>
   </si>
   <si>
     <t>210609</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210609/0352-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210609/0352-1987.pdf</t>
   </si>
   <si>
     <t>Iluminação de alerta em prédio</t>
   </si>
   <si>
     <t>210610</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210610/0353-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210610/0353-1987.pdf</t>
   </si>
   <si>
     <t>Licença para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>210611</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210611/0354-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210611/0354-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Pedro Bravo Rueda</t>
   </si>
   <si>
     <t>210612</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210612/0355-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210612/0355-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Rokuro Sato</t>
   </si>
   <si>
     <t>210613</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210613/0356-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210613/0356-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a limpeza do antigo prédio do Cine Rosário</t>
   </si>
   <si>
     <t>210614</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210614/0357-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210614/0357-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de Recursos para a Perfuração de Poço Profundo</t>
   </si>
   <si>
     <t>210616</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210616/0358-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210616/0358-1987.pdf</t>
   </si>
   <si>
     <t>Ampliação do perímetro urbano e doação de trecho da SP-294 ao Municipio</t>
   </si>
   <si>
     <t>210617</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210617/0359-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210617/0359-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Valdemar Rodrigues Mendes</t>
   </si>
   <si>
     <t>210618</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210618/0360-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210618/0360-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Genésio Alves da Silva</t>
   </si>
   <si>
     <t>210619</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210619/0361-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210619/0361-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Angélica Generozaida Conceição</t>
   </si>
   <si>
     <t>210620</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210620/0362-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210620/0362-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Angelo Calça Sobrinho</t>
   </si>
   <si>
     <t>210621</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210621/0363-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210621/0363-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Luciano Catiste</t>
   </si>
   <si>
     <t>210622</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210622/0364-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210622/0364-1987.pdf</t>
   </si>
   <si>
     <t>Melhoria nos serviços de transporte coletivo do expresso de prata</t>
   </si>
   <si>
     <t>210623</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210623/0365-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210623/0365-1987.pdf</t>
   </si>
   <si>
     <t>Reabertura dos bancos no período da manhã</t>
   </si>
   <si>
     <t>210624</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210624/0366-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210624/0366-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Angelo Calça Sobrinho</t>
   </si>
   <si>
     <t>210625</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210625/0367-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210625/0367-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicito averiguação em torno do "acidente" ocorrido com S. Excia. o Ministro Marcos Freire </t>
   </si>
   <si>
     <t>210627</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210627/0368-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210627/0368-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de uma Padaria</t>
   </si>
   <si>
     <t>210628</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210628/0369-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210628/0369-1987.pdf</t>
   </si>
   <si>
     <t>Quadra para o SIM</t>
   </si>
   <si>
     <t>210629</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210629/0370-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210629/0370-1987.pdf</t>
   </si>
   <si>
     <t>Casa por Mutirão</t>
   </si>
   <si>
     <t>210630</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210630/0371-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210630/0371-1987.pdf</t>
   </si>
   <si>
     <t>Tratamento de esgotos</t>
   </si>
   <si>
     <t>210631</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210631/0372-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210631/0372-1987.pdf</t>
   </si>
   <si>
     <t>Revisão dos preços mínimos dos produtos agrícolas</t>
   </si>
   <si>
     <t>210632</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210632/0373-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210632/0373-1987.pdf</t>
   </si>
   <si>
     <t>Parabenisando o Sr. Mario Toniolo</t>
   </si>
   <si>
     <t>210633</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210633/0374-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210633/0374-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção do prédio que irá abrigar o SubDestacamento da Polícia Militar</t>
   </si>
   <si>
     <t>210634</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210634/0375-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210634/0375-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Tenente Coronel Claudionor Maiorino em Marília.</t>
   </si>
   <si>
     <t>210635</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210635/0376-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210635/0376-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre construção de ponte sobre o rio do Peixe</t>
   </si>
   <si>
     <t>210636</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210636/0377-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210636/0377-1987.pdf</t>
   </si>
   <si>
     <t>Trem extra</t>
   </si>
   <si>
     <t>210638</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210638/0378-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210638/0378-1987.pdf</t>
   </si>
   <si>
     <t>Denominação da Praça dos Bancários</t>
   </si>
   <si>
     <t>210639</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210639/0379-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210639/0379-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar José Gomes dos Santos</t>
   </si>
   <si>
     <t>210640</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210640/0380-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210640/0380-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Maria Panvechi Basso</t>
   </si>
   <si>
     <t>210641</t>
   </si>
   <si>
     <t>José Marques Campoy, Carlos Tadayoshi Miyahira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210641/0381-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210641/0381-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações como Clube Filatético e Numismático de Pompéia pelo sucesso da XV EXOPO</t>
   </si>
   <si>
     <t>210642</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210642/0382-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210642/0382-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com à Escola Estadual 1º e 2º Grau "Cultura e Liberdade" peo título de campeã dos XI Jogos de Primavera</t>
   </si>
   <si>
     <t>210643</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210643/0383-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210643/0383-1987.pdf</t>
   </si>
   <si>
     <t>Regularização do Programa de Suplementação Alimentar</t>
   </si>
   <si>
     <t>210644</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210644/0384-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210644/0384-1987.pdf</t>
   </si>
   <si>
     <t>Consulta às prefeituras da região</t>
   </si>
   <si>
     <t>210645</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210645/0385-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210645/0385-1987.pdf</t>
   </si>
   <si>
     <t>Informações do Sr. Prefeito sobre distribuição de leite produzido pela "Vaca Mecânica"</t>
   </si>
   <si>
     <t>210646</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210646/0386-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210646/0386-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito sobre construção de uma sala de aula na Escola 17 de Setembro</t>
   </si>
   <si>
     <t>210647</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210647/0387-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210647/0387-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações ao Prefeito sobre cosntrução da Escola localizada no conjunto Tufic Baracat</t>
   </si>
   <si>
     <t>210649</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210649/0388-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210649/0388-1987.pdf</t>
   </si>
   <si>
     <t>Aumento nas aposentadorias</t>
   </si>
   <si>
     <t>210650</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210650/0389-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210650/0389-1987.pdf</t>
   </si>
   <si>
     <t>Providencie a interditação do matadouro municipal</t>
   </si>
   <si>
     <t>210956</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210956/0390-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210956/0390-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar à família do Sra. Shigueno Irioshi viúva do saudoso Shintaro Irioshi falecida dia 04 de outubro</t>
   </si>
   <si>
     <t>210651</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210651/0391-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210651/0391-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de mais boxes e de um calçadão</t>
   </si>
   <si>
     <t>210652</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210652/0392-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210652/0392-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre recursos para nossa Banda de Música</t>
   </si>
   <si>
     <t>210653</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210653/0393-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210653/0393-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre combate à erosão nos fundos da nova ala do Cemitério</t>
   </si>
   <si>
     <t>210654</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210654/0394-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210654/0394-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre implantação da rede de esgotos no Jardim Primavera</t>
   </si>
   <si>
     <t>210655</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210655/0395-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210655/0395-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ampliação e reforma do prédio do bradesco </t>
   </si>
   <si>
     <t>210656</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210656/0396-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210656/0396-1987.pdf</t>
   </si>
   <si>
     <t>Inclusão de Pompeia no Projeto Casulo da LBA</t>
   </si>
   <si>
     <t>210657</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210657/0397-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210657/0397-1987.pdf</t>
   </si>
   <si>
     <t>Funcionários para o Banespa</t>
   </si>
   <si>
     <t>210659</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210659/0398-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210659/0398-1987.pdf</t>
   </si>
   <si>
     <t>Linha de ônibus Queiroz-Pompéia</t>
   </si>
   <si>
     <t>210660</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210660/0399-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210660/0399-1987.pdf</t>
   </si>
   <si>
     <t>Solicita à Câmara Municipal, incluir em sessão extraordinária, nesta noite (05/10), Projeto Lei nº 33/87</t>
   </si>
   <si>
     <t>210661</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210661/0400-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210661/0400-1987.pdf</t>
   </si>
   <si>
     <t>Enviar telegrama a alguns deputados constituintes</t>
   </si>
   <si>
     <t>210662</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210662/0401-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210662/0401-1987.pdf</t>
   </si>
   <si>
     <t>Solicita reforma ou construção do Matadouro de Pompeia</t>
   </si>
   <si>
     <t>210663</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210663/0402-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210663/0402-1987.pdf</t>
   </si>
   <si>
     <t>Inclusão de Projeto na ordem do dia e convocaçao de sessão extraordinária</t>
   </si>
   <si>
     <t>210664</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210664/0403-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210664/0403-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informação à Prefeitura Municipal de Pompeia sobre publicação</t>
   </si>
   <si>
     <t>210665</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210665/0404-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210665/0404-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Jose Crisante dos Santos</t>
   </si>
   <si>
     <t>210666</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210666/0405-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210666/0405-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar José Maria Gonçalves Gamero</t>
   </si>
   <si>
     <t>210667</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210667/0406-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210667/0406-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Edna Vasti Santini da Cruz</t>
   </si>
   <si>
     <t>210668</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210668/0407-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210668/0407-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar José Crisante dos Santos</t>
   </si>
   <si>
     <t>210669</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210669/0408-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210669/0408-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Moacyr Amorim da Silva</t>
   </si>
   <si>
     <t>210670</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210670/0409-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210670/0409-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre João Simão Netto, responsável pelo departamento jurídico da Prefeitura Municipal de Pompéia</t>
   </si>
   <si>
     <t>210671</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210671/0410-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210671/0410-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os dentistas de responsabilidade da Prefeitura Municipal de Pompéia</t>
   </si>
   <si>
     <t>210672</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210672/0412-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210672/0412-1987.pdf</t>
   </si>
   <si>
     <t>Enviar ofício de teor espcífico ao Sr. Governador Estadual</t>
   </si>
   <si>
     <t>210673</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210673/0413-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210673/0413-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a Bacia Peixe-Paranapanema</t>
   </si>
   <si>
     <t>210674</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210674/0414-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210674/0414-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de uma cooperativa de consumo na Prefeitura</t>
   </si>
   <si>
     <t>210675</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210675/0415-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210675/0415-1987.pdf</t>
   </si>
   <si>
     <t>Solicita Informações ao Chefe do Executivo sobre a instalação de um posto da CEF em Paulópolis</t>
   </si>
   <si>
     <t>210676</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210676/0416-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210676/0416-1987.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos para a perfuração de poço profundo</t>
   </si>
   <si>
     <t>210677</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210677/0417-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210677/0417-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre a Lei Municipal nº 1112, de 03 de dezembro de 1980</t>
   </si>
   <si>
     <t>210957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210957/0418-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210957/0418-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Estrada Vicinal que liga os Municipios de Pompéia e Queiroz.</t>
   </si>
   <si>
     <t>210679</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210679/0419-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210679/0419-1987.pdf</t>
   </si>
   <si>
     <t>Inclusão do Projeto de Lei nº 38/87 na ordem do dia da 34° Sessão Ordinária e convocação de uma sessão estraordinária para hoje</t>
   </si>
   <si>
     <t>210680</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210680/0420-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210680/0420-1987.pdf</t>
   </si>
   <si>
     <t>Dia do Comerciário</t>
   </si>
   <si>
     <t>210681</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210681/0421-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210681/0421-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre aplicação</t>
   </si>
   <si>
     <t>210683</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210683/0422-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210683/0422-1987.pdf</t>
   </si>
   <si>
     <t>Construção de Casas</t>
   </si>
   <si>
     <t>210684</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210684/0423-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210684/0423-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Providencie a limpeza do Cemitério </t>
   </si>
   <si>
     <t>210685</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210685/0424-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210685/0424-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre criação de uma escola-oficina de marcinaria</t>
   </si>
   <si>
     <t>210688</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210688/0425-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210688/0425-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre liberação de recursos do Fundo de Desenvolvimento de Programas Cooperativos</t>
   </si>
   <si>
     <t>210690</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210690/0426-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210690/0426-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção do prédio para abrigar o posto de atendimento do Instituto Nacional de Assistência Médica e Previdência Social</t>
   </si>
   <si>
     <t>210693</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210693/0427-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210693/0427-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre providência para adquirir uma prensa hidraulica</t>
   </si>
   <si>
     <t>210698</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210698/0428-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210698/0428-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre convocação para artesãos que quiserem vender seus produtos em feira livre</t>
   </si>
   <si>
     <t>210700</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210700/0429-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210700/0429-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre abrigo de ônibus</t>
   </si>
   <si>
     <t>210702</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210702/0430-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210702/0430-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de moradias em Pompeia e Paulópolis para famílias de baixa renda</t>
   </si>
   <si>
     <t>210958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210958/0431-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210958/0431-1987.pdf</t>
   </si>
   <si>
     <t>Reivindicação ao Secretário dos Transportes, pontilhoões ou tunel sobre os trilhos da Fepasa.</t>
   </si>
   <si>
     <t>210704</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210704/0432-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210704/0432-1987.pdf</t>
   </si>
   <si>
     <t>Informações contidas no RQ 403/87</t>
   </si>
   <si>
     <t>210707</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210707/0433-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210707/0433-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Benedita Emidio Jardim</t>
   </si>
   <si>
     <t>210709</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210709/0434-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210709/0434-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Maria de Lourdes Mira Souza</t>
   </si>
   <si>
     <t>210711</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210711/0435-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210711/0435-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Francisca Furtunata da Silva</t>
   </si>
   <si>
     <t>210713</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210713/0436-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210713/0436-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Acabitto Galhego</t>
   </si>
   <si>
     <t>210714</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210714/0437-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210714/0437-1987.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de correspondência recebida pela edilidade ao Senhor Prefeito Municipal</t>
   </si>
   <si>
     <t>210736</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210736/0438-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210736/0438-1987.pdf</t>
   </si>
   <si>
     <t>Substituição das luminárias do Salão Nobre da EEPSG "Cultura e Liberdade"</t>
   </si>
   <si>
     <t>210738</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210738/0439-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210738/0439-1987.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Eleudino Regadas Garcia</t>
   </si>
   <si>
     <t>210739</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210739/0440-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210739/0440-1987.pdf</t>
   </si>
   <si>
     <t>Pedido de informações sobre a fábrica de blocos</t>
   </si>
   <si>
     <t>210741</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210741/0441-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210741/0441-1987.pdf</t>
   </si>
   <si>
     <t>Recursos da UNIÃO</t>
   </si>
   <si>
     <t>210742</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210742/0442-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210742/0442-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre poço que está sendo perfurado na Rua Dr. Luiz Miranda</t>
   </si>
   <si>
     <t>210744</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210744/0443-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210744/0443-1987.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre perfuração de poço</t>
   </si>
   <si>
     <t>210746</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210746/0444-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210746/0444-1987.pdf</t>
   </si>
   <si>
     <t>Implantação de programa social para atender menores</t>
   </si>
   <si>
     <t>210748</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210748/0445-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210748/0445-1987.pdf</t>
   </si>
   <si>
     <t>Reabertura dos Banco no período da manhã</t>
   </si>
   <si>
     <t>210749</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210749/0446-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210749/0446-1987.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas incandescentes da EEPG "17 de Setembro" por fluorescentes</t>
   </si>
   <si>
     <t>210752</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210752/0447-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210752/0447-1987.pdf</t>
   </si>
   <si>
     <t>Ônibus do Expresso de Prata: Pompeia - São Paulo</t>
   </si>
   <si>
     <t>210757</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210757/0448-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210757/0448-1987.pdf</t>
   </si>
   <si>
     <t>Pavimentação da estrada vicinal Pompéia-Lutécia</t>
   </si>
   <si>
     <t>210764</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210764/0449-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210764/0449-1987.pdf</t>
   </si>
   <si>
     <t>Criação de carteira habitacional</t>
   </si>
   <si>
     <t>210766</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210766/0450-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210766/0450-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Caixa Econômica do Est. S. Paulo, agência de Pompeia sobre inadimplentes</t>
   </si>
   <si>
     <t>210771</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210771/0451-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210771/0451-1987.pdf</t>
   </si>
   <si>
     <t>Solicita perenização de estrada</t>
   </si>
   <si>
     <t>210773</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210773/0452-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210773/0452-1987.pdf</t>
   </si>
   <si>
     <t>Requer informações à Prefeitura Municipal de Pompéia sobre débitos do Sr. Carlos Sergio Benedini com a municipalidade</t>
   </si>
   <si>
     <t>210777</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210777/0453-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210777/0453-1987.pdf</t>
   </si>
   <si>
     <t>Convocação de duas sessões extraordinária para apreciação e votação dos projetos de Lei nºs 40 e 41</t>
   </si>
   <si>
     <t>210779</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210779/0454-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210779/0454-1987.pdf</t>
   </si>
   <si>
     <t>210780</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210780/0455-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210780/0455-1987.pdf</t>
   </si>
   <si>
     <t>210785</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210785/0456-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210785/0456-1987.pdf</t>
   </si>
   <si>
     <t>Cozinhas comunitárias em Pompéia</t>
   </si>
   <si>
     <t>210787</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210787/0457-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210787/0457-1987.pdf</t>
   </si>
   <si>
     <t>Instalação de Agências Bancárias em Pompeia</t>
   </si>
   <si>
     <t>210790</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210790/0458-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210790/0458-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto às inadimplencias de moradores do N. Habitacional Tufic Baracat, referente ao financiamento do asfalto pela P.C.M.</t>
   </si>
   <si>
     <t>210795</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210795/0459-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210795/0459-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Theodoro de Carvalho Neto</t>
   </si>
   <si>
     <t>210797</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210797/0460-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210797/0460-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar Manoel Donato</t>
   </si>
   <si>
     <t>210799</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210799/0461-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210799/0461-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar Maria Francisca de Jesus</t>
   </si>
   <si>
     <t>210802</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210802/0462-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210802/0462-1987.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar José Maria Herrera</t>
   </si>
   <si>
     <t>210804</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210804/0463-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210804/0463-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Clóvis Munari</t>
   </si>
   <si>
     <t>210806</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210806/0464-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210806/0464-1987.pdf</t>
   </si>
   <si>
     <t>210809</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210809/0465-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210809/0465-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo sobre implantação de abrigos em pontos de ônibus</t>
   </si>
   <si>
     <t>210811</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210811/0466-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210811/0466-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo sobre terreno pertencente a TELESP  e que está localizado na Rua Senador Rodolfo Miranda</t>
   </si>
   <si>
     <t>210814</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210814/0467-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210814/0467-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do Executivo sobre alimentos enviados pelo Ministério da Saúde </t>
   </si>
   <si>
     <t>210819</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210819/0468-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210819/0468-1987.pdf</t>
   </si>
   <si>
     <t>Preenchimento de vagas no Delpol</t>
   </si>
   <si>
     <t>210821</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210821/0469-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210821/0469-1987.pdf</t>
   </si>
   <si>
     <t>210823</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210823/0470-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210823/0470-1987.pdf</t>
   </si>
   <si>
     <t>Recapeamento da "via expressa"</t>
   </si>
   <si>
     <t>210824</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210824/0471-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210824/0471-1987.pdf</t>
   </si>
   <si>
     <t>210825</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210825/0472-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210825/0472-1987.pdf</t>
   </si>
   <si>
     <t>"Teatro para o Trabalhador"</t>
   </si>
   <si>
     <t>210827</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210827/0473-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210827/0473-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Sargento Pedro Ferreira de Melo</t>
   </si>
   <si>
     <t>210828</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210828/0474-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210828/0474-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações à Presidência do Rotary Club de Pompéia.</t>
   </si>
   <si>
     <t>210829</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210829/0475-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210829/0475-1987.pdf</t>
   </si>
   <si>
     <t>Solicita votação nesta data do Projeto Lei do Executivo</t>
   </si>
   <si>
     <t>210830</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210830/0476-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210830/0476-1987.pdf</t>
   </si>
   <si>
     <t>Solicita melhores condições para os aposentados</t>
   </si>
   <si>
     <t>210831</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210831/0477-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210831/0477-1987.pdf</t>
   </si>
   <si>
     <t>Solicita mapa da cidade</t>
   </si>
   <si>
     <t>210836</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210836/0478-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210836/0478-1987.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão de Projetos da Lei na Ordem do Dia</t>
   </si>
   <si>
     <t>210838</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210838/0479-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210838/0479-1987.pdf</t>
   </si>
   <si>
     <t>Voto de pesar - Júlio Nogueira de Almeida</t>
   </si>
   <si>
     <t>210840</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210840/0480-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210840/0480-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo sobre construção de um terminal rodoviário em Pompeia</t>
   </si>
   <si>
     <t>210842</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210842/0481-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210842/0481-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Chefe do Executivo sobre os estudos referentes à abertura da Rua Pedro Paulino Filho </t>
   </si>
   <si>
     <t>210844</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210844/0482-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210844/0482-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre quando será implantado o nome de Pompéia na Rodovia Comandante João Ribeiro de Barros</t>
   </si>
   <si>
     <t>210847</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210847/0483-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210847/0483-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de um Centro de Lazer em Paulópolis</t>
   </si>
   <si>
     <t>210848</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210848/0484-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210848/0484-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre pavimentação das serras do Futuro, do Morro Azul, do Antigo Matadouro, de Paulópolis e outros pontos critícos</t>
   </si>
   <si>
     <t>210850</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210850/0485-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210850/0485-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre contratação de oftalmologista</t>
   </si>
   <si>
     <t>210852</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210852/0486-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210852/0486-1987.pdf</t>
   </si>
   <si>
     <t>210853</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210853/0487-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210853/0487-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre construção de mais salas de aulas e uma quadra de esportes na EEPG(A) do Núcleo Habitacional Tufic Baracat</t>
   </si>
   <si>
     <t>210861</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210861/0488-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210861/0488-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para combater a erosão em Pompéia</t>
   </si>
   <si>
     <t>210862</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210862/0489-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210862/0489-1987.pdf</t>
   </si>
   <si>
     <t>Recursos do SANEBASE para Pompéia</t>
   </si>
   <si>
     <t>210863</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210863/0490-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210863/0490-1987.pdf</t>
   </si>
   <si>
     <t>Recursos para combater erosão em Pompéia</t>
   </si>
   <si>
     <t>210865</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210865/0491-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210865/0491-1987.pdf</t>
   </si>
   <si>
     <t>Trem no período noturno</t>
   </si>
   <si>
     <t>210866</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210866/0492-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210866/0492-1987.pdf</t>
   </si>
   <si>
     <t>Congratulações com a  Companhia Paulista de Força e Luz de nossa cidade.</t>
   </si>
   <si>
     <t>210868</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210868/0493-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210868/0493-1987.pdf</t>
   </si>
   <si>
     <t>Mais ônibus para atender os usúarios pompeenses</t>
   </si>
   <si>
     <t>210870</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210870/0494-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210870/0494-1987.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações aos municípios  Oriente, Quintana, Herculândia e Echaporã pelo transcurso de aniversário</t>
   </si>
   <si>
     <t>210872</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210872/0495-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210872/0495-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre situação do prédio construído pela municipalidade para a instalação da cozinha piloto</t>
   </si>
   <si>
     <t>210875</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210875/0496-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210875/0496-1987.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção da sala de aula para atender as necessidades da Escola 17 de Setembro</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Câmara Municipal de Pompeia, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1847/0001-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1847/0001-1987.pdf</t>
   </si>
   <si>
     <t>Veto total ao Autógrafo nº 06/87, que Autoriza o Prefeito Municipal a firmar convênio com a Santa Casa de Pompéia.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1848/0002-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1848/0002-1987.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Veto parcial ao Projeto de Lei nº 09/87, veto aos artigos 2º e 3º da Lei nº 1294 de 13/04/87. </t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1849/0003-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1849/0003-1987.pdf</t>
   </si>
   <si>
     <t>Veto total ao autógrafo nº 09/87.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1850/0004-1987.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1850/0004-1987.pdf</t>
   </si>
   <si>
     <t>Veto total ao autógrafo nº 16/97.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12321,68 +12321,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115242/Sem%20n&#250;mero%20-1987.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113910/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113911/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113912/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113913/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113914/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113915/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113916/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113917/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113918/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113927/0010-1987.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113938/0011-1987.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113949/0012-1987.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113960/0013-1987.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113971/0014-1987.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113982/0015-1987.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113993/0016-1987.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114004/0017-1987.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114016/0018-1987.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114027/0019-1987.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114038/0020-1987.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114048/0021-1987.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115117/0022-1987.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115130/0023-1987.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115145/0024-1987.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115159/0025-1987.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115173/0026-1987.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115250/0027-1987.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115274/0028-1987.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115285/0029-1987.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115297/0030-1987.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115309/0031-1987.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115324/0032-1987.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115338/0033-1987.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115351/0034-1987.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115366/0035-1987.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115382/0036-1987.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115396/0037-1987.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115413/0038-1987.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115426/0039-1987.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115439/0040-1987.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115450/0041-1987.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115463/0042-1987.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115481/0043-1987.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115495/0044-1987.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115560/0045-1987.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115571/0046-1987.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115582/0047-1987.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115593/0048-1987.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115604/0049-1987.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115615/0050-1987.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115626/0051-1987.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115637/0052-1987.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115648/0053-1987.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115658/0054-1987.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115669/0055-1987.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115680/0056-1987.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115179/0058-1987.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115180/0059-1987.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115181/0060-1987.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115182/0061-1987.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115183/0062-1987.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115184/0063-1987.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115186/0064-1987.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115187/0065-1987.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115188/0066-1987.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115190/0067-1987.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115191/0068-1987.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115193/0069-1987.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115194/0070-1987.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115196/0071-1987.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115197/0072-1987.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115198/0073-1987.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115200/0074-1987.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115201/0075-1987.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115202/0076-1987.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115204/0077-1987.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115212/0078-1987.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115215/0079-1987.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115217/0080-1987.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115218/0081-1987.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115220/0082-1987.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115221/0083-1987.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115223/0084-1987.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115224/0085-1987.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115226/0086-1987.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115227/0087-1987.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115228/0088-1987.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115230/0089-1987.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115231/0090-1987.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115232/0091-1987.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115234/0092-1987.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115235/0093-1987.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115236/0094-1987.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115237/0095-1987.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115238/0096-1987.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115239/0097-1987.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115240/0098-1987.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115241/0099-1987.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113919/0100-1987.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113920/0101-1987.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113921/0102-1987.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113922/0103-1987.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113923/0104-1987.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113924/0105-1987.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113925/0106-1987.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113926/0107-1987.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113928/0108-1987.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113929/0109-1987.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113930/0110-1987.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113931/0111-1987.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113932/0112-1987.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113933/0113-1987.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113934/0114-1987.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113935/0115-1987.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113936/0116-1987.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113937/0117-1987.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113939/0118-1987.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113940/0119-1987.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113941/0120-1987.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113942/0121-1987.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113943/0122-1987.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113944/0123-1987.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113945/0124-1987.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113946/0125-1987.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113947/0126-1987.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113948/0127-1987.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113950/0128-1987.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113951/0129-1987.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113952/0130-1987.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113953/0131-1987.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113954/0132-1987.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113955/0133-1987.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113956/0134-1987.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113957/0135-1987.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113958/0136-1987.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113959/0137-1987.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113961/0138-1987.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113962/0139-1987.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113963/0140-1987.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113964/0141-1987.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113965/0142-1987.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113966/0143-1987.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113967/0144-1987.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113968/0145-1987.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113969/0146-1987.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113970/0147-1987.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113972/0148-1987.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113973/0149-1987.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113974/0150-1987.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113975/0151-1987.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113976/0152-1987.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113977/0153-1987.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113978/0154-1987.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113979/0155-1987.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113980/0156-1987.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113981/0157-1987.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113983/0158-1987.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113984/0159-1987.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113985/0160-1987.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113986/0161-1987.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113987/0162-1987.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113988/0163-1987.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113989/0164-1987.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113990/0165-1987.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113991/0166-1987.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113992/0167-1987.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113994/0168-1987.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113995/0169-1987.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113996/0170-1987.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113997/0171-1987.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113998/0172-1987.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113999/0173-1987.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114000/0174-1987.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114001/0175-1987.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114002/0176-1987.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114003/0177-1987.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114005/0178-1987.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114006/0179-1987.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114007/0180-1987.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114008/0181-1987.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114009/0182-1987.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114011/0183-1987.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114012/0184-1987.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114013/0185-1987.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114014/0186-1987.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114015/0187-1987.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114017/0188-1987.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114018/0189-1987.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114019/0190-1987.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114020/0191-1987.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114021/0192-1987.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114022/0193-1987.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114023/0194-1987.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114024/0195-1987.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114025/0196-1987.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114026/0197-1987.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114028/0198-1987.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114029/0199-1987.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114030/0200-1987.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114031/0201-1987.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114032/0202-1987.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114033/0203-1987.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114034/0204-1987.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114035/0205-1987.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114036/0206-1987.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114037/0207-1987.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114039/0208-1987.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114040/0210-1987.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114041/0211-1987.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114042/0212-1987.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114043/0213-1987.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114044/0214-1987.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114045/0215-1987.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114046/0216-1987.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114047/0217-1987.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114049/0218-1987.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114050/0219-1987.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114051/0220-1987.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114052/0221-1987.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114053/0222-1987.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114054/0223-1987.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114055/0224-1987.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115113/0225-1987.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115114/0226-1987.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115116/0227-1987.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115119/0228-1987.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115120/0229-1987.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115121/0230-1987.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115122/0231-1987.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115123/0232-1987.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115124/0233-1987.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115125/0234-1987.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115126/0235-1987.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115128/0236-1987.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115129/0237-1987.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115132/0238-1987.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115133/0239-1987.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115134/0240-1987.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115135/0241-1987.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115137/0242-1987.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115138/0243-1987.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115139/0244-1987.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115141/0245-1987.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115142/0246-1987.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115144/0247-1987.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115147/0248-1987.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115148/0249-1987.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115149/0250-1987.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115150/0251-1987.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115152/0252-1987.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115153/0253-1987.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115154/0254-1987.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115155/0255-1987.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115156/0256-1987.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115158/0257-1987.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115160/0258-1987.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115161/0259-1987.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115163/0260-1987.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115164/0261-1987.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115165/0262-1987.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115167/0263-1987.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115168/0264-1987.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115169/0265-1987.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115170/0266-1987.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115172/0267-1987.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115175/0268-1987.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115176/0269-1987.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115177/0270-1987.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115243/0271-1987.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115244/0272-1987.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115245/0273-1987.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115246/0274-1987.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115247/0275-1987.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115248/0276-1987.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115249/0277-1987.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115251/0278-1987.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115252/0279-1987.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115253/0280-1987.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115267/0281-1987.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115268/0282-1987.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115269/0283-1987.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115270/0284-1987.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115271/0285-1987.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115272/0286-1987.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115273/0287-1987.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115275/0288-1987.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115276/0289-1987.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115277/0290-1987.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115278/0291-1987.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115279/0292-1987.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115280/0293-1987.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115281/0294-1987.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115282/0295-1987.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115283/0296-1987.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115284/0297-1987.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115286/0298-1987.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115287/0299-1987.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115288/0300-1987.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115289/0301-1987.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115290/0302-1987.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115291/0303-1987.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115292/0304-1987.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115293/0305-1987.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115294/0306-1987.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115295/0307-1987.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115298/0308-1987.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115299/0309-1987.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115300/0311-1987.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115302/0312-1987.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115304/0313-1987.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115305/0314-1987.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115306/0316-1987.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115308/0317-1987.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115310/0318-1987.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115312/0319-1987.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115313/0320-1987.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115315/0321-1987.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115316/0322-1987.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115317/0323-1987.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115318/0324-1987.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115320/0325-1987.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115321/0326-1987.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115322/0327-1987.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115325/0328-1987.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115327/0329-1987.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115328/0330-1987.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115329/0331-1987.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115330/0332-1987.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115332/0333-1987.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115333/0334-1987.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115334/0335-1987.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115336/0336-1987.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115337/0337-1987.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115339/0338-1987.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115340/0339-1987.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115341/0340-1987.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115342/0341-1987.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115343/0342-1987.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115344/0343-1987.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115346/0344-1987.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115347/0345-1987.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115348/0346-1987.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115350/0347-1987.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115353/0348-1987.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115354/0349-1987.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115356/0350-1987.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115357/0351-1987.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115358/0352-1987.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115359/0353-1987.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115361/0354-1987.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115362/0355-1987.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115363/0356-1987.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115364/0357-1987.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115367/0358-1987.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115368/0359-1987.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115370/0360-1987.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115371/0361-1987.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115372/0362-1987.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115374/0363-1987.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115376/0364-1987.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115377/0365-1987.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115379/0366-1987.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115380/0367-1987.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115384/0368-1987.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115386/0369-1987.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115387/0370-1987.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115389/0371-1987.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115390/0372-1987.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115391/0373-1987.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115392/0374-1987.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115393/0375-1987.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115394/0376-1987.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115395/0377-1987.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115398/0378-1987.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115399/0379-1987.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115401/0380-1987.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115402/0381-1987.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115404/0382-1987.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115405/0383-1987.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115407/0384-1987.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115409/0385-1987.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115410/0386-1987.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115412/0387-1987.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115414/0388-1987.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115415/0389-1987.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115417/0390-1987.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115418/0391-1987.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115419/0392-1987.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115420/0393-1987.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115421/0394-1987.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115422/0395-1987.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115423/0396-1987.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115424/0397-1987.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115427/0398-1987.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115428/0399-1987.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115430/0400-1987.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115431/0401-1987.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115432/0402-1987.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115433/0403-1987.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115434/0404-1987.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115435/0405-1987.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115436/0406-1987.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115438/0407-1987.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115440/0408-1987.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115441/0409-1987.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115442/0410-1987.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115443/0411-1987.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115444/0412-1987.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115445/0413-1987.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115446/0414-1987.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115447/0415-1987.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115448/0416-1987.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115449/0417-1987.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115451/0418-1987.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115452/0419-1987.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115453/0420-1987.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115454/0421-1987.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115456/0422-1987.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115457/0423-1987.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115458/0424-1987.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115459/0425-1987.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115461/0426-1987.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115462/0427-1987.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115465/0428-1987.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115467/0429-1987.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115468/0430-1987.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115471/0431-1987.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115472/0432-1987.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115474/0433-1987.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115475/0434-1987.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115477/0435-1987.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115478/0436-1987.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115480/0437-1987.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115482/0438-1987.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115484/0439-1987.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115485/0440-1987.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115486/0441-1987.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115488/0442-1987.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115490/0443-1987.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115491/0444-1987.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115492/0445-1987.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115493/0446-1987.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115494/0447-1987.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115496/0448-1987.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115497/0449-1987.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115498/0450-1987.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115553/0451-1987.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115554/0452-1987.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115555/0453-1987.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115556/0454-1987.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115557/0455-1987.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115558/0456-1987.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115559/0457-1987.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115561/0458-1987.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115562/0459-1987.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115563/0460-1987.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115564/0461-1987.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115565/0462-1987.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115566/0463-1987.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115567/0464-1987.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115568/0465-1987.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115569/0466-1987.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115570/0467-1987.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115572/0468-1987.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115573/0469-1987.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115574/0470-1987.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115575/0471-1987.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115576/0472-1987.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115577/0473-1987.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115578/0474-1987.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115579/0475-1987.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115580/0476-1987.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115581/0477-1987.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115583/0478-1987.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115584/0479-1987.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115585/0480-1987.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115586/0481-1987.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115587/0482-1987.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115588/0483-1987.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115589/0484-1987.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115590/0485-1987.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115591/0486-1987.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115592/0487-1987.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115594/0488-1987.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115595/0489-1987.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115596/0490-1987.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115597/0491-1987.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115598/0492-1987.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115599/0493-1987.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115600/0494-1987.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115601/0495-1987.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115602/0496-1987.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115603/0497-1987.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115605/0498-1987.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115606/0499-1987.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115607/0500-1987.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115608/0501-1987.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115609/0502-1987.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115610/0503-1987.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115611/0504-1987.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115612/0505-1987.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115613/0506-1987.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115614/0507-1987.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115616/0508-1987.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115617/0509-1987.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115618/0510-1987.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115619/0511-1987.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115620/0512-1987.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115621/0513-1987.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115622/0514-1987.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115623/0515-1987.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115624/0516-1987.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115625/0517-1987.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115627/0518-1987.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115628/0519-1987.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115629/0520-1987.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115630/0521-1987.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115631/0522-1987.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115632/0523-1987.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115633/0524-1987.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115634/0525-1987.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115635/0526-1987.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115636/0527-1987.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115638/0528-1987.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115639/0529-1987.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115640/0530-1987.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115641/0531-1987.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115642/0532-1987.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115643/0533-1987.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115644/0534-1987.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115645/0535-1987.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115646/0536-1987.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115647/0537-1987.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115649/0538-1987.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115650/0539-1987.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115651/0540-1987.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115652/0541-1987.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115653/0542-1987.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115654/0543-1987.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115655/0544-1987.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115656/0546-1987.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115657/0547-1987.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115659/0548-1987.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115660/0549-1987.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115661/0550-1987.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115662/0551-1987.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115663/0552-1987.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115664/0553-1987.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115665/0554-1987.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115666/0555-1987.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115667/0556-1987.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115668/0557-1987.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115670/0558-1987.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115671/0559-1987.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115672/0560-1987.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115673/0561-1987.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115674/0562-1987.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115675/0563-1987.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115676/0564-1987.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115677/0565-1987.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115678/0566-1987.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115679/0567-1987.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115681/0568-1987.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115682/0569-1987.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115683/0570-1987.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115684/0571-1987.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115685/0572-1987.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115686/0573-1987.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115687/0574-1987.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115688/0575-1987.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115689/0576-1987.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115690/0577-1987.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115691/0578-1987.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300296/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300297/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300298/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300299/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300300/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300301/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1780/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1781/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1782/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1783/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1784/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1785/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1786/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1787/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1788/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1789/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1790/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1791/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1792/0010-1987.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1793/0011-1987.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1794/0012-1987.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1795/0013-1987.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1796/0014-1987.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1797/0015-1987.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1798/0016-1987.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1799/0017-1987.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1800/0018-1987.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1801/0019-1987.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1802/0020-1987.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1803/0021-1987.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1804/0022-1987.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1805/0023%20A-1987.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1807/0024-1987.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1808/0025-1987.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1809/0026-1987.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1810/0027-1987.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1811/0028-1987.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1813/0030-1987.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1814/0031-1987.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1815/0032-1987.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1816/0033-1987.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1817/0034-1987.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1818/0035-1987.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1819/0036-1987.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1820/0037-1987.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1821/0038-1987.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1822/0039-1987.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1823/0040-1987.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1824/0041-1987.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1826/0042-1987.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1827/0043-1987.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1828/0044-1987.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1829/0045-1987.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1830/0046-1987.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1831/0047-1987.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1832/0048-1987.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1833/0049-1987.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1834/0050-1987.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1835/0051-1987.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1836/0052-1987.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1837/0053-1987.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1838/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1839/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1840/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1841/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1842/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1843/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1844/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1845/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1846/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209930/S/N-1987.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210946/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209934/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209936/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209940/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209943/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209946/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209948/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209951/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209967/0010-1987.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209995/0011-1987.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210018/0012-1987.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210058/0013-1987.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210092/0014-1987.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210107/0015-1987.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210129/0016-1987.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210153/0017-1987.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210177/0018-1987.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210202/0019-1987.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210227/0020-1987.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210271/0021-1987.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210299/0022-1987.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210326/0023-1987.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210361/0024-1987.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210390/0025-1987.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210425/0026-1987.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210463/0027-1987.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210488/0028-1987.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210516/0029-1987.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210541/0030-1987.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210566/0031-1987.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210582/0032-1987.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210593/0033-1987.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210604/0034-1987.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210615/0035-1987.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210626/0036-1987.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210637/0037-1987.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210648/0038-1987.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210658/0039-1987.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210947/0040-1987.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210678/0041-1987.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210696/0042-1987.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210732/0043-1987.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210754/0044-1987.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210789/0045-1987.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210816/0046-1987.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210834/0047-1987.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210854/0048-1987.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210877/0049-1987.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210878/0050-1987.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210880/0051-1987.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210881/0052-1987.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210883/0053-1987.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210886/0054-1987.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210892/0055-1987.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210899/0056-1987.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210900/0057-1987.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210907/0058-1987.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210910/0059-1987.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210911/0060-1987.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210913/0061-1987.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210914/0062-1987.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210917/0063-1987.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210920/0064-1987.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210922/0065-1987.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210925/0066-1987.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210926/0067-1987.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210928/0068-1987.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210930/0069-1987.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210932/0070-1987.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210933/0071-1987.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210935/0072-1987.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210937/0073-1987.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210948/0074-1987.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210939/0075-1987.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210940/0076-1987.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210942/0078-1987.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210943/0079-1987.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210945/0080-1987.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210964/0081-1987.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210966/0082-1987.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210969/0083-1987.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210972/0084-1987.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210975/0085-1987.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210977/0086-1987.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210980/0087-1987.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210981/0088-1987.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210983/0089-1987.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210986/0090-1987.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210988/0091-1987.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210990/0092-1987.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210992/0093-1987.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210994/0094-1987.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210998/0095-1987.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210999/0096-1987.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211004/0097-1987.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211006/0098-1987.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211008/0099-1987.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210949/0100-1987.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209955/0101-1987.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209956/0102-1987.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209958/0103-1987.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209959/0104-1987.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209960/0105-1987.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209962/0106-1987.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209964/0107-1987.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209970/0108-1987.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209973/0109-1987.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209975/0110-1987.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209978/0111-1987.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209980/0112-1987.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209982/0113-1987.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209984/0114-1987.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209986/0115-1987.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209989/0116-1987.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209992/0117-1987.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209998/0118-1987.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210000/0119-1987.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210003/0120-1987.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210006/0121-1987.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210008/0122-1987.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210011/0123-1987.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210950/0124-1987.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210951/0125-1987.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210012/0126-1987.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210016/0127-1987.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210021/0128-1987.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210023/0129-1987.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210034/0130-1987.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210037/0131-1987.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210039/0132-1987.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210045/0133-1987.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210047/0134-1987.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210051/0135-1987.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210053/0136-1987.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210055/0137-1987.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210061/0138-1987.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210064/0139-1987.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210066/0140-1987.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210073/0141-1987.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210078/0142-1987.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210082/0143-1987.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210084/0144-1987.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210085/0145-1987.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210088/0146-1987.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210090/0147-1987.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210094/0148-1987.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210952/0149-1987.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210096/0150-1987.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210097/0151-1987.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210098/0152-1987.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210099/0153-1987.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210100/0154-1987.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210101/0155-1987.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210103/0156-1987.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210105/0157-1987.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210111/0158-1987.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210113/0159-1987.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210115/0160-1987.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210117/0161-1987.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210119/0162-1987.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210121/0163-1987.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210123/0164-1987.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210125/0165-1987.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210126/0166-1987.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210127/0167-1987.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210131/0168-1987.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210133/0169-1987.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210134/0170-1987.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210136/0171-1987.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210138/0172-1987.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210140/0173-1987.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210143/0174-1987.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210146/0175-1987.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210148/0176-1987.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210150/0177-1987.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210156/0178-1987.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210158/0179-1987.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210160/0180-1987.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210161/0181-1987.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210162/0182-1987.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210165/0183-1987.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210167/0184-1987.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210168/0185-1987.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210171/0186-1987.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210173/0187-1987.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210182/0188-1987.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210183/0189-1987.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210953/0190-1987.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210954/0191-1987.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210187/0192-1987.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210189/0193-1987.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210190/0194-1987.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210194/0195-1987.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210196/0196-1987.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210198/0197-1987.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210205/0198-1987.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210209/0199-1987.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210211/0200-1987.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210212/0201-1987.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210215/0202-1987.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210217/0203-1987.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210221/0204-1987.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210223/0205-1987.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210225/0206-1987.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210226/0207-1987.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210228/0208-1987.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210229/0209-1987.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210230/0210-1987.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210231/0211-1987.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210256/0212-1987.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210259/0213-1987.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210261/0214-1987.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210263/0215-1987.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210265/0216-1987.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210269/0217-1987.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210274/0218-1987.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210276/0219-1987.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210278/0220-1987.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210280/0221-1987.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210283/0222-1987.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210284/0223-1987.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210291/0224-1987.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210292/0225-1987.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210295/0226-1987.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210296/0227-1987.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210301/0228-1987.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210302/0229-1987.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210303/0230-1987.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210304/0231-1987.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210306/0232-1987.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210308/0233-1987.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210311/0234-1987.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210313/0235-1987.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210316/0236-1987.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210319/0237-1987.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210328/0238-1987.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210331/0239-1987.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210333/0241-1987.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210335/0242-1987.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210337/0243-1987.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210340/0244-1987.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210348/0245-1987.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210355/0246-1987.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210357/0247-1987.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210366/0248-1987.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210367/0249-1987.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210370/0250-1987.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210372/0251-1987.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210375/0252-1987.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210377/0253-1987.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210379/0254-1987.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210383/0256-1987.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210386/0257-1987.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210394/0258-1987.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210397/0259-1987.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210401/0260-1987.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210403/0261-1987.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210405/0262-1987.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210408/0263-1987.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210411/0264-1987.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210414/0265-1987.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210415/0266-1987.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210418/0267-1987.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210436/0268-1987.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210441/0269-1987.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210444/0270-1987.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210446/0271-1987.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210449/0272-1987.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210452/0273-1987.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210454/0274-1987.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210457/0275-1987.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210459/0276-1987.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210461/0277-1987.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210466/0278-1987.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210467/0279-1987.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210469/0280-1987.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210470/0281-1987.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210473/0282-1987.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210476/0283-1987.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210479/0284-1987.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210955/0285-1987.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210483/0286-1987.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210485/0287-1987.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210492/0288-1987.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210494/0289-1987.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210496/0290-1987.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210498/0291-1987.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210500/0292-1987.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210503/0293-1987.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210504/0294-1987.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210507/0295-1987.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210509/0296-1987.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210512/0297-1987.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210520/0298-1987.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210522/0299-1987.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210524/0300-1987.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210526/0301-1987.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210528/0302-1987.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210531/0303-1987.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210534/0304-1987.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210536/0305-1987.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210538/0306-1987.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210540/0307-1987.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210542/0308-1987.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210543/0309-1987.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210545/0310-1987.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210547/0311-1987.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210549/0312-1987.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210552/0313-1987.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210557/0314-1987.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210559/0315-1987.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210561/0316-1987.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210564/0317-1987.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210569/0318-1987.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210571/0319-1987.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210573/0320-1987.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210575/0321-1987.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210576/0322-1987.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210577/0323-1987.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210578/0324-1987.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210579/0325-1987.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210580/0326-1987.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210581/0327-1987.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210583/0328-1987.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210584/0329-1987.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210585/0330-1987.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210586/0331-1987.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210587/0332-1987.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210588/0333-1987.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210589/0334-1987.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210590/0335-1987.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210591/0336-1987.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210592/0337-1987.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210594/0338-1987.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210595/0339-1987.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210596/0340-1987.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210597/0341-1987.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210598/0342-1987.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210599/0343-1987.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210600/0344-1987.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210601/0345-1987.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210602/0346-1987.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210603/0347-1987.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210605/0348-1987.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210606/0349-1987.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210607/0350-1987.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210608/0351-1987.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210609/0352-1987.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210610/0353-1987.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210611/0354-1987.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210612/0355-1987.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210613/0356-1987.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210614/0357-1987.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210616/0358-1987.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210617/0359-1987.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210618/0360-1987.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210619/0361-1987.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210620/0362-1987.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210621/0363-1987.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210622/0364-1987.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210623/0365-1987.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210624/0366-1987.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210625/0367-1987.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210627/0368-1987.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210628/0369-1987.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210629/0370-1987.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210630/0371-1987.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210631/0372-1987.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210632/0373-1987.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210633/0374-1987.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210634/0375-1987.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210635/0376-1987.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210636/0377-1987.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210638/0378-1987.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210639/0379-1987.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210640/0380-1987.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210641/0381-1987.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210642/0382-1987.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210643/0383-1987.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210644/0384-1987.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210645/0385-1987.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210646/0386-1987.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210647/0387-1987.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210649/0388-1987.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210650/0389-1987.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210956/0390-1987.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210651/0391-1987.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210652/0392-1987.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210653/0393-1987.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210654/0394-1987.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210655/0395-1987.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210656/0396-1987.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210657/0397-1987.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210659/0398-1987.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210660/0399-1987.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210661/0400-1987.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210662/0401-1987.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210663/0402-1987.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210664/0403-1987.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210665/0404-1987.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210666/0405-1987.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210667/0406-1987.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210668/0407-1987.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210669/0408-1987.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210670/0409-1987.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210671/0410-1987.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210672/0412-1987.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210673/0413-1987.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210674/0414-1987.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210675/0415-1987.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210676/0416-1987.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210677/0417-1987.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210957/0418-1987.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210679/0419-1987.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210680/0420-1987.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210681/0421-1987.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210683/0422-1987.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210684/0423-1987.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210685/0424-1987.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210688/0425-1987.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210690/0426-1987.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210693/0427-1987.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210698/0428-1987.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210700/0429-1987.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210702/0430-1987.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210958/0431-1987.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210704/0432-1987.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210707/0433-1987.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210709/0434-1987.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210711/0435-1987.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210713/0436-1987.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210714/0437-1987.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210736/0438-1987.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210738/0439-1987.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210739/0440-1987.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210741/0441-1987.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210742/0442-1987.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210744/0443-1987.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210746/0444-1987.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210748/0445-1987.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210749/0446-1987.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210752/0447-1987.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210757/0448-1987.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210764/0449-1987.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210766/0450-1987.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210771/0451-1987.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210773/0452-1987.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210777/0453-1987.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210779/0454-1987.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210780/0455-1987.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210785/0456-1987.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210787/0457-1987.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210790/0458-1987.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210795/0459-1987.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210797/0460-1987.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210799/0461-1987.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210802/0462-1987.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210804/0463-1987.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210806/0464-1987.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210809/0465-1987.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210811/0466-1987.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210814/0467-1987.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210819/0468-1987.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210821/0469-1987.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210823/0470-1987.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210824/0471-1987.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210825/0472-1987.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210827/0473-1987.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210828/0474-1987.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210829/0475-1987.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210830/0476-1987.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210831/0477-1987.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210836/0478-1987.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210838/0479-1987.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210840/0480-1987.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210842/0481-1987.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210844/0482-1987.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210847/0483-1987.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210848/0484-1987.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210850/0485-1987.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210852/0486-1987.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210853/0487-1987.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210861/0488-1987.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210862/0489-1987.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210863/0490-1987.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210865/0491-1987.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210866/0492-1987.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210868/0493-1987.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210870/0494-1987.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210872/0495-1987.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210875/0496-1987.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1847/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1848/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1849/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1850/0004-1987.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115242/Sem%20n&#250;mero%20-1987.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113910/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113911/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113912/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113913/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113914/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113915/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113916/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113917/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113918/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113927/0010-1987.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113938/0011-1987.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113949/0012-1987.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113960/0013-1987.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113971/0014-1987.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113982/0015-1987.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113993/0016-1987.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114004/0017-1987.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114016/0018-1987.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114027/0019-1987.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114038/0020-1987.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114048/0021-1987.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115117/0022-1987.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115130/0023-1987.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115145/0024-1987.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115159/0025-1987.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115173/0026-1987.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115250/0027-1987.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115274/0028-1987.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115285/0029-1987.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115297/0030-1987.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115309/0031-1987.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115324/0032-1987.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115338/0033-1987.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115351/0034-1987.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115366/0035-1987.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115382/0036-1987.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115396/0037-1987.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115413/0038-1987.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115426/0039-1987.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115439/0040-1987.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115450/0041-1987.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115463/0042-1987.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115481/0043-1987.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115495/0044-1987.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115560/0045-1987.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115571/0046-1987.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115582/0047-1987.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115593/0048-1987.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115604/0049-1987.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115615/0050-1987.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115626/0051-1987.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115637/0052-1987.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115648/0053-1987.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115658/0054-1987.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115669/0055-1987.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115680/0056-1987.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115179/0058-1987.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115180/0059-1987.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115181/0060-1987.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115182/0061-1987.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115183/0062-1987.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115184/0063-1987.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115186/0064-1987.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115187/0065-1987.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115188/0066-1987.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115190/0067-1987.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115191/0068-1987.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115193/0069-1987.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115194/0070-1987.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115196/0071-1987.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115197/0072-1987.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115198/0073-1987.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115200/0074-1987.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115201/0075-1987.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115202/0076-1987.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115204/0077-1987.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115212/0078-1987.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115215/0079-1987.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115217/0080-1987.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115218/0081-1987.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115220/0082-1987.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115221/0083-1987.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115223/0084-1987.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115224/0085-1987.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115226/0086-1987.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115227/0087-1987.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115228/0088-1987.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115230/0089-1987.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115231/0090-1987.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115232/0091-1987.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115234/0092-1987.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115235/0093-1987.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115236/0094-1987.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115237/0095-1987.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115238/0096-1987.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115239/0097-1987.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115240/0098-1987.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115241/0099-1987.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113919/0100-1987.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113920/0101-1987.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113921/0102-1987.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113922/0103-1987.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113923/0104-1987.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113924/0105-1987.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113925/0106-1987.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113926/0107-1987.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113928/0108-1987.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113929/0109-1987.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113930/0110-1987.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113931/0111-1987.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113932/0112-1987.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113933/0113-1987.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113934/0114-1987.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113935/0115-1987.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113936/0116-1987.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113937/0117-1987.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113939/0118-1987.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113940/0119-1987.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113941/0120-1987.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113942/0121-1987.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113943/0122-1987.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113944/0123-1987.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113945/0124-1987.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113946/0125-1987.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113947/0126-1987.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113948/0127-1987.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113950/0128-1987.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113951/0129-1987.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113952/0130-1987.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113953/0131-1987.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113954/0132-1987.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113955/0133-1987.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113956/0134-1987.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113957/0135-1987.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113958/0136-1987.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113959/0137-1987.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113961/0138-1987.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113962/0139-1987.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113963/0140-1987.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113964/0141-1987.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113965/0142-1987.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113966/0143-1987.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113967/0144-1987.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113968/0145-1987.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113969/0146-1987.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113970/0147-1987.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113972/0148-1987.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113973/0149-1987.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113974/0150-1987.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113975/0151-1987.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113976/0152-1987.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113977/0153-1987.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113978/0154-1987.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113979/0155-1987.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113980/0156-1987.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113981/0157-1987.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113983/0158-1987.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113984/0159-1987.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113985/0160-1987.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113986/0161-1987.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113987/0162-1987.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113988/0163-1987.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113989/0164-1987.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113990/0165-1987.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113991/0166-1987.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113992/0167-1987.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113994/0168-1987.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113995/0169-1987.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113996/0170-1987.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113997/0171-1987.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113998/0172-1987.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/113999/0173-1987.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114000/0174-1987.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114001/0175-1987.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114002/0176-1987.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114003/0177-1987.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114005/0178-1987.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114006/0179-1987.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114007/0180-1987.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114008/0181-1987.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114009/0182-1987.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114011/0183-1987.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114012/0184-1987.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114013/0185-1987.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114014/0186-1987.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114015/0187-1987.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114017/0188-1987.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114018/0189-1987.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114019/0190-1987.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114020/0191-1987.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114021/0192-1987.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114022/0193-1987.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114023/0194-1987.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114024/0195-1987.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114025/0196-1987.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114026/0197-1987.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114028/0198-1987.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114029/0199-1987.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114030/0200-1987.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114031/0201-1987.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114032/0202-1987.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114033/0203-1987.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114034/0204-1987.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114035/0205-1987.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114036/0206-1987.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114037/0207-1987.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114039/0208-1987.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114040/0210-1987.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114041/0211-1987.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114042/0212-1987.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114043/0213-1987.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114044/0214-1987.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114045/0215-1987.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114046/0216-1987.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114047/0217-1987.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114049/0218-1987.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114050/0219-1987.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114051/0220-1987.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114052/0221-1987.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114053/0222-1987.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114054/0223-1987.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/114055/0224-1987.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115113/0225-1987.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115114/0226-1987.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115116/0227-1987.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115119/0228-1987.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115120/0229-1987.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115121/0230-1987.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115122/0231-1987.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115123/0232-1987.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115124/0233-1987.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115125/0234-1987.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115126/0235-1987.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115128/0236-1987.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115129/0237-1987.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115132/0238-1987.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115133/0239-1987.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115134/0240-1987.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115135/0241-1987.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115137/0242-1987.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115138/0243-1987.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115139/0244-1987.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115141/0245-1987.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115142/0246-1987.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115144/0247-1987.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115147/0248-1987.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115148/0249-1987.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115149/0250-1987.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115150/0251-1987.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115152/0252-1987.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115153/0253-1987.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115154/0254-1987.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115155/0255-1987.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115156/0256-1987.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115158/0257-1987.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115160/0258-1987.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115161/0259-1987.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115163/0260-1987.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115164/0261-1987.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115165/0262-1987.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115167/0263-1987.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115168/0264-1987.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115169/0265-1987.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115170/0266-1987.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115172/0267-1987.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115175/0268-1987.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115176/0269-1987.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115177/0270-1987.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115243/0271-1987.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115244/0272-1987.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115245/0273-1987.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115246/0274-1987.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115247/0275-1987.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115248/0276-1987.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115249/0277-1987.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115251/0278-1987.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115252/0279-1987.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115253/0280-1987.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115267/0281-1987.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115268/0282-1987.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115269/0283-1987.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115270/0284-1987.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115271/0285-1987.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115272/0286-1987.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115273/0287-1987.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115275/0288-1987.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115276/0289-1987.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115277/0290-1987.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115278/0291-1987.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115279/0292-1987.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115280/0293-1987.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115281/0294-1987.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115282/0295-1987.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115283/0296-1987.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115284/0297-1987.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115286/0298-1987.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115287/0299-1987.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115288/0300-1987.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115289/0301-1987.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115290/0302-1987.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115291/0303-1987.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115292/0304-1987.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115293/0305-1987.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115294/0306-1987.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115295/0307-1987.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115298/0308-1987.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115299/0309-1987.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115300/0311-1987.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115302/0312-1987.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115304/0313-1987.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115305/0314-1987.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115306/0316-1987.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115308/0317-1987.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115310/0318-1987.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115312/0319-1987.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115313/0320-1987.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115315/0321-1987.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115316/0322-1987.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115317/0323-1987.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115318/0324-1987.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115320/0325-1987.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115321/0326-1987.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115322/0327-1987.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115325/0328-1987.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115327/0329-1987.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115328/0330-1987.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115329/0331-1987.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115330/0332-1987.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115332/0333-1987.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115333/0334-1987.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115334/0335-1987.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115336/0336-1987.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115337/0337-1987.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115339/0338-1987.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115340/0339-1987.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115341/0340-1987.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115342/0341-1987.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115343/0342-1987.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115344/0343-1987.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115346/0344-1987.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115347/0345-1987.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115348/0346-1987.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115350/0347-1987.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115353/0348-1987.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115354/0349-1987.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115356/0350-1987.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115357/0351-1987.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115358/0352-1987.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115359/0353-1987.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115361/0354-1987.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115362/0355-1987.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115363/0356-1987.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115364/0357-1987.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115367/0358-1987.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115368/0359-1987.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115370/0360-1987.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115371/0361-1987.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115372/0362-1987.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115374/0363-1987.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115376/0364-1987.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115377/0365-1987.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115379/0366-1987.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115380/0367-1987.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115384/0368-1987.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115386/0369-1987.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115387/0370-1987.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115389/0371-1987.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115390/0372-1987.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115391/0373-1987.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115392/0374-1987.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115393/0375-1987.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115394/0376-1987.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115395/0377-1987.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115398/0378-1987.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115399/0379-1987.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115401/0380-1987.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115402/0381-1987.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115404/0382-1987.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115405/0383-1987.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115407/0384-1987.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115409/0385-1987.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115410/0386-1987.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115412/0387-1987.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115414/0388-1987.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115415/0389-1987.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115417/0390-1987.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115418/0391-1987.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115419/0392-1987.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115420/0393-1987.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115421/0394-1987.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115422/0395-1987.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115423/0396-1987.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115424/0397-1987.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115427/0398-1987.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115428/0399-1987.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115430/0400-1987.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115431/0401-1987.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115432/0402-1987.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115433/0403-1987.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115434/0404-1987.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115435/0405-1987.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115436/0406-1987.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115438/0407-1987.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115440/0408-1987.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115441/0409-1987.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115442/0410-1987.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115443/0411-1987.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115444/0412-1987.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115445/0413-1987.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115446/0414-1987.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115447/0415-1987.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115448/0416-1987.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115449/0417-1987.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115451/0418-1987.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115452/0419-1987.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115453/0420-1987.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115454/0421-1987.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115456/0422-1987.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115457/0423-1987.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115458/0424-1987.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115459/0425-1987.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115461/0426-1987.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115462/0427-1987.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115465/0428-1987.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115467/0429-1987.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115468/0430-1987.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115471/0431-1987.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115472/0432-1987.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115474/0433-1987.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115475/0434-1987.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115477/0435-1987.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115478/0436-1987.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115480/0437-1987.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115482/0438-1987.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115484/0439-1987.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115485/0440-1987.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115486/0441-1987.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115488/0442-1987.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115490/0443-1987.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115491/0444-1987.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115492/0445-1987.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115493/0446-1987.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115494/0447-1987.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115496/0448-1987.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115497/0449-1987.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115498/0450-1987.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115553/0451-1987.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115554/0452-1987.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115555/0453-1987.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115556/0454-1987.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115557/0455-1987.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115558/0456-1987.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115559/0457-1987.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115561/0458-1987.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115562/0459-1987.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115563/0460-1987.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115564/0461-1987.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115565/0462-1987.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115566/0463-1987.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115567/0464-1987.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115568/0465-1987.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115569/0466-1987.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115570/0467-1987.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115572/0468-1987.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115573/0469-1987.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115574/0470-1987.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115575/0471-1987.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115576/0472-1987.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115577/0473-1987.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115578/0474-1987.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115579/0475-1987.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115580/0476-1987.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115581/0477-1987.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115583/0478-1987.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115584/0479-1987.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115585/0480-1987.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115586/0481-1987.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115587/0482-1987.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115588/0483-1987.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115589/0484-1987.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115590/0485-1987.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115591/0486-1987.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115592/0487-1987.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115594/0488-1987.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115595/0489-1987.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115596/0490-1987.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115597/0491-1987.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115598/0492-1987.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115599/0493-1987.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115600/0494-1987.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115601/0495-1987.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115602/0496-1987.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115603/0497-1987.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115605/0498-1987.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115606/0499-1987.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115607/0500-1987.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115608/0501-1987.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115609/0502-1987.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115610/0503-1987.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115611/0504-1987.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115612/0505-1987.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115613/0506-1987.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115614/0507-1987.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115616/0508-1987.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115617/0509-1987.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115618/0510-1987.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115619/0511-1987.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115620/0512-1987.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115621/0513-1987.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115622/0514-1987.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115623/0515-1987.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115624/0516-1987.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115625/0517-1987.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115627/0518-1987.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115628/0519-1987.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115629/0520-1987.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115630/0521-1987.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115631/0522-1987.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115632/0523-1987.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115633/0524-1987.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115634/0525-1987.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115635/0526-1987.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115636/0527-1987.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115638/0528-1987.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115639/0529-1987.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115640/0530-1987.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115641/0531-1987.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115642/0532-1987.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115643/0533-1987.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115644/0534-1987.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115645/0535-1987.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115646/0536-1987.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115647/0537-1987.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115649/0538-1987.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115650/0539-1987.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115651/0540-1987.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115652/0541-1987.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115653/0542-1987.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115654/0543-1987.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115655/0544-1987.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115656/0546-1987.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115657/0547-1987.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115659/0548-1987.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115660/0549-1987.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115661/0550-1987.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115662/0551-1987.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115663/0552-1987.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115664/0553-1987.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115665/0554-1987.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115666/0555-1987.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115667/0556-1987.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115668/0557-1987.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115670/0558-1987.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115671/0559-1987.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115672/0560-1987.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115673/0561-1987.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115674/0562-1987.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115675/0563-1987.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115676/0564-1987.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115677/0565-1987.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115678/0566-1987.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115679/0567-1987.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115681/0568-1987.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115682/0569-1987.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115683/0570-1987.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115684/0571-1987.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115685/0572-1987.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115686/0573-1987.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115687/0574-1987.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115688/0575-1987.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115689/0576-1987.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115690/0577-1987.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/115691/0578-1987.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300296/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300297/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300298/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300299/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300300/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/300301/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1780/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1781/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1782/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1783/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1784/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1785/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1786/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1787/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1788/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1789/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1790/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1791/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1792/0010-1987.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1793/0011-1987.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1794/0012-1987.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1795/0013-1987.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1796/0014-1987.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1797/0015-1987.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1798/0016-1987.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1799/0017-1987.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1800/0018-1987.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1801/0019-1987.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1802/0020-1987.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1803/0021-1987.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1804/0022-1987.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1805/0023%20A-1987.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1807/0024-1987.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1808/0025-1987.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1809/0026-1987.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1810/0027-1987.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1811/0028-1987.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1813/0030-1987.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1814/0031-1987.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1815/0032-1987.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1816/0033-1987.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1817/0034-1987.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1818/0035-1987.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1819/0036-1987.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1820/0037-1987.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1821/0038-1987.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1822/0039-1987.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1823/0040-1987.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1824/0041-1987.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1826/0042-1987.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1827/0043-1987.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1828/0044-1987.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1829/0045-1987.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1830/0046-1987.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1831/0047-1987.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1832/0048-1987.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1833/0049-1987.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1834/0050-1987.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1835/0051-1987.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1836/0052-1987.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1837/0053-1987.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1838/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1839/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1840/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1841/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1842/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1843/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1844/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1845/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1846/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209930/S/N-1987.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210946/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209934/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209936/0004-1987.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209940/0005-1987.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209943/0006-1987.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209946/0007-1987.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209948/0008-1987.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209951/0009-1987.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209967/0010-1987.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209995/0011-1987.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210018/0012-1987.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210058/0013-1987.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210092/0014-1987.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210107/0015-1987.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210129/0016-1987.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210153/0017-1987.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210177/0018-1987.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210202/0019-1987.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210227/0020-1987.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210271/0021-1987.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210299/0022-1987.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210326/0023-1987.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210361/0024-1987.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210390/0025-1987.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210425/0026-1987.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210463/0027-1987.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210488/0028-1987.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210516/0029-1987.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210541/0030-1987.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210566/0031-1987.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210582/0032-1987.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210593/0033-1987.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210604/0034-1987.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210615/0035-1987.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210626/0036-1987.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210637/0037-1987.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210648/0038-1987.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210658/0039-1987.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210947/0040-1987.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210678/0041-1987.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210696/0042-1987.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210732/0043-1987.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210754/0044-1987.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210789/0045-1987.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210816/0046-1987.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210834/0047-1987.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210854/0048-1987.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210877/0049-1987.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210878/0050-1987.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210880/0051-1987.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210881/0052-1987.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210883/0053-1987.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210886/0054-1987.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210892/0055-1987.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210899/0056-1987.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210900/0057-1987.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210907/0058-1987.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210910/0059-1987.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210911/0060-1987.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210913/0061-1987.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210914/0062-1987.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210917/0063-1987.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210920/0064-1987.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210922/0065-1987.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210925/0066-1987.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210926/0067-1987.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210928/0068-1987.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210930/0069-1987.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210932/0070-1987.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210933/0071-1987.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210935/0072-1987.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210937/0073-1987.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210948/0074-1987.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210939/0075-1987.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210940/0076-1987.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210942/0078-1987.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210943/0079-1987.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210945/0080-1987.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210964/0081-1987.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210966/0082-1987.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210969/0083-1987.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210972/0084-1987.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210975/0085-1987.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210977/0086-1987.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210980/0087-1987.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210981/0088-1987.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210983/0089-1987.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210986/0090-1987.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210988/0091-1987.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210990/0092-1987.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210992/0093-1987.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210994/0094-1987.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210998/0095-1987.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210999/0096-1987.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211004/0097-1987.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211006/0098-1987.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/211008/0099-1987.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210949/0100-1987.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209955/0101-1987.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209956/0102-1987.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209958/0103-1987.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209959/0104-1987.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209960/0105-1987.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209962/0106-1987.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209964/0107-1987.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209970/0108-1987.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209973/0109-1987.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209975/0110-1987.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209978/0111-1987.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209980/0112-1987.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209982/0113-1987.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209984/0114-1987.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209986/0115-1987.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209989/0116-1987.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209992/0117-1987.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/209998/0118-1987.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210000/0119-1987.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210003/0120-1987.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210006/0121-1987.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210008/0122-1987.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210011/0123-1987.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210950/0124-1987.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210951/0125-1987.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210012/0126-1987.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210016/0127-1987.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210021/0128-1987.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210023/0129-1987.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210034/0130-1987.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210037/0131-1987.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210039/0132-1987.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210045/0133-1987.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210047/0134-1987.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210051/0135-1987.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210053/0136-1987.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210055/0137-1987.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210061/0138-1987.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210064/0139-1987.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210066/0140-1987.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210073/0141-1987.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210078/0142-1987.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210082/0143-1987.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210084/0144-1987.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210085/0145-1987.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210088/0146-1987.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210090/0147-1987.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210094/0148-1987.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210952/0149-1987.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210096/0150-1987.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210097/0151-1987.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210098/0152-1987.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210099/0153-1987.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210100/0154-1987.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210101/0155-1987.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210103/0156-1987.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210105/0157-1987.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210111/0158-1987.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210113/0159-1987.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210115/0160-1987.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210117/0161-1987.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210119/0162-1987.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210121/0163-1987.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210123/0164-1987.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210125/0165-1987.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210126/0166-1987.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210127/0167-1987.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210131/0168-1987.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210133/0169-1987.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210134/0170-1987.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210136/0171-1987.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210138/0172-1987.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210140/0173-1987.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210143/0174-1987.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210146/0175-1987.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210148/0176-1987.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210150/0177-1987.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210156/0178-1987.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210158/0179-1987.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210160/0180-1987.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210161/0181-1987.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210162/0182-1987.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210165/0183-1987.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210167/0184-1987.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210168/0185-1987.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210171/0186-1987.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210173/0187-1987.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210182/0188-1987.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210183/0189-1987.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210953/0190-1987.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210954/0191-1987.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210187/0192-1987.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210189/0193-1987.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210190/0194-1987.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210194/0195-1987.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210196/0196-1987.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210198/0197-1987.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210205/0198-1987.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210209/0199-1987.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210211/0200-1987.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210212/0201-1987.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210215/0202-1987.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210217/0203-1987.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210221/0204-1987.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210223/0205-1987.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210225/0206-1987.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210226/0207-1987.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210228/0208-1987.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210229/0209-1987.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210230/0210-1987.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210231/0211-1987.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210256/0212-1987.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210259/0213-1987.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210261/0214-1987.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210263/0215-1987.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210265/0216-1987.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210269/0217-1987.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210274/0218-1987.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210276/0219-1987.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210278/0220-1987.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210280/0221-1987.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210283/0222-1987.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210284/0223-1987.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210291/0224-1987.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210292/0225-1987.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210295/0226-1987.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210296/0227-1987.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210301/0228-1987.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210302/0229-1987.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210303/0230-1987.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210304/0231-1987.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210306/0232-1987.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210308/0233-1987.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210311/0234-1987.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210313/0235-1987.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210316/0236-1987.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210319/0237-1987.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210328/0238-1987.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210331/0239-1987.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210333/0241-1987.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210335/0242-1987.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210337/0243-1987.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210340/0244-1987.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210348/0245-1987.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210355/0246-1987.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210357/0247-1987.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210366/0248-1987.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210367/0249-1987.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210370/0250-1987.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210372/0251-1987.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210375/0252-1987.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210377/0253-1987.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210379/0254-1987.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210383/0256-1987.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210386/0257-1987.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210394/0258-1987.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210397/0259-1987.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210401/0260-1987.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210403/0261-1987.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210405/0262-1987.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210408/0263-1987.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210411/0264-1987.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210414/0265-1987.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210415/0266-1987.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210418/0267-1987.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210436/0268-1987.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210441/0269-1987.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210444/0270-1987.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210446/0271-1987.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210449/0272-1987.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210452/0273-1987.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210454/0274-1987.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210457/0275-1987.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210459/0276-1987.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210461/0277-1987.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210466/0278-1987.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210467/0279-1987.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210469/0280-1987.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210470/0281-1987.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210473/0282-1987.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210476/0283-1987.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210479/0284-1987.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210955/0285-1987.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210483/0286-1987.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210485/0287-1987.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210492/0288-1987.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210494/0289-1987.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210496/0290-1987.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210498/0291-1987.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210500/0292-1987.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210503/0293-1987.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210504/0294-1987.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210507/0295-1987.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210509/0296-1987.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210512/0297-1987.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210520/0298-1987.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210522/0299-1987.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210524/0300-1987.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210526/0301-1987.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210528/0302-1987.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210531/0303-1987.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210534/0304-1987.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210536/0305-1987.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210538/0306-1987.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210540/0307-1987.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210542/0308-1987.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210543/0309-1987.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210545/0310-1987.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210547/0311-1987.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210549/0312-1987.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210552/0313-1987.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210557/0314-1987.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210559/0315-1987.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210561/0316-1987.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210564/0317-1987.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210569/0318-1987.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210571/0319-1987.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210573/0320-1987.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210575/0321-1987.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210576/0322-1987.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210577/0323-1987.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210578/0324-1987.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210579/0325-1987.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210580/0326-1987.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210581/0327-1987.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210583/0328-1987.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210584/0329-1987.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210585/0330-1987.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210586/0331-1987.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210587/0332-1987.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210588/0333-1987.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210589/0334-1987.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210590/0335-1987.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210591/0336-1987.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210592/0337-1987.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210594/0338-1987.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210595/0339-1987.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210596/0340-1987.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210597/0341-1987.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210598/0342-1987.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210599/0343-1987.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210600/0344-1987.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210601/0345-1987.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210602/0346-1987.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210603/0347-1987.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210605/0348-1987.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210606/0349-1987.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210607/0350-1987.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210608/0351-1987.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210609/0352-1987.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210610/0353-1987.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210611/0354-1987.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210612/0355-1987.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210613/0356-1987.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210614/0357-1987.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210616/0358-1987.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210617/0359-1987.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210618/0360-1987.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210619/0361-1987.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210620/0362-1987.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210621/0363-1987.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210622/0364-1987.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210623/0365-1987.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210624/0366-1987.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210625/0367-1987.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210627/0368-1987.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210628/0369-1987.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210629/0370-1987.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210630/0371-1987.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210631/0372-1987.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210632/0373-1987.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210633/0374-1987.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210634/0375-1987.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210635/0376-1987.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210636/0377-1987.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210638/0378-1987.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210639/0379-1987.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210640/0380-1987.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210641/0381-1987.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210642/0382-1987.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210643/0383-1987.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210644/0384-1987.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210645/0385-1987.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210646/0386-1987.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210647/0387-1987.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210649/0388-1987.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210650/0389-1987.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210956/0390-1987.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210651/0391-1987.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210652/0392-1987.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210653/0393-1987.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210654/0394-1987.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210655/0395-1987.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210656/0396-1987.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210657/0397-1987.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210659/0398-1987.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210660/0399-1987.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210661/0400-1987.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210662/0401-1987.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210663/0402-1987.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210664/0403-1987.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210665/0404-1987.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210666/0405-1987.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210667/0406-1987.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210668/0407-1987.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210669/0408-1987.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210670/0409-1987.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210671/0410-1987.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210672/0412-1987.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210673/0413-1987.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210674/0414-1987.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210675/0415-1987.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210676/0416-1987.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210677/0417-1987.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210957/0418-1987.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210679/0419-1987.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210680/0420-1987.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210681/0421-1987.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210683/0422-1987.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210684/0423-1987.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210685/0424-1987.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210688/0425-1987.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210690/0426-1987.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210693/0427-1987.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210698/0428-1987.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210700/0429-1987.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210702/0430-1987.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210958/0431-1987.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210704/0432-1987.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210707/0433-1987.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210709/0434-1987.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210711/0435-1987.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210713/0436-1987.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210714/0437-1987.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210736/0438-1987.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210738/0439-1987.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210739/0440-1987.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210741/0441-1987.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210742/0442-1987.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210744/0443-1987.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210746/0444-1987.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210748/0445-1987.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210749/0446-1987.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210752/0447-1987.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210757/0448-1987.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210764/0449-1987.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210766/0450-1987.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210771/0451-1987.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210773/0452-1987.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210777/0453-1987.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210779/0454-1987.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210780/0455-1987.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210785/0456-1987.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210787/0457-1987.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210790/0458-1987.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210795/0459-1987.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210797/0460-1987.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210799/0461-1987.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210802/0462-1987.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210804/0463-1987.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210806/0464-1987.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210809/0465-1987.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210811/0466-1987.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210814/0467-1987.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210819/0468-1987.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210821/0469-1987.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210823/0470-1987.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210824/0471-1987.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210825/0472-1987.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210827/0473-1987.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210828/0474-1987.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210829/0475-1987.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210830/0476-1987.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210831/0477-1987.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210836/0478-1987.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210838/0479-1987.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210840/0480-1987.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210842/0481-1987.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210844/0482-1987.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210847/0483-1987.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210848/0484-1987.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210850/0485-1987.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210852/0486-1987.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210853/0487-1987.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210861/0488-1987.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210862/0489-1987.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210863/0490-1987.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210865/0491-1987.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210866/0492-1987.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210868/0493-1987.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210870/0494-1987.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210872/0495-1987.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/210875/0496-1987.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1847/0001-1987.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1848/0002-1987.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1849/0003-1987.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1987/1850/0004-1987.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="216.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>