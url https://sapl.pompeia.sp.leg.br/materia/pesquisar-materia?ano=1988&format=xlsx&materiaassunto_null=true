--- v0 (2026-02-08)
+++ v1 (2026-04-02)
@@ -54,9885 +54,9885 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>112909</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Tadayoshi Miyahira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112909/0001-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112909/0001-1988.pdf</t>
   </si>
   <si>
     <t>Tapar valeta</t>
   </si>
   <si>
     <t>112912</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112912/0002-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112912/0002-1988.pdf</t>
   </si>
   <si>
     <t>Recursos para o Distrito Industrial</t>
   </si>
   <si>
     <t>112917</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112917/0003-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112917/0003-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação pública da Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>112918</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112918/0004-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112918/0004-1988.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança em vias públicas</t>
   </si>
   <si>
     <t>112919</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112919/0005-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112919/0005-1988.pdf</t>
   </si>
   <si>
     <t>Reformulação da escala de vencimentos e salários</t>
   </si>
   <si>
     <t>112921</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112921/0006-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112921/0006-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade</t>
   </si>
   <si>
     <t>112923</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112923/0007-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112923/0007-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade</t>
   </si>
   <si>
     <t>113266</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Odair de Rossi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113266/0008-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113266/0008-1988.pdf</t>
   </si>
   <si>
     <t>Sugere conservação da estrada Municipal Pompeia-Lutecia</t>
   </si>
   <si>
     <t>113291</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113291/0009-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113291/0009-1988.pdf</t>
   </si>
   <si>
     <t>Alerta para a necessidade de se instalar iluminação pública na Rua Otilia Clemente( Vila Paulina) e em parte da Rua Japão altura do nº 806</t>
   </si>
   <si>
     <t>112940</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112940/0010-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112940/0010-1988.pdf</t>
   </si>
   <si>
     <t>Obstaculos</t>
   </si>
   <si>
     <t>112957</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112957/0011-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112957/0011-1988.pdf</t>
   </si>
   <si>
     <t>Lixo</t>
   </si>
   <si>
     <t>112973</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112973/0012-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112973/0012-1988.pdf</t>
   </si>
   <si>
     <t>Reforma de calçadas</t>
   </si>
   <si>
     <t>112990</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Orlando Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112990/0013-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112990/0013-1988.pdf</t>
   </si>
   <si>
     <t>Ambulância</t>
   </si>
   <si>
     <t>113004</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113004/0014-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113004/0014-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação de estrada vicinal</t>
   </si>
   <si>
     <t>113021</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113021/0015-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113021/0015-1988.pdf</t>
   </si>
   <si>
     <t>Construção de casas populares</t>
   </si>
   <si>
     <t>113036</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113036/0016-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113036/0016-1988.pdf</t>
   </si>
   <si>
     <t>Parque infantil</t>
   </si>
   <si>
     <t>113052</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113052/0017-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113052/0017-1988.pdf</t>
   </si>
   <si>
     <t>Reconstruit a ponte no corrego Jatobá</t>
   </si>
   <si>
     <t>113064</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113064/0018-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113064/0018-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação da praça dos Bancarios</t>
   </si>
   <si>
     <t>113080</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113080/0019-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113080/0019-1988.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na rua Antonio Egidio</t>
   </si>
   <si>
     <t>113102</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113102/0020-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113102/0020-1988.pdf</t>
   </si>
   <si>
     <t>Retorno do minimo da água para os 15 mil litros</t>
   </si>
   <si>
     <t>113121</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113121/0021-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113121/0021-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de galerias, bocas de lobo e rede de esgoto na parte baixa da Rua Dr. Luiz Padilha de Oliveira</t>
   </si>
   <si>
     <t>113151</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113151/0022-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113151/0022-1988.pdf</t>
   </si>
   <si>
     <t>Estradas Municipais</t>
   </si>
   <si>
     <t>113298</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113298/0023-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113298/0023-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto</t>
   </si>
   <si>
     <t>113299</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113299/0024-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113299/0024-1988.pdf</t>
   </si>
   <si>
     <t>Recuperar rua</t>
   </si>
   <si>
     <t>113301</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113301/0025-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113301/0025-1988.pdf</t>
   </si>
   <si>
     <t>Limpar calçadas</t>
   </si>
   <si>
     <t>113303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113303/0026-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113303/0026-1988.pdf</t>
   </si>
   <si>
     <t>Faz sugestões ao Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>113304</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113304/0027-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113304/0027-1988.pdf</t>
   </si>
   <si>
     <t>Sugere colocar proteção em bueiros de captação de águas pluviais, no cemiterio local</t>
   </si>
   <si>
     <t>113305</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113305/0028-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113305/0028-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação da Avenida Nestor de Barros na altura da área destinada ao centro de lazer</t>
   </si>
   <si>
     <t>113308</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113308/0029-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113308/0029-1988.pdf</t>
   </si>
   <si>
     <t>Aumento do consumo minimo de água de 10.000 para 15.000 litros</t>
   </si>
   <si>
     <t>113309</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113309/0030-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113309/0030-1988.pdf</t>
   </si>
   <si>
     <t>Mau cheiro na praça Jesus Maria</t>
   </si>
   <si>
     <t>113311</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113311/0031-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113311/0031-1988.pdf</t>
   </si>
   <si>
     <t>Rua José Ramos Ortiz</t>
   </si>
   <si>
     <t>113312</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113312/0032-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113312/0032-1988.pdf</t>
   </si>
   <si>
     <t>Acomodações para INPS( Agência de Pompeia)</t>
   </si>
   <si>
     <t>113313</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113313/0033-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113313/0033-1988.pdf</t>
   </si>
   <si>
     <t>Tarifa da água</t>
   </si>
   <si>
     <t>113321</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113321/0034-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113321/0034-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias no tiro de guerra02/030</t>
   </si>
   <si>
     <t>113325</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113325/0035-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113325/0035-1988.pdf</t>
   </si>
   <si>
     <t>Área de lazer para o núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113328</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113328/0036-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113328/0036-1988.pdf</t>
   </si>
   <si>
     <t>Construção de campos de malha</t>
   </si>
   <si>
     <t>113330</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113330/0037-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113330/0037-1988.pdf</t>
   </si>
   <si>
     <t>Arborização da Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>113334</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113334/0038-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113334/0038-1988.pdf</t>
   </si>
   <si>
     <t>Enviar oficio ao Sr. Prefeito Municipal, sugerindo a buscar junto à Secretaria de Esportes e Turismo, recursos para construção de quadra esportiva nas dependencias do TG.02/030</t>
   </si>
   <si>
     <t>113337</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113337/0039-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113337/0039-1988.pdf</t>
   </si>
   <si>
     <t>Conservação de rua</t>
   </si>
   <si>
     <t>113338</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113338/0040-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113338/0040-1988.pdf</t>
   </si>
   <si>
     <t>Tratamento de esgotos</t>
   </si>
   <si>
     <t>113341</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113341/0041-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113341/0041-1988.pdf</t>
   </si>
   <si>
     <t>Torneira para parque infantil</t>
   </si>
   <si>
     <t>113342</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113342/0042-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113342/0042-1988.pdf</t>
   </si>
   <si>
     <t>Maior cuidado com a Avenida D. Pedro II em Paulópolis</t>
   </si>
   <si>
     <t>113344</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113344/0043-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113344/0043-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação de passagem de nivel</t>
   </si>
   <si>
     <t>113345</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113345/0044-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113345/0044-1988.pdf</t>
   </si>
   <si>
     <t>Rede elétrica e iluminação pública no Jardim São Luiz</t>
   </si>
   <si>
     <t>113346</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113346/0045-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113346/0045-1988.pdf</t>
   </si>
   <si>
     <t>Bebedouro público</t>
   </si>
   <si>
     <t>113349</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113349/0046-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113349/0046-1988.pdf</t>
   </si>
   <si>
     <t>Mini-mercado do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113351</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113351/0047-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113351/0047-1988.pdf</t>
   </si>
   <si>
     <t>Asfalto</t>
   </si>
   <si>
     <t>113199</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Walter Augusto Soares</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113199/0048-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113199/0048-1988.pdf</t>
   </si>
   <si>
     <t>Eliminação de matagal nas ruas da cidade</t>
   </si>
   <si>
     <t>113200</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113200/0049-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113200/0049-1988.pdf</t>
   </si>
   <si>
     <t>Micro-ônibus</t>
   </si>
   <si>
     <t>113201</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113201/0050-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113201/0050-1988.pdf</t>
   </si>
   <si>
     <t>Limpeza de passeio</t>
   </si>
   <si>
     <t>113202</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113202/0051-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113202/0051-1988.pdf</t>
   </si>
   <si>
     <t>Auxilio-transporte para os professores da zona rural</t>
   </si>
   <si>
     <t>113203</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113203/0052-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113203/0052-1988.pdf</t>
   </si>
   <si>
     <t>Valeta em via pública</t>
   </si>
   <si>
     <t>113205</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113205/0053-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113205/0053-1988.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a pintura de sinalização do trânsito, recolhimento de lixo colocado a "meio-fio" e capinação das ruas e calçadas</t>
   </si>
   <si>
     <t>113207</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113207/0054-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113207/0054-1988.pdf</t>
   </si>
   <si>
     <t>113208</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113208/0055-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113208/0055-1988.pdf</t>
   </si>
   <si>
     <t>Feira livre</t>
   </si>
   <si>
     <t>113209</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113209/0056-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113209/0056-1988.pdf</t>
   </si>
   <si>
     <t>Asfaltar ruas</t>
   </si>
   <si>
     <t>113210</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113210/0057-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113210/0057-1988.pdf</t>
   </si>
   <si>
     <t>Bebedouros públicos</t>
   </si>
   <si>
     <t>113211</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113211/0058-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113211/0058-1988.pdf</t>
   </si>
   <si>
     <t>Mão de direção em vias públicas</t>
   </si>
   <si>
     <t>113213</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113213/0059-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113213/0059-1988.pdf</t>
   </si>
   <si>
     <t>Carpir calçadas</t>
   </si>
   <si>
     <t>113214</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113214/0060-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113214/0060-1988.pdf</t>
   </si>
   <si>
     <t>Um prédio para o INPS</t>
   </si>
   <si>
     <t>113215</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113215/0061-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113215/0061-1988.pdf</t>
   </si>
   <si>
     <t>Recadastramento do INPS para aposentados e pensionistas</t>
   </si>
   <si>
     <t>113216</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113216/0062-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113216/0062-1988.pdf</t>
   </si>
   <si>
     <t>Trânsito de bicicletas na praça Jesus Maria</t>
   </si>
   <si>
     <t>113218</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113218/0063-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113218/0063-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos na Rua Manoel Brasil Camargo</t>
   </si>
   <si>
     <t>113219</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113219/0064-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113219/0064-1988.pdf</t>
   </si>
   <si>
     <t>Combate a erosão</t>
   </si>
   <si>
     <t>113221</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113221/0065-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113221/0065-1988.pdf</t>
   </si>
   <si>
     <t>P.A.S. de Novo Cravinhos</t>
   </si>
   <si>
     <t>113223</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113223/0066-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113223/0066-1988.pdf</t>
   </si>
   <si>
     <t>Perenização das ruas do Jardim Primavera</t>
   </si>
   <si>
     <t>113225</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113225/0067-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113225/0067-1988.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal a completar iluminação pública do loteamento Jardim São Luiz</t>
   </si>
   <si>
     <t>113227</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113227/0068-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113227/0068-1988.pdf</t>
   </si>
   <si>
     <t>Guarda noturno</t>
   </si>
   <si>
     <t>113228</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113228/0069-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113228/0069-1988.pdf</t>
   </si>
   <si>
     <t>Sugere ao senhor Prefeito Municipal a doação de terreno.</t>
   </si>
   <si>
     <t>113230</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113230/0070-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113230/0070-1988.pdf</t>
   </si>
   <si>
     <t>Sugere aumento salarial aos funcionarios Municipais</t>
   </si>
   <si>
     <t>113231</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113231/0071-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113231/0071-1988.pdf</t>
   </si>
   <si>
     <t>Aterrar a cabeceira da ponte</t>
   </si>
   <si>
     <t>113233</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113233/0072-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113233/0072-1988.pdf</t>
   </si>
   <si>
     <t>Roçar o gramado do campo de Paulópolis</t>
   </si>
   <si>
     <t>113235</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113235/0073-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113235/0073-1988.pdf</t>
   </si>
   <si>
     <t>Roçar a grama do Jardim em frente ao Velorio Municipal</t>
   </si>
   <si>
     <t>113237</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113237/0074-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113237/0074-1988.pdf</t>
   </si>
   <si>
     <t>Sugestões à Administração Municipal</t>
   </si>
   <si>
     <t>113239</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113239/0075-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113239/0075-1988.pdf</t>
   </si>
   <si>
     <t>Limpeza de ruas</t>
   </si>
   <si>
     <t>113240</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113240/0076-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113240/0076-1988.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guias</t>
   </si>
   <si>
     <t>113242</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113242/0077-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113242/0077-1988.pdf</t>
   </si>
   <si>
     <t>Cursos</t>
   </si>
   <si>
     <t>113243</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113243/0078-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113243/0078-1988.pdf</t>
   </si>
   <si>
     <t>Guarda Mirim</t>
   </si>
   <si>
     <t>113246</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113246/0079-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113246/0079-1988.pdf</t>
   </si>
   <si>
     <t>Calçadas e limpeza de terrenos</t>
   </si>
   <si>
     <t>113247</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113247/0080-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113247/0080-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Canalizar água </t>
   </si>
   <si>
     <t>113249</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113249/0081-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113249/0081-1988.pdf</t>
   </si>
   <si>
     <t>Ambulância para Paulópolis</t>
   </si>
   <si>
     <t>113252</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113252/0082-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113252/0082-1988.pdf</t>
   </si>
   <si>
     <t>Campanha para melhorar o visual do centro da cidade</t>
   </si>
   <si>
     <t>113254</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113254/0083-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113254/0083-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos no velorio Municipal</t>
   </si>
   <si>
     <t>113256</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113256/0084-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113256/0084-1988.pdf</t>
   </si>
   <si>
     <t>Cabines para a transmissão de jogos</t>
   </si>
   <si>
     <t>113258</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113258/0085-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113258/0085-1988.pdf</t>
   </si>
   <si>
     <t>Cobertura ao lado do campo de malha do JK</t>
   </si>
   <si>
     <t>113261</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113261/0086-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113261/0086-1988.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas nos postos de gasolina</t>
   </si>
   <si>
     <t>113264</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113264/0087-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113264/0087-1988.pdf</t>
   </si>
   <si>
     <t>Concretagem dos passeios nas passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>113268</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113268/0088-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113268/0088-1988.pdf</t>
   </si>
   <si>
     <t>Faz à administração Municipal sugestão frente a atendimento do ônibus circular</t>
   </si>
   <si>
     <t>113270</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113270/0089-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113270/0089-1988.pdf</t>
   </si>
   <si>
     <t>Lombadas</t>
   </si>
   <si>
     <t>113273</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113273/0090-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113273/0090-1988.pdf</t>
   </si>
   <si>
     <t>Fornecimentos de roupas</t>
   </si>
   <si>
     <t>113275</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113275/0091-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113275/0091-1988.pdf</t>
   </si>
   <si>
     <t>113277</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113277/0092-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113277/0092-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias para a cidade</t>
   </si>
   <si>
     <t>113279</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Carlos Loncarovich</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113279/0093-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113279/0093-1988.pdf</t>
   </si>
   <si>
     <t>Solucionar problemas</t>
   </si>
   <si>
     <t>113281</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113281/0094-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113281/0094-1988.pdf</t>
   </si>
   <si>
     <t>Luminária no Jardim da Fepasa</t>
   </si>
   <si>
     <t>113283</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113283/0095-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113283/0095-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de tabelas nas quadras do JK</t>
   </si>
   <si>
     <t>113285</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113285/0096-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113285/0096-1988.pdf</t>
   </si>
   <si>
     <t>Pintura do " Panelão"</t>
   </si>
   <si>
     <t>113288</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113288/0097-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113288/0097-1988.pdf</t>
   </si>
   <si>
     <t>Manutenção dos bebedouros públicos</t>
   </si>
   <si>
     <t>113294</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113294/0098-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113294/0098-1988.pdf</t>
   </si>
   <si>
     <t>Bebedouro no cemiterio</t>
   </si>
   <si>
     <t>113296</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113296/0099-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113296/0099-1988.pdf</t>
   </si>
   <si>
     <t>Requer melhorias, pinturas e reformas nos Pontos de Taxi</t>
   </si>
   <si>
     <t>112925</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112925/0100-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112925/0100-1988.pdf</t>
   </si>
   <si>
     <t>Estacionamentos</t>
   </si>
   <si>
     <t>112926</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112926/0101-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112926/0101-1988.pdf</t>
   </si>
   <si>
     <t>112928</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112928/0102-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112928/0102-1988.pdf</t>
   </si>
   <si>
     <t>Construção de guarita</t>
   </si>
   <si>
     <t>112930</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112930/0103-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112930/0103-1988.pdf</t>
   </si>
   <si>
     <t>Problemas de atoleiros</t>
   </si>
   <si>
     <t>112932</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112932/0104-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112932/0104-1988.pdf</t>
   </si>
   <si>
     <t>Eliminação de poça d`água</t>
   </si>
   <si>
     <t>112934</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112934/0105-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112934/0105-1988.pdf</t>
   </si>
   <si>
     <t>Bolsões na praça Ruy Barbosa</t>
   </si>
   <si>
     <t>112936</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112936/0106-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112936/0106-1988.pdf</t>
   </si>
   <si>
     <t>Concretagem de quadras do cemiterio Municipal</t>
   </si>
   <si>
     <t>112938</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112938/0107-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112938/0107-1988.pdf</t>
   </si>
   <si>
     <t>Bocas de lobo na rua Brasilia</t>
   </si>
   <si>
     <t>112941</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112941/0108-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112941/0108-1988.pdf</t>
   </si>
   <si>
     <t>Desinfetação de bocas de lobo</t>
   </si>
   <si>
     <t>112944</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112944/0109-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112944/0109-1988.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na rua Antonio Egidio</t>
   </si>
   <si>
     <t>112945</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112945/0110-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112945/0110-1988.pdf</t>
   </si>
   <si>
     <t>Rua de lazer no JK</t>
   </si>
   <si>
     <t>112947</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112947/0111-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112947/0111-1988.pdf</t>
   </si>
   <si>
     <t>Alteração do Código Tributário Municipal</t>
   </si>
   <si>
     <t>112949</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112949/0112-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112949/0112-1988.pdf</t>
   </si>
   <si>
     <t>Sugere limpeza na Rua Engenheiro Garcês, com colocação de tampão em bueiro no local</t>
   </si>
   <si>
     <t>112950</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112950/0113-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112950/0113-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação de ruas</t>
   </si>
   <si>
     <t>112952</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112952/0114-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112952/0114-1988.pdf</t>
   </si>
   <si>
     <t>Café reforçado aos trabalhadores</t>
   </si>
   <si>
     <t>112953</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112953/0115-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112953/0115-1988.pdf</t>
   </si>
   <si>
     <t>Abertura de rua</t>
   </si>
   <si>
     <t>112955</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112955/0116-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112955/0116-1988.pdf</t>
   </si>
   <si>
     <t>Pede asfaltamento de ruas</t>
   </si>
   <si>
     <t>112956</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112956/0117-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112956/0117-1988.pdf</t>
   </si>
   <si>
     <t>Aterro sanitário</t>
   </si>
   <si>
     <t>112958</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112958/0118-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112958/0118-1988.pdf</t>
   </si>
   <si>
     <t>Material escolar</t>
   </si>
   <si>
     <t>112959</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112959/0119-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112959/0119-1988.pdf</t>
   </si>
   <si>
     <t>Perenização de vias públicas da Vila Paulina</t>
   </si>
   <si>
     <t>112960</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112960/0120-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112960/0120-1988.pdf</t>
   </si>
   <si>
     <t>Semana do teatro</t>
   </si>
   <si>
     <t>112962</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112962/0121-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112962/0121-1988.pdf</t>
   </si>
   <si>
     <t>Pavimentação de via pública</t>
   </si>
   <si>
     <t>112964</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112964/0122-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112964/0122-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação de bocas de lobo</t>
   </si>
   <si>
     <t>112965</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112965/0123-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112965/0123-1988.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na rua Embaixador Macedo Soares</t>
   </si>
   <si>
     <t>112967</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112967/0124-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112967/0124-1988.pdf</t>
   </si>
   <si>
     <t>Urbanização da área fronteiriça ao cemiterio</t>
   </si>
   <si>
     <t>112969</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112969/0125-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112969/0125-1988.pdf</t>
   </si>
   <si>
     <t>Ambulância permanente na Santa Casa</t>
   </si>
   <si>
     <t>112970</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112970/0126-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112970/0126-1988.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias</t>
   </si>
   <si>
     <t>112972</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112972/0127-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112972/0127-1988.pdf</t>
   </si>
   <si>
     <t>112976</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112976/0128-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112976/0128-1988.pdf</t>
   </si>
   <si>
     <t>Construção de ponte</t>
   </si>
   <si>
     <t>112977</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112977/0129-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112977/0129-1988.pdf</t>
   </si>
   <si>
     <t>Pede melhorias</t>
   </si>
   <si>
     <t>112978</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112978/0130-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112978/0130-1988.pdf</t>
   </si>
   <si>
     <t>112980</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112980/0131-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112980/0131-1988.pdf</t>
   </si>
   <si>
     <t>Aumento salarial aos funcionários Municipais</t>
   </si>
   <si>
     <t>112981</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112981/0132-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112981/0132-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias</t>
   </si>
   <si>
     <t>112983</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112983/0133-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112983/0133-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação de obstaculos</t>
   </si>
   <si>
     <t>112984</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112984/0134-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112984/0134-1988.pdf</t>
   </si>
   <si>
     <t>Tapar buracos cativos</t>
   </si>
   <si>
     <t>112985</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112985/0135-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112985/0135-1988.pdf</t>
   </si>
   <si>
     <t>Energia elétrica e iluminação pública no Jardim São Luiz</t>
   </si>
   <si>
     <t>112986</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112986/0136-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112986/0136-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de mesas e bancos nas praças públicas</t>
   </si>
   <si>
     <t>112988</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112988/0137-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112988/0137-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>112991</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112991/0138-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112991/0138-1988.pdf</t>
   </si>
   <si>
     <t>Peixes no lago da praça das Cerejeiras</t>
   </si>
   <si>
     <t>112993</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112993/0139-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112993/0139-1988.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas em vias públicas</t>
   </si>
   <si>
     <t>112994</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112994/0140-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112994/0140-1988.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na via expressa</t>
   </si>
   <si>
     <t>112996</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112996/0141-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112996/0141-1988.pdf</t>
   </si>
   <si>
     <t>Passarela no cemiterio</t>
   </si>
   <si>
     <t>112997</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112997/0142-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112997/0142-1988.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos para ônibus</t>
   </si>
   <si>
     <t>112998</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112998/0143-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112998/0143-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias em ruas</t>
   </si>
   <si>
     <t>112999</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112999/0144-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112999/0144-1988.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de ruas</t>
   </si>
   <si>
     <t>113000</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113000/0145-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113000/0145-1988.pdf</t>
   </si>
   <si>
     <t>Mini-campos</t>
   </si>
   <si>
     <t>113001</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113001/0146-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113001/0146-1988.pdf</t>
   </si>
   <si>
     <t>113002</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113002/0147-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113002/0147-1988.pdf</t>
   </si>
   <si>
     <t>Capinagem em Paulópolis</t>
   </si>
   <si>
     <t>113005</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113005/0148-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113005/0148-1988.pdf</t>
   </si>
   <si>
     <t>Roupas para servidores</t>
   </si>
   <si>
     <t>113007</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113007/0149-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113007/0149-1988.pdf</t>
   </si>
   <si>
     <t>Conservação da Rua Cezar Martins Pirajá</t>
   </si>
   <si>
     <t>113008</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113008/0150-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113008/0150-1988.pdf</t>
   </si>
   <si>
     <t>Passagem para pedestre e ciclista no Distrito de Paulópolis</t>
   </si>
   <si>
     <t>113010</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113010/0151-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113010/0151-1988.pdf</t>
   </si>
   <si>
     <t>Abrir rua</t>
   </si>
   <si>
     <t>113011</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113011/0152-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113011/0152-1988.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto em Paulópolis</t>
   </si>
   <si>
     <t>113013</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113013/0153-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113013/0153-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação de obstaculos na via expressa</t>
   </si>
   <si>
     <t>113015</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113015/0154-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113015/0154-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação pública da Vila Paulina</t>
   </si>
   <si>
     <t>113016</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113016/0155-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113016/0155-1988.pdf</t>
   </si>
   <si>
     <t>113018</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113018/0156-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113018/0156-1988.pdf</t>
   </si>
   <si>
     <t>Matadouro Municipal</t>
   </si>
   <si>
     <t>113019</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113019/0157-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113019/0157-1988.pdf</t>
   </si>
   <si>
     <t>113022</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113022/0158-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113022/0158-1988.pdf</t>
   </si>
   <si>
     <t>Lei sarney</t>
   </si>
   <si>
     <t>113024</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113024/0159-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113024/0159-1988.pdf</t>
   </si>
   <si>
     <t>Cancelas e guardas nas passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>113025</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113025/0160-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113025/0160-1988.pdf</t>
   </si>
   <si>
     <t>113027</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113027/0161-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113027/0161-1988.pdf</t>
   </si>
   <si>
     <t>Banda Marcial</t>
   </si>
   <si>
     <t>113028</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113028/0162-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113028/0162-1988.pdf</t>
   </si>
   <si>
     <t>Recreação com instrução</t>
   </si>
   <si>
     <t>113029</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113029/0163-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113029/0163-1988.pdf</t>
   </si>
   <si>
     <t>Recrinça</t>
   </si>
   <si>
     <t>113031</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113031/0164-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113031/0164-1988.pdf</t>
   </si>
   <si>
     <t>Entulhos</t>
   </si>
   <si>
     <t>113032</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Nelson Odyllo Louvisão Mattiazzo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113032/0165-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113032/0165-1988.pdf</t>
   </si>
   <si>
     <t>Alargamento de passagem de nivel</t>
   </si>
   <si>
     <t>113033</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113033/0166-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113033/0166-1988.pdf</t>
   </si>
   <si>
     <t>Abertura do posto de saude no periodo noturno</t>
   </si>
   <si>
     <t>113034</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113034/0167-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113034/0167-1988.pdf</t>
   </si>
   <si>
     <t>Prestação de contas</t>
   </si>
   <si>
     <t>113037</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113037/0168-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113037/0168-1988.pdf</t>
   </si>
   <si>
     <t>Sugere a criação do conselho Municipal de entorpecentes de Pompeia</t>
   </si>
   <si>
     <t>113038</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113038/0169-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113038/0169-1988.pdf</t>
   </si>
   <si>
     <t>113040</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113040/0170-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113040/0170-1988.pdf</t>
   </si>
   <si>
     <t>113041</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113041/0171-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113041/0171-1988.pdf</t>
   </si>
   <si>
     <t>Cesta básica de alimentos</t>
   </si>
   <si>
     <t>113043</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113043/0172-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113043/0172-1988.pdf</t>
   </si>
   <si>
     <t>Reajuste aos senhores servidores Municipais, inativos e pensionistas</t>
   </si>
   <si>
     <t>113044</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113044/0173-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113044/0173-1988.pdf</t>
   </si>
   <si>
     <t>Telefone para o prédio da lba</t>
   </si>
   <si>
     <t>113046</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113046/0174-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113046/0174-1988.pdf</t>
   </si>
   <si>
     <t>113048</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113048/0175-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113048/0175-1988.pdf</t>
   </si>
   <si>
     <t>Pede melhoramentos</t>
   </si>
   <si>
     <t>113049</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113049/0176-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113049/0176-1988.pdf</t>
   </si>
   <si>
     <t>Arborização</t>
   </si>
   <si>
     <t>113051</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113051/0177-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113051/0177-1988.pdf</t>
   </si>
   <si>
     <t>113054</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113054/0178-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113054/0178-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos para Paulópolis</t>
   </si>
   <si>
     <t>113055</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113055/0179-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113055/0179-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias para Paulópolis</t>
   </si>
   <si>
     <t>113056</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113056/0180-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113056/0180-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recinto para a realização da festa do peão </t>
   </si>
   <si>
     <t>113057</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113057/0181-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113057/0181-1988.pdf</t>
   </si>
   <si>
     <t>Aumento salarial aos funcionarios Municipais</t>
   </si>
   <si>
     <t>113058</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113058/0182-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113058/0182-1988.pdf</t>
   </si>
   <si>
     <t>Uniformes para os servidores Municipais</t>
   </si>
   <si>
     <t>113059</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113059/0183-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113059/0183-1988.pdf</t>
   </si>
   <si>
     <t>Reforma na estação rodoviaria</t>
   </si>
   <si>
     <t>113060</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113060/0184-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113060/0184-1988.pdf</t>
   </si>
   <si>
     <t>Reforma na EEPG da Vila Paulópolis</t>
   </si>
   <si>
     <t>113061</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113061/0185-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113061/0185-1988.pdf</t>
   </si>
   <si>
     <t>Conservação da estrada vicinal</t>
   </si>
   <si>
     <t>113062</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113062/0186-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113062/0186-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de traves em terrenos baldios</t>
   </si>
   <si>
     <t>113063</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113063/0187-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113063/0187-1988.pdf</t>
   </si>
   <si>
     <t>Luminárias em vias públicas da cidade coração</t>
   </si>
   <si>
     <t>113066</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113066/0188-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113066/0188-1988.pdf</t>
   </si>
   <si>
     <t>Construção e recuperação de passeios na via expressa</t>
   </si>
   <si>
     <t>113067</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113067/0189-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113067/0189-1988.pdf</t>
   </si>
   <si>
     <t>Rotatoriaa na confluência das ruas Bandeirantes, Itu e Washington Luiz</t>
   </si>
   <si>
     <t>113069</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113069/0190-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113069/0190-1988.pdf</t>
   </si>
   <si>
     <t>Aterrar e perenizar prolongamento da Rua Brasilia</t>
   </si>
   <si>
     <t>113070</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113070/0191-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113070/0191-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de guias, sarjetas, galerias e bocas de lobo na Vila Flandria</t>
   </si>
   <si>
     <t>113071</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113071/0192-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113071/0192-1988.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade</t>
   </si>
   <si>
     <t>113072</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113072/0193-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113072/0193-1988.pdf</t>
   </si>
   <si>
     <t>113074</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113074/0194-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113074/0194-1988.pdf</t>
   </si>
   <si>
     <t>113076</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113076/0195-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113076/0195-1988.pdf</t>
   </si>
   <si>
     <t>Mudança de ponto de ônibus</t>
   </si>
   <si>
     <t>113077</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113077/0196-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113077/0196-1988.pdf</t>
   </si>
   <si>
     <t>Substituição periodica da água das fontes luminosas</t>
   </si>
   <si>
     <t>113079</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113079/0197-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113079/0197-1988.pdf</t>
   </si>
   <si>
     <t>Requer iluminação na praça dos Bancários</t>
   </si>
   <si>
     <t>113083</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113083/0198-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113083/0198-1988.pdf</t>
   </si>
   <si>
     <t>Sugere a colocação de tampões em bueiros</t>
   </si>
   <si>
     <t>113085</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113085/0199-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113085/0199-1988.pdf</t>
   </si>
   <si>
     <t>Instrumento para fanfarra</t>
   </si>
   <si>
     <t>113086</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113086/0200-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113086/0200-1988.pdf</t>
   </si>
   <si>
     <t>Construção de um campo de futebol em Paulópolis</t>
   </si>
   <si>
     <t>113089</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113089/0201-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113089/0201-1988.pdf</t>
   </si>
   <si>
     <t>Doação de terrenos baldios às familias carentes</t>
   </si>
   <si>
     <t>113091</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113091/0202-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113091/0202-1988.pdf</t>
   </si>
   <si>
     <t>Construção de um paque infantil em Paulópolis</t>
   </si>
   <si>
     <t>113093</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113093/0203-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113093/0203-1988.pdf</t>
   </si>
   <si>
     <t>Solicita a complementação de flúor e cloro na água da cidade</t>
   </si>
   <si>
     <t>113095</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113095/0204-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113095/0204-1988.pdf</t>
   </si>
   <si>
     <t>Esgoto do Jardim Primavera</t>
   </si>
   <si>
     <t>113096</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113096/0205-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113096/0205-1988.pdf</t>
   </si>
   <si>
     <t>Brigada de incêndios da Prefeitura</t>
   </si>
   <si>
     <t>113098</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113098/0206-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113098/0206-1988.pdf</t>
   </si>
   <si>
     <t>Cursos de prevenção de acidentes e primeiros socorros</t>
   </si>
   <si>
     <t>113100</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113100/0207-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113100/0207-1988.pdf</t>
   </si>
   <si>
     <t>Denominação de via pública</t>
   </si>
   <si>
     <t>113105</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113105/0208-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113105/0208-1988.pdf</t>
   </si>
   <si>
     <t>Conservação da rua Castelo Branco</t>
   </si>
   <si>
     <t>113107</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113107/0209-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113107/0209-1988.pdf</t>
   </si>
   <si>
     <t>Solicita a imediata retirada de animais da Praça dos Bancarios</t>
   </si>
   <si>
     <t>113109</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113109/0210-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113109/0210-1988.pdf</t>
   </si>
   <si>
     <t>Velorio</t>
   </si>
   <si>
     <t>113110</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113110/0211-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113110/0211-1988.pdf</t>
   </si>
   <si>
     <t>Rua Brasilia</t>
   </si>
   <si>
     <t>113112</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113112/0212-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113112/0212-1988.pdf</t>
   </si>
   <si>
     <t>Luminarias</t>
   </si>
   <si>
     <t>113114</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113114/0213-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113114/0213-1988.pdf</t>
   </si>
   <si>
     <t>Passeios e calçadas</t>
   </si>
   <si>
     <t>113115</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113115/0214-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113115/0214-1988.pdf</t>
   </si>
   <si>
     <t>Incentivo ao esporte</t>
   </si>
   <si>
     <t>113117</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113117/0215-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113117/0215-1988.pdf</t>
   </si>
   <si>
     <t>Salarios</t>
   </si>
   <si>
     <t>113118</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113118/0216-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113118/0216-1988.pdf</t>
   </si>
   <si>
     <t>113120</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113120/0217-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113120/0217-1988.pdf</t>
   </si>
   <si>
     <t>Recuperar mini-campo</t>
   </si>
   <si>
     <t>113128</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113128/0218-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113128/0218-1988.pdf</t>
   </si>
   <si>
     <t>113129</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113129/0219-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113129/0219-1988.pdf</t>
   </si>
   <si>
     <t>Horário Bancario</t>
   </si>
   <si>
     <t>113131</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113131/0220-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113131/0220-1988.pdf</t>
   </si>
   <si>
     <t>Combater erosões</t>
   </si>
   <si>
     <t>113133</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113133/0221-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113133/0221-1988.pdf</t>
   </si>
   <si>
     <t>113135</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113135/0222-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113135/0222-1988.pdf</t>
   </si>
   <si>
     <t>Rua Cezar M. Pirajá</t>
   </si>
   <si>
     <t>113137</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113137/0223-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113137/0223-1988.pdf</t>
   </si>
   <si>
     <t>Melhor higiene nos sanitarios Municipais</t>
   </si>
   <si>
     <t>113147</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113147/0224-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113147/0224-1988.pdf</t>
   </si>
   <si>
     <t>Nome de rua</t>
   </si>
   <si>
     <t>113148</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113148/0225-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113148/0225-1988.pdf</t>
   </si>
   <si>
     <t>Fontes luminosas</t>
   </si>
   <si>
     <t>113149</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113149/0226-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113149/0226-1988.pdf</t>
   </si>
   <si>
     <t>Verificar buraco na Rua Valentin Gentil altura do nº253</t>
   </si>
   <si>
     <t>113150</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113150/0227-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113150/0227-1988.pdf</t>
   </si>
   <si>
     <t>Passarela</t>
   </si>
   <si>
     <t>113152</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113152/0228-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113152/0228-1988.pdf</t>
   </si>
   <si>
     <t>Mais bancos na praça do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113153</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113153/0229-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113153/0229-1988.pdf</t>
   </si>
   <si>
     <t>113192</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113192/0230-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113192/0230-1988.pdf</t>
   </si>
   <si>
     <t>Creches caseiras</t>
   </si>
   <si>
     <t>113193</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113193/0231-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113193/0231-1988.pdf</t>
   </si>
   <si>
     <t>113194</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113194/0232-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113194/0232-1988.pdf</t>
   </si>
   <si>
     <t>Escola-oficina de marcenaria</t>
   </si>
   <si>
     <t>113195</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113195/0233-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113195/0233-1988.pdf</t>
   </si>
   <si>
     <t>113196</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113196/0234-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113196/0234-1988.pdf</t>
   </si>
   <si>
     <t>Desconto para as empregadas domésticas</t>
   </si>
   <si>
     <t>113197</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113197/0235-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113197/0235-1988.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto para Paulópolis</t>
   </si>
   <si>
     <t>113198</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113198/0236-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113198/0236-1988.pdf</t>
   </si>
   <si>
     <t>Circular</t>
   </si>
   <si>
     <t>113353</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113353/0237-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113353/0237-1988.pdf</t>
   </si>
   <si>
     <t>Valetas de concreto em vias públicas</t>
   </si>
   <si>
     <t>113355</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113355/0238-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113355/0238-1988.pdf</t>
   </si>
   <si>
     <t>Solenidade alusivas aos 80 anos da Imigração Japonesa</t>
   </si>
   <si>
     <t>113358</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113358/0239-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113358/0239-1988.pdf</t>
   </si>
   <si>
     <t>Construção de boxes na antiga Estação Rodoviaria</t>
   </si>
   <si>
     <t>113360</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113360/0240-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113360/0240-1988.pdf</t>
   </si>
   <si>
     <t>Grelhas de cimento</t>
   </si>
   <si>
     <t>113361</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113361/0241-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113361/0241-1988.pdf</t>
   </si>
   <si>
     <t>Rodoviaria velha</t>
   </si>
   <si>
     <t>113363</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113363/0242-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113363/0242-1988.pdf</t>
   </si>
   <si>
     <t>Conservação de ruas</t>
   </si>
   <si>
     <t>113364</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113364/0243-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113364/0243-1988.pdf</t>
   </si>
   <si>
     <t>Asfaltos de Pompeia</t>
   </si>
   <si>
     <t>113366</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113366/0244-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113366/0244-1988.pdf</t>
   </si>
   <si>
     <t>Abrigo de ônibus</t>
   </si>
   <si>
     <t>113368</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113368/0245-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113368/0245-1988.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de horarios de ônibus intermunicipais nos pontos de ônibus da cidade</t>
   </si>
   <si>
     <t>113371</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113371/0246-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113371/0246-1988.pdf</t>
   </si>
   <si>
     <t>Construções de casas populares em Paulópolis</t>
   </si>
   <si>
     <t>113372</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113372/0247-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113372/0247-1988.pdf</t>
   </si>
   <si>
     <t>Aterrar a cabeceira da Ponte do Corrego Futuro</t>
   </si>
   <si>
     <t>113375</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113375/0248-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113375/0248-1988.pdf</t>
   </si>
   <si>
     <t>Abrigo em ponto de ônibus</t>
   </si>
   <si>
     <t>113377</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113377/0249-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113377/0249-1988.pdf</t>
   </si>
   <si>
     <t>Circular para atender Paulópolis</t>
   </si>
   <si>
     <t>113378</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113378/0250-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113378/0250-1988.pdf</t>
   </si>
   <si>
     <t>Verbas para os clubes da cidade coração</t>
   </si>
   <si>
     <t>113381</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113381/0251-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113381/0251-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação das passagens de nivel da Fepasa em Paulópolis</t>
   </si>
   <si>
     <t>113383</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113383/0252-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113383/0252-1988.pdf</t>
   </si>
   <si>
     <t>Alugar boxes do mini-mercado do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113384</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113384/0253-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113384/0253-1988.pdf</t>
   </si>
   <si>
     <t>Biblioteca nas imediações da creche Municipal</t>
   </si>
   <si>
     <t>113386</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113386/0254-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113386/0254-1988.pdf</t>
   </si>
   <si>
     <t>Repetidoras da TVs e TV manchete</t>
   </si>
   <si>
     <t>113388</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113388/0255-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113388/0255-1988.pdf</t>
   </si>
   <si>
     <t>Placar eletrônico no "Panelão"</t>
   </si>
   <si>
     <t>113390</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113390/0256-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113390/0256-1988.pdf</t>
   </si>
   <si>
     <t>Demolição da escadaria lateral do "cene"</t>
   </si>
   <si>
     <t>113392</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113392/0257-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113392/0257-1988.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no trecho pavimentado da estrada vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>113395</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113395/0258-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113395/0258-1988.pdf</t>
   </si>
   <si>
     <t>Cozinhas comunitarias</t>
   </si>
   <si>
     <t>113397</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113397/0259-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113397/0259-1988.pdf</t>
   </si>
   <si>
     <t>113398</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113398/0260-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113398/0260-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias</t>
   </si>
   <si>
     <t>113400</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113400/0261-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113400/0261-1988.pdf</t>
   </si>
   <si>
     <t>Recuperar estrada</t>
   </si>
   <si>
     <t>113401</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113401/0262-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113401/0262-1988.pdf</t>
   </si>
   <si>
     <t>113402</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113402/0263-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113402/0263-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>113404</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113404/0264-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113404/0264-1988.pdf</t>
   </si>
   <si>
     <t>Repavimentar a rua José Ramos Ortis</t>
   </si>
   <si>
     <t>113408</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113408/0265-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113408/0265-1988.pdf</t>
   </si>
   <si>
     <t>Animais soltos na cidade</t>
   </si>
   <si>
     <t>113410</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113410/0266-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113410/0266-1988.pdf</t>
   </si>
   <si>
     <t>Plano de prevenção da cárie dentaria</t>
   </si>
   <si>
     <t>113413</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113413/0267-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113413/0267-1988.pdf</t>
   </si>
   <si>
     <t>Construção de quadra de esportes no " INSFA"</t>
   </si>
   <si>
     <t>113415</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113415/0268-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113415/0268-1988.pdf</t>
   </si>
   <si>
     <t>Praça no núcleo JK</t>
   </si>
   <si>
     <t>113417</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113417/0269-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113417/0269-1988.pdf</t>
   </si>
   <si>
     <t>Passeios nas avenidas Perimetral e Industrial</t>
   </si>
   <si>
     <t>113420</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113420/0270-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113420/0270-1988.pdf</t>
   </si>
   <si>
     <t>Reformulação da escala de vencimentos e salarios da Prefeitura Municipal</t>
   </si>
   <si>
     <t>113422</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113422/0271-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113422/0271-1988.pdf</t>
   </si>
   <si>
     <t>113424</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113424/0272-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113424/0272-1988.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>113426</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113426/0273-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113426/0273-1988.pdf</t>
   </si>
   <si>
     <t>Calçadão no JK</t>
   </si>
   <si>
     <t>113427</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113427/0274-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113427/0274-1988.pdf</t>
   </si>
   <si>
     <t>Passeios nas vias públicas</t>
   </si>
   <si>
     <t>113429</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113429/0275-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113429/0275-1988.pdf</t>
   </si>
   <si>
     <t>Urbanização de via pública</t>
   </si>
   <si>
     <t>113430</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113430/0276-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113430/0276-1988.pdf</t>
   </si>
   <si>
     <t>113432</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113432/0277-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113432/0277-1988.pdf</t>
   </si>
   <si>
     <t>Projeto " Colorindo a cidade"</t>
   </si>
   <si>
     <t>113434</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113434/0278-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113434/0278-1988.pdf</t>
   </si>
   <si>
     <t>Urbanização</t>
   </si>
   <si>
     <t>113436</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113436/0279-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113436/0279-1988.pdf</t>
   </si>
   <si>
     <t>Quadras de esportes em Paulópolis, Novo Cravinhos e Vila Olinda</t>
   </si>
   <si>
     <t>113438</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113438/0280-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113438/0280-1988.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113440</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113440/0281-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113440/0281-1988.pdf</t>
   </si>
   <si>
     <t>Combate ao deficit habitacional</t>
   </si>
   <si>
     <t>113442</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113442/0282-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113442/0282-1988.pdf</t>
   </si>
   <si>
     <t>113444</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113444/0283-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113444/0283-1988.pdf</t>
   </si>
   <si>
     <t>Abrigo no trevo de Novo Cravinhos</t>
   </si>
   <si>
     <t>113445</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113445/0284-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113445/0284-1988.pdf</t>
   </si>
   <si>
     <t>Ciclovia às margens da SP-294</t>
   </si>
   <si>
     <t>113449</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113449/0285-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113449/0285-1988.pdf</t>
   </si>
   <si>
     <t>113451</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113451/0286-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113451/0286-1988.pdf</t>
   </si>
   <si>
     <t>Urbanização da faixa de dominio da Fepasa</t>
   </si>
   <si>
     <t>113453</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113453/0287-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113453/0287-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recuperar as calçadas </t>
   </si>
   <si>
     <t>113456</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113456/0288-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113456/0288-1988.pdf</t>
   </si>
   <si>
     <t>Requer benfeitorias</t>
   </si>
   <si>
     <t>113458</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113458/0289-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113458/0289-1988.pdf</t>
   </si>
   <si>
     <t>113459</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113459/0290-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113459/0290-1988.pdf</t>
   </si>
   <si>
     <t>113461</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113461/0291-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113461/0291-1988.pdf</t>
   </si>
   <si>
     <t>Café da manhã aos " Boias Frias"</t>
   </si>
   <si>
     <t>113463</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113463/0292-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113463/0292-1988.pdf</t>
   </si>
   <si>
     <t>Solicita isenção</t>
   </si>
   <si>
     <t>113464</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113464/0293-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113464/0293-1988.pdf</t>
   </si>
   <si>
     <t>Fornecimento de roupás especiais para os funcionarios</t>
   </si>
   <si>
     <t>113466</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113466/0294-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113466/0294-1988.pdf</t>
   </si>
   <si>
     <t>Ruas de nossa cidade</t>
   </si>
   <si>
     <t>113467</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113467/0295-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113467/0295-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de lampadas no Jardim Primavera</t>
   </si>
   <si>
     <t>113469</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113469/0296-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113469/0296-1988.pdf</t>
   </si>
   <si>
     <t>Colocar placa indicativa no Distrito Industrial</t>
   </si>
   <si>
     <t>113470</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113470/0297-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113470/0297-1988.pdf</t>
   </si>
   <si>
     <t>Tapa buracos</t>
   </si>
   <si>
     <t>113471</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113471/0298-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113471/0298-1988.pdf</t>
   </si>
   <si>
     <t>113472</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113472/0299-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113472/0299-1988.pdf</t>
   </si>
   <si>
     <t>Creches Municipais</t>
   </si>
   <si>
     <t>113474</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113474/0300-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113474/0300-1988.pdf</t>
   </si>
   <si>
     <t>Urbanização de áreas ociosas</t>
   </si>
   <si>
     <t>113480</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113480/0301-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113480/0301-1988.pdf</t>
   </si>
   <si>
     <t>Bocas de lobo, galerias e rede de esgoto</t>
   </si>
   <si>
     <t>113481</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113481/0302-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113481/0302-1988.pdf</t>
   </si>
   <si>
     <t>113483</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113483/0303-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113483/0303-1988.pdf</t>
   </si>
   <si>
     <t>113484</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113484/0304-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113484/0304-1988.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança</t>
   </si>
   <si>
     <t>113486</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113486/0305-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113486/0305-1988.pdf</t>
   </si>
   <si>
     <t>Energia elétrica e iluminação pública do Jardim São Luiz</t>
   </si>
   <si>
     <t>113489</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113489/0306-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113489/0306-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação da passagem de nivel no núcleo JK</t>
   </si>
   <si>
     <t>113491</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113491/0307-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113491/0307-1988.pdf</t>
   </si>
   <si>
     <t>113492</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113492/0308-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113492/0308-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias no TG 02/030</t>
   </si>
   <si>
     <t>113494</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113494/0309-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113494/0309-1988.pdf</t>
   </si>
   <si>
     <t>Área de lazer</t>
   </si>
   <si>
     <t>113495</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113495/0310-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113495/0310-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação da quadra de esportes</t>
   </si>
   <si>
     <t>113533</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113533/0311-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113533/0311-1988.pdf</t>
   </si>
   <si>
     <t>Melhores condições ao desportistas de Pompeia</t>
   </si>
   <si>
     <t>113536</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113536/0312-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113536/0312-1988.pdf</t>
   </si>
   <si>
     <t>Mau cheiro de nossas ruas</t>
   </si>
   <si>
     <t>113538</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113538/0313-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113538/0313-1988.pdf</t>
   </si>
   <si>
     <t>Campo de futebol</t>
   </si>
   <si>
     <t>113540</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113540/0314-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113540/0314-1988.pdf</t>
   </si>
   <si>
     <t>Insetos perniciosos</t>
   </si>
   <si>
     <t>113542</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113542/0315-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113542/0315-1988.pdf</t>
   </si>
   <si>
     <t>Mau cheiro em nossas ruas</t>
   </si>
   <si>
     <t>113544</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113544/0316-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113544/0316-1988.pdf</t>
   </si>
   <si>
     <t>Contratação de um Cirurgião Dentista para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>113547</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113547/0317-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113547/0317-1988.pdf</t>
   </si>
   <si>
     <t>Colocar pedregulho</t>
   </si>
   <si>
     <t>113548</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113548/0318-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113548/0318-1988.pdf</t>
   </si>
   <si>
     <t>113550</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113550/0319-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113550/0319-1988.pdf</t>
   </si>
   <si>
     <t>Tabelas nas quadras do JK</t>
   </si>
   <si>
     <t>113551</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113551/0320-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113551/0320-1988.pdf</t>
   </si>
   <si>
     <t>Concretagem dos passeios das passagens de nivel</t>
   </si>
   <si>
     <t>113552</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113552/0321-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113552/0321-1988.pdf</t>
   </si>
   <si>
     <t>113554</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113554/0322-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113554/0322-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos em via pública</t>
   </si>
   <si>
     <t>113561</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113561/0323-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113561/0323-1988.pdf</t>
   </si>
   <si>
     <t>Escola</t>
   </si>
   <si>
     <t>113562</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113562/0324-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113562/0324-1988.pdf</t>
   </si>
   <si>
     <t>113564</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113564/0325-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113564/0325-1988.pdf</t>
   </si>
   <si>
     <t>Melhores condições para a área de lazer do JK</t>
   </si>
   <si>
     <t>113565</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113565/0326-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113565/0326-1988.pdf</t>
   </si>
   <si>
     <t>Estacionamento</t>
   </si>
   <si>
     <t>113567</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113567/0327-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113567/0327-1988.pdf</t>
   </si>
   <si>
     <t>Quadras de  esportes</t>
   </si>
   <si>
     <t>113568</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113568/0328-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113568/0328-1988.pdf</t>
   </si>
   <si>
     <t>113570</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113570/0329-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113570/0329-1988.pdf</t>
   </si>
   <si>
     <t>Substituir traves</t>
   </si>
   <si>
     <t>113571</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113571/0330-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113571/0330-1988.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade</t>
   </si>
   <si>
     <t>113572</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113572/0331-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113572/0331-1988.pdf</t>
   </si>
   <si>
     <t>Poste com luminaria em Paulópolis</t>
   </si>
   <si>
     <t>113574</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113574/0332-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113574/0332-1988.pdf</t>
   </si>
   <si>
     <t>Colaboração à passagem</t>
   </si>
   <si>
     <t>113575</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113575/0333-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113575/0333-1988.pdf</t>
   </si>
   <si>
     <t>Adicional por tempo de serviço</t>
   </si>
   <si>
     <t>113578</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113578/0334-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113578/0334-1988.pdf</t>
   </si>
   <si>
     <t>Alteração do Código Tributario Municipal</t>
   </si>
   <si>
     <t>113580</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113580/0335-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113580/0335-1988.pdf</t>
   </si>
   <si>
     <t>Melhorias no cemiterio</t>
   </si>
   <si>
     <t>113582</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113582/0336-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113582/0336-1988.pdf</t>
   </si>
   <si>
     <t>113583</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113583/0337-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113583/0337-1988.pdf</t>
   </si>
   <si>
     <t>113585</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113585/0338-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113585/0338-1988.pdf</t>
   </si>
   <si>
     <t>Pintura do Ginasio de Esportes</t>
   </si>
   <si>
     <t>113587</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113587/0340-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113587/0340-1988.pdf</t>
   </si>
   <si>
     <t>Sugere o total custeio, pela Prefeitura Municipal, do transporte coletivo dos estudantes que forçadamente buscam estudos em Escolas fora de nossa cidade</t>
   </si>
   <si>
     <t>113590</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113590/0341-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113590/0341-1988.pdf</t>
   </si>
   <si>
     <t>Sugere agilizar a construção da rede de esgoto do Jardim Primavera</t>
   </si>
   <si>
     <t>113593</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113593/0342-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113593/0342-1988.pdf</t>
   </si>
   <si>
     <t>Placas indicativas</t>
   </si>
   <si>
     <t>113594</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113594/0343-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113594/0343-1988.pdf</t>
   </si>
   <si>
     <t>Salario aos servidores</t>
   </si>
   <si>
     <t>113595</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113595/0344-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113595/0344-1988.pdf</t>
   </si>
   <si>
     <t>113597</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113597/0345-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113597/0345-1988.pdf</t>
   </si>
   <si>
     <t>113599</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113599/0346-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113599/0346-1988.pdf</t>
   </si>
   <si>
     <t>113600</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113600/0347-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113600/0347-1988.pdf</t>
   </si>
   <si>
     <t>113602</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113602/0348-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113602/0348-1988.pdf</t>
   </si>
   <si>
     <t>Denominação de ruas</t>
   </si>
   <si>
     <t>113603</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113603/0349-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113603/0349-1988.pdf</t>
   </si>
   <si>
     <t>113605</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113605/0350-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113605/0350-1988.pdf</t>
   </si>
   <si>
     <t>Ônibus para transporte de estudantes</t>
   </si>
   <si>
     <t>113606</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113606/0351-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113606/0351-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de obstaculos</t>
   </si>
   <si>
     <t>113607</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113607/0352-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113607/0352-1988.pdf</t>
   </si>
   <si>
     <t>Calçamento</t>
   </si>
   <si>
     <t>113609</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113609/0353-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113609/0353-1988.pdf</t>
   </si>
   <si>
     <t>Aterrar rua</t>
   </si>
   <si>
     <t>113610</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113610/0354-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113610/0354-1988.pdf</t>
   </si>
   <si>
     <t>Estadio Municipal</t>
   </si>
   <si>
     <t>113612</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113612/0355-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113612/0355-1988.pdf</t>
   </si>
   <si>
     <t>"Placar" no estadio Municipal e Panelão</t>
   </si>
   <si>
     <t>113613</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113613/0356-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113613/0356-1988.pdf</t>
   </si>
   <si>
     <t>Ajuda ao esporte</t>
   </si>
   <si>
     <t>113615</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113615/0357-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113615/0357-1988.pdf</t>
   </si>
   <si>
     <t>113617</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113617/0358-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113617/0358-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de luminarias</t>
   </si>
   <si>
     <t>113619</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113619/0359-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113619/0359-1988.pdf</t>
   </si>
   <si>
     <t>113620</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113620/0360-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113620/0360-1988.pdf</t>
   </si>
   <si>
     <t>Reitera pedidos</t>
   </si>
   <si>
     <t>113621</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113621/0361-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113621/0361-1988.pdf</t>
   </si>
   <si>
     <t>113623</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113623/0362-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113623/0362-1988.pdf</t>
   </si>
   <si>
     <t>113625</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113625/0363-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113625/0363-1988.pdf</t>
   </si>
   <si>
     <t>113627</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113627/0364-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113627/0364-1988.pdf</t>
   </si>
   <si>
     <t>Circular para Paulópolis</t>
   </si>
   <si>
     <t>113629</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113629/0366-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113629/0366-1988.pdf</t>
   </si>
   <si>
     <t>Repetidores da TVs e da TV Manchete</t>
   </si>
   <si>
     <t>113630</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113630/0367-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113630/0367-1988.pdf</t>
   </si>
   <si>
     <t>Abrigo em ponto de Ônibus</t>
   </si>
   <si>
     <t>113632</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113632/0368-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113632/0368-1988.pdf</t>
   </si>
   <si>
     <t>Biblioteca na Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>113633</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113633/0369-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113633/0369-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação das passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>113635</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113635/0370-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113635/0370-1988.pdf</t>
   </si>
   <si>
     <t>Placar eletrônico para o Ginasio de Esportes</t>
   </si>
   <si>
     <t>113638</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113638/0371-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113638/0371-1988.pdf</t>
   </si>
   <si>
     <t>Poço semi-artesiano para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>113640</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113640/0372-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113640/0372-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Avenida Perimetral</t>
   </si>
   <si>
     <t>113642</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113642/0373-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113642/0373-1988.pdf</t>
   </si>
   <si>
     <t>Obstaculo nas imediações da Mec Brasil</t>
   </si>
   <si>
     <t>113644</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113644/0374-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113644/0374-1988.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Presidente desta Casa empréstimo de 27 poltronas que estão disponiveis à EEPG 17 de Setembro</t>
   </si>
   <si>
     <t>113647</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113647/0375-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113647/0375-1988.pdf</t>
   </si>
   <si>
     <t>113649</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113649/0376-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113649/0376-1988.pdf</t>
   </si>
   <si>
     <t>113651</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113651/0377-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113651/0377-1988.pdf</t>
   </si>
   <si>
     <t>113653</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113653/0378-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113653/0378-1988.pdf</t>
   </si>
   <si>
     <t>Auxilio- transporte</t>
   </si>
   <si>
     <t>113655</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113655/0379-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113655/0379-1988.pdf</t>
   </si>
   <si>
     <t>113657</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113657/0380-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113657/0380-1988.pdf</t>
   </si>
   <si>
     <t>113660</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113660/0381-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113660/0381-1988.pdf</t>
   </si>
   <si>
     <t>113662</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113662/0382-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113662/0382-1988.pdf</t>
   </si>
   <si>
     <t>Boxes do mini-mercado do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>113664</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113664/0383-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113664/0383-1988.pdf</t>
   </si>
   <si>
     <t>Aterrar e perenizar via pública</t>
   </si>
   <si>
     <t>113665</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113665/0384-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113665/0384-1988.pdf</t>
   </si>
   <si>
     <t>Perenização das ruas da Vila Paulina</t>
   </si>
   <si>
     <t>113667</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113667/0385-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113667/0385-1988.pdf</t>
   </si>
   <si>
     <t>Construção e recuperação de passeios</t>
   </si>
   <si>
     <t>113669</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113669/0386-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113669/0386-1988.pdf</t>
   </si>
   <si>
     <t>Campanha S.O.S Boia-fria</t>
   </si>
   <si>
     <t>113671</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113671/0387-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113671/0387-1988.pdf</t>
   </si>
   <si>
     <t>113673</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113673/0388-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113673/0388-1988.pdf</t>
   </si>
   <si>
     <t>113674</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113674/0389-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113674/0389-1988.pdf</t>
   </si>
   <si>
     <t>113676</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113676/0390-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113676/0390-1988.pdf</t>
   </si>
   <si>
     <t>113678</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113678/0391-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113678/0391-1988.pdf</t>
   </si>
   <si>
     <t>Pede reformulação de escalas</t>
   </si>
   <si>
     <t>113680</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113680/0392-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113680/0392-1988.pdf</t>
   </si>
   <si>
     <t>Arrumar sargetas</t>
   </si>
   <si>
     <t>113681</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113681/0393-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113681/0393-1988.pdf</t>
   </si>
   <si>
     <t>Reformulação de escala de vencimentos e salarios</t>
   </si>
   <si>
     <t>113683</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113683/0394-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113683/0394-1988.pdf</t>
   </si>
   <si>
     <t>113685</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113685/0395-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113685/0395-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos para o Jardim Elodorado</t>
   </si>
   <si>
     <t>113687</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113687/0396-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113687/0396-1988.pdf</t>
   </si>
   <si>
     <t>Pede melhoria</t>
   </si>
   <si>
     <t>113689</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113689/0397-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113689/0397-1988.pdf</t>
   </si>
   <si>
     <t>113691</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113691/0398-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113691/0398-1988.pdf</t>
   </si>
   <si>
     <t>113692</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113692/0399-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113692/0399-1988.pdf</t>
   </si>
   <si>
     <t>113694</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113694/0400-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113694/0400-1988.pdf</t>
   </si>
   <si>
     <t>113699</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113699/0401-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113699/0401-1988.pdf</t>
   </si>
   <si>
     <t>113700</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113700/0402-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113700/0402-1988.pdf</t>
   </si>
   <si>
     <t>113702</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113702/0403-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113702/0403-1988.pdf</t>
   </si>
   <si>
     <t>113704</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113704/0404-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113704/0404-1988.pdf</t>
   </si>
   <si>
     <t>113705</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113705/0405-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113705/0405-1988.pdf</t>
   </si>
   <si>
     <t>113706</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113706/0406-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113706/0406-1988.pdf</t>
   </si>
   <si>
     <t>Auxilios</t>
   </si>
   <si>
     <t>113707</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113707/0407-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113707/0407-1988.pdf</t>
   </si>
   <si>
     <t>Paulópolis</t>
   </si>
   <si>
     <t>113708</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113708/0408-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113708/0408-1988.pdf</t>
   </si>
   <si>
     <t>Posto da Policia Militar no núcleo JK</t>
   </si>
   <si>
     <t>113709</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113709/0409-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113709/0409-1988.pdf</t>
   </si>
   <si>
     <t>Reativação da Estação Ferroviaria de Paulópolis</t>
   </si>
   <si>
     <t>113711</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113711/0410-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113711/0410-1988.pdf</t>
   </si>
   <si>
     <t>Casas para os servidores Municipais</t>
   </si>
   <si>
     <t>113722</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113722/0411-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113722/0411-1988.pdf</t>
   </si>
   <si>
     <t>113723</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113723/0412-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113723/0412-1988.pdf</t>
   </si>
   <si>
     <t>113725</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113725/0413-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113725/0413-1988.pdf</t>
   </si>
   <si>
     <t>Orelhão</t>
   </si>
   <si>
     <t>113727</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113727/0414-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113727/0414-1988.pdf</t>
   </si>
   <si>
     <t>113729</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113729/0415-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113729/0415-1988.pdf</t>
   </si>
   <si>
     <t>Sugere construção de campo de malha nas imediações do núcleo JK</t>
   </si>
   <si>
     <t>113732</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113732/0416-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113732/0416-1988.pdf</t>
   </si>
   <si>
     <t>Reitera substituir a denominação da atual Rua Bahia por Rua Tito Gomes de Oliveira</t>
   </si>
   <si>
     <t>113734</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113734/0417-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113734/0417-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações</t>
   </si>
   <si>
     <t>113736</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113736/0418-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113736/0418-1988.pdf</t>
   </si>
   <si>
     <t>113738</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113738/0419-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113738/0419-1988.pdf</t>
   </si>
   <si>
     <t>Problema da água</t>
   </si>
   <si>
     <t>113740</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113740/0420-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113740/0420-1988.pdf</t>
   </si>
   <si>
     <t>113741</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113741/0421-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113741/0421-1988.pdf</t>
   </si>
   <si>
     <t>113743</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113743/0422-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113743/0422-1988.pdf</t>
   </si>
   <si>
     <t>113744</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113744/0423-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113744/0423-1988.pdf</t>
   </si>
   <si>
     <t>113746</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113746/0424-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113746/0424-1988.pdf</t>
   </si>
   <si>
     <t>113747</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113747/0425-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113747/0425-1988.pdf</t>
   </si>
   <si>
     <t>113750</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113750/0426-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113750/0426-1988.pdf</t>
   </si>
   <si>
     <t>113751</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113751/0427-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113751/0427-1988.pdf</t>
   </si>
   <si>
     <t>Aplicar inseticidas</t>
   </si>
   <si>
     <t>113754</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113754/0428-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113754/0428-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de esgoto</t>
   </si>
   <si>
     <t>113756</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113756/0429-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113756/0429-1988.pdf</t>
   </si>
   <si>
     <t>Área de lazer para o Bairro Flândria</t>
   </si>
   <si>
     <t>113758</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113758/0430-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113758/0430-1988.pdf</t>
   </si>
   <si>
     <t>Implantação do nome de Paulópolis às margens da SP-294</t>
   </si>
   <si>
     <t>113759</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113759/0431-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113759/0431-1988.pdf</t>
   </si>
   <si>
     <t>Abrigos de ônibus às margens da SP-294</t>
   </si>
   <si>
     <t>113762</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113762/0432-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113762/0432-1988.pdf</t>
   </si>
   <si>
     <t>Pontes de ônibus defronte da Volks</t>
   </si>
   <si>
     <t>113763</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113763/0433-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113763/0433-1988.pdf</t>
   </si>
   <si>
     <t>Bebedouro público e abrigo na saida para Novo Cravinhos</t>
   </si>
   <si>
     <t>113766</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113766/0434-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113766/0434-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de orelhões</t>
   </si>
   <si>
     <t>113767</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113767/0435-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113767/0435-1988.pdf</t>
   </si>
   <si>
     <t>Sugere melhores cuidados e urbanização com barranco da Fepasa em frente à Rua Brasilia</t>
   </si>
   <si>
     <t>113769</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113769/0436-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113769/0436-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramento na Rua José Ramos Ortiz</t>
   </si>
   <si>
     <t>113772</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113772/0437-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113772/0437-1988.pdf</t>
   </si>
   <si>
     <t>Plantar o P.A.S</t>
   </si>
   <si>
     <t>113774</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113774/0438-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113774/0438-1988.pdf</t>
   </si>
   <si>
     <t>Pintura da Sub Prefeitura</t>
   </si>
   <si>
     <t>113776</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113776/0439-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113776/0439-1988.pdf</t>
   </si>
   <si>
     <t>113778</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113778/0440-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113778/0440-1988.pdf</t>
   </si>
   <si>
     <t>113780</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113780/0441-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113780/0441-1988.pdf</t>
   </si>
   <si>
     <t>113781</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113781/0442-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113781/0442-1988.pdf</t>
   </si>
   <si>
     <t>Horarios de ônibus</t>
   </si>
   <si>
     <t>113783</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113783/0443-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113783/0443-1988.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas</t>
   </si>
   <si>
     <t>113785</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113785/0444-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113785/0444-1988.pdf</t>
   </si>
   <si>
     <t>Ruaas do núcleo Primavera</t>
   </si>
   <si>
     <t>113786</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113786/0445-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113786/0445-1988.pdf</t>
   </si>
   <si>
     <t>Energia elétrica e iluminação pública</t>
   </si>
   <si>
     <t>113788</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113788/0446-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113788/0446-1988.pdf</t>
   </si>
   <si>
     <t>Perenização de estradas vicinais</t>
   </si>
   <si>
     <t>113790</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113790/0447-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113790/0447-1988.pdf</t>
   </si>
   <si>
     <t>Escola Técnica Industrial</t>
   </si>
   <si>
     <t>113791</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113791/0448-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113791/0448-1988.pdf</t>
   </si>
   <si>
     <t>Quadras de esportes</t>
   </si>
   <si>
     <t>113793</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113793/0449-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113793/0449-1988.pdf</t>
   </si>
   <si>
     <t>113794</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113794/0450-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113794/0450-1988.pdf</t>
   </si>
   <si>
     <t>Passeios nas Avenidas Perimetral e Industrial</t>
   </si>
   <si>
     <t>113795</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113795/0451-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113795/0451-1988.pdf</t>
   </si>
   <si>
     <t>Orelhões para o Bairro Flândria</t>
   </si>
   <si>
     <t>113796</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113796/0452-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113796/0452-1988.pdf</t>
   </si>
   <si>
     <t>Cursos profissionalizantes</t>
   </si>
   <si>
     <t>113798</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113798/0453-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113798/0453-1988.pdf</t>
   </si>
   <si>
     <t>Urbanização das faixas de dominio da Fepasa</t>
   </si>
   <si>
     <t>113800</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113800/0454-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113800/0454-1988.pdf</t>
   </si>
   <si>
     <t>Doação de terreno</t>
   </si>
   <si>
     <t>113801</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113801/0455-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113801/0455-1988.pdf</t>
   </si>
   <si>
     <t>113802</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113802/0456-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113802/0456-1988.pdf</t>
   </si>
   <si>
     <t>Posto dos correios</t>
   </si>
   <si>
     <t>113804</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113804/0457-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113804/0457-1988.pdf</t>
   </si>
   <si>
     <t>Horarios dos comerciarios dos Supermercados</t>
   </si>
   <si>
     <t>113806</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113806/0458-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113806/0458-1988.pdf</t>
   </si>
   <si>
     <t>Moradias para familias de baixa renda</t>
   </si>
   <si>
     <t>113807</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113807/0459-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113807/0459-1988.pdf</t>
   </si>
   <si>
     <t>Campo de malha</t>
   </si>
   <si>
     <t>113809</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113809/0460-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113809/0460-1988.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal de Pompeia reconsiderar os efeitos da Lei nº 1172 de 25 de novembro de 1983</t>
   </si>
   <si>
     <t>113810</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113810/0461-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113810/0461-1988.pdf</t>
   </si>
   <si>
     <t>Recuperação da quadra da Delpol</t>
   </si>
   <si>
     <t>113811</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113811/0462-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113811/0462-1988.pdf</t>
   </si>
   <si>
     <t>113813</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113813/0463-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113813/0463-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de postes e luminarias</t>
   </si>
   <si>
     <t>113814</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113814/0464-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113814/0464-1988.pdf</t>
   </si>
   <si>
     <t>113816</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113816/0465-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113816/0465-1988.pdf</t>
   </si>
   <si>
     <t>113817</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113817/0466-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113817/0466-1988.pdf</t>
   </si>
   <si>
     <t>Contratação de protético</t>
   </si>
   <si>
     <t>113818</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113818/0467-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113818/0467-1988.pdf</t>
   </si>
   <si>
     <t>Atendimento Odontologico</t>
   </si>
   <si>
     <t>113819</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113819/0468-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113819/0468-1988.pdf</t>
   </si>
   <si>
     <t>Tapar buracos</t>
   </si>
   <si>
     <t>113821</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113821/0469-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113821/0469-1988.pdf</t>
   </si>
   <si>
     <t>Pede beneficios</t>
   </si>
   <si>
     <t>113822</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113822/0470-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113822/0470-1988.pdf</t>
   </si>
   <si>
     <t>113824</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113824/0471-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113824/0471-1988.pdf</t>
   </si>
   <si>
     <t>113825</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113825/0472-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113825/0472-1988.pdf</t>
   </si>
   <si>
     <t>Solicitar redução de taxas</t>
   </si>
   <si>
     <t>113826</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113826/0473-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113826/0473-1988.pdf</t>
   </si>
   <si>
     <t>113827</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113827/0474-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113827/0474-1988.pdf</t>
   </si>
   <si>
     <t>113829</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113829/0475-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113829/0475-1988.pdf</t>
   </si>
   <si>
     <t>113830</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113830/0476-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113830/0476-1988.pdf</t>
   </si>
   <si>
     <t>113831</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113831/0477-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113831/0477-1988.pdf</t>
   </si>
   <si>
     <t>113832</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113832/0478-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113832/0478-1988.pdf</t>
   </si>
   <si>
     <t>113834</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113834/0479-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113834/0479-1988.pdf</t>
   </si>
   <si>
     <t>113835</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113835/0480-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113835/0480-1988.pdf</t>
   </si>
   <si>
     <t>113836</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113836/0481-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113836/0481-1988.pdf</t>
   </si>
   <si>
     <t>113837</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113837/0482-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113837/0482-1988.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial</t>
   </si>
   <si>
     <t>113838</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113838/0483-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113838/0483-1988.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias, providencias e serviços</t>
   </si>
   <si>
     <t>300289</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300289/0001-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300289/0001-1988.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio  às presenções  de muitos Prefeitos e Vereadores  que pretendem e tramam nos bastidores a prorrogação de seus mandatos por mais um ano.</t>
   </si>
   <si>
     <t>300290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300290/0002-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300290/0002-1988.pdf</t>
   </si>
   <si>
     <t>Moção de protesto ao Exmo Governador do Estado de São Paulo, Orestes Quércia, contra o funcionalismo público</t>
   </si>
   <si>
     <t>300291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300291/0003-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300291/0003-1988.pdf</t>
   </si>
   <si>
     <t>Moção de protesto ao Exmo  Orestes Quércia, Governador de São Paulo pela demissão de 87 funcionários em diversas áreas.</t>
   </si>
   <si>
     <t>300292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300292/0004-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300292/0004-1988.pdf</t>
   </si>
   <si>
     <t>Moção de protesto contra a aprovação do atual mandato Presidencial</t>
   </si>
   <si>
     <t>300293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300293/0005-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300293/0005-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações Dr. Fernando Shiguemi Tamura, DD Delegado de Polícia local, pela eficiência em suas funções.</t>
   </si>
   <si>
     <t>300294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300294/0006-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300294/0006-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Sargento Pedro Ferreira de Mello pela dedicação e carinho no desempenho de suas funções.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Executivo, Mesa Diretora 1987/1988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1710/0001-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1710/0001-1988.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio e a verba de representação do Sr. Prefeito Municipal de Pompéia para a próxima Legislatura e dá outras providências.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>Executivo, Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1711/0002-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1711/0002-1988.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Pompeense ao Sr. Luiz Correa de Lara.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>Comissões, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1712/0003-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1712/0003-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer prévio do Tribunal de Contas do Estado de São Paulo. </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1713/0004-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1713/0004-1988.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Pompeense ao Dr. José Traballi Camargo.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>Executivo, Mario Gonçalves Gamero</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1714/0005-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1714/0005-1988.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão Pompeense ao Dr. Wladimir Machado.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Jorge Tamura</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1715/0001-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1715/0001-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Poder Executivo a contratar empréstimo com a Caixa Econômica Federal e dá providências correlatas. </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1716/0002-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1716/0002-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a efetuar a construção de uma praça na sede da instituição "Lar dos Velhos Antonio Frederico Ozanan" Obra unida a Sociedade Asilo São Vicente de Paula.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1717/0003-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1717/0003-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza desapropriar área de terras rurais, situadas paralelamente a Rodovia Comandante João Ribeiro de Barros, para fins de ampliação do Distrito Industrial. </t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1718/0004-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1718/0004-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de uma via pública, localizada no loteamento Jardim São Luiz, e dá outras providências.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1719/0005-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1719/0005-1988.pdf</t>
   </si>
   <si>
     <t>Doação de área de terreno urbano a Associação Cultural e Esportivo de Pompéia.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1720/0006-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1720/0006-1988.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores municipais de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>Câmara Muncipal de Pompeia, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1721/0007-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1721/0007-1988.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1722/0008-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1722/0008-1988.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Permuta de área de terra com a Rádio Central de Pompéia.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1723/0009-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1723/0009-1988.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Bairro Jardim Eldorado, passando a denominar-se "Núcleo Habitacional Nestor de Barros".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1724/0010-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1724/0010-1988.pdf</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1725/0011-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1725/0011-1988.pdf</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1726/0012-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1726/0012-1988.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito adicional suplementar no valor de CRz$ 14.920.000,00, às dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1727/0013-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1727/0013-1988.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos anexos II e IV das leis municipais nº 1290/87 e 1340/88 respectivamente e dá outras providêcias.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1728/0014-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1728/0014-1988.pdf</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1729/0015-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1729/0015-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de duas área de terras, localizadas no Bairro Flândria, anexas ao núcleo habitacional J.K.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1730/0016-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1730/0016-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a celebrar convênio com o Depto. de Estradas de Rodagem do Estado de São Paulo - DER - objetivando a execução das obras e serviços de melhoramentos e pavimentação da estrada vicinal municipal Pompéia - Novo Cravinhos.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1731/0017-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1731/0017-1988.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos servidores do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1732/0018-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1732/0018-1988.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do Poder Legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1733/0019-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1733/0019-1988.pdf</t>
   </si>
   <si>
     <t>Delimita a Zona Urbana da Cidade de Pompéia.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1734/0020-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1734/0020-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio de cooperação técnica com a Fundação Faria Lima - Centro de estudos e pesquisas de Administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1735/0021-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1735/0021-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr. Prefeito Municipal a parcelar os débitos de pavimentação asfáltica do Núcleo Habitacional Tufic Baracat e dá outras providências. </t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1736/0022-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1736/0022-1988.pdf</t>
   </si>
   <si>
     <t>Desincorpora da classe de bens de uso comum do povo e doa a Empresa Municipal de Urbanização de Pompéia - EMURB - imóveis urbanos de propriedade do municipio.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1737/0023-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1737/0023-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convênio e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1738/0024-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1738/0024-1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lista dos Serviços sujeitos a tributação pelo ISS e dá outras providências.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1739/0025-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1739/0025-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a cancelar inscrições municipais e respectivos débitos do ISS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1740/0026-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1740/0026-1988.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 1º da lei municipal nº 1338/88.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1741/0027-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1741/0027-1988.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito suplementar no valor de CRz$ 28.460.000,00 às dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1742/0028-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1742/0028-1988.pdf</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1743/0029-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1743/0029-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriar área de terras rurais, situadas paralelamente a Rodovia Comandante João Ribeiro de Barros, para fins de ampliação do Distrito Industrial.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1744/0030-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1744/0030-1988.pdf</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1745/0031-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1745/0031-1988.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Bairro Jardim Eldorado, passando a denominá-lo de "Núcleo Habitacional Florentino Favoretto".</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1746/0032-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1746/0032-1988.pdf</t>
   </si>
   <si>
     <t>Fixa para o exercício de 1989, o valor das subvenções destinadas as Instituições e dá outras providências..</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1747/0033-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1747/0033-1988.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do municipio de Pompéia, para o exercício financeiro de 1989.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1748/0034-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1748/0034-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispões sobre Orçamento plurianual de investimentos do municipio de Pompéia, para o triênio 1989/1991. </t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1749/0035-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1749/0035-1988.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º "caput" da Lei Municipal nº 1303/87 e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1750/0036-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1750/0036-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispões sobre Crédito adicional suplementar no valor de CRz$ 5.882.500,00, às dotações constantes do orçamento vigente do Poder Legislativo. </t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1751/0037-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1751/0037-1988.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 2º e 4º da Lei Municipal nº 1345/88.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1752/0038-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1752/0038-1988.pdf</t>
   </si>
   <si>
     <t>Altera denominação da atual Rua Valentim Gentil, passando a denominar-se "Rua Dr. Durval de Carvalho e Silva".</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1753/0039-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1753/0039-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a efetuar a construção de um ambulatório na sede da instituição " Lar dos Velhos Antonio Frederico Ozanan - Obra unida a Sociedade Asilo São Vicente de Paula.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1754/0040-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1754/0040-1988.pdf</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1755/0041-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1755/0041-1988.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1756/0042-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1756/0042-1988.pdf</t>
   </si>
   <si>
     <t>Altera redação de artigos e incisos da Lei Municipal nº 1263/86 e dá outras providências.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1757/0043-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1757/0043-1988.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito adicional suplementar no valor de CRz$ 62.395.000,00 às dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1758/0044-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1758/0044-1988.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo único do artigo 1º da Lei Municipal nº 1281/86</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1759/0045-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1759/0045-1988.pdf</t>
   </si>
   <si>
     <t>Desincorpora da classe de bens de uso comum do povo, uma área de terra com 1.612.848 m/2, compreendendo os lotes 03, 04 e parte dos lotes 02, 07 e 08 da quadra 11, e doa a Empresa de Ônibus Faléco Ltda.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1760/0046-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1760/0046-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área de terreno urbano.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1761/0047-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1761/0047-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de imóveis urbanos de propriedade do Município, mediante licitações.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1762/0048-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1762/0048-1988.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Permuta de área de terra com o Sr. Hirotaka Kashima e sua mulher.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1763/0049-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1763/0049-1988.pdf</t>
   </si>
   <si>
     <t>Altera denominação de diversas vias públicas.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1764/0050-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1764/0050-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito Suplementar.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1765/0051-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1765/0051-1988.pdf</t>
   </si>
   <si>
     <t>Altera referência do cargo de Escriturário nível III, de provimento efetivo.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1766/0052-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1766/0052-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de área de terras rurais de propriedade do Município mediante licitação.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1767/0053-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1767/0053-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de imóveis urbanos de propriedade do Município, mediante licitação.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1768/0054-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1768/0054-1988.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Crédito adicional suplementar no valor de CRz$ 32.060.000,00 às dotações do orçamento vigente.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1769/0055-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1769/0055-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de trecho da Rua Fernando Ferrari, localizado no Bairro Flândria e dá outras providências.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1770/0056-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1770/0056-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de uma área de terras e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1771/0057-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1771/0057-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de imóveis urbanos de propriedade do Municipio, mediante licitação.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1772/0058-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1772/0058-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área de terras a Cooperativa Habitacional FIESP/CIESP, destinado a construção de um conjunto Habitacional.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1773/0059-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1773/0059-1988.pdf</t>
   </si>
   <si>
     <t>Concede aumento de salario aos servidores do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1774/0060-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1774/0060-1988.pdf</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1775/0001-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1775/0001-1988.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 2º, revoga os artigos 3º e 5º e revigora o artigo 7º da resolução nº 01/83 de 04 de abril de 1983.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>Executivo, José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1776/0002-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1776/0002-1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos 1º e 2º do artigo 53 do regimento interno.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1777/0003-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1777/0003-1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 113 do regimento interno.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1778/0004-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1778/0004-1988.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos vereadores para a proxíma Legislatura.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1779/0005-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1779/0005-1988.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos veredores para a próxima Legislatura.</t>
   </si>
   <si>
     <t>209882</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209882/0001-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209882/0001-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Chefe do Executivo à respeito dos sócios da área de lazer do JK</t>
   </si>
   <si>
     <t>209883</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209883/0002-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209883/0002-1988.pdf</t>
   </si>
   <si>
     <t>Programa de microbacias</t>
   </si>
   <si>
     <t>209884</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209884/0003-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209884/0003-1988.pdf</t>
   </si>
   <si>
     <t>Solicita apoio de lideranças partidarias na Constituinte</t>
   </si>
   <si>
     <t>209885</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209885/0004-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209885/0004-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Antonio Gonçalves</t>
   </si>
   <si>
     <t>209886</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209886/0005-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209886/0005-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Prefeito eleito de Pompeia à respeito do asfalto da Avenida Domingos Raggi</t>
   </si>
   <si>
     <t>209887</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209887/0006-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209887/0006-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações à respeito de doações </t>
   </si>
   <si>
     <t>209888</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209888/0007-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209888/0007-1988.pdf</t>
   </si>
   <si>
     <t>Mandato do Presidente</t>
   </si>
   <si>
     <t>209889</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209889/0008-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209889/0008-1988.pdf</t>
   </si>
   <si>
     <t>IAMPS em Pompeia</t>
   </si>
   <si>
     <t>209890</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209890/0009-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209890/0009-1988.pdf</t>
   </si>
   <si>
     <t>Imagem de TV</t>
   </si>
   <si>
     <t>209899</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209899/0010-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209899/0010-1988.pdf</t>
   </si>
   <si>
     <t>Solicita apoio para os Constituintes para aprovação de quatro anos de mandato do Exmo. Presidente da Republica</t>
   </si>
   <si>
     <t>209918</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209918/0011-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209918/0011-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antonio Gonçalves Pezzutti</t>
   </si>
   <si>
     <t>209929</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209929/0012-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209929/0012-1988.pdf</t>
   </si>
   <si>
     <t>Desapropriação do prédio do antigo cinema</t>
   </si>
   <si>
     <t>209945</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209945/0013-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209945/0013-1988.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto no Jardim Primavera</t>
   </si>
   <si>
     <t>209966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209966/0014-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209966/0014-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Feliciano de Assis</t>
   </si>
   <si>
     <t>209985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209985/0015-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209985/0015-1988.pdf</t>
   </si>
   <si>
     <t>Sala especial para os deficientes auditivos</t>
   </si>
   <si>
     <t>210080</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210080/0016-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210080/0016-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos para Novo Cravinhos</t>
   </si>
   <si>
     <t>210081</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210081/0017-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210081/0017-1988.pdf</t>
   </si>
   <si>
     <t>Pedido de informações à respeito dos veículos da municipalidade</t>
   </si>
   <si>
     <t>210083</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210083/0018-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210083/0018-1988.pdf</t>
   </si>
   <si>
     <t>Dívida municipal</t>
   </si>
   <si>
     <t>210086</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210086/0019-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210086/0019-1988.pdf</t>
   </si>
   <si>
     <t>INPS</t>
   </si>
   <si>
     <t>210087</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210087/0020-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210087/0020-1988.pdf</t>
   </si>
   <si>
     <t>Requer constar em ata, votos de pesar</t>
   </si>
   <si>
     <t>210089</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210089/0021-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210089/0021-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações junto ao Sr. Prefeito Municipal, quanto ao inicio de obras</t>
   </si>
   <si>
     <t>210091</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210091/0022-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210091/0022-1988.pdf</t>
   </si>
   <si>
     <t>Busca informações junto à Prefeitura Municipal à respeito da verba a titulo de "Fundo perdido"</t>
   </si>
   <si>
     <t>210093</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210093/0023-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210093/0023-1988.pdf</t>
   </si>
   <si>
     <t>Solicita enviar oficio ao Deputado Walter Lazarini</t>
   </si>
   <si>
     <t>210095</t>
   </si>
   <si>
     <t>Abaixo assinado</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210095/0024-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210095/0024-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Abaixo assinado </t>
   </si>
   <si>
     <t>210102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210102/0025-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210102/0025-1988.pdf</t>
   </si>
   <si>
     <t>Solicita enviar oficios buscando a liberação de táxis a DIESEL</t>
   </si>
   <si>
     <t>210104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210104/0026-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210104/0026-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações à respeito dos gastos do mês de Dezembro </t>
   </si>
   <si>
     <t>210106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210106/0027-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210106/0027-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito de verbas enviadas</t>
   </si>
   <si>
     <t>210108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210108/0028-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210108/0028-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>210109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210109/0029-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210109/0029-1988.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o rio do Peixe-Paulópolis a Lutecia</t>
   </si>
   <si>
     <t>210110</t>
   </si>
   <si>
     <t>Bancada do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210110/0030-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210110/0030-1988.pdf</t>
   </si>
   <si>
     <t>Agradecimentos</t>
   </si>
   <si>
     <t>210112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210112/0031-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210112/0031-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da isenção de pagamentos de imposto</t>
   </si>
   <si>
     <t>210114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210114/0032-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210114/0032-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação do perimetro urbano de Pompeia</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210116/0033-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210116/0033-1988.pdf</t>
   </si>
   <si>
     <t>Salas de aula e quadra de esportes na EEPG(A) no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210118/0034-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210118/0034-1988.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço profundo</t>
   </si>
   <si>
     <t>210120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210120/0035-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210120/0035-1988.pdf</t>
   </si>
   <si>
     <t>Contorno da SP-294 em Pompeia</t>
   </si>
   <si>
     <t>210122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210122/0036-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210122/0036-1988.pdf</t>
   </si>
   <si>
     <t>Horarios dos Bancos</t>
   </si>
   <si>
     <t>210124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210124/0037-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210124/0037-1988.pdf</t>
   </si>
   <si>
     <t>Construção de pontes de concreto</t>
   </si>
   <si>
     <t>210128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210128/0038-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210128/0038-1988.pdf</t>
   </si>
   <si>
     <t>Construção de pontilhões sob os trilhos da Fepasa</t>
   </si>
   <si>
     <t>210130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210130/0039-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210130/0039-1988.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de Projeto de Lei sobre a isenção do IPTU</t>
   </si>
   <si>
     <t>210132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210132/0040-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210132/0040-1988.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações</t>
   </si>
   <si>
     <t>209996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209996/0041-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209996/0041-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito do funcionamento da cozinha piloto</t>
   </si>
   <si>
     <t>209997</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209997/0042-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209997/0042-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações, referente de como está o Projeto de Casas </t>
   </si>
   <si>
     <t>209999</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209999/0043-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209999/0043-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações à respeito do terrenos ociosos </t>
   </si>
   <si>
     <t>210001</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210001/0044-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210001/0044-1988.pdf</t>
   </si>
   <si>
     <t>Pedido de informações à respeito da contratação da empresa COINPRO/Consultoria</t>
   </si>
   <si>
     <t>210002</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210002/0045-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210002/0045-1988.pdf</t>
   </si>
   <si>
     <t>Requerimento sob esgoto do Jardim Primavers</t>
   </si>
   <si>
     <t>210004</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210004/0046-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210004/0046-1988.pdf</t>
   </si>
   <si>
     <t>Convênio Municipio/Estado</t>
   </si>
   <si>
     <t>210005</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210005/0047-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210005/0047-1988.pdf</t>
   </si>
   <si>
     <t>Passarela para pedestres</t>
   </si>
   <si>
     <t>210007</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210007/0048-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210007/0048-1988.pdf</t>
   </si>
   <si>
     <t>Placas com os nomes de ruas</t>
   </si>
   <si>
     <t>210009</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210009/0049-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210009/0049-1988.pdf</t>
   </si>
   <si>
     <t>Creche Municipal de Paulópolis</t>
   </si>
   <si>
     <t>210010</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210010/0050-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210010/0050-1988.pdf</t>
   </si>
   <si>
     <t>O mar ao alcance do trabalhador</t>
   </si>
   <si>
     <t>210013</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210013/0051-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210013/0051-1988.pdf</t>
   </si>
   <si>
     <t>210014</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210014/0052-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210014/0052-1988.pdf</t>
   </si>
   <si>
     <t>210015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210015/0053-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210015/0053-1988.pdf</t>
   </si>
   <si>
     <t>Plantio de grama em faixa de dominio da Fepasa</t>
   </si>
   <si>
     <t>210017</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210017/0054-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210017/0054-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Edson Pedroso Pezenatto</t>
   </si>
   <si>
     <t>210019</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210019/0055-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210019/0055-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Benedito Figueiredo</t>
   </si>
   <si>
     <t>210020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210020/0056-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210020/0056-1988.pdf</t>
   </si>
   <si>
     <t>Centros de convivência social</t>
   </si>
   <si>
     <t>210022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210022/0057-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210022/0057-1988.pdf</t>
   </si>
   <si>
     <t>Atendimento das reivindicações dos Professores Estaduais</t>
   </si>
   <si>
     <t>210024</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210024/0058-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210024/0058-1988.pdf</t>
   </si>
   <si>
     <t>Projeto da classe especial para deficientes auditivos</t>
   </si>
   <si>
     <t>210025</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210025/0059-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210025/0059-1988.pdf</t>
   </si>
   <si>
     <t>Telefonia rural</t>
   </si>
   <si>
     <t>210026</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210026/0060-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210026/0060-1988.pdf</t>
   </si>
   <si>
     <t>Enviar telegrama ou telex à Secretaria do Estado da Educação, a/C. do Sr. Chopin Tavares de Lima, DD. Secretario</t>
   </si>
   <si>
     <t>210027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210027/0061-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210027/0061-1988.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Dia Internacional da Mulher</t>
   </si>
   <si>
     <t>210028</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210028/0062-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210028/0062-1988.pdf</t>
   </si>
   <si>
     <t>210029</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210029/0063-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210029/0063-1988.pdf</t>
   </si>
   <si>
     <t>Reclassificação de carreiras</t>
   </si>
   <si>
     <t>210030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210030/0064-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210030/0064-1988.pdf</t>
   </si>
   <si>
     <t>Eleições gerais</t>
   </si>
   <si>
     <t>210031</t>
   </si>
   <si>
     <t>Nelson Odyllo Louvisão Mattiazzo, Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210031/0065-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210031/0065-1988.pdf</t>
   </si>
   <si>
     <t>210032</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210032/0066-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210032/0066-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações à respeito do predio do antigo cinema </t>
   </si>
   <si>
     <t>210033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210033/0067-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210033/0067-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito de maquinas de terraplanagem</t>
   </si>
   <si>
     <t>210035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210035/0068-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210035/0068-1988.pdf</t>
   </si>
   <si>
     <t>Ponte metálica</t>
   </si>
   <si>
     <t>210036</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210036/0069-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210036/0069-1988.pdf</t>
   </si>
   <si>
     <t>Pedido de informações à respeito da quantidade de maquinas que foram recuperadas</t>
   </si>
   <si>
     <t>210038</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210038/0070-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210038/0070-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito sobre o Projeto de Lei de zoneamento</t>
   </si>
   <si>
     <t>210040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210040/0071-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210040/0071-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. Manoel Alves de Souza</t>
   </si>
   <si>
     <t>210041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210041/0072-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210041/0072-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Manoel Alves de Souza</t>
   </si>
   <si>
     <t>210042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210042/0073-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210042/0073-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Elvira Baceti da Cruz</t>
   </si>
   <si>
     <t>210043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210043/0074-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210043/0074-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Antonio José de Oliveira</t>
   </si>
   <si>
     <t>210044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210044/0075-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210044/0075-1988.pdf</t>
   </si>
   <si>
     <t>Pavimentação estrada vicinal Pompeia- Queiroz</t>
   </si>
   <si>
     <t>210046</t>
   </si>
   <si>
     <t>Bancada do PTB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210046/0076-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210046/0076-1988.pdf</t>
   </si>
   <si>
     <t>Pavimentação da estrada vicinal Pompeia-Queiroz</t>
   </si>
   <si>
     <t>210048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210048/0077-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210048/0077-1988.pdf</t>
   </si>
   <si>
     <t>Rede de esgotos</t>
   </si>
   <si>
     <t>210049</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210049/0078-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210049/0078-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito de reparos necessarios nas vias públicas</t>
   </si>
   <si>
     <t>210050</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210050/0079-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210050/0079-1988.pdf</t>
   </si>
   <si>
     <t>Tarifa Social</t>
   </si>
   <si>
     <t>210052</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210052/0080-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210052/0080-1988.pdf</t>
   </si>
   <si>
     <t>Pedido de informação ao Sr. Prefeito Municipal, à respeito da forma de contrato existente entre a Prefeitura de Pompeia e a Radio Clube de Marilia</t>
   </si>
   <si>
     <t>210054</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210054/0081-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210054/0081-1988.pdf</t>
   </si>
   <si>
     <t>Requer à Câmara a convocação do setor competente da Prefeitura Municipal, para efetuar junto a esta Casa de Leis, explicações sobre divida da Prefeitura Municipal</t>
   </si>
   <si>
     <t>210056</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210056/0082-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210056/0082-1988.pdf</t>
   </si>
   <si>
     <t>210057</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210057/0083-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210057/0083-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da liberação de recursos para a desapropriação de áreas</t>
   </si>
   <si>
     <t>210059</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210059/0084-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210059/0084-1988.pdf</t>
   </si>
   <si>
     <t>Recapeamento de trecho da SP-294</t>
   </si>
   <si>
     <t>210060</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210060/0085-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210060/0085-1988.pdf</t>
   </si>
   <si>
     <t>Rotatorias na SP-294</t>
   </si>
   <si>
     <t>210062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210062/0086-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210062/0086-1988.pdf</t>
   </si>
   <si>
     <t>Sementes</t>
   </si>
   <si>
     <t>210063</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210063/0087-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210063/0087-1988.pdf</t>
   </si>
   <si>
     <t>210065</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210065/0088-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210065/0088-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações à L.B.A/Marilia</t>
   </si>
   <si>
     <t>210067</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210067/0089-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210067/0089-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Delegacia de Ensino de Marilia</t>
   </si>
   <si>
     <t>210068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210068/0090-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210068/0090-1988.pdf</t>
   </si>
   <si>
     <t>Preenchimentode vagas no Destacamento Policial</t>
   </si>
   <si>
     <t>210069</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210069/0091-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210069/0091-1988.pdf</t>
   </si>
   <si>
     <t>Seguros</t>
   </si>
   <si>
     <t>210070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210070/0092-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210070/0092-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito da merenda escolar</t>
   </si>
   <si>
     <t>210071</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210071/0093-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210071/0093-1988.pdf</t>
   </si>
   <si>
     <t>U.R.P</t>
   </si>
   <si>
     <t>210072</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210072/0094-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210072/0094-1988.pdf</t>
   </si>
   <si>
     <t>Imagens de TV</t>
   </si>
   <si>
     <t>210074</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210074/0095-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210074/0095-1988.pdf</t>
   </si>
   <si>
     <t>Quatro anos</t>
   </si>
   <si>
     <t>210075</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210075/0096-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210075/0096-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Elcias Matias Costa</t>
   </si>
   <si>
     <t>210076</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210076/0097-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210076/0097-1988.pdf</t>
   </si>
   <si>
     <t>Isenção de impostos às entidades filantropicas</t>
   </si>
   <si>
     <t>210077</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210077/0098-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210077/0098-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Antonieta Pimpinatti Paulino</t>
   </si>
   <si>
     <t>210079</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210079/0099-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210079/0099-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Helcias Matias Costa</t>
   </si>
   <si>
     <t>209891</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209891/0100-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209891/0100-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pela falecimento da Senhora Irmã de Oliveira Jordão</t>
   </si>
   <si>
     <t>209892</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209892/0101-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209892/0101-1988.pdf</t>
   </si>
   <si>
     <t>Distribuição gratuita de material escolar</t>
   </si>
   <si>
     <t>209893</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209893/0102-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209893/0102-1988.pdf</t>
   </si>
   <si>
     <t>Construção de mais uma pista na SP-294</t>
   </si>
   <si>
     <t>209894</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209894/0103-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209894/0103-1988.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos às margens da SP-294</t>
   </si>
   <si>
     <t>209895</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209895/0104-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209895/0104-1988.pdf</t>
   </si>
   <si>
     <t>209896</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209896/0105-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209896/0105-1988.pdf</t>
   </si>
   <si>
     <t>Busca informações sobre construção de barracão para cunicultura</t>
   </si>
   <si>
     <t>209897</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209897/0106-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209897/0106-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito do loteamento Municipal</t>
   </si>
   <si>
     <t>209898</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209898/0107-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209898/0107-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de projeto da creche Municipal de Paulópolis</t>
   </si>
   <si>
     <t>209900</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209900/0108-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209900/0108-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de passarela reclamada pelos moradores do Bairro Flandria</t>
   </si>
   <si>
     <t>209901</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209901/0109-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209901/0109-1988.pdf</t>
   </si>
   <si>
     <t>Convite</t>
   </si>
   <si>
     <t>209902</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209902/0110-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209902/0110-1988.pdf</t>
   </si>
   <si>
     <t>Recursos a fundo perdido</t>
   </si>
   <si>
     <t>209903</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209903/0111-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209903/0111-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão de Paulópolis e Novo Cravinhos no programa Sanebase</t>
   </si>
   <si>
     <t>209904</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209904/0112-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209904/0112-1988.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de lei</t>
   </si>
   <si>
     <t>209905</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209905/0113-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209905/0113-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Fepasa à respeito de terreno em nossa cidade</t>
   </si>
   <si>
     <t>209906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209906/0114-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209906/0114-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Prefeitura Municipal de Pompeia, sobre verba destinada à merenda escolar</t>
   </si>
   <si>
     <t>209915</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209915/0115-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209915/0115-1988.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal, informações sobre pintura de sinalização das ruas do núcleo hab. Bandeirantes</t>
   </si>
   <si>
     <t>209916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209916/0116-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209916/0116-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao S.A.A.E de Pompeia, à respeito do cloro </t>
   </si>
   <si>
     <t>209917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209917/0117-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209917/0117-1988.pdf</t>
   </si>
   <si>
     <t>Requer ao Dr. Ercio Lacerda de Rezende, provedor da Santa Casa de Pompeia, estudar a ampliação do horario de visita aos internados na Santa Casa local</t>
   </si>
   <si>
     <t>209919</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209919/0118-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209919/0118-1988.pdf</t>
   </si>
   <si>
     <t>209920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209920/0119-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209920/0119-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações, referente aos aposentados</t>
   </si>
   <si>
     <t>209921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209921/0120-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209921/0120-1988.pdf</t>
   </si>
   <si>
     <t>Aplicação</t>
   </si>
   <si>
     <t>209922</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209922/0121-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209922/0121-1988.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo, à respeito da empresa Constroli</t>
   </si>
   <si>
     <t>209923</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209923/0122-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209923/0122-1988.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo, à respeito da antecipação da receita</t>
   </si>
   <si>
     <t>209924</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209924/0123-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209924/0123-1988.pdf</t>
   </si>
   <si>
     <t>Manifestação contrária à retirada da URP</t>
   </si>
   <si>
     <t>209925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209925/0124-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209925/0124-1988.pdf</t>
   </si>
   <si>
     <t>Solicita doações à Secretaria da Promoção Social</t>
   </si>
   <si>
     <t>209926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209926/0125-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209926/0125-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita a convocação de Sessão Extraordinaria, à respeito da doação de terrenos urbanos </t>
   </si>
   <si>
     <t>209927</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209927/0126-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209927/0126-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do jovem Clineu Ribeiro</t>
   </si>
   <si>
     <t>209928</t>
   </si>
   <si>
     <t>Bancada do PMDB e PTB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209928/0127-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209928/0127-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. João Otreira Ramos</t>
   </si>
   <si>
     <t>209931</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209931/0128-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209931/0128-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Clineu Ribeiro</t>
   </si>
   <si>
     <t>209932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209932/0129-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209932/0129-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Alice Mendes M. de Carvalho</t>
   </si>
   <si>
     <t>209933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209933/0130-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209933/0130-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor João Otreira Ramos</t>
   </si>
   <si>
     <t>209935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209935/0131-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209935/0131-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Alice Mendes Melges de Carvalho</t>
   </si>
   <si>
     <t>209937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209937/0132-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209937/0132-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do estimado Frei Inacio Stenico</t>
   </si>
   <si>
     <t>209938</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209938/0133-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209938/0133-1988.pdf</t>
   </si>
   <si>
     <t>209939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209939/0134-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209939/0134-1988.pdf</t>
   </si>
   <si>
     <t>Verba para a compra de coletores de lixo</t>
   </si>
   <si>
     <t>209941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209941/0135-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209941/0135-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão de projetos na ordem do dia e convocação de sessão extraordinaria após o encerramento da sessão ordinaria de hoje</t>
   </si>
   <si>
     <t>209942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209942/0136-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209942/0136-1988.pdf</t>
   </si>
   <si>
     <t>Enviar oficio à Fenaban, solicitando reabertura de negociações nas reivindicações da categoria bancaria</t>
   </si>
   <si>
     <t>209944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209944/0137-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209944/0137-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do jovem Clineu Ribeiro</t>
   </si>
   <si>
     <t>209947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209947/0138-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209947/0138-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. João Otreira Ramos</t>
   </si>
   <si>
     <t>209949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209949/0139-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209949/0139-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações à respeito das placas com os nomes das ruas </t>
   </si>
   <si>
     <t>209950</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209950/0140-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209950/0140-1988.pdf</t>
   </si>
   <si>
     <t>Dia do Indio</t>
   </si>
   <si>
     <t>209952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209952/0141-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209952/0141-1988.pdf</t>
   </si>
   <si>
     <t>209953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209953/0142-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209953/0142-1988.pdf</t>
   </si>
   <si>
     <t>209954</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209954/0143-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209954/0143-1988.pdf</t>
   </si>
   <si>
     <t>Isenção de impostos às entidades Assistenciais de Pompeia</t>
   </si>
   <si>
     <t>209957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209957/0144-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209957/0144-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de medicamentos</t>
   </si>
   <si>
     <t>209961</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209961/0145-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209961/0145-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo à respeito de dividas dos mutuários </t>
   </si>
   <si>
     <t>209963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209963/0146-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209963/0146-1988.pdf</t>
   </si>
   <si>
     <t>Prédio para o PCR de Novo Cravinhos</t>
   </si>
   <si>
     <t>209965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209965/0147-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209965/0147-1988.pdf</t>
   </si>
   <si>
     <t>Implantação de cozinhas comunitarias em Pompeia</t>
   </si>
   <si>
     <t>209968</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209968/0148-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209968/0148-1988.pdf</t>
   </si>
   <si>
     <t>Substituição das luminarias do salão nobre da EEPSG" Cultura e Liberdade"</t>
   </si>
   <si>
     <t>209969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209969/0149-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209969/0149-1988.pdf</t>
   </si>
   <si>
     <t>Verba para o " Fussom"</t>
   </si>
   <si>
     <t>209971</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209971/0150-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209971/0150-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito do valor de taxas, impostos e fundo de participação</t>
   </si>
   <si>
     <t>209972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209972/0151-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209972/0151-1988.pdf</t>
   </si>
   <si>
     <t>Moção de apoio</t>
   </si>
   <si>
     <t>209974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209974/0152-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209974/0152-1988.pdf</t>
   </si>
   <si>
     <t>Protesto contra anistia de debitos de clubes de futebol junto ao IAPAS</t>
   </si>
   <si>
     <t>209976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209976/0153-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209976/0153-1988.pdf</t>
   </si>
   <si>
     <t>Solicitação para inclusão de projetos na ordem do dia</t>
   </si>
   <si>
     <t>209977</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209977/0154-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209977/0154-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Pereira Jardim</t>
   </si>
   <si>
     <t>209979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209979/0155-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209979/0155-1988.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de iluminação pública da via expressa</t>
   </si>
   <si>
     <t>209981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209981/0156-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209981/0156-1988.pdf</t>
   </si>
   <si>
     <t>Recursos para combater a erosão urbana</t>
   </si>
   <si>
     <t>209983</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209983/0157-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209983/0157-1988.pdf</t>
   </si>
   <si>
     <t>Verba para o AIS</t>
   </si>
   <si>
     <t>209987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209987/0158-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209987/0158-1988.pdf</t>
   </si>
   <si>
     <t>Extinguir O.T.N do financiamento da agricultura</t>
   </si>
   <si>
     <t>209988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209988/0159-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209988/0159-1988.pdf</t>
   </si>
   <si>
     <t>Área Industrial</t>
   </si>
   <si>
     <t>209990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209990/0160-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209990/0160-1988.pdf</t>
   </si>
   <si>
     <t>Defesa do Consumidor</t>
   </si>
   <si>
     <t>209991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209991/0161-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209991/0161-1988.pdf</t>
   </si>
   <si>
     <t>Esgotos</t>
   </si>
   <si>
     <t>209993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209993/0162-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209993/0162-1988.pdf</t>
   </si>
   <si>
     <t>Programa Mutirão</t>
   </si>
   <si>
     <t>209994</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209994/0163-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209994/0163-1988.pdf</t>
   </si>
   <si>
     <t>Garotos do Basquete</t>
   </si>
   <si>
     <t>210135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210135/0164-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210135/0164-1988.pdf</t>
   </si>
   <si>
     <t>Roçar vegetação do acostamento da SP-294</t>
   </si>
   <si>
     <t>210137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210137/0165-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210137/0165-1988.pdf</t>
   </si>
   <si>
     <t>Recapeamento do trecho da SP-294 entre a passagem de nivel do JK ate o Distrito Industrial</t>
   </si>
   <si>
     <t>210139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210139/0166-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210139/0166-1988.pdf</t>
   </si>
   <si>
     <t>Pagamento dos debitos dos Agricultores sem OTN</t>
   </si>
   <si>
     <t>210141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210141/0167-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210141/0167-1988.pdf</t>
   </si>
   <si>
     <t>Patrulha Rodoviaria</t>
   </si>
   <si>
     <t>210142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210142/0168-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210142/0168-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Pode Executivo à respeito da quantidade de comerciantes em Pompeia</t>
   </si>
   <si>
     <t>210144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210144/0169-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210144/0169-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Voto de pesar pelo falecimento do Senhor João de Oliveira </t>
   </si>
   <si>
     <t>210145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210145/0170-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210145/0170-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Emilia Baptista de Mello</t>
   </si>
   <si>
     <t>210147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210147/0171-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210147/0171-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Sebastião Ferreira da Silva</t>
   </si>
   <si>
     <t>210149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210149/0172-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210149/0172-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de vagas de cargos</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210151/0173-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210151/0173-1988.pdf</t>
   </si>
   <si>
     <t>Horario Bancário</t>
   </si>
   <si>
     <t>210152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210152/0174-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210152/0174-1988.pdf</t>
   </si>
   <si>
     <t>Programa "Boia-Quente"</t>
   </si>
   <si>
     <t>210154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210154/0175-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210154/0175-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Senhor José Pereira Jardim</t>
   </si>
   <si>
     <t>210155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210155/0176-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210155/0176-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre o projeto de construção de área de lazer</t>
   </si>
   <si>
     <t>210157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210157/0177-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210157/0177-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito de construção de casas pelo sistema Mutirão</t>
   </si>
   <si>
     <t>210159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210159/0178-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210159/0178-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre a real situação financeira do Municipio</t>
   </si>
   <si>
     <t>210163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210163/0179-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210163/0179-1988.pdf</t>
   </si>
   <si>
     <t>210164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210164/0180-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210164/0180-1988.pdf</t>
   </si>
   <si>
     <t>210166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210166/0181-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210166/0181-1988.pdf</t>
   </si>
   <si>
     <t>210169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210169/0182-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210169/0182-1988.pdf</t>
   </si>
   <si>
     <t>Vicinal Pompeia- Oscar Bressane</t>
   </si>
   <si>
     <t>210170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210170/0183-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210170/0183-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal e à Associação Comercial e Industrial de Pompeia sobre o Varejão Municipal</t>
   </si>
   <si>
     <t>210172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210172/0184-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210172/0184-1988.pdf</t>
   </si>
   <si>
     <t>Rotatoria para a nossa cidade</t>
   </si>
   <si>
     <t>210174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210174/0185-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210174/0185-1988.pdf</t>
   </si>
   <si>
     <t>Centenário da abolição da escravidão no Brasil</t>
   </si>
   <si>
     <t>210175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210175/0186-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210175/0186-1988.pdf</t>
   </si>
   <si>
     <t>Erros nas carteiras de identidade</t>
   </si>
   <si>
     <t>210176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210176/0187-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210176/0187-1988.pdf</t>
   </si>
   <si>
     <t>Eleições 88</t>
   </si>
   <si>
     <t>210178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210178/0188-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210178/0188-1988.pdf</t>
   </si>
   <si>
     <t>Medida para contenção da OTN</t>
   </si>
   <si>
     <t>210179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210179/0189-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210179/0189-1988.pdf</t>
   </si>
   <si>
     <t>Medidas para a salvação da agricultura</t>
   </si>
   <si>
     <t>210180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210180/0190-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210180/0190-1988.pdf</t>
   </si>
   <si>
     <t>Encampação da Faculdade de Medicina de Marilia</t>
   </si>
   <si>
     <t>210181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210181/0191-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210181/0191-1988.pdf</t>
   </si>
   <si>
     <t>Informações sobre a colaboração da Municipalidade de auxiliar na estadia do medium</t>
   </si>
   <si>
     <t>210184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210184/0192-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210184/0192-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações ao executivo sobre funcionarios </t>
   </si>
   <si>
     <t>210185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210185/0193-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210185/0193-1988.pdf</t>
   </si>
   <si>
     <t>Aumento do canteiro central nas duas entradas de Paulópolis</t>
   </si>
   <si>
     <t>210186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210186/0194-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210186/0194-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Alfredo Soares Santos França</t>
   </si>
   <si>
     <t>210188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210188/0195-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210188/0195-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Alfredo Soares Santos França</t>
   </si>
   <si>
     <t>210191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210191/0196-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210191/0196-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Jordelino Ferreira</t>
   </si>
   <si>
     <t>210192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210192/0197-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210192/0197-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Ana Jacobucci Mendes</t>
   </si>
   <si>
     <t>210193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210193/0198-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210193/0198-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Idenor Severino da Silva</t>
   </si>
   <si>
     <t>210195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210195/0199-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210195/0199-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Wilson Candido</t>
   </si>
   <si>
     <t>210197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210197/0200-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210197/0200-1988.pdf</t>
   </si>
   <si>
     <t>Passagem de nivel do núcleo JK</t>
   </si>
   <si>
     <t>210199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210199/0201-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210199/0201-1988.pdf</t>
   </si>
   <si>
     <t>Celebração de convenio</t>
   </si>
   <si>
     <t>210200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210200/0202-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210200/0202-1988.pdf</t>
   </si>
   <si>
     <t>Recursos para o ciclo básico</t>
   </si>
   <si>
     <t>210201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210201/0203-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210201/0203-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação do perimetro urbano</t>
   </si>
   <si>
     <t>210203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210203/0204-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210203/0204-1988.pdf</t>
   </si>
   <si>
     <t>210204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210204/0205-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210204/0205-1988.pdf</t>
   </si>
   <si>
     <t>Projeto para a construção da sala especial para deficientes auditivos</t>
   </si>
   <si>
     <t>210206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210206/0206-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210206/0206-1988.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança na SP-294</t>
   </si>
   <si>
     <t>210207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210207/0207-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210207/0207-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão de Pompeia no roteiro do Derec</t>
   </si>
   <si>
     <t>210208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210208/0208-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210208/0208-1988.pdf</t>
   </si>
   <si>
     <t>Informações sobre construção do Pronto Socorro Municipal</t>
   </si>
   <si>
     <t>210210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210210/0209-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210210/0209-1988.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria do Estado do Governo, enviar a esta Casa de Leis, relação contendo convenios firmados entre o Estado e a Prefeitura Municipal de Pompeia a partir de 1983</t>
   </si>
   <si>
     <t>210213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210213/0210-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210213/0210-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. Wilson Candido</t>
   </si>
   <si>
     <t>210214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210214/0211-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210214/0211-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da Senhora Zuleide Haddad</t>
   </si>
   <si>
     <t>210216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210216/0212-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210216/0212-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Senhor Alfredo França</t>
   </si>
   <si>
     <t>210218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210218/0213-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210218/0213-1988.pdf</t>
   </si>
   <si>
     <t>Divida Municipal</t>
   </si>
   <si>
     <t>210219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210219/0214-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210219/0214-1988.pdf</t>
   </si>
   <si>
     <t>Eleições</t>
   </si>
   <si>
     <t>210220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210220/0215-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210220/0215-1988.pdf</t>
   </si>
   <si>
     <t>Seja colocado na Ordem do Dia desta sessão o Projeto de Lei que aumenta os salarios dos servidores Municipais e em seguida se realize uma sessão extraordinaria para apreciação do mesmo projeto</t>
   </si>
   <si>
     <t>210222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210222/0216-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210222/0216-1988.pdf</t>
   </si>
   <si>
     <t>Telefone público no Jardim São Luiz</t>
   </si>
   <si>
     <t>210224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210224/0217-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210224/0217-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Caetano de Araujo</t>
   </si>
   <si>
     <t>210250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210250/0218-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210250/0218-1988.pdf</t>
   </si>
   <si>
     <t>Corpo de bombeiros para Pompeia</t>
   </si>
   <si>
     <t>210251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210251/0219-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210251/0219-1988.pdf</t>
   </si>
   <si>
     <t>Sugere ação contra fabricantes</t>
   </si>
   <si>
     <t>210252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210252/0220-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210252/0220-1988.pdf</t>
   </si>
   <si>
     <t>Telefones</t>
   </si>
   <si>
     <t>210253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210253/0221-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210253/0221-1988.pdf</t>
   </si>
   <si>
     <t>210254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210254/0222-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210254/0222-1988.pdf</t>
   </si>
   <si>
     <t>Pavimentação da estrada vicinal Pompeia- Lutecia</t>
   </si>
   <si>
     <t>210255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210255/0223-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210255/0223-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão do Projeto de Lei nº12/88, na Ordem do Dia e convocação de Sessão Extraordinaria</t>
   </si>
   <si>
     <t>210257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210257/0224-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210257/0224-1988.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de fotos à Prefeitura Municipal de Pompeia, Secretaria do Estado da Educação, Delegacia de Ensino Marilia, comprovando o lamentavel estado em que se encontra o predio da Escola " Cultura e Liberdade".</t>
   </si>
   <si>
     <t>210258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210258/0225-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210258/0225-1988.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte de concreto sobre o Rio do Peixe</t>
   </si>
   <si>
     <t>210260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210260/0226-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210260/0226-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Mauricio Piovesan Perceguini</t>
   </si>
   <si>
     <t>210262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210262/0227-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210262/0227-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Alzira Rosa da Silva</t>
   </si>
   <si>
     <t>210264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210264/0228-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210264/0228-1988.pdf</t>
   </si>
   <si>
     <t>Liberação do centro de lazer JK</t>
   </si>
   <si>
     <t>210266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210266/0229-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210266/0229-1988.pdf</t>
   </si>
   <si>
     <t>Vagões extras nos trens de passageiros</t>
   </si>
   <si>
     <t>210267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210267/0230-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210267/0230-1988.pdf</t>
   </si>
   <si>
     <t>210268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210268/0231-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210268/0231-1988.pdf</t>
   </si>
   <si>
     <t>Informação sob asfaltamento da vicinal Tufic Baracat</t>
   </si>
   <si>
     <t>210270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210270/0232-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210270/0232-1988.pdf</t>
   </si>
   <si>
     <t>Requer enviar à S. Excia. o Sr Prefeito Municipal, fotos comprovando as denuncias desta Casa de Leis quanto à falta de zelo/ da Praça Jesus Maria, escadarias da Estação Rodoviaria e bueiros de captção de seus pluviais</t>
   </si>
   <si>
     <t>210272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210272/0233-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210272/0233-1988.pdf</t>
   </si>
   <si>
     <t>Requer à Fepasa a imediata limpeza em seus terrenos, dentro da área urbana da cidade</t>
   </si>
   <si>
     <t>210273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210273/0234-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210273/0234-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Moacir Fernandes de Souza</t>
   </si>
   <si>
     <t>210275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210275/0235-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210275/0235-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Clemencia Rosa de Jesus</t>
   </si>
   <si>
     <t>210277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210277/0236-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210277/0236-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Orestes Canato</t>
   </si>
   <si>
     <t>210279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210279/0237-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210279/0237-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Irma Apparecida Alves Luiz</t>
   </si>
   <si>
     <t>210281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210281/0238-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210281/0238-1988.pdf</t>
   </si>
   <si>
     <t>210282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210282/0239-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210282/0239-1988.pdf</t>
   </si>
   <si>
     <t>Prestações das casas populares</t>
   </si>
   <si>
     <t>210285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210285/0240-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210285/0240-1988.pdf</t>
   </si>
   <si>
     <t>Verba a fundo perdido</t>
   </si>
   <si>
     <t>210286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210286/0241-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210286/0241-1988.pdf</t>
   </si>
   <si>
     <t>Passe para circular</t>
   </si>
   <si>
     <t>210287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210287/0242-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210287/0242-1988.pdf</t>
   </si>
   <si>
     <t>210288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210288/0243-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210288/0243-1988.pdf</t>
   </si>
   <si>
     <t>Mudança de orelhão e construção de jardim</t>
   </si>
   <si>
     <t>210289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210289/0244-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210289/0244-1988.pdf</t>
   </si>
   <si>
     <t>Mudanças nas datas/contas de luz</t>
   </si>
   <si>
     <t>210290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210290/0245-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210290/0245-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento Albino Pereira dos Santos</t>
   </si>
   <si>
     <t>210293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210293/0246-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210293/0246-1988.pdf</t>
   </si>
   <si>
     <t>Campo de futebol do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210294/0247-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210294/0247-1988.pdf</t>
   </si>
   <si>
     <t>210297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210297/0248-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210297/0248-1988.pdf</t>
   </si>
   <si>
     <t>Escola técnica Industrial</t>
   </si>
   <si>
     <t>210298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210298/0249-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210298/0249-1988.pdf</t>
   </si>
   <si>
     <t>Posto da ECT no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>210300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210300/0250-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210300/0250-1988.pdf</t>
   </si>
   <si>
     <t>Recursos para a construção de moradias</t>
   </si>
   <si>
     <t>210305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210305/0251-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210305/0251-1988.pdf</t>
   </si>
   <si>
     <t>Terminal rodoviario</t>
   </si>
   <si>
     <t>210307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210307/0252-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210307/0252-1988.pdf</t>
   </si>
   <si>
     <t>Preenchimento de vagas na delpol</t>
   </si>
   <si>
     <t>210309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210309/0253-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210309/0253-1988.pdf</t>
   </si>
   <si>
     <t>Teatro para o trabalhador</t>
   </si>
   <si>
     <t>210310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210310/0254-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210310/0254-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. Julio Ferrari</t>
   </si>
   <si>
     <t>210312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210312/0255-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210312/0255-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da jovem Vera Lucia da Silva</t>
   </si>
   <si>
     <t>210314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210314/0256-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210314/0256-1988.pdf</t>
   </si>
   <si>
     <t>210315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210315/0257-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210315/0257-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Elvira Simões Favoretto.</t>
   </si>
   <si>
     <t>210317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210317/0258-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210317/0258-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Manoel Ferreira de Amorim</t>
   </si>
   <si>
     <t>210318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210318/0259-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210318/0259-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre a real situação da Prefeitura, referente as dividas existentes</t>
   </si>
   <si>
     <t>210320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210320/0260-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210320/0260-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Manoel Pereira de Amorim</t>
   </si>
   <si>
     <t>210321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210321/0261-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210321/0261-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Elvira Simone Favoretto</t>
   </si>
   <si>
     <t>210322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210322/0262-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210322/0262-1988.pdf</t>
   </si>
   <si>
     <t>Motocicletas para as Policias Civil e Militar</t>
   </si>
   <si>
     <t>210324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210324/0263-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210324/0263-1988.pdf</t>
   </si>
   <si>
     <t>Leite para as crianças carentes</t>
   </si>
   <si>
     <t>210325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210325/0264-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210325/0264-1988.pdf</t>
   </si>
   <si>
     <t>210327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210327/0265-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210327/0265-1988.pdf</t>
   </si>
   <si>
     <t>Colocação na Ordem do Dia dos Projetos de Leis que visam aumento dos salarios dos servidores Municipais e do Legislativo</t>
   </si>
   <si>
     <t>210329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210329/0266-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210329/0266-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. João Zanguetin</t>
   </si>
   <si>
     <t>210330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210330/0267-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210330/0267-1988.pdf</t>
   </si>
   <si>
     <t>Votos de profundo pesar pelo falecimento do Sr. Enoch Augusto Resende</t>
   </si>
   <si>
     <t>210332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210332/0268-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210332/0268-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Cicero Pereira da Silva, Anastacio Rodrigues da Silva, Luiz Lopes Pedroso, João Zanguettin, Enoch Augusto Resende e da Senhora Marina Moreira da Silva</t>
   </si>
   <si>
     <t>210334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210334/0270-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210334/0270-1988.pdf</t>
   </si>
   <si>
     <t>210336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210336/0271-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210336/0271-1988.pdf</t>
   </si>
   <si>
     <t>Melhoramentos para Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>210338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210338/0272-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210338/0272-1988.pdf</t>
   </si>
   <si>
     <t>Poço profundo</t>
   </si>
   <si>
     <t>210339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210339/0273-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210339/0273-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação do Perimentro urbano de Pompeia</t>
   </si>
   <si>
     <t>210341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210341/0274-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210341/0274-1988.pdf</t>
   </si>
   <si>
     <t>Estrada vicinal Pompeia-Novo Cravinhos</t>
   </si>
   <si>
     <t>210342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210342/0275-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210342/0275-1988.pdf</t>
   </si>
   <si>
     <t>Loteamento Municipal</t>
   </si>
   <si>
     <t>210343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210343/0276-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210343/0276-1988.pdf</t>
   </si>
   <si>
     <t>210344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210344/0277-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210344/0277-1988.pdf</t>
   </si>
   <si>
     <t>210346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210346/0278-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210346/0278-1988.pdf</t>
   </si>
   <si>
     <t>210347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210347/0279-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210347/0279-1988.pdf</t>
   </si>
   <si>
     <t>210349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210349/0280-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210349/0280-1988.pdf</t>
   </si>
   <si>
     <t>210350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210350/0281-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210350/0281-1988.pdf</t>
   </si>
   <si>
     <t>O mar ao alcance do Trabalhador</t>
   </si>
   <si>
     <t>210352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210352/0282-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210352/0282-1988.pdf</t>
   </si>
   <si>
     <t>210354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210354/0283-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210354/0283-1988.pdf</t>
   </si>
   <si>
     <t>Mortalidade de peixes no Rio Caingange em Pompeia</t>
   </si>
   <si>
     <t>210356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210356/0284-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210356/0284-1988.pdf</t>
   </si>
   <si>
     <t>210359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210359/0285-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210359/0285-1988.pdf</t>
   </si>
   <si>
     <t>Cobertura para o ponto de Taxi</t>
   </si>
   <si>
     <t>210360</t>
   </si>
   <si>
     <t>Bancada do PDS</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210360/0286-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210360/0286-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Shigeo Hanada</t>
   </si>
   <si>
     <t>210363</t>
   </si>
   <si>
     <t>Bancada do PSDB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210363/0287-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210363/0287-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Shigeo Hanada</t>
   </si>
   <si>
     <t>210364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210364/0288-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210364/0288-1988.pdf</t>
   </si>
   <si>
     <t>210368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210368/0289-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210368/0289-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Emidio Martins dos Santos</t>
   </si>
   <si>
     <t>210371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210371/0290-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210371/0290-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Otaviano Vieira Celso</t>
   </si>
   <si>
     <t>210373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210373/0291-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210373/0291-1988.pdf</t>
   </si>
   <si>
     <t>Coletores de lixo</t>
   </si>
   <si>
     <t>210374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210374/0292-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210374/0292-1988.pdf</t>
   </si>
   <si>
     <t>Corpo de bombeiros</t>
   </si>
   <si>
     <t>210376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210376/0293-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210376/0293-1988.pdf</t>
   </si>
   <si>
     <t>Luminarias do salão nobre do "Cene"</t>
   </si>
   <si>
     <t>210378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210378/0294-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210378/0294-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão de nosso Municipio no roteiro do DEREC</t>
   </si>
   <si>
     <t>210380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210380/0295-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210380/0295-1988.pdf</t>
   </si>
   <si>
     <t>Informações ao Diretorio Municipal do PMDB</t>
   </si>
   <si>
     <t>210381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210381/0296-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210381/0296-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Oraviano Vieira Celso</t>
   </si>
   <si>
     <t>210382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210382/0297-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210382/0297-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do jovem Emidio Martins dos Santos</t>
   </si>
   <si>
     <t>210384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210384/0298-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210384/0298-1988.pdf</t>
   </si>
   <si>
     <t>Mudanças nas datas de vencimentos de contas de luz</t>
   </si>
   <si>
     <t>210385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210385/0299-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210385/0299-1988.pdf</t>
   </si>
   <si>
     <t>Construção de jardim e mudança de orelhão</t>
   </si>
   <si>
     <t>210387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210387/0300-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210387/0300-1988.pdf</t>
   </si>
   <si>
     <t>Aumento salarial aos funcionarios Muncipais</t>
   </si>
   <si>
     <t>210388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210388/0301-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210388/0301-1988.pdf</t>
   </si>
   <si>
     <t>Casa da Cultura</t>
   </si>
   <si>
     <t>210389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210389/0302-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210389/0302-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Constancia Inacia Gomes de Paula</t>
   </si>
   <si>
     <t>210391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210391/0303-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210391/0303-1988.pdf</t>
   </si>
   <si>
     <t>Doação de terrenos</t>
   </si>
   <si>
     <t>210392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210392/0304-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210392/0304-1988.pdf</t>
   </si>
   <si>
     <t>Combate à erosão</t>
   </si>
   <si>
     <t>210393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210393/0305-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210393/0305-1988.pdf</t>
   </si>
   <si>
     <t>210395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210395/0306-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210395/0306-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Constancia Inacia Gomes de Paula</t>
   </si>
   <si>
     <t>210396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210396/0307-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210396/0307-1988.pdf</t>
   </si>
   <si>
     <t>Tarifa social</t>
   </si>
   <si>
     <t>210398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210398/0308-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210398/0308-1988.pdf</t>
   </si>
   <si>
     <t>Solicitação para inclusão de Projetos de Lei na Ordem do Dia</t>
   </si>
   <si>
     <t>210399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210399/0309-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210399/0309-1988.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na ordem do dia as materias abaixo relacionadas.</t>
   </si>
   <si>
     <t>210400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210400/0310-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210400/0310-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de Projetos de Lei na ordem do dia da presente sessão e convocação de sessão extraordinaria para logo após a ordinaria</t>
   </si>
   <si>
     <t>210402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210402/0311-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210402/0311-1988.pdf</t>
   </si>
   <si>
     <t>Informações ao senhor Prefeito sobre a vinda da Industria 3M para Pompeia</t>
   </si>
   <si>
     <t>210404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210404/0312-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210404/0312-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão dos Projetos de º 27 Lei nº 27 e 29/88, na Ordem do dia</t>
   </si>
   <si>
     <t>210406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210406/0313-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210406/0313-1988.pdf</t>
   </si>
   <si>
     <t>Esgoto no Jardim Primavera</t>
   </si>
   <si>
     <t>210407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210407/0314-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210407/0314-1988.pdf</t>
   </si>
   <si>
     <t>Colocação de obstaculos na Rua Nestor de Barros</t>
   </si>
   <si>
     <t>210409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210409/0315-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210409/0315-1988.pdf</t>
   </si>
   <si>
     <t>Predio para o PCR de Novos Cravinhos</t>
   </si>
   <si>
     <t>210410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210410/0316-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210410/0316-1988.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos em pontos de ônibus</t>
   </si>
   <si>
     <t>210412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210412/0317-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210412/0317-1988.pdf</t>
   </si>
   <si>
     <t>210413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210413/0318-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210413/0318-1988.pdf</t>
   </si>
   <si>
     <t>210416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210416/0319-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210416/0319-1988.pdf</t>
   </si>
   <si>
     <t>Solicita melhoramentos</t>
   </si>
   <si>
     <t>210417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210417/0320-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210417/0320-1988.pdf</t>
   </si>
   <si>
     <t>Informações à Prefeitura Municipal e ao SAAE de Pompeia, referente a solucionar problemas</t>
   </si>
   <si>
     <t>210419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210419/0321-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210419/0321-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações Bancada do PDS</t>
   </si>
   <si>
     <t>210420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210420/0322-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210420/0322-1988.pdf</t>
   </si>
   <si>
     <t>210421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210421/0323-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210421/0323-1988.pdf</t>
   </si>
   <si>
     <t>Pede constituição de comissão</t>
   </si>
   <si>
     <t>210422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210422/0324-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210422/0324-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito da colocação de obstaculos em ruas</t>
   </si>
   <si>
     <t>210423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210423/0325-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210423/0325-1988.pdf</t>
   </si>
   <si>
     <t>Prevenção de acidentes e primeiros socorros</t>
   </si>
   <si>
     <t>210424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210424/0326-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210424/0326-1988.pdf</t>
   </si>
   <si>
     <t>Boxes na antiga Estação Rodoviaria</t>
   </si>
   <si>
     <t>210426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210426/0327-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210426/0327-1988.pdf</t>
   </si>
   <si>
     <t>Bolsão em ponto de ônibus</t>
   </si>
   <si>
     <t>210427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210427/0328-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210427/0328-1988.pdf</t>
   </si>
   <si>
     <t>210428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210428/0329-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210428/0329-1988.pdf</t>
   </si>
   <si>
     <t>210429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210429/0330-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210429/0330-1988.pdf</t>
   </si>
   <si>
     <t>210430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210430/0331-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210430/0331-1988.pdf</t>
   </si>
   <si>
     <t>Casas Econômicas da CEF</t>
   </si>
   <si>
     <t>210431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210431/0332-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210431/0332-1988.pdf</t>
   </si>
   <si>
     <t>Moradias para Pompéia, Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>210432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210432/0333-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210432/0333-1988.pdf</t>
   </si>
   <si>
     <t>Mais vagões nos trens nos finais de semanas e feriados</t>
   </si>
   <si>
     <t>210433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210433/0334-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210433/0334-1988.pdf</t>
   </si>
   <si>
     <t>210434</t>
   </si>
   <si>
     <t>Bancada do Partido PDSB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210434/0335-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210434/0335-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações coma Diretoria do CAI-CAN</t>
   </si>
   <si>
     <t>210435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210435/0336-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210435/0336-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Lourdes Billia Ribas</t>
   </si>
   <si>
     <t>210437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210437/0337-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210437/0337-1988.pdf</t>
   </si>
   <si>
     <t>Cozinhas comutarias</t>
   </si>
   <si>
     <t>210438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210438/0338-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210438/0338-1988.pdf</t>
   </si>
   <si>
     <t>Alarmes luminosos e sonoros nas passagens de nível</t>
   </si>
   <si>
     <t>210439</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210439/0339-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210439/0339-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Guimar</t>
   </si>
   <si>
     <t>210440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210440/0340-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210440/0340-1988.pdf</t>
   </si>
   <si>
     <t>Cursos de como evitar acidentes e primeiros socorros</t>
   </si>
   <si>
     <t>210442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210442/0341-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210442/0341-1988.pdf</t>
   </si>
   <si>
     <t>Solicita informações da publicação de uma nota da instalação da industria 3M do Brasil</t>
   </si>
   <si>
     <t>210443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210443/0342-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210443/0342-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar de falecimento da Sra. Matsue Mori</t>
   </si>
   <si>
     <t>210445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210445/0343-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210445/0343-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação da Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>210447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210447/0344-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210447/0344-1988.pdf</t>
   </si>
   <si>
     <t>Energia elétrica no Jardim São Luiz</t>
   </si>
   <si>
     <t>210448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210448/0345-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210448/0345-1988.pdf</t>
   </si>
   <si>
     <t>210450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210450/0346-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210450/0346-1988.pdf</t>
   </si>
   <si>
     <t>210451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210451/0347-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210451/0347-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da Sra. Matsue Mori</t>
   </si>
   <si>
     <t>210453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210453/0348-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210453/0348-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações à respeito do fornecimento de leite de soja as familias carentes </t>
   </si>
   <si>
     <t>210455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210455/0349-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210455/0349-1988.pdf</t>
   </si>
   <si>
     <t>Solicita correção de medidas tomadas pelo IAPAS</t>
   </si>
   <si>
     <t>210456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210456/0350-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210456/0350-1988.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações com os organizadores de exposição de pinturas.</t>
   </si>
   <si>
     <t>210458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210458/0351-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210458/0351-1988.pdf</t>
   </si>
   <si>
     <t>Solicita à Telesp a instalação de orelhão na cadeia pública</t>
   </si>
   <si>
     <t>210460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210460/0353-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210460/0353-1988.pdf</t>
   </si>
   <si>
     <t>210462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210462/0354-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210462/0354-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo transcurso de 15º aniversário do Clube Filatético e Numismático de Pompéia.</t>
   </si>
   <si>
     <t>210464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210464/0355-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210464/0355-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito do armazem da Fepasa localizado em Paulópolis</t>
   </si>
   <si>
     <t>210465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210465/0356-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210465/0356-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito das saldadas dividas do município</t>
   </si>
   <si>
     <t>210468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210468/0357-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210468/0357-1988.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de sessão secreta para a proxima segunda-feira</t>
   </si>
   <si>
     <t>210471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210471/0358-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210471/0358-1988.pdf</t>
   </si>
   <si>
     <t>210472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210472/0359-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210472/0359-1988.pdf</t>
   </si>
   <si>
     <t>210474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210474/0360-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210474/0360-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação do Perímetro Urbano de Pompéia</t>
   </si>
   <si>
     <t>210475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210475/0361-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210475/0361-1988.pdf</t>
   </si>
   <si>
     <t>Motocicletas para a Polícia</t>
   </si>
   <si>
     <t>210477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210477/0362-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210477/0362-1988.pdf</t>
   </si>
   <si>
     <t>210478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210478/0363-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210478/0363-1988.pdf</t>
   </si>
   <si>
     <t>Verba para o Fundo Social</t>
   </si>
   <si>
     <t>210480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210480/0364-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210480/0364-1988.pdf</t>
   </si>
   <si>
     <t>210481</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210481/0365-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210481/0365-1988.pdf</t>
   </si>
   <si>
     <t>Leite para as crianças carentes da cidade coração</t>
   </si>
   <si>
     <t>210482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210482/0366-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210482/0366-1988.pdf</t>
   </si>
   <si>
     <t>Enviar ofício ao Deputado Samir Achôs solicitando informações sobre o Projeto de Lei nº 213/87</t>
   </si>
   <si>
     <t>210484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210484/0367-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210484/0367-1988.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações com o Poder Legislativo de Pompéia pelo Dia do Vereador a ser comemorado próximo dia 1 de outubro.</t>
   </si>
   <si>
     <t>210486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210486/0368-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210486/0368-1988.pdf</t>
   </si>
   <si>
     <t>Solicitação à Sucen</t>
   </si>
   <si>
     <t>210487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210487/0369-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210487/0369-1988.pdf</t>
   </si>
   <si>
     <t>Campanha S.O.S Bóia Fria</t>
   </si>
   <si>
     <t>210489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210489/0370-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210489/0370-1988.pdf</t>
   </si>
   <si>
     <t>Posto da Polícia Militar no núcleo JK</t>
   </si>
   <si>
     <t>210490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210490/0371-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210490/0371-1988.pdf</t>
   </si>
   <si>
     <t>Recursos ao fundo perdido para urbanização de via pública</t>
   </si>
   <si>
     <t>210491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210491/0372-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210491/0372-1988.pdf</t>
   </si>
   <si>
     <t>210493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210493/0373-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210493/0373-1988.pdf</t>
   </si>
   <si>
     <t>Posto telefônico para o jardim Eldorado</t>
   </si>
   <si>
     <t>210495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210495/0374-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210495/0374-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão do projeto de lei na ordem do dia e convocação de sessão extraordinária para esta data.</t>
   </si>
   <si>
     <t>210497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210497/0375-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210497/0375-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Nelson Rombi</t>
   </si>
   <si>
     <t>210499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210499/0376-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210499/0376-1988.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Nelson Rombi</t>
   </si>
   <si>
     <t>210501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210501/0377-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210501/0377-1988.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de sessão secreta para a próxima segunda-feira</t>
   </si>
   <si>
     <t>210502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210502/0378-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210502/0378-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão do Projeto de Lei nº36/88 na Ordem do Dia, bem como a convocação de uma sessão extraordinaria, para ser apreciado em 1º e 2º discussão e votação</t>
   </si>
   <si>
     <t>210505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210505/0379-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210505/0379-1988.pdf</t>
   </si>
   <si>
     <t>Informação à CPFL de Pompéia</t>
   </si>
   <si>
     <t>210506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210506/0380-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210506/0380-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito da implantação da rede de esgtos no Jardim Primavera</t>
   </si>
   <si>
     <t>210508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210508/0381-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210508/0381-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito da doação de terrenos as familias carentes</t>
   </si>
   <si>
     <t>210510</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210510/0382-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210510/0382-1988.pdf</t>
   </si>
   <si>
     <t>Escola do SESI</t>
   </si>
   <si>
     <t>210511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210511/0383-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210511/0383-1988.pdf</t>
   </si>
   <si>
     <t>Comarca de Pompéia</t>
   </si>
   <si>
     <t>210513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210513/0384-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210513/0384-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Marta de Carvalho Guerra</t>
   </si>
   <si>
     <t>210514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210514/0385-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210514/0385-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Antônio Aparecido dos Santos</t>
   </si>
   <si>
     <t>210515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210515/0386-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210515/0386-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito de pagamentos aos inativos</t>
   </si>
   <si>
     <t>210517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210517/0387-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210517/0387-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações à respeito das promoções de funcioáarios </t>
   </si>
   <si>
     <t>210518</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210518/0388-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210518/0388-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações com os eletricistas da CPFL de Pompéia</t>
   </si>
   <si>
     <t>210519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210519/0389-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210519/0389-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão de Projetos na Ordem do Dia da presente sessão e convocação de sessão extraordinaria</t>
   </si>
   <si>
     <t>210521</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210521/0390-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210521/0390-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Alice Maria de Jesus</t>
   </si>
   <si>
     <t>210523</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210523/0391-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210523/0391-1988.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Seizen Miyazato</t>
   </si>
   <si>
     <t>210525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210525/0392-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210525/0392-1988.pdf</t>
   </si>
   <si>
     <t>Relação de atividades</t>
   </si>
   <si>
     <t>210527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210527/0393-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210527/0393-1988.pdf</t>
   </si>
   <si>
     <t>210529</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210529/0394-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210529/0394-1988.pdf</t>
   </si>
   <si>
     <t>Mais vagões nos trens da Fepasa</t>
   </si>
   <si>
     <t>210530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210530/0395-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210530/0395-1988.pdf</t>
   </si>
   <si>
     <t>210532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210532/0396-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210532/0396-1988.pdf</t>
   </si>
   <si>
     <t>Trem noturno</t>
   </si>
   <si>
     <t>210533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210533/0397-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210533/0397-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação do Perimetro Urbano de Pompéia</t>
   </si>
   <si>
     <t>210535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210535/0398-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210535/0398-1988.pdf</t>
   </si>
   <si>
     <t>210537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210537/0399-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210537/0399-1988.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da Senhora Esther Veris Cerpe</t>
   </si>
   <si>
     <t>210539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210539/0400-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210539/0400-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito de placas indicativas dos nomes de ruas</t>
   </si>
   <si>
     <t>210544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210544/0401-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210544/0401-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito dos núcleos hab.</t>
   </si>
   <si>
     <t>210546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210546/0402-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210546/0402-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito da iluminação pública</t>
   </si>
   <si>
     <t>210548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210548/0403-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210548/0403-1988.pdf</t>
   </si>
   <si>
     <t>Pede informações à respeito do Jardim Eldorado</t>
   </si>
   <si>
     <t>210550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210550/0404-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210550/0404-1988.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita documentos </t>
   </si>
   <si>
     <t>210551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210551/0405-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210551/0405-1988.pdf</t>
   </si>
   <si>
     <t>210553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210553/0406-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210553/0406-1988.pdf</t>
   </si>
   <si>
     <t>Iluminação pública da via expressa</t>
   </si>
   <si>
     <t>210554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210554/0407-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210554/0407-1988.pdf</t>
   </si>
   <si>
     <t>210556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210556/0408-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210556/0408-1988.pdf</t>
   </si>
   <si>
     <t>210558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210558/0409-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210558/0409-1988.pdf</t>
   </si>
   <si>
     <t>Remanejamento de poste</t>
   </si>
   <si>
     <t>210560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210560/0410-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210560/0410-1988.pdf</t>
   </si>
   <si>
     <t>210562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210562/0411-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210562/0411-1988.pdf</t>
   </si>
   <si>
     <t>Inclusão de Projetos na Ordem do dia da presente sessão</t>
   </si>
   <si>
     <t>210563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210563/0412-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210563/0412-1988.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de sessão secreta para o dia 28/11/1988</t>
   </si>
   <si>
     <t>210565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210565/0413-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210565/0413-1988.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de uma sessão secreta para o dia 05/12</t>
   </si>
   <si>
     <t>210567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210567/0414-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210567/0414-1988.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de sessão secreta para o dia 12/12/1988</t>
   </si>
   <si>
     <t>210568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210568/0415-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210568/0415-1988.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo dia da Bíblia</t>
   </si>
   <si>
     <t>210570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210570/0416-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210570/0416-1988.pdf</t>
   </si>
   <si>
     <t>Ampliação do salão nobre da EEPSG " Cultura e Liberade"</t>
   </si>
   <si>
     <t>210572</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210572/0417-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210572/0417-1988.pdf</t>
   </si>
   <si>
     <t>Convocação de sessão extraordinária</t>
   </si>
   <si>
     <t>210574</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210574/0418-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210574/0418-1988.pdf</t>
   </si>
   <si>
     <t>211058</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211058/0419-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211058/0419-1988.pdf</t>
   </si>
   <si>
     <t>Merenda escolar</t>
   </si>
   <si>
     <t>211067</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211067/0420-1988.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211067/0420-1988.pdf</t>
   </si>
   <si>
     <t>Solicito melhorias da Fepasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10239,68 +10239,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112909/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112912/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112917/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112918/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112919/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112921/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112923/0007-1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113266/0008-1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113291/0009-1988.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112940/0010-1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112957/0011-1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112973/0012-1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112990/0013-1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113004/0014-1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113021/0015-1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113036/0016-1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113052/0017-1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113064/0018-1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113080/0019-1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113102/0020-1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113121/0021-1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113151/0022-1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113298/0023-1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113299/0024-1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113301/0025-1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113303/0026-1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113304/0027-1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113305/0028-1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113308/0029-1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113309/0030-1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113311/0031-1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113312/0032-1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113313/0033-1988.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113321/0034-1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113325/0035-1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113328/0036-1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113330/0037-1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113334/0038-1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113337/0039-1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113338/0040-1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113341/0041-1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113342/0042-1988.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113344/0043-1988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113345/0044-1988.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113346/0045-1988.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113349/0046-1988.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113351/0047-1988.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113199/0048-1988.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113200/0049-1988.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113201/0050-1988.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113202/0051-1988.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113203/0052-1988.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113205/0053-1988.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113207/0054-1988.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113208/0055-1988.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113209/0056-1988.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113210/0057-1988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113211/0058-1988.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113213/0059-1988.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113214/0060-1988.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113215/0061-1988.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113216/0062-1988.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113218/0063-1988.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113219/0064-1988.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113221/0065-1988.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113223/0066-1988.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113225/0067-1988.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113227/0068-1988.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113228/0069-1988.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113230/0070-1988.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113231/0071-1988.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113233/0072-1988.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113235/0073-1988.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113237/0074-1988.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113239/0075-1988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113240/0076-1988.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113242/0077-1988.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113243/0078-1988.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113246/0079-1988.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113247/0080-1988.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113249/0081-1988.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113252/0082-1988.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113254/0083-1988.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113256/0084-1988.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113258/0085-1988.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113261/0086-1988.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113264/0087-1988.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113268/0088-1988.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113270/0089-1988.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113273/0090-1988.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113275/0091-1988.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113277/0092-1988.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113279/0093-1988.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113281/0094-1988.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113283/0095-1988.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113285/0096-1988.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113288/0097-1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113294/0098-1988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113296/0099-1988.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112925/0100-1988.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112926/0101-1988.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112928/0102-1988.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112930/0103-1988.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112932/0104-1988.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112934/0105-1988.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112936/0106-1988.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112938/0107-1988.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112941/0108-1988.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112944/0109-1988.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112945/0110-1988.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112947/0111-1988.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112949/0112-1988.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112950/0113-1988.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112952/0114-1988.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112953/0115-1988.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112955/0116-1988.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112956/0117-1988.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112958/0118-1988.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112959/0119-1988.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112960/0120-1988.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112962/0121-1988.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112964/0122-1988.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112965/0123-1988.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112967/0124-1988.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112969/0125-1988.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112970/0126-1988.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112972/0127-1988.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112976/0128-1988.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112977/0129-1988.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112978/0130-1988.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112980/0131-1988.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112981/0132-1988.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112983/0133-1988.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112984/0134-1988.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112985/0135-1988.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112986/0136-1988.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112988/0137-1988.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112991/0138-1988.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112993/0139-1988.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112994/0140-1988.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112996/0141-1988.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112997/0142-1988.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112998/0143-1988.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112999/0144-1988.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113000/0145-1988.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113001/0146-1988.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113002/0147-1988.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113005/0148-1988.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113007/0149-1988.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113008/0150-1988.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113010/0151-1988.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113011/0152-1988.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113013/0153-1988.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113015/0154-1988.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113016/0155-1988.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113018/0156-1988.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113019/0157-1988.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113022/0158-1988.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113024/0159-1988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113025/0160-1988.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113027/0161-1988.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113028/0162-1988.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113029/0163-1988.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113031/0164-1988.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113032/0165-1988.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113033/0166-1988.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113034/0167-1988.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113037/0168-1988.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113038/0169-1988.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113040/0170-1988.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113041/0171-1988.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113043/0172-1988.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113044/0173-1988.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113046/0174-1988.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113048/0175-1988.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113049/0176-1988.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113051/0177-1988.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113054/0178-1988.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113055/0179-1988.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113056/0180-1988.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113057/0181-1988.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113058/0182-1988.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113059/0183-1988.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113060/0184-1988.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113061/0185-1988.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113062/0186-1988.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113063/0187-1988.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113066/0188-1988.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113067/0189-1988.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113069/0190-1988.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113070/0191-1988.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113071/0192-1988.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113072/0193-1988.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113074/0194-1988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113076/0195-1988.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113077/0196-1988.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113079/0197-1988.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113083/0198-1988.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113085/0199-1988.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113086/0200-1988.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113089/0201-1988.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113091/0202-1988.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113093/0203-1988.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113095/0204-1988.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113096/0205-1988.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113098/0206-1988.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113100/0207-1988.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113105/0208-1988.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113107/0209-1988.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113109/0210-1988.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113110/0211-1988.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113112/0212-1988.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113114/0213-1988.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113115/0214-1988.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113117/0215-1988.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113118/0216-1988.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113120/0217-1988.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113128/0218-1988.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113129/0219-1988.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113131/0220-1988.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113133/0221-1988.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113135/0222-1988.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113137/0223-1988.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113147/0224-1988.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113148/0225-1988.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113149/0226-1988.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113150/0227-1988.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113152/0228-1988.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113153/0229-1988.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113192/0230-1988.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113193/0231-1988.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113194/0232-1988.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113195/0233-1988.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113196/0234-1988.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113197/0235-1988.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113198/0236-1988.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113353/0237-1988.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113355/0238-1988.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113358/0239-1988.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113360/0240-1988.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113361/0241-1988.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113363/0242-1988.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113364/0243-1988.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113366/0244-1988.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113368/0245-1988.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113371/0246-1988.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113372/0247-1988.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113375/0248-1988.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113377/0249-1988.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113378/0250-1988.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113381/0251-1988.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113383/0252-1988.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113384/0253-1988.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113386/0254-1988.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113388/0255-1988.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113390/0256-1988.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113392/0257-1988.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113395/0258-1988.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113397/0259-1988.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113398/0260-1988.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113400/0261-1988.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113401/0262-1988.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113402/0263-1988.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113404/0264-1988.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113408/0265-1988.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113410/0266-1988.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113413/0267-1988.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113415/0268-1988.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113417/0269-1988.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113420/0270-1988.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113422/0271-1988.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113424/0272-1988.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113426/0273-1988.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113427/0274-1988.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113429/0275-1988.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113430/0276-1988.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113432/0277-1988.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113434/0278-1988.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113436/0279-1988.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113438/0280-1988.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113440/0281-1988.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113442/0282-1988.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113444/0283-1988.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113445/0284-1988.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113449/0285-1988.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113451/0286-1988.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113453/0287-1988.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113456/0288-1988.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113458/0289-1988.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113459/0290-1988.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113461/0291-1988.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113463/0292-1988.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113464/0293-1988.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113466/0294-1988.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113467/0295-1988.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113469/0296-1988.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113470/0297-1988.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113471/0298-1988.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113472/0299-1988.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113474/0300-1988.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113480/0301-1988.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113481/0302-1988.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113483/0303-1988.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113484/0304-1988.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113486/0305-1988.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113489/0306-1988.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113491/0307-1988.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113492/0308-1988.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113494/0309-1988.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113495/0310-1988.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113533/0311-1988.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113536/0312-1988.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113538/0313-1988.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113540/0314-1988.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113542/0315-1988.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113544/0316-1988.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113547/0317-1988.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113548/0318-1988.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113550/0319-1988.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113551/0320-1988.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113552/0321-1988.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113554/0322-1988.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113561/0323-1988.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113562/0324-1988.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113564/0325-1988.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113565/0326-1988.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113567/0327-1988.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113568/0328-1988.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113570/0329-1988.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113571/0330-1988.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113572/0331-1988.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113574/0332-1988.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113575/0333-1988.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113578/0334-1988.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113580/0335-1988.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113582/0336-1988.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113583/0337-1988.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113585/0338-1988.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113587/0340-1988.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113590/0341-1988.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113593/0342-1988.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113594/0343-1988.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113595/0344-1988.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113597/0345-1988.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113599/0346-1988.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113600/0347-1988.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113602/0348-1988.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113603/0349-1988.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113605/0350-1988.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113606/0351-1988.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113607/0352-1988.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113609/0353-1988.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113610/0354-1988.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113612/0355-1988.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113613/0356-1988.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113615/0357-1988.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113617/0358-1988.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113619/0359-1988.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113620/0360-1988.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113621/0361-1988.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113623/0362-1988.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113625/0363-1988.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113627/0364-1988.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113629/0366-1988.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113630/0367-1988.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113632/0368-1988.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113633/0369-1988.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113635/0370-1988.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113638/0371-1988.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113640/0372-1988.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113642/0373-1988.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113644/0374-1988.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113647/0375-1988.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113649/0376-1988.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113651/0377-1988.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113653/0378-1988.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113655/0379-1988.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113657/0380-1988.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113660/0381-1988.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113662/0382-1988.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113664/0383-1988.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113665/0384-1988.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113667/0385-1988.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113669/0386-1988.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113671/0387-1988.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113673/0388-1988.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113674/0389-1988.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113676/0390-1988.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113678/0391-1988.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113680/0392-1988.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113681/0393-1988.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113683/0394-1988.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113685/0395-1988.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113687/0396-1988.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113689/0397-1988.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113691/0398-1988.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113692/0399-1988.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113694/0400-1988.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113699/0401-1988.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113700/0402-1988.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113702/0403-1988.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113704/0404-1988.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113705/0405-1988.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113706/0406-1988.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113707/0407-1988.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113708/0408-1988.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113709/0409-1988.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113711/0410-1988.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113722/0411-1988.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113723/0412-1988.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113725/0413-1988.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113727/0414-1988.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113729/0415-1988.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113732/0416-1988.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113734/0417-1988.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113736/0418-1988.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113738/0419-1988.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113740/0420-1988.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113741/0421-1988.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113743/0422-1988.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113744/0423-1988.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113746/0424-1988.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113747/0425-1988.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113750/0426-1988.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113751/0427-1988.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113754/0428-1988.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113756/0429-1988.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113758/0430-1988.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113759/0431-1988.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113762/0432-1988.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113763/0433-1988.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113766/0434-1988.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113767/0435-1988.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113769/0436-1988.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113772/0437-1988.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113774/0438-1988.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113776/0439-1988.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113778/0440-1988.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113780/0441-1988.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113781/0442-1988.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113783/0443-1988.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113785/0444-1988.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113786/0445-1988.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113788/0446-1988.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113790/0447-1988.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113791/0448-1988.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113793/0449-1988.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113794/0450-1988.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113795/0451-1988.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113796/0452-1988.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113798/0453-1988.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113800/0454-1988.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113801/0455-1988.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113802/0456-1988.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113804/0457-1988.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113806/0458-1988.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113807/0459-1988.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113809/0460-1988.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113810/0461-1988.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113811/0462-1988.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113813/0463-1988.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113814/0464-1988.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113816/0465-1988.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113817/0466-1988.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113818/0467-1988.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113819/0468-1988.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113821/0469-1988.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113822/0470-1988.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113824/0471-1988.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113825/0472-1988.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113826/0473-1988.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113827/0474-1988.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113829/0475-1988.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113830/0476-1988.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113831/0477-1988.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113832/0478-1988.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113834/0479-1988.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113835/0480-1988.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113836/0481-1988.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113837/0482-1988.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113838/0483-1988.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300289/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300290/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300291/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300292/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300293/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300294/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1710/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1711/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1712/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1713/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1714/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1715/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1716/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1717/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1718/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1719/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1720/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1721/0007-1988.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1722/0008-1988.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1723/0009-1988.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1724/0010-1988.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1725/0011-1988.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1726/0012-1988.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1727/0013-1988.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1728/0014-1988.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1729/0015-1988.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1730/0016-1988.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1731/0017-1988.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1732/0018-1988.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1733/0019-1988.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1734/0020-1988.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1735/0021-1988.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1736/0022-1988.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1737/0023-1988.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1738/0024-1988.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1739/0025-1988.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1740/0026-1988.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1741/0027-1988.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1742/0028-1988.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1743/0029-1988.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1744/0030-1988.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1745/0031-1988.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1746/0032-1988.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1747/0033-1988.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1748/0034-1988.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1749/0035-1988.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1750/0036-1988.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1751/0037-1988.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1752/0038-1988.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1753/0039-1988.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1754/0040-1988.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1755/0041-1988.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1756/0042-1988.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1757/0043-1988.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1758/0044-1988.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1759/0045-1988.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1760/0046-1988.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1761/0047-1988.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1762/0048-1988.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1763/0049-1988.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1764/0050-1988.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1765/0051-1988.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1766/0052-1988.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1767/0053-1988.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1768/0054-1988.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1769/0055-1988.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1770/0056-1988.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1771/0057-1988.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1772/0058-1988.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1773/0059-1988.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1774/0060-1988.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1775/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1776/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1777/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1778/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1779/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209882/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209883/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209884/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209885/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209886/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209887/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209888/0007-1988.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209889/0008-1988.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209890/0009-1988.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209899/0010-1988.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209918/0011-1988.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209929/0012-1988.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209945/0013-1988.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209966/0014-1988.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209985/0015-1988.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210080/0016-1988.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210081/0017-1988.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210083/0018-1988.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210086/0019-1988.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210087/0020-1988.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210089/0021-1988.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210091/0022-1988.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210093/0023-1988.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210095/0024-1988.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210102/0025-1988.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210104/0026-1988.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210106/0027-1988.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210108/0028-1988.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210109/0029-1988.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210110/0030-1988.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210112/0031-1988.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210114/0032-1988.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210116/0033-1988.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210118/0034-1988.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210120/0035-1988.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210122/0036-1988.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210124/0037-1988.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210128/0038-1988.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210130/0039-1988.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210132/0040-1988.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209996/0041-1988.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209997/0042-1988.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209999/0043-1988.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210001/0044-1988.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210002/0045-1988.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210004/0046-1988.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210005/0047-1988.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210007/0048-1988.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210009/0049-1988.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210010/0050-1988.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210013/0051-1988.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210014/0052-1988.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210015/0053-1988.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210017/0054-1988.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210019/0055-1988.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210020/0056-1988.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210022/0057-1988.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210024/0058-1988.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210025/0059-1988.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210026/0060-1988.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210027/0061-1988.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210028/0062-1988.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210029/0063-1988.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210030/0064-1988.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210031/0065-1988.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210032/0066-1988.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210033/0067-1988.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210035/0068-1988.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210036/0069-1988.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210038/0070-1988.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210040/0071-1988.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210041/0072-1988.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210042/0073-1988.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210043/0074-1988.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210044/0075-1988.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210046/0076-1988.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210048/0077-1988.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210049/0078-1988.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210050/0079-1988.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210052/0080-1988.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210054/0081-1988.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210056/0082-1988.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210057/0083-1988.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210059/0084-1988.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210060/0085-1988.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210062/0086-1988.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210063/0087-1988.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210065/0088-1988.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210067/0089-1988.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210068/0090-1988.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210069/0091-1988.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210070/0092-1988.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210071/0093-1988.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210072/0094-1988.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210074/0095-1988.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210075/0096-1988.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210076/0097-1988.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210077/0098-1988.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210079/0099-1988.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209891/0100-1988.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209892/0101-1988.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209893/0102-1988.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209894/0103-1988.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209895/0104-1988.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209896/0105-1988.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209897/0106-1988.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209898/0107-1988.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209900/0108-1988.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209901/0109-1988.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209902/0110-1988.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209903/0111-1988.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209904/0112-1988.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209905/0113-1988.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209906/0114-1988.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209915/0115-1988.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209916/0116-1988.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209917/0117-1988.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209919/0118-1988.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209920/0119-1988.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209921/0120-1988.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209922/0121-1988.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209923/0122-1988.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209924/0123-1988.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209925/0124-1988.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209926/0125-1988.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209927/0126-1988.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209928/0127-1988.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209931/0128-1988.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209932/0129-1988.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209933/0130-1988.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209935/0131-1988.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209937/0132-1988.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209938/0133-1988.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209939/0134-1988.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209941/0135-1988.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209942/0136-1988.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209944/0137-1988.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209947/0138-1988.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209949/0139-1988.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209950/0140-1988.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209952/0141-1988.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209953/0142-1988.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209954/0143-1988.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209957/0144-1988.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209961/0145-1988.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209963/0146-1988.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209965/0147-1988.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209968/0148-1988.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209969/0149-1988.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209971/0150-1988.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209972/0151-1988.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209974/0152-1988.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209976/0153-1988.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209977/0154-1988.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209979/0155-1988.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209981/0156-1988.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209983/0157-1988.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209987/0158-1988.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209988/0159-1988.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209990/0160-1988.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209991/0161-1988.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209993/0162-1988.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209994/0163-1988.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210135/0164-1988.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210137/0165-1988.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210139/0166-1988.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210141/0167-1988.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210142/0168-1988.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210144/0169-1988.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210145/0170-1988.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210147/0171-1988.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210149/0172-1988.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210151/0173-1988.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210152/0174-1988.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210154/0175-1988.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210155/0176-1988.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210157/0177-1988.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210159/0178-1988.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210163/0179-1988.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210164/0180-1988.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210166/0181-1988.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210169/0182-1988.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210170/0183-1988.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210172/0184-1988.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210174/0185-1988.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210175/0186-1988.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210176/0187-1988.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210178/0188-1988.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210179/0189-1988.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210180/0190-1988.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210181/0191-1988.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210184/0192-1988.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210185/0193-1988.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210186/0194-1988.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210188/0195-1988.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210191/0196-1988.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210192/0197-1988.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210193/0198-1988.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210195/0199-1988.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210197/0200-1988.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210199/0201-1988.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210200/0202-1988.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210201/0203-1988.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210203/0204-1988.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210204/0205-1988.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210206/0206-1988.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210207/0207-1988.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210208/0208-1988.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210210/0209-1988.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210213/0210-1988.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210214/0211-1988.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210216/0212-1988.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210218/0213-1988.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210219/0214-1988.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210220/0215-1988.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210222/0216-1988.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210224/0217-1988.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210250/0218-1988.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210251/0219-1988.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210252/0220-1988.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210253/0221-1988.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210254/0222-1988.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210255/0223-1988.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210257/0224-1988.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210258/0225-1988.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210260/0226-1988.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210262/0227-1988.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210264/0228-1988.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210266/0229-1988.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210267/0230-1988.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210268/0231-1988.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210270/0232-1988.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210272/0233-1988.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210273/0234-1988.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210275/0235-1988.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210277/0236-1988.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210279/0237-1988.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210281/0238-1988.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210282/0239-1988.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210285/0240-1988.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210286/0241-1988.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210287/0242-1988.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210288/0243-1988.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210289/0244-1988.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210290/0245-1988.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210293/0246-1988.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210294/0247-1988.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210297/0248-1988.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210298/0249-1988.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210300/0250-1988.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210305/0251-1988.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210307/0252-1988.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210309/0253-1988.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210310/0254-1988.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210312/0255-1988.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210314/0256-1988.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210315/0257-1988.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210317/0258-1988.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210318/0259-1988.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210320/0260-1988.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210321/0261-1988.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210322/0262-1988.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210324/0263-1988.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210325/0264-1988.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210327/0265-1988.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210329/0266-1988.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210330/0267-1988.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210332/0268-1988.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210334/0270-1988.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210336/0271-1988.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210338/0272-1988.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210339/0273-1988.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210341/0274-1988.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210342/0275-1988.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210343/0276-1988.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210344/0277-1988.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210346/0278-1988.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210347/0279-1988.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210349/0280-1988.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210350/0281-1988.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210352/0282-1988.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210354/0283-1988.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210356/0284-1988.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210359/0285-1988.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210360/0286-1988.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210363/0287-1988.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210364/0288-1988.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210368/0289-1988.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210371/0290-1988.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210373/0291-1988.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210374/0292-1988.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210376/0293-1988.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210378/0294-1988.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210380/0295-1988.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210381/0296-1988.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210382/0297-1988.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210384/0298-1988.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210385/0299-1988.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210387/0300-1988.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210388/0301-1988.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210389/0302-1988.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210391/0303-1988.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210392/0304-1988.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210393/0305-1988.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210395/0306-1988.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210396/0307-1988.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210398/0308-1988.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210399/0309-1988.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210400/0310-1988.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210402/0311-1988.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210404/0312-1988.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210406/0313-1988.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210407/0314-1988.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210409/0315-1988.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210410/0316-1988.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210412/0317-1988.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210413/0318-1988.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210416/0319-1988.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210417/0320-1988.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210419/0321-1988.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210420/0322-1988.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210421/0323-1988.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210422/0324-1988.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210423/0325-1988.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210424/0326-1988.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210426/0327-1988.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210427/0328-1988.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210428/0329-1988.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210429/0330-1988.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210430/0331-1988.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210431/0332-1988.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210432/0333-1988.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210433/0334-1988.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210434/0335-1988.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210435/0336-1988.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210437/0337-1988.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210438/0338-1988.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210439/0339-1988.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210440/0340-1988.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210442/0341-1988.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210443/0342-1988.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210445/0343-1988.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210447/0344-1988.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210448/0345-1988.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210450/0346-1988.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210451/0347-1988.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210453/0348-1988.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210455/0349-1988.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210456/0350-1988.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210458/0351-1988.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210460/0353-1988.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210462/0354-1988.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210464/0355-1988.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210465/0356-1988.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210468/0357-1988.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210471/0358-1988.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210472/0359-1988.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210474/0360-1988.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210475/0361-1988.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210477/0362-1988.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210478/0363-1988.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210480/0364-1988.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210481/0365-1988.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210482/0366-1988.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210484/0367-1988.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210486/0368-1988.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210487/0369-1988.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210489/0370-1988.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210490/0371-1988.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210491/0372-1988.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210493/0373-1988.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210495/0374-1988.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210497/0375-1988.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210499/0376-1988.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210501/0377-1988.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210502/0378-1988.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210505/0379-1988.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210506/0380-1988.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210508/0381-1988.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210510/0382-1988.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210511/0383-1988.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210513/0384-1988.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210514/0385-1988.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210515/0386-1988.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210517/0387-1988.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210518/0388-1988.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210519/0389-1988.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210521/0390-1988.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210523/0391-1988.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210525/0392-1988.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210527/0393-1988.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210529/0394-1988.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210530/0395-1988.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210532/0396-1988.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210533/0397-1988.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210535/0398-1988.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210537/0399-1988.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210539/0400-1988.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210544/0401-1988.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210546/0402-1988.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210548/0403-1988.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210550/0404-1988.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210551/0405-1988.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210553/0406-1988.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210554/0407-1988.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210556/0408-1988.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210558/0409-1988.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210560/0410-1988.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210562/0411-1988.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210563/0412-1988.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210565/0413-1988.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210567/0414-1988.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210568/0415-1988.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210570/0416-1988.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210572/0417-1988.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210574/0418-1988.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211058/0419-1988.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211067/0420-1988.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112909/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112912/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112917/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112918/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112919/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112921/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112923/0007-1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113266/0008-1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113291/0009-1988.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112940/0010-1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112957/0011-1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112973/0012-1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112990/0013-1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113004/0014-1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113021/0015-1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113036/0016-1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113052/0017-1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113064/0018-1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113080/0019-1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113102/0020-1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113121/0021-1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113151/0022-1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113298/0023-1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113299/0024-1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113301/0025-1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113303/0026-1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113304/0027-1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113305/0028-1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113308/0029-1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113309/0030-1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113311/0031-1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113312/0032-1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113313/0033-1988.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113321/0034-1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113325/0035-1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113328/0036-1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113330/0037-1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113334/0038-1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113337/0039-1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113338/0040-1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113341/0041-1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113342/0042-1988.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113344/0043-1988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113345/0044-1988.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113346/0045-1988.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113349/0046-1988.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113351/0047-1988.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113199/0048-1988.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113200/0049-1988.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113201/0050-1988.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113202/0051-1988.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113203/0052-1988.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113205/0053-1988.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113207/0054-1988.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113208/0055-1988.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113209/0056-1988.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113210/0057-1988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113211/0058-1988.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113213/0059-1988.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113214/0060-1988.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113215/0061-1988.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113216/0062-1988.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113218/0063-1988.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113219/0064-1988.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113221/0065-1988.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113223/0066-1988.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113225/0067-1988.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113227/0068-1988.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113228/0069-1988.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113230/0070-1988.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113231/0071-1988.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113233/0072-1988.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113235/0073-1988.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113237/0074-1988.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113239/0075-1988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113240/0076-1988.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113242/0077-1988.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113243/0078-1988.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113246/0079-1988.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113247/0080-1988.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113249/0081-1988.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113252/0082-1988.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113254/0083-1988.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113256/0084-1988.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113258/0085-1988.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113261/0086-1988.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113264/0087-1988.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113268/0088-1988.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113270/0089-1988.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113273/0090-1988.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113275/0091-1988.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113277/0092-1988.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113279/0093-1988.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113281/0094-1988.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113283/0095-1988.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113285/0096-1988.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113288/0097-1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113294/0098-1988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113296/0099-1988.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112925/0100-1988.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112926/0101-1988.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112928/0102-1988.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112930/0103-1988.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112932/0104-1988.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112934/0105-1988.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112936/0106-1988.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112938/0107-1988.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112941/0108-1988.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112944/0109-1988.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112945/0110-1988.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112947/0111-1988.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112949/0112-1988.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112950/0113-1988.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112952/0114-1988.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112953/0115-1988.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112955/0116-1988.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112956/0117-1988.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112958/0118-1988.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112959/0119-1988.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112960/0120-1988.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112962/0121-1988.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112964/0122-1988.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112965/0123-1988.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112967/0124-1988.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112969/0125-1988.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112970/0126-1988.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112972/0127-1988.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112976/0128-1988.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112977/0129-1988.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112978/0130-1988.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112980/0131-1988.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112981/0132-1988.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112983/0133-1988.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112984/0134-1988.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112985/0135-1988.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112986/0136-1988.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112988/0137-1988.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112991/0138-1988.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112993/0139-1988.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112994/0140-1988.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112996/0141-1988.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112997/0142-1988.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112998/0143-1988.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/112999/0144-1988.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113000/0145-1988.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113001/0146-1988.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113002/0147-1988.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113005/0148-1988.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113007/0149-1988.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113008/0150-1988.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113010/0151-1988.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113011/0152-1988.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113013/0153-1988.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113015/0154-1988.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113016/0155-1988.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113018/0156-1988.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113019/0157-1988.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113022/0158-1988.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113024/0159-1988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113025/0160-1988.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113027/0161-1988.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113028/0162-1988.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113029/0163-1988.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113031/0164-1988.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113032/0165-1988.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113033/0166-1988.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113034/0167-1988.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113037/0168-1988.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113038/0169-1988.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113040/0170-1988.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113041/0171-1988.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113043/0172-1988.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113044/0173-1988.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113046/0174-1988.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113048/0175-1988.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113049/0176-1988.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113051/0177-1988.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113054/0178-1988.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113055/0179-1988.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113056/0180-1988.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113057/0181-1988.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113058/0182-1988.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113059/0183-1988.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113060/0184-1988.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113061/0185-1988.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113062/0186-1988.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113063/0187-1988.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113066/0188-1988.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113067/0189-1988.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113069/0190-1988.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113070/0191-1988.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113071/0192-1988.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113072/0193-1988.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113074/0194-1988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113076/0195-1988.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113077/0196-1988.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113079/0197-1988.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113083/0198-1988.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113085/0199-1988.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113086/0200-1988.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113089/0201-1988.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113091/0202-1988.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113093/0203-1988.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113095/0204-1988.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113096/0205-1988.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113098/0206-1988.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113100/0207-1988.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113105/0208-1988.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113107/0209-1988.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113109/0210-1988.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113110/0211-1988.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113112/0212-1988.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113114/0213-1988.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113115/0214-1988.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113117/0215-1988.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113118/0216-1988.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113120/0217-1988.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113128/0218-1988.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113129/0219-1988.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113131/0220-1988.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113133/0221-1988.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113135/0222-1988.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113137/0223-1988.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113147/0224-1988.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113148/0225-1988.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113149/0226-1988.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113150/0227-1988.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113152/0228-1988.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113153/0229-1988.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113192/0230-1988.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113193/0231-1988.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113194/0232-1988.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113195/0233-1988.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113196/0234-1988.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113197/0235-1988.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113198/0236-1988.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113353/0237-1988.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113355/0238-1988.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113358/0239-1988.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113360/0240-1988.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113361/0241-1988.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113363/0242-1988.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113364/0243-1988.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113366/0244-1988.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113368/0245-1988.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113371/0246-1988.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113372/0247-1988.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113375/0248-1988.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113377/0249-1988.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113378/0250-1988.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113381/0251-1988.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113383/0252-1988.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113384/0253-1988.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113386/0254-1988.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113388/0255-1988.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113390/0256-1988.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113392/0257-1988.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113395/0258-1988.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113397/0259-1988.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113398/0260-1988.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113400/0261-1988.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113401/0262-1988.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113402/0263-1988.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113404/0264-1988.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113408/0265-1988.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113410/0266-1988.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113413/0267-1988.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113415/0268-1988.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113417/0269-1988.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113420/0270-1988.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113422/0271-1988.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113424/0272-1988.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113426/0273-1988.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113427/0274-1988.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113429/0275-1988.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113430/0276-1988.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113432/0277-1988.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113434/0278-1988.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113436/0279-1988.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113438/0280-1988.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113440/0281-1988.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113442/0282-1988.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113444/0283-1988.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113445/0284-1988.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113449/0285-1988.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113451/0286-1988.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113453/0287-1988.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113456/0288-1988.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113458/0289-1988.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113459/0290-1988.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113461/0291-1988.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113463/0292-1988.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113464/0293-1988.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113466/0294-1988.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113467/0295-1988.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113469/0296-1988.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113470/0297-1988.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113471/0298-1988.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113472/0299-1988.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113474/0300-1988.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113480/0301-1988.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113481/0302-1988.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113483/0303-1988.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113484/0304-1988.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113486/0305-1988.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113489/0306-1988.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113491/0307-1988.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113492/0308-1988.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113494/0309-1988.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113495/0310-1988.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113533/0311-1988.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113536/0312-1988.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113538/0313-1988.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113540/0314-1988.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113542/0315-1988.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113544/0316-1988.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113547/0317-1988.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113548/0318-1988.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113550/0319-1988.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113551/0320-1988.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113552/0321-1988.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113554/0322-1988.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113561/0323-1988.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113562/0324-1988.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113564/0325-1988.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113565/0326-1988.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113567/0327-1988.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113568/0328-1988.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113570/0329-1988.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113571/0330-1988.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113572/0331-1988.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113574/0332-1988.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113575/0333-1988.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113578/0334-1988.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113580/0335-1988.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113582/0336-1988.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113583/0337-1988.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113585/0338-1988.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113587/0340-1988.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113590/0341-1988.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113593/0342-1988.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113594/0343-1988.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113595/0344-1988.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113597/0345-1988.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113599/0346-1988.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113600/0347-1988.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113602/0348-1988.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113603/0349-1988.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113605/0350-1988.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113606/0351-1988.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113607/0352-1988.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113609/0353-1988.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113610/0354-1988.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113612/0355-1988.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113613/0356-1988.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113615/0357-1988.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113617/0358-1988.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113619/0359-1988.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113620/0360-1988.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113621/0361-1988.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113623/0362-1988.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113625/0363-1988.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113627/0364-1988.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113629/0366-1988.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113630/0367-1988.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113632/0368-1988.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113633/0369-1988.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113635/0370-1988.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113638/0371-1988.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113640/0372-1988.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113642/0373-1988.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113644/0374-1988.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113647/0375-1988.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113649/0376-1988.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113651/0377-1988.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113653/0378-1988.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113655/0379-1988.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113657/0380-1988.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113660/0381-1988.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113662/0382-1988.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113664/0383-1988.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113665/0384-1988.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113667/0385-1988.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113669/0386-1988.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113671/0387-1988.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113673/0388-1988.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113674/0389-1988.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113676/0390-1988.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113678/0391-1988.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113680/0392-1988.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113681/0393-1988.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113683/0394-1988.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113685/0395-1988.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113687/0396-1988.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113689/0397-1988.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113691/0398-1988.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113692/0399-1988.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113694/0400-1988.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113699/0401-1988.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113700/0402-1988.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113702/0403-1988.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113704/0404-1988.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113705/0405-1988.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113706/0406-1988.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113707/0407-1988.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113708/0408-1988.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113709/0409-1988.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113711/0410-1988.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113722/0411-1988.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113723/0412-1988.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113725/0413-1988.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113727/0414-1988.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113729/0415-1988.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113732/0416-1988.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113734/0417-1988.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113736/0418-1988.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113738/0419-1988.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113740/0420-1988.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113741/0421-1988.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113743/0422-1988.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113744/0423-1988.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113746/0424-1988.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113747/0425-1988.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113750/0426-1988.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113751/0427-1988.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113754/0428-1988.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113756/0429-1988.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113758/0430-1988.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113759/0431-1988.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113762/0432-1988.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113763/0433-1988.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113766/0434-1988.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113767/0435-1988.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113769/0436-1988.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113772/0437-1988.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113774/0438-1988.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113776/0439-1988.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113778/0440-1988.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113780/0441-1988.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113781/0442-1988.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113783/0443-1988.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113785/0444-1988.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113786/0445-1988.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113788/0446-1988.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113790/0447-1988.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113791/0448-1988.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113793/0449-1988.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113794/0450-1988.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113795/0451-1988.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113796/0452-1988.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113798/0453-1988.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113800/0454-1988.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113801/0455-1988.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113802/0456-1988.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113804/0457-1988.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113806/0458-1988.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113807/0459-1988.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113809/0460-1988.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113810/0461-1988.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113811/0462-1988.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113813/0463-1988.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113814/0464-1988.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113816/0465-1988.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113817/0466-1988.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113818/0467-1988.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113819/0468-1988.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113821/0469-1988.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113822/0470-1988.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113824/0471-1988.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113825/0472-1988.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113826/0473-1988.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113827/0474-1988.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113829/0475-1988.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113830/0476-1988.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113831/0477-1988.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113832/0478-1988.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113834/0479-1988.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113835/0480-1988.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113836/0481-1988.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113837/0482-1988.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/113838/0483-1988.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300289/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300290/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300291/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300292/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300293/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/300294/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1710/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1711/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1712/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1713/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1714/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1715/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1716/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1717/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1718/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1719/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1720/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1721/0007-1988.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1722/0008-1988.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1723/0009-1988.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1724/0010-1988.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1725/0011-1988.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1726/0012-1988.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1727/0013-1988.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1728/0014-1988.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1729/0015-1988.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1730/0016-1988.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1731/0017-1988.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1732/0018-1988.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1733/0019-1988.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1734/0020-1988.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1735/0021-1988.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1736/0022-1988.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1737/0023-1988.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1738/0024-1988.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1739/0025-1988.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1740/0026-1988.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1741/0027-1988.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1742/0028-1988.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1743/0029-1988.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1744/0030-1988.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1745/0031-1988.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1746/0032-1988.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1747/0033-1988.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1748/0034-1988.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1749/0035-1988.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1750/0036-1988.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1751/0037-1988.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1752/0038-1988.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1753/0039-1988.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1754/0040-1988.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1755/0041-1988.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1756/0042-1988.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1757/0043-1988.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1758/0044-1988.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1759/0045-1988.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1760/0046-1988.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1761/0047-1988.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1762/0048-1988.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1763/0049-1988.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1764/0050-1988.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1765/0051-1988.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1766/0052-1988.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1767/0053-1988.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1768/0054-1988.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1769/0055-1988.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1770/0056-1988.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1771/0057-1988.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1772/0058-1988.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1773/0059-1988.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1774/0060-1988.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1775/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1776/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1777/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1778/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/1779/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209882/0001-1988.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209883/0002-1988.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209884/0003-1988.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209885/0004-1988.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209886/0005-1988.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209887/0006-1988.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209888/0007-1988.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209889/0008-1988.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209890/0009-1988.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209899/0010-1988.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209918/0011-1988.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209929/0012-1988.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209945/0013-1988.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209966/0014-1988.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209985/0015-1988.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210080/0016-1988.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210081/0017-1988.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210083/0018-1988.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210086/0019-1988.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210087/0020-1988.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210089/0021-1988.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210091/0022-1988.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210093/0023-1988.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210095/0024-1988.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210102/0025-1988.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210104/0026-1988.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210106/0027-1988.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210108/0028-1988.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210109/0029-1988.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210110/0030-1988.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210112/0031-1988.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210114/0032-1988.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210116/0033-1988.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210118/0034-1988.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210120/0035-1988.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210122/0036-1988.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210124/0037-1988.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210128/0038-1988.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210130/0039-1988.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210132/0040-1988.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209996/0041-1988.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209997/0042-1988.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209999/0043-1988.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210001/0044-1988.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210002/0045-1988.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210004/0046-1988.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210005/0047-1988.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210007/0048-1988.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210009/0049-1988.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210010/0050-1988.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210013/0051-1988.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210014/0052-1988.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210015/0053-1988.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210017/0054-1988.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210019/0055-1988.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210020/0056-1988.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210022/0057-1988.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210024/0058-1988.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210025/0059-1988.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210026/0060-1988.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210027/0061-1988.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210028/0062-1988.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210029/0063-1988.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210030/0064-1988.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210031/0065-1988.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210032/0066-1988.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210033/0067-1988.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210035/0068-1988.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210036/0069-1988.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210038/0070-1988.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210040/0071-1988.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210041/0072-1988.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210042/0073-1988.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210043/0074-1988.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210044/0075-1988.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210046/0076-1988.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210048/0077-1988.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210049/0078-1988.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210050/0079-1988.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210052/0080-1988.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210054/0081-1988.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210056/0082-1988.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210057/0083-1988.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210059/0084-1988.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210060/0085-1988.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210062/0086-1988.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210063/0087-1988.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210065/0088-1988.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210067/0089-1988.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210068/0090-1988.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210069/0091-1988.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210070/0092-1988.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210071/0093-1988.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210072/0094-1988.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210074/0095-1988.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210075/0096-1988.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210076/0097-1988.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210077/0098-1988.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210079/0099-1988.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209891/0100-1988.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209892/0101-1988.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209893/0102-1988.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209894/0103-1988.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209895/0104-1988.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209896/0105-1988.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209897/0106-1988.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209898/0107-1988.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209900/0108-1988.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209901/0109-1988.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209902/0110-1988.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209903/0111-1988.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209904/0112-1988.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209905/0113-1988.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209906/0114-1988.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209915/0115-1988.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209916/0116-1988.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209917/0117-1988.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209919/0118-1988.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209920/0119-1988.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209921/0120-1988.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209922/0121-1988.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209923/0122-1988.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209924/0123-1988.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209925/0124-1988.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209926/0125-1988.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209927/0126-1988.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209928/0127-1988.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209931/0128-1988.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209932/0129-1988.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209933/0130-1988.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209935/0131-1988.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209937/0132-1988.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209938/0133-1988.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209939/0134-1988.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209941/0135-1988.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209942/0136-1988.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209944/0137-1988.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209947/0138-1988.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209949/0139-1988.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209950/0140-1988.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209952/0141-1988.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209953/0142-1988.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209954/0143-1988.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209957/0144-1988.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209961/0145-1988.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209963/0146-1988.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209965/0147-1988.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209968/0148-1988.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209969/0149-1988.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209971/0150-1988.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209972/0151-1988.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209974/0152-1988.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209976/0153-1988.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209977/0154-1988.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209979/0155-1988.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209981/0156-1988.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209983/0157-1988.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209987/0158-1988.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209988/0159-1988.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209990/0160-1988.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209991/0161-1988.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209993/0162-1988.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/209994/0163-1988.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210135/0164-1988.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210137/0165-1988.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210139/0166-1988.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210141/0167-1988.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210142/0168-1988.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210144/0169-1988.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210145/0170-1988.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210147/0171-1988.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210149/0172-1988.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210151/0173-1988.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210152/0174-1988.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210154/0175-1988.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210155/0176-1988.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210157/0177-1988.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210159/0178-1988.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210163/0179-1988.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210164/0180-1988.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210166/0181-1988.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210169/0182-1988.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210170/0183-1988.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210172/0184-1988.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210174/0185-1988.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210175/0186-1988.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210176/0187-1988.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210178/0188-1988.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210179/0189-1988.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210180/0190-1988.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210181/0191-1988.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210184/0192-1988.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210185/0193-1988.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210186/0194-1988.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210188/0195-1988.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210191/0196-1988.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210192/0197-1988.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210193/0198-1988.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210195/0199-1988.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210197/0200-1988.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210199/0201-1988.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210200/0202-1988.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210201/0203-1988.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210203/0204-1988.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210204/0205-1988.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210206/0206-1988.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210207/0207-1988.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210208/0208-1988.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210210/0209-1988.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210213/0210-1988.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210214/0211-1988.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210216/0212-1988.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210218/0213-1988.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210219/0214-1988.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210220/0215-1988.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210222/0216-1988.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210224/0217-1988.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210250/0218-1988.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210251/0219-1988.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210252/0220-1988.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210253/0221-1988.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210254/0222-1988.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210255/0223-1988.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210257/0224-1988.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210258/0225-1988.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210260/0226-1988.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210262/0227-1988.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210264/0228-1988.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210266/0229-1988.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210267/0230-1988.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210268/0231-1988.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210270/0232-1988.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210272/0233-1988.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210273/0234-1988.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210275/0235-1988.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210277/0236-1988.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210279/0237-1988.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210281/0238-1988.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210282/0239-1988.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210285/0240-1988.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210286/0241-1988.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210287/0242-1988.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210288/0243-1988.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210289/0244-1988.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210290/0245-1988.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210293/0246-1988.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210294/0247-1988.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210297/0248-1988.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210298/0249-1988.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210300/0250-1988.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210305/0251-1988.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210307/0252-1988.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210309/0253-1988.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210310/0254-1988.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210312/0255-1988.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210314/0256-1988.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210315/0257-1988.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210317/0258-1988.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210318/0259-1988.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210320/0260-1988.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210321/0261-1988.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210322/0262-1988.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210324/0263-1988.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210325/0264-1988.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210327/0265-1988.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210329/0266-1988.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210330/0267-1988.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210332/0268-1988.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210334/0270-1988.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210336/0271-1988.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210338/0272-1988.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210339/0273-1988.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210341/0274-1988.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210342/0275-1988.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210343/0276-1988.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210344/0277-1988.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210346/0278-1988.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210347/0279-1988.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210349/0280-1988.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210350/0281-1988.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210352/0282-1988.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210354/0283-1988.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210356/0284-1988.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210359/0285-1988.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210360/0286-1988.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210363/0287-1988.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210364/0288-1988.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210368/0289-1988.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210371/0290-1988.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210373/0291-1988.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210374/0292-1988.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210376/0293-1988.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210378/0294-1988.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210380/0295-1988.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210381/0296-1988.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210382/0297-1988.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210384/0298-1988.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210385/0299-1988.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210387/0300-1988.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210388/0301-1988.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210389/0302-1988.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210391/0303-1988.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210392/0304-1988.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210393/0305-1988.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210395/0306-1988.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210396/0307-1988.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210398/0308-1988.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210399/0309-1988.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210400/0310-1988.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210402/0311-1988.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210404/0312-1988.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210406/0313-1988.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210407/0314-1988.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210409/0315-1988.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210410/0316-1988.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210412/0317-1988.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210413/0318-1988.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210416/0319-1988.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210417/0320-1988.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210419/0321-1988.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210420/0322-1988.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210421/0323-1988.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210422/0324-1988.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210423/0325-1988.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210424/0326-1988.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210426/0327-1988.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210427/0328-1988.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210428/0329-1988.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210429/0330-1988.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210430/0331-1988.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210431/0332-1988.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210432/0333-1988.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210433/0334-1988.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210434/0335-1988.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210435/0336-1988.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210437/0337-1988.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210438/0338-1988.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210439/0339-1988.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210440/0340-1988.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210442/0341-1988.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210443/0342-1988.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210445/0343-1988.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210447/0344-1988.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210448/0345-1988.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210450/0346-1988.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210451/0347-1988.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210453/0348-1988.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210455/0349-1988.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210456/0350-1988.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210458/0351-1988.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210460/0353-1988.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210462/0354-1988.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210464/0355-1988.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210465/0356-1988.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210468/0357-1988.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210471/0358-1988.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210472/0359-1988.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210474/0360-1988.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210475/0361-1988.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210477/0362-1988.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210478/0363-1988.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210480/0364-1988.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210481/0365-1988.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210482/0366-1988.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210484/0367-1988.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210486/0368-1988.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210487/0369-1988.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210489/0370-1988.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210490/0371-1988.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210491/0372-1988.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210493/0373-1988.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210495/0374-1988.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210497/0375-1988.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210499/0376-1988.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210501/0377-1988.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210502/0378-1988.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210505/0379-1988.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210506/0380-1988.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210508/0381-1988.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210510/0382-1988.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210511/0383-1988.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210513/0384-1988.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210514/0385-1988.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210515/0386-1988.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210517/0387-1988.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210518/0388-1988.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210519/0389-1988.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210521/0390-1988.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210523/0391-1988.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210525/0392-1988.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210527/0393-1988.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210529/0394-1988.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210530/0395-1988.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210532/0396-1988.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210533/0397-1988.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210535/0398-1988.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210537/0399-1988.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210539/0400-1988.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210544/0401-1988.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210546/0402-1988.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210548/0403-1988.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210550/0404-1988.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210551/0405-1988.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210553/0406-1988.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210554/0407-1988.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210556/0408-1988.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210558/0409-1988.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210560/0410-1988.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210562/0411-1988.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210563/0412-1988.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210565/0413-1988.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210567/0414-1988.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210568/0415-1988.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210570/0416-1988.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210572/0417-1988.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/210574/0418-1988.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211058/0419-1988.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1988/211067/0420-1988.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H976"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="229.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>