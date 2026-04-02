--- v0 (2026-02-05)
+++ v1 (2026-04-02)
@@ -54,12603 +54,12603 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>111918</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111918/0001-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111918/0001-1989.pdf</t>
   </si>
   <si>
     <t>Ajuda para estudantes</t>
   </si>
   <si>
     <t>111919</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Massao Hayashi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111919/0002-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111919/0002-1989.pdf</t>
   </si>
   <si>
     <t>Ajuda de custo para transporte de estudantes</t>
   </si>
   <si>
     <t>111920</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111920/0003-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111920/0003-1989.pdf</t>
   </si>
   <si>
     <t>Área para estacionamento de motos e bicicletas</t>
   </si>
   <si>
     <t>111921</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Osmar Zamariolli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111921/0004-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111921/0004-1989.pdf</t>
   </si>
   <si>
     <t>Luminária na EEPG(A) do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111922</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111922/0005-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111922/0005-1989.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na " via expressa"</t>
   </si>
   <si>
     <t>111923</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111923/0006-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111923/0006-1989.pdf</t>
   </si>
   <si>
     <t>Uniformes para os servidores Municipais</t>
   </si>
   <si>
     <t>111924</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111924/0007-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111924/0007-1989.pdf</t>
   </si>
   <si>
     <t>Capinação do cemitério</t>
   </si>
   <si>
     <t>111925</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111925/0008-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111925/0008-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da vicinal Pompeia à Oriente</t>
   </si>
   <si>
     <t>111926</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Norivaldo Poiti Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111926/0009-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111926/0009-1989.pdf</t>
   </si>
   <si>
     <t>Emplacamento das ruas da cidade</t>
   </si>
   <si>
     <t>111936</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Silvio Fernando de Carvalho Chicarelli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111936/0010-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111936/0010-1989.pdf</t>
   </si>
   <si>
     <t>Bebedouro da Industria Vivi</t>
   </si>
   <si>
     <t>111947</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111947/0011-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111947/0011-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo no trevo de Novos Cravinhos</t>
   </si>
   <si>
     <t>111958</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111958/0012-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111958/0012-1989.pdf</t>
   </si>
   <si>
     <t>Capinação e limpeza de vias públicas</t>
   </si>
   <si>
     <t>111969</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111969/0013-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111969/0013-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação na Av. Nestor de Barros</t>
   </si>
   <si>
     <t>111980</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111980/0014-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111980/0014-1989.pdf</t>
   </si>
   <si>
     <t>Transporte de trabalhadores</t>
   </si>
   <si>
     <t>111991</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111991/0015-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111991/0015-1989.pdf</t>
   </si>
   <si>
     <t>Identificação das ruas do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112002</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112002/0016-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112002/0016-1989.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto do Jardim Primavera</t>
   </si>
   <si>
     <t>112013</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112013/0017-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112013/0017-1989.pdf</t>
   </si>
   <si>
     <t>Reformulação da escola de vencimentos e salários</t>
   </si>
   <si>
     <t>112029</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112029/0018-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112029/0018-1989.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas em vias públicas</t>
   </si>
   <si>
     <t>112044</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112044/0019-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112044/0019-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias no cemiterio</t>
   </si>
   <si>
     <t>112058</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112058/0020-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112058/0020-1989.pdf</t>
   </si>
   <si>
     <t>Perenização das ruas da Vila Paulina</t>
   </si>
   <si>
     <t>112070</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112070/0021-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112070/0021-1989.pdf</t>
   </si>
   <si>
     <t>Rotatoria e ampliação de passagem de nivel</t>
   </si>
   <si>
     <t>112081</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112081/0022-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112081/0022-1989.pdf</t>
   </si>
   <si>
     <t>Caixa d`água no núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>112092</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112092/0023-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112092/0023-1989.pdf</t>
   </si>
   <si>
     <t>Vigia para o núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>112103</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112103/0024-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112103/0024-1989.pdf</t>
   </si>
   <si>
     <t>"Circular" do distrito industrial</t>
   </si>
   <si>
     <t>112122</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112122/0025-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112122/0025-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação da Av. Nestor de Barros</t>
   </si>
   <si>
     <t>112164</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112164/0026-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112164/0026-1989.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade</t>
   </si>
   <si>
     <t>112176</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112176/0027-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112176/0027-1989.pdf</t>
   </si>
   <si>
     <t>Reparo em Via pública</t>
   </si>
   <si>
     <t>112187</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112187/0028-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112187/0028-1989.pdf</t>
   </si>
   <si>
     <t>Transporte de estudantes</t>
   </si>
   <si>
     <t>112197</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112197/0029-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112197/0029-1989.pdf</t>
   </si>
   <si>
     <t>Casas de mutirão</t>
   </si>
   <si>
     <t>112208</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112208/0030-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112208/0030-1989.pdf</t>
   </si>
   <si>
     <t>Palanque oficial permanente</t>
   </si>
   <si>
     <t>112221</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112221/0031-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112221/0031-1989.pdf</t>
   </si>
   <si>
     <t>Curso de corte e costura</t>
   </si>
   <si>
     <t>112238</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112238/0032-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112238/0032-1989.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial</t>
   </si>
   <si>
     <t>112255</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112255/0033-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112255/0033-1989.pdf</t>
   </si>
   <si>
     <t>Patrulha rodoviaria</t>
   </si>
   <si>
     <t>112270</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112270/0034-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112270/0034-1989.pdf</t>
   </si>
   <si>
     <t>Controle de erosão e reparo na pista de atlestismo Florentino Favoretto</t>
   </si>
   <si>
     <t>112284</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Nelson Odyllo Louvisão Mattiazzo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112284/0035-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112284/0035-1989.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei autorizando a abertura de empórios e estabelecimentos congeneres aos sabados à tarde e domingos de manhã</t>
   </si>
   <si>
     <t>112303</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112303/0036-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112303/0036-1989.pdf</t>
   </si>
   <si>
     <t>Fazer levantamento em toda a zona rural visando condução para jovens que pretendem estudar</t>
   </si>
   <si>
     <t>112318</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112318/0037-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112318/0037-1989.pdf</t>
   </si>
   <si>
     <t>Remodelação do bebedouro público ao lado da caixa D`água</t>
   </si>
   <si>
     <t>112333</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112333/0038-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112333/0038-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de classes maternal, jardim da infancia e pré - primario</t>
   </si>
   <si>
     <t>112347</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112347/0039-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112347/0039-1989.pdf</t>
   </si>
   <si>
     <t>Aquisição ou incorporação da área da colonia Fepasa</t>
   </si>
   <si>
     <t>112358</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112358/0040-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112358/0040-1989.pdf</t>
   </si>
   <si>
     <t>Circular no periodo noturno</t>
   </si>
   <si>
     <t>112372</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Orlando Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112372/0041-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112372/0041-1989.pdf</t>
   </si>
   <si>
     <t>Continuidade da rede de esgoto na Vila de Paulópolis</t>
   </si>
   <si>
     <t>112387</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112387/0042-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112387/0042-1989.pdf</t>
   </si>
   <si>
     <t>Reforma de centro comunitario da Vila de Paulópolis</t>
   </si>
   <si>
     <t>112403</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112403/0043-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112403/0043-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação pública para Vila Paulópolis</t>
   </si>
   <si>
     <t>112419</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112419/0044-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112419/0044-1989.pdf</t>
   </si>
   <si>
     <t>112436</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Walter Augusto Soares</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112436/0045-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112436/0045-1989.pdf</t>
   </si>
   <si>
     <t>Modificação da Lei nº 1374/87</t>
   </si>
   <si>
     <t>112452</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112452/0046-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112452/0046-1989.pdf</t>
   </si>
   <si>
     <t>Mini-campo de futebol</t>
   </si>
   <si>
     <t>112468</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112468/0047-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112468/0047-1989.pdf</t>
   </si>
   <si>
     <t>Pavimentação de calçadas</t>
   </si>
   <si>
     <t>112480</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112480/0048-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112480/0048-1989.pdf</t>
   </si>
   <si>
     <t>Orelhão em praça pública</t>
   </si>
   <si>
     <t>112497</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112497/0049-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112497/0049-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramento no velorio Municipal</t>
   </si>
   <si>
     <t>112514</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112514/0050-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112514/0050-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias no TG 02/030</t>
   </si>
   <si>
     <t>112531</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112531/0051-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112531/0051-1989.pdf</t>
   </si>
   <si>
     <t>Bebedouro no cemiterio</t>
   </si>
   <si>
     <t>112547</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112547/0052-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112547/0052-1989.pdf</t>
   </si>
   <si>
     <t>Ambulatório de Saude Mental</t>
   </si>
   <si>
     <t>112573</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112573/0053-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112573/0053-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de quadra de esportes</t>
   </si>
   <si>
     <t>112595</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112595/0054-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112595/0054-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação das passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>112613</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112613/0055-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112613/0055-1989.pdf</t>
   </si>
   <si>
     <t>Alteração do código tributario Municipal</t>
   </si>
   <si>
     <t>112629</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112629/0056-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112629/0056-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramentos em via pública</t>
   </si>
   <si>
     <t>112653</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112653/0057-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112653/0057-1989.pdf</t>
   </si>
   <si>
     <t>Creches Municipais</t>
   </si>
   <si>
     <t>112674</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112674/0058-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112674/0058-1989.pdf</t>
   </si>
   <si>
     <t>Cancelas e guardas nas passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>112563</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112563/0059-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112563/0059-1989.pdf</t>
   </si>
   <si>
     <t>Reforma da Biblioteca Municipal e outras providencias</t>
   </si>
   <si>
     <t>112562</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112562/0060-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112562/0060-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de catracas nos banheiros da Rodoviaria</t>
   </si>
   <si>
     <t>112561</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112561/0061-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112561/0061-1989.pdf</t>
   </si>
   <si>
     <t>Construção de casas populares</t>
   </si>
   <si>
     <t>112560</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112560/0062-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112560/0062-1989.pdf</t>
   </si>
   <si>
     <t>Construção de creche</t>
   </si>
   <si>
     <t>112559</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112559/0063-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112559/0063-1989.pdf</t>
   </si>
   <si>
     <t>Campo de futebol</t>
   </si>
   <si>
     <t>112557</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112557/0064-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112557/0064-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de vias públicas</t>
   </si>
   <si>
     <t>112555</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112555/0065-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112555/0065-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de estradas Municipais</t>
   </si>
   <si>
     <t>112553</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112553/0066-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112553/0066-1989.pdf</t>
   </si>
   <si>
     <t>Zoneamento do Municipio</t>
   </si>
   <si>
     <t>112552</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112552/0067-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112552/0067-1989.pdf</t>
   </si>
   <si>
     <t>Capinação de vias públicas e terrenos ociosos</t>
   </si>
   <si>
     <t>112550</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112550/0068-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112550/0068-1989.pdf</t>
   </si>
   <si>
     <t>Horario de ônibus</t>
   </si>
   <si>
     <t>112131</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112131/0069-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112131/0069-1989.pdf</t>
   </si>
   <si>
     <t>Construção de ponte</t>
   </si>
   <si>
     <t>112132</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112132/0070-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112132/0070-1989.pdf</t>
   </si>
   <si>
     <t>Substituição de tubulação em estrada Municipal</t>
   </si>
   <si>
     <t>112133</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112133/0071-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112133/0071-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza em bebedouro d`água</t>
   </si>
   <si>
     <t>112134</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112134/0072-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112134/0072-1989.pdf</t>
   </si>
   <si>
     <t>112135</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112135/0073-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112135/0073-1989.pdf</t>
   </si>
   <si>
     <t>Hortas comunitárias</t>
   </si>
   <si>
     <t>112136</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112136/0074-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112136/0074-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculo</t>
   </si>
   <si>
     <t>112137</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112137/0075-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112137/0075-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de via pública</t>
   </si>
   <si>
     <t>112138</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112138/0076-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112138/0076-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização das vias públicas do JK, Bandeirantes e Tufic Baracat</t>
   </si>
   <si>
     <t>112139</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112139/0077-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112139/0077-1989.pdf</t>
   </si>
   <si>
     <t>Postos Policiais em Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>112140</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112140/0078-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112140/0078-1989.pdf</t>
   </si>
   <si>
     <t>Assistencia Social aos trabalhadores braçais</t>
   </si>
   <si>
     <t>112141</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112141/0079-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112141/0079-1989.pdf</t>
   </si>
   <si>
     <t>Bebedouros no " Panelão"</t>
   </si>
   <si>
     <t>112142</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112142/0080-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112142/0080-1989.pdf</t>
   </si>
   <si>
     <t>Passeios nos dois lados das Av. Perimetral e Industrial</t>
   </si>
   <si>
     <t>112143</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112143/0081-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112143/0081-1989.pdf</t>
   </si>
   <si>
     <t>Moradias para as familias de baixa renda</t>
   </si>
   <si>
     <t>112144</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112144/0082-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112144/0082-1989.pdf</t>
   </si>
   <si>
     <t>112145</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112145/0083-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112145/0083-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização das faixas de dominio da Fepasa</t>
   </si>
   <si>
     <t>112146</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112146/0084-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112146/0084-1989.pdf</t>
   </si>
   <si>
     <t>112147</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112147/0085-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112147/0085-1989.pdf</t>
   </si>
   <si>
     <t>Implantação de postes e luminarias</t>
   </si>
   <si>
     <t>112148</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112148/0086-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112148/0086-1989.pdf</t>
   </si>
   <si>
     <t>112149</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112149/0087-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112149/0087-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização</t>
   </si>
   <si>
     <t>112150</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112150/0088-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112150/0088-1989.pdf</t>
   </si>
   <si>
     <t>Passarela</t>
   </si>
   <si>
     <t>112151</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112151/0089-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112151/0089-1989.pdf</t>
   </si>
   <si>
     <t>Remanejamento de poste</t>
   </si>
   <si>
     <t>112152</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112152/0090-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112152/0090-1989.pdf</t>
   </si>
   <si>
     <t>Abertura de vias públicas</t>
   </si>
   <si>
     <t>112153</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112153/0091-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112153/0091-1989.pdf</t>
   </si>
   <si>
     <t>Cooperativa para os servidores Municipais</t>
   </si>
   <si>
     <t>112154</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112154/0092-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112154/0092-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação dos passeios da Praça Jesus Maria</t>
   </si>
   <si>
     <t>112155</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112155/0093-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112155/0093-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramentos na rua Tiradentes</t>
   </si>
   <si>
     <t>112156</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112156/0094-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112156/0094-1989.pdf</t>
   </si>
   <si>
     <t>Mudança das bilheterias e portões do estádio Municipal</t>
   </si>
   <si>
     <t>112157</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112157/0095-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112157/0095-1989.pdf</t>
   </si>
   <si>
     <t>Agência postal e posto telefonico em Novo Cravinhos</t>
   </si>
   <si>
     <t>112158</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112158/0096-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112158/0096-1989.pdf</t>
   </si>
   <si>
     <t>112159</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112159/0097-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112159/0097-1989.pdf</t>
   </si>
   <si>
     <t>Posto dos correios</t>
   </si>
   <si>
     <t>112160</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112160/0098-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112160/0098-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação e manutenção de parque infantil</t>
   </si>
   <si>
     <t>112161</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112161/0099-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112161/0099-1989.pdf</t>
   </si>
   <si>
     <t>Mercadinho Municipal no bairro Paulina</t>
   </si>
   <si>
     <t>111927</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111927/0100-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111927/0100-1989.pdf</t>
   </si>
   <si>
     <t>Construção de creche no Bairro Bandeirantes</t>
   </si>
   <si>
     <t>111928</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111928/0101-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111928/0101-1989.pdf</t>
   </si>
   <si>
     <t>Praça de lazer no Jardim São Luis</t>
   </si>
   <si>
     <t>111929</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111929/0102-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111929/0102-1989.pdf</t>
   </si>
   <si>
     <t>Desconto de 20% para o pagamento à vista do IPTU</t>
   </si>
   <si>
     <t>111930</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111930/0103-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111930/0103-1989.pdf</t>
   </si>
   <si>
     <t>Exames médicos e psicotécnicos em Pompeia</t>
   </si>
   <si>
     <t>111931</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111931/0104-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111931/0104-1989.pdf</t>
   </si>
   <si>
     <t>Feira livre</t>
   </si>
   <si>
     <t>111932</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111932/0105-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111932/0105-1989.pdf</t>
   </si>
   <si>
     <t>Conserto da Caixa d` água</t>
   </si>
   <si>
     <t>111933</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111933/0106-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111933/0106-1989.pdf</t>
   </si>
   <si>
     <t>Nome de rua</t>
   </si>
   <si>
     <t>111934</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111934/0107-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111934/0107-1989.pdf</t>
   </si>
   <si>
     <t>Construção de velorio Municipal</t>
   </si>
   <si>
     <t>111935</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111935/0108-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111935/0108-1989.pdf</t>
   </si>
   <si>
     <t>Parque infantil</t>
   </si>
   <si>
     <t>111937</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111937/0109-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111937/0109-1989.pdf</t>
   </si>
   <si>
     <t>111938</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111938/0110-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111938/0110-1989.pdf</t>
   </si>
   <si>
     <t>Transporte das crianças assistidas pelas creches</t>
   </si>
   <si>
     <t>111939</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111939/0111-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111939/0111-1989.pdf</t>
   </si>
   <si>
     <t>Ponto de " Circular"</t>
   </si>
   <si>
     <t>111940</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111940/0112-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111940/0112-1989.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>111941</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111941/0113-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111941/0113-1989.pdf</t>
   </si>
   <si>
     <t>Casas para os servidores Municipais</t>
   </si>
   <si>
     <t>111942</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111942/0114-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111942/0114-1989.pdf</t>
   </si>
   <si>
     <t>Reativação da estação ferroviaria de Paulópolis</t>
   </si>
   <si>
     <t>111943</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111943/0115-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111943/0115-1989.pdf</t>
   </si>
   <si>
     <t>Posto de Policia Militar no núcleo JK</t>
   </si>
   <si>
     <t>111944</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111944/0116-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111944/0116-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização de via pública</t>
   </si>
   <si>
     <t>111945</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111945/0117-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111945/0117-1989.pdf</t>
   </si>
   <si>
     <t>Construção e reparação de passeios</t>
   </si>
   <si>
     <t>111946</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111946/0118-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111946/0118-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo de ônibus</t>
   </si>
   <si>
     <t>111948</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111948/0119-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111948/0119-1989.pdf</t>
   </si>
   <si>
     <t>Escola técnica Industrial</t>
   </si>
   <si>
     <t>111949</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111949/0120-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111949/0120-1989.pdf</t>
   </si>
   <si>
     <t>Perenização de estradas vicinais</t>
   </si>
   <si>
     <t>111950</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111950/0121-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111950/0121-1989.pdf</t>
   </si>
   <si>
     <t>111951</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111951/0122-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111951/0122-1989.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Av. Nestor de Barros</t>
   </si>
   <si>
     <t>111952</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111952/0123-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111952/0123-1989.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua José de Aguiar Moraes</t>
   </si>
   <si>
     <t>111953</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111953/0124-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111953/0124-1989.pdf</t>
   </si>
   <si>
     <t>Casas do " Mutirão"</t>
   </si>
   <si>
     <t>111954</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111954/0125-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111954/0125-1989.pdf</t>
   </si>
   <si>
     <t>Construção de caixas coletoras nos terminais dos emissarios de esgotos e tratamentos adequados</t>
   </si>
   <si>
     <t>111955</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111955/0126-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111955/0126-1989.pdf</t>
   </si>
   <si>
     <t>Aquisição do Colegio Comercial e sua transformação em Fundação Municipal</t>
   </si>
   <si>
     <t>111956</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111956/0127-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111956/0127-1989.pdf</t>
   </si>
   <si>
     <t>Dedetização dos esgotos da cidade</t>
   </si>
   <si>
     <t>111957</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111957/0128-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111957/0128-1989.pdf</t>
   </si>
   <si>
     <t>Policial para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>111959</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111959/0129-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111959/0129-1989.pdf</t>
   </si>
   <si>
     <t>Novas empresas para Pompeia</t>
   </si>
   <si>
     <t>111960</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111960/0130-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111960/0130-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Pedro Paulino Filho</t>
   </si>
   <si>
     <t>111961</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111961/0131-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111961/0131-1989.pdf</t>
   </si>
   <si>
     <t>Capinação da Rua Tiradentes</t>
   </si>
   <si>
     <t>111962</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111962/0132-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111962/0132-1989.pdf</t>
   </si>
   <si>
     <t>Reparo em poste de iluminação pública</t>
   </si>
   <si>
     <t>111963</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111963/0133-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111963/0133-1989.pdf</t>
   </si>
   <si>
     <t>Criação de salas de aula para idosos</t>
   </si>
   <si>
     <t>111964</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111964/0134-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111964/0134-1989.pdf</t>
   </si>
   <si>
     <t>Vestiario para o tiro de guerra</t>
   </si>
   <si>
     <t>111965</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111965/0135-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111965/0135-1989.pdf</t>
   </si>
   <si>
     <t>Quadra de esportes para o tiro de guerra</t>
   </si>
   <si>
     <t>111966</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111966/0136-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111966/0136-1989.pdf</t>
   </si>
   <si>
     <t>Cobertura ao lado do campo de malha</t>
   </si>
   <si>
     <t>111967</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111967/0137-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111967/0137-1989.pdf</t>
   </si>
   <si>
     <t>Concretagem dos passeios das passagens de nivel</t>
   </si>
   <si>
     <t>111968</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111968/0138-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111968/0138-1989.pdf</t>
   </si>
   <si>
     <t>Tabelas nas quadras do JK</t>
   </si>
   <si>
     <t>111970</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111970/0139-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111970/0139-1989.pdf</t>
   </si>
   <si>
     <t>Adicional por tempo de serviço</t>
   </si>
   <si>
     <t>111971</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111971/0140-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111971/0140-1989.pdf</t>
   </si>
   <si>
     <t>Bolsões na praça Ruy Barbosa</t>
   </si>
   <si>
     <t>111972</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111972/0141-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111972/0141-1989.pdf</t>
   </si>
   <si>
     <t>Circular para Paulópolis</t>
   </si>
   <si>
     <t>111973</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111973/0142-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111973/0142-1989.pdf</t>
   </si>
   <si>
     <t>Repetidores das TVs e da TV Manchete</t>
   </si>
   <si>
     <t>111974</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111974/0143-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111974/0143-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo em ponto de ônibus</t>
   </si>
   <si>
     <t>111975</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111975/0144-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111975/0144-1989.pdf</t>
   </si>
   <si>
     <t>Placar eletrônico para o ginásio de esportes</t>
   </si>
   <si>
     <t>111976</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111976/0145-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111976/0145-1989.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>111977</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111977/0146-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111977/0146-1989.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas nos postos de revenda de combustiveis</t>
   </si>
   <si>
     <t>111978</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111978/0147-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111978/0147-1989.pdf</t>
   </si>
   <si>
     <t>Aterrar e pavimentar via pública</t>
   </si>
   <si>
     <t>111979</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111979/0148-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111979/0148-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>111981</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111981/0149-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111981/0149-1989.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto na rua Antonio de Castro Filho</t>
   </si>
   <si>
     <t>111982</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111982/0150-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111982/0150-1989.pdf</t>
   </si>
   <si>
     <t>Sede da PM</t>
   </si>
   <si>
     <t>111983</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111983/0151-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111983/0151-1989.pdf</t>
   </si>
   <si>
     <t>Leite e equipamentos de segurança para os servidores Municipais</t>
   </si>
   <si>
     <t>111984</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111984/0152-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111984/0152-1989.pdf</t>
   </si>
   <si>
     <t>"Orelhão" na praça Jose Moises</t>
   </si>
   <si>
     <t>111985</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111985/0153-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111985/0153-1989.pdf</t>
   </si>
   <si>
     <t>Area de lazer para o bairro Flândria</t>
   </si>
   <si>
     <t>111986</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111986/0154-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111986/0154-1989.pdf</t>
   </si>
   <si>
     <t>Abrigos de ônibus às margens da SP-294</t>
   </si>
   <si>
     <t>111987</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111987/0155-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111987/0155-1989.pdf</t>
   </si>
   <si>
     <t>Monumento à Biblia</t>
   </si>
   <si>
     <t>111988</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111988/0156-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111988/0156-1989.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus defronte da " Volks"</t>
   </si>
   <si>
     <t>111989</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111989/0157-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111989/0157-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo e bebedouro público</t>
   </si>
   <si>
     <t>111990</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111990/0158-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111990/0158-1989.pdf</t>
   </si>
   <si>
     <t>Energia elétrica e iluminação pública</t>
   </si>
   <si>
     <t>111992</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111992/0159-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111992/0159-1989.pdf</t>
   </si>
   <si>
     <t>Quadras de esportes nas vilas</t>
   </si>
   <si>
     <t>111993</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111993/0160-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111993/0160-1989.pdf</t>
   </si>
   <si>
     <t>Arborização da Av. Nestor de Barros</t>
   </si>
   <si>
     <t>111994</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111994/0161-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111994/0161-1989.pdf</t>
   </si>
   <si>
     <t>Bocas de lobo, galerias e rede de esgoto</t>
   </si>
   <si>
     <t>111995</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111995/0162-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111995/0162-1989.pdf</t>
   </si>
   <si>
     <t>Combate à erosão e embelezamento da rua Brasilia</t>
   </si>
   <si>
     <t>111996</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111996/0163-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111996/0163-1989.pdf</t>
   </si>
   <si>
     <t>Horta da Prefeitura Municipal, em convênio com a Santa Casa</t>
   </si>
   <si>
     <t>111997</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111997/0164-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111997/0164-1989.pdf</t>
   </si>
   <si>
     <t>Reforma de matadouro Municipal e outras providências</t>
   </si>
   <si>
     <t>111998</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111998/0165-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111998/0165-1989.pdf</t>
   </si>
   <si>
     <t>Construção de um aterro sanitario</t>
   </si>
   <si>
     <t>111999</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111999/0166-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111999/0166-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação e melhoramento nas dependências da Caixa d`água</t>
   </si>
   <si>
     <t>112000</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112000/0167-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112000/0167-1989.pdf</t>
   </si>
   <si>
     <t>Industria de lixo</t>
   </si>
   <si>
     <t>112001</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112001/0168-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112001/0168-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponto sobre o corrego Jacutinga</t>
   </si>
   <si>
     <t>112003</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112003/0169-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112003/0169-1989.pdf</t>
   </si>
   <si>
     <t>Isenção de imposto territorial urbano</t>
   </si>
   <si>
     <t>112004</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112004/0170-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112004/0170-1989.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nas passagens de nivel</t>
   </si>
   <si>
     <t>112005</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112005/0171-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112005/0171-1989.pdf</t>
   </si>
   <si>
     <t>Alargamento de passagem de nivel</t>
   </si>
   <si>
     <t>112006</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112006/0172-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112006/0172-1989.pdf</t>
   </si>
   <si>
     <t>Mudança de "orelhões" na praça Ruy Barbosa</t>
   </si>
   <si>
     <t>112007</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112007/0173-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112007/0173-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza de terrenos baldios</t>
   </si>
   <si>
     <t>112008</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112008/0174-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112008/0174-1989.pdf</t>
   </si>
   <si>
     <t>Doação de terrenos</t>
   </si>
   <si>
     <t>112009</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112009/0175-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112009/0175-1989.pdf</t>
   </si>
   <si>
     <t>Valetas de concreto</t>
   </si>
   <si>
     <t>112010</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112010/0176-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112010/0176-1989.pdf</t>
   </si>
   <si>
     <t>Fisioterapeuta</t>
   </si>
   <si>
     <t>112011</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112011/0177-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112011/0177-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização e combate a erosão</t>
   </si>
   <si>
     <t>112012</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112012/0178-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112012/0178-1989.pdf</t>
   </si>
   <si>
     <t>112014</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112014/0179-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112014/0179-1989.pdf</t>
   </si>
   <si>
     <t>Implantação de serviço social</t>
   </si>
   <si>
     <t>112015</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112015/0180-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112015/0180-1989.pdf</t>
   </si>
   <si>
     <t>Construção de viaduto e pontilhão na Fepasa</t>
   </si>
   <si>
     <t>112017</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112017/0181-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112017/0181-1989.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto de Paulópolis</t>
   </si>
   <si>
     <t>112018</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112018/0182-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112018/0182-1989.pdf</t>
   </si>
   <si>
     <t>Horta caseira</t>
   </si>
   <si>
     <t>112021</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112021/0183-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112021/0183-1989.pdf</t>
   </si>
   <si>
     <t>Leite em pó</t>
   </si>
   <si>
     <t>112023</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112023/0184-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112023/0184-1989.pdf</t>
   </si>
   <si>
     <t>Ajardinamento de Novos Cravinhos</t>
   </si>
   <si>
     <t>112024</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112024/0185-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112024/0185-1989.pdf</t>
   </si>
   <si>
     <t>Auxilio para os alunos de escolas técnicas</t>
   </si>
   <si>
     <t>112025</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112025/0186-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112025/0186-1989.pdf</t>
   </si>
   <si>
     <t>Ventiladores no velorio Municipal</t>
   </si>
   <si>
     <t>112026</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112026/0187-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112026/0187-1989.pdf</t>
   </si>
   <si>
     <t>Estacionamento de veiculos em via pública</t>
   </si>
   <si>
     <t>112028</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112028/0188-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112028/0188-1989.pdf</t>
   </si>
   <si>
     <t>Matagal nas passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>112031</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112031/0189-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112031/0189-1989.pdf</t>
   </si>
   <si>
     <t>P.A.S Vila Flândria</t>
   </si>
   <si>
     <t>112032</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112032/0190-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112032/0190-1989.pdf</t>
   </si>
   <si>
     <t>Bosque Municipal</t>
   </si>
   <si>
     <t>112033</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112033/0191-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112033/0191-1989.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de SKATE</t>
   </si>
   <si>
     <t>112035</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112035/0192-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112035/0192-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo para os boias-frias</t>
   </si>
   <si>
     <t>112036</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112036/0193-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112036/0193-1989.pdf</t>
   </si>
   <si>
     <t>Transporte de alunos do Bairro Corrego Branco</t>
   </si>
   <si>
     <t>112038</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112038/0194-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112038/0194-1989.pdf</t>
   </si>
   <si>
     <t>Muros na EEPG(A) de Novo Cravinhos</t>
   </si>
   <si>
     <t>112039</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112039/0195-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112039/0195-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de letras na entrada da cidade</t>
   </si>
   <si>
     <t>112040</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112040/0196-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112040/0196-1989.pdf</t>
   </si>
   <si>
     <t>Museu Municipal</t>
   </si>
   <si>
     <t>112042</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112042/0197-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112042/0197-1989.pdf</t>
   </si>
   <si>
     <t>Centro de lazer para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>112043</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112043/0198-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112043/0198-1989.pdf</t>
   </si>
   <si>
     <t>Esgoto Novos Cravinhos</t>
   </si>
   <si>
     <t>112046</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112046/0199-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112046/0199-1989.pdf</t>
   </si>
   <si>
     <t>Departamento de proteção de consumidor</t>
   </si>
   <si>
     <t>112047</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112047/0200-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112047/0200-1989.pdf</t>
   </si>
   <si>
     <t>112049</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112049/0201-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112049/0201-1989.pdf</t>
   </si>
   <si>
     <t>Cesta básica de alimentos</t>
   </si>
   <si>
     <t>112050</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112050/0202-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112050/0202-1989.pdf</t>
   </si>
   <si>
     <t>Recursos para o distrito industrial</t>
   </si>
   <si>
     <t>112051</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112051/0203-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112051/0203-1989.pdf</t>
   </si>
   <si>
     <t>112052</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112052/0204-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112052/0204-1989.pdf</t>
   </si>
   <si>
     <t>Bolsão na saida para Tupã</t>
   </si>
   <si>
     <t>112053</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112053/0205-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112053/0205-1989.pdf</t>
   </si>
   <si>
     <t>Calçadão no JK</t>
   </si>
   <si>
     <t>112055</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112055/0206-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112055/0206-1989.pdf</t>
   </si>
   <si>
     <t>Pintura do ginásio de esportes</t>
   </si>
   <si>
     <t>112056</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112056/0207-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112056/0207-1989.pdf</t>
   </si>
   <si>
     <t>112057</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112057/0208-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112057/0208-1989.pdf</t>
   </si>
   <si>
     <t>Implantação de alambrado</t>
   </si>
   <si>
     <t>112059</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112059/0209-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112059/0209-1989.pdf</t>
   </si>
   <si>
     <t>Manutenção de transportes de doentes</t>
   </si>
   <si>
     <t>112061</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112061/0210-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112061/0210-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de Mictório público</t>
   </si>
   <si>
     <t>112062</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112062/0211-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112062/0211-1989.pdf</t>
   </si>
   <si>
     <t>Instalação da comissão Municipal de esportes</t>
   </si>
   <si>
     <t>112063</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112063/0212-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112063/0212-1989.pdf</t>
   </si>
   <si>
     <t>Escola de futebol</t>
   </si>
   <si>
     <t>112064</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112064/0213-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112064/0213-1989.pdf</t>
   </si>
   <si>
     <t>Arborização das ruas da cidade</t>
   </si>
   <si>
     <t>112065</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112065/0214-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112065/0214-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação de via pública</t>
   </si>
   <si>
     <t>112066</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112066/0215-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112066/0215-1989.pdf</t>
   </si>
   <si>
     <t>Aproveitamento de prédio da Municipalidade</t>
   </si>
   <si>
     <t>112067</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112067/0216-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112067/0216-1989.pdf</t>
   </si>
   <si>
     <t>Higiene pública</t>
   </si>
   <si>
     <t>112068</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112068/0217-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112068/0217-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza em caixas d`água</t>
   </si>
   <si>
     <t>112069</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112069/0218-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112069/0218-1989.pdf</t>
   </si>
   <si>
     <t>Aumento de nº de classes</t>
   </si>
   <si>
     <t>112071</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112071/0219-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112071/0219-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo centro de saude</t>
   </si>
   <si>
     <t>112072</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112072/0220-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112072/0220-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de estrada Municipal</t>
   </si>
   <si>
     <t>112073</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112073/0221-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112073/0221-1989.pdf</t>
   </si>
   <si>
     <t>Restauração de obstáculos</t>
   </si>
   <si>
     <t>112074</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112074/0222-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112074/0222-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da sinalização de solo</t>
   </si>
   <si>
     <t>112075</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112075/0223-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112075/0223-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias na ala nova do cemiterio</t>
   </si>
   <si>
     <t>112076</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112076/0224-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112076/0224-1989.pdf</t>
   </si>
   <si>
     <t>Escola-oficina de marcenaria</t>
   </si>
   <si>
     <t>112077</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112077/0225-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112077/0225-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização da zona rural</t>
   </si>
   <si>
     <t>112078</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112078/0226-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112078/0226-1989.pdf</t>
   </si>
   <si>
     <t>Creches caseiras</t>
   </si>
   <si>
     <t>112079</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112079/0227-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112079/0227-1989.pdf</t>
   </si>
   <si>
     <t>Luminárias</t>
   </si>
   <si>
     <t>112080</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112080/0228-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112080/0228-1989.pdf</t>
   </si>
   <si>
     <t>Mais bancos na praça do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>112082</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112082/0229-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112082/0229-1989.pdf</t>
   </si>
   <si>
     <t>Brigada de incêndios da Prefeitura</t>
   </si>
   <si>
     <t>112083</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112083/0230-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112083/0230-1989.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança</t>
   </si>
   <si>
     <t>112084</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112084/0231-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112084/0231-1989.pdf</t>
   </si>
   <si>
     <t>112085</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112085/0232-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112085/0232-1989.pdf</t>
   </si>
   <si>
     <t>Funcionamento da bibliotéca aos sabados</t>
   </si>
   <si>
     <t>112086</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112086/0233-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112086/0233-1989.pdf</t>
   </si>
   <si>
     <t>Instalações de comunicação modernos entre os poços artesianos e a central de abastecimento d`água</t>
   </si>
   <si>
     <t>112087</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112087/0234-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112087/0234-1989.pdf</t>
   </si>
   <si>
     <t>Guarda noturno Municipal</t>
   </si>
   <si>
     <t>112088</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112088/0235-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112088/0235-1989.pdf</t>
   </si>
   <si>
     <t>Incinerador de lixo hospitalar</t>
   </si>
   <si>
     <t>112089</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112089/0236-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112089/0236-1989.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial aos servidores Municipais</t>
   </si>
   <si>
     <t>112090</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112090/0237-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112090/0237-1989.pdf</t>
   </si>
   <si>
     <t>Área de lazer JK</t>
   </si>
   <si>
     <t>112091</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112091/0238-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112091/0238-1989.pdf</t>
   </si>
   <si>
     <t>Deposito de combustivel</t>
   </si>
   <si>
     <t>112093</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112093/0239-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112093/0239-1989.pdf</t>
   </si>
   <si>
     <t>Cooperativa de material de construção</t>
   </si>
   <si>
     <t>112094</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112094/0240-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112094/0240-1989.pdf</t>
   </si>
   <si>
     <t>Disciplinas de trânsito nas escolas Municipais</t>
   </si>
   <si>
     <t>112095</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112095/0241-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112095/0241-1989.pdf</t>
   </si>
   <si>
     <t>112096</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112096/0242-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112096/0242-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua Expedicionario Americo Costa</t>
   </si>
   <si>
     <t>112097</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112097/0243-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112097/0243-1989.pdf</t>
   </si>
   <si>
     <t>Proteção nas bocas de lobo</t>
   </si>
   <si>
     <t>112098</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112098/0244-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112098/0244-1989.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua Floriano Peixoto</t>
   </si>
   <si>
     <t>112099</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112099/0245-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112099/0245-1989.pdf</t>
   </si>
   <si>
     <t>Construção da quadra de esportes e parque infantil no INSFA</t>
   </si>
   <si>
     <t>112100</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112100/0246-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112100/0246-1989.pdf</t>
   </si>
   <si>
     <t>Bebedouro público no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112101</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112101/0247-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112101/0247-1989.pdf</t>
   </si>
   <si>
     <t>Oftalmologista para Pompeia</t>
   </si>
   <si>
     <t>112102</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112102/0248-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112102/0248-1989.pdf</t>
   </si>
   <si>
     <t>112104</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112104/0249-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112104/0249-1989.pdf</t>
   </si>
   <si>
     <t>Mesinhas ns logradouros públicos</t>
   </si>
   <si>
     <t>112105</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112105/0250-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112105/0250-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramento na iluminação pública da Av. Benjamin Constant</t>
   </si>
   <si>
     <t>112106</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112106/0251-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112106/0251-1989.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos do FUNDEC</t>
   </si>
   <si>
     <t>112108</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112108/0252-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112108/0252-1989.pdf</t>
   </si>
   <si>
     <t>Casa do Boia Fria</t>
   </si>
   <si>
     <t>112110</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112110/0253-A-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112110/0253-A-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza de vias públicas</t>
   </si>
   <si>
     <t>112112</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112112/0254-A-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112112/0254-A-1989.pdf</t>
   </si>
   <si>
     <t>Falta d`água no núcleo JK</t>
   </si>
   <si>
     <t>112114</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112114/0255-A-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112114/0255-A-1989.pdf</t>
   </si>
   <si>
     <t>Aumento do efetivo policial</t>
   </si>
   <si>
     <t>112116</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112116/0256-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112116/0256-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação do estacionamento do cemitério</t>
   </si>
   <si>
     <t>112118</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112118/0257-A-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112118/0257-A-1989.pdf</t>
   </si>
   <si>
     <t>Pintura de muro</t>
   </si>
   <si>
     <t>112120</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112120/0258-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112120/0258-1989.pdf</t>
   </si>
   <si>
     <t>Telefone no velório</t>
   </si>
   <si>
     <t>112123</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112123/0259-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112123/0259-1989.pdf</t>
   </si>
   <si>
     <t>Funeraria Municipal</t>
   </si>
   <si>
     <t>112124</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112124/0260-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112124/0260-1989.pdf</t>
   </si>
   <si>
     <t>Terreno para o Fundo Social</t>
   </si>
   <si>
     <t>112125</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112125/0261-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112125/0261-1989.pdf</t>
   </si>
   <si>
     <t>Transito de skates e bicicletas na praça Jesus Maria</t>
   </si>
   <si>
     <t>112126</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112126/0262-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112126/0262-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias no estacionamento da estação rodoviaria</t>
   </si>
   <si>
     <t>112127</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112127/0263-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112127/0263-1989.pdf</t>
   </si>
   <si>
     <t>Criação de um Slogan</t>
   </si>
   <si>
     <t>112128</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112128/0264-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112128/0264-1989.pdf</t>
   </si>
   <si>
     <t>Placas indicativas de vias públicas</t>
   </si>
   <si>
     <t>112129</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112129/0265-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112129/0265-1989.pdf</t>
   </si>
   <si>
     <t>Comissão permanente Municipal</t>
   </si>
   <si>
     <t>112130</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112130/0266-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112130/0266-1989.pdf</t>
   </si>
   <si>
     <t>Combate a erosão</t>
   </si>
   <si>
     <t>112162</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112162/0267-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112162/0267-1989.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança na " via expressa"</t>
   </si>
   <si>
     <t>112163</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112163/0268-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112163/0268-1989.pdf</t>
   </si>
   <si>
     <t>Calçadas na Av. Benjamin Constant</t>
   </si>
   <si>
     <t>112165</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112165/0269-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112165/0269-1989.pdf</t>
   </si>
   <si>
     <t>Área de lazer no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112166</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112166/0270-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112166/0270-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização da rua Castelo Branco</t>
   </si>
   <si>
     <t>112167</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112167/0271-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112167/0271-1989.pdf</t>
   </si>
   <si>
     <t>112168</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112168/0272-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112168/0272-1989.pdf</t>
   </si>
   <si>
     <t>112169</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112169/0273-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112169/0273-1989.pdf</t>
   </si>
   <si>
     <t>Reforma na EEPG da Vila de Paulópolis</t>
   </si>
   <si>
     <t>112170</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112170/0274-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112170/0274-1989.pdf</t>
   </si>
   <si>
     <t>Banda Marcial</t>
   </si>
   <si>
     <t>112172</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112172/0275-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112172/0275-1989.pdf</t>
   </si>
   <si>
     <t>Leite de soja</t>
   </si>
   <si>
     <t>112173</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112173/0276-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112173/0276-1989.pdf</t>
   </si>
   <si>
     <t>Utilização do bagaço de soja</t>
   </si>
   <si>
     <t>112174</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112174/0277-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112174/0277-1989.pdf</t>
   </si>
   <si>
     <t>Plano diretor Municipal</t>
   </si>
   <si>
     <t>112175</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112175/0278-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112175/0278-1989.pdf</t>
   </si>
   <si>
     <t>Reforma da Igreja da Vila de Novos Cravinhos</t>
   </si>
   <si>
     <t>112177</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112177/0279-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112177/0279-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação do parque infantil- Vila Paulina</t>
   </si>
   <si>
     <t>112178</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112178/0280-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112178/0280-1989.pdf</t>
   </si>
   <si>
     <t>Pavimenação das ruas da vila Paulina</t>
   </si>
   <si>
     <t>112179</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112179/0281-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112179/0281-1989.pdf</t>
   </si>
   <si>
     <t>Rede de esgotos na Praça Jesus Maria</t>
   </si>
   <si>
     <t>112180</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112180/0282-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112180/0282-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de cabeceiras</t>
   </si>
   <si>
     <t>112181</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112181/0283-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112181/0283-1989.pdf</t>
   </si>
   <si>
     <t>Centro de lazer em Paulópolis</t>
   </si>
   <si>
     <t>112182</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112182/0284-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112182/0284-1989.pdf</t>
   </si>
   <si>
     <t>Construção de cabines no " Estadio Nestor de Barros"</t>
   </si>
   <si>
     <t>112183</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112183/0285-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112183/0285-1989.pdf</t>
   </si>
   <si>
     <t>Peixes ornamentais na praça das Cerejeiras</t>
   </si>
   <si>
     <t>112184</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112184/0286-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112184/0286-1989.pdf</t>
   </si>
   <si>
     <t>Servidor para o cemitério</t>
   </si>
   <si>
     <t>112185</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112185/0287-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112185/0287-1989.pdf</t>
   </si>
   <si>
     <t>Obstaculos em via pública</t>
   </si>
   <si>
     <t>112186</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112186/0288-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112186/0288-1989.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de captação de águas pluviais</t>
   </si>
   <si>
     <t>112188</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112188/0289-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112188/0289-1989.pdf</t>
   </si>
   <si>
     <t>Conservatório Musical</t>
   </si>
   <si>
     <t>112189</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112189/0290-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112189/0290-1989.pdf</t>
   </si>
   <si>
     <t>112190</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112190/0291-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112190/0291-1989.pdf</t>
   </si>
   <si>
     <t>Pintura de obstaculos</t>
   </si>
   <si>
     <t>112191</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112191/0292-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112191/0292-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de bebedouro</t>
   </si>
   <si>
     <t>112192</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112192/0293-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112192/0293-1989.pdf</t>
   </si>
   <si>
     <t>Bolsas de estudos</t>
   </si>
   <si>
     <t>112193</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112193/0294-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112193/0294-1989.pdf</t>
   </si>
   <si>
     <t>Show artistico</t>
   </si>
   <si>
     <t>112194</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Milton Marino</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112194/0295-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112194/0295-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de obstaculos</t>
   </si>
   <si>
     <t>112195</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112195/0296-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112195/0296-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de redutor de velocidade e faixa de pedestres</t>
   </si>
   <si>
     <t>112196</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112196/0297-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112196/0297-1989.pdf</t>
   </si>
   <si>
     <t>Comissão Municipal de trânsito</t>
   </si>
   <si>
     <t>112198</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112198/0299-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112198/0299-1989.pdf</t>
   </si>
   <si>
     <t>Esgoto a céu aberto</t>
   </si>
   <si>
     <t>112199</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112199/0300-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112199/0300-1989.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o corrego cabeça de porco</t>
   </si>
   <si>
     <t>112200</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112200/0301-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112200/0301-1989.pdf</t>
   </si>
   <si>
     <t>Telefones comunitários</t>
   </si>
   <si>
     <t>112201</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112201/0302-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112201/0302-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112202</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112202/0303-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112202/0303-1989.pdf</t>
   </si>
   <si>
     <t>Ponte do Rio Caingangue</t>
   </si>
   <si>
     <t>112203</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112203/0304-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112203/0304-1989.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade em via pública</t>
   </si>
   <si>
     <t>112204</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112204/0305-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112204/0305-1989.pdf</t>
   </si>
   <si>
     <t>Boca de lobo no Jardim São Luiz</t>
   </si>
   <si>
     <t>112205</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112205/0306-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112205/0306-1989.pdf</t>
   </si>
   <si>
     <t>Concha acústica na praça Jesus Maria</t>
   </si>
   <si>
     <t>112206</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112206/0307-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112206/0307-1989.pdf</t>
   </si>
   <si>
     <t>Sanitários nas praças Jesus Maria, José Moisés e Cerejeiras</t>
   </si>
   <si>
     <t>112207</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112207/0308-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112207/0308-1989.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação da Praça Jesus Maria</t>
   </si>
   <si>
     <t>112209</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112209/0309-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112209/0309-1989.pdf</t>
   </si>
   <si>
     <t>Ciclovia às margens da SP-294</t>
   </si>
   <si>
     <t>112210</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112210/0310-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112210/0310-1989.pdf</t>
   </si>
   <si>
     <t>Casas Economicas da CEF</t>
   </si>
   <si>
     <t>112211</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112211/0311-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112211/0311-1989.pdf</t>
   </si>
   <si>
     <t>Implantação do nome de Paulópolis às margens da SP-294</t>
   </si>
   <si>
     <t>112212</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112212/0312-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112212/0312-1989.pdf</t>
   </si>
   <si>
     <t>Campanha do agasalho</t>
   </si>
   <si>
     <t>112213</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112213/0313-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112213/0313-1989.pdf</t>
   </si>
   <si>
     <t>Tarifa social</t>
   </si>
   <si>
     <t>112215</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112215/0314-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112215/0314-1989.pdf</t>
   </si>
   <si>
     <t>Prensa hidráulica para a fabricação de tijolos</t>
   </si>
   <si>
     <t>112216</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112216/0315-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112216/0315-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação do parque infantil do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>112217</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112217/0316-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112217/0316-1989.pdf</t>
   </si>
   <si>
     <t>Coutry Club</t>
   </si>
   <si>
     <t>112219</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112219/0317-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112219/0317-1989.pdf</t>
   </si>
   <si>
     <t>Grupo Anti-droga</t>
   </si>
   <si>
     <t>112220</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112220/0318-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112220/0318-1989.pdf</t>
   </si>
   <si>
     <t>Franquear a entrada da Festa do Peão de Boiadeiro</t>
   </si>
   <si>
     <t>112223</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112223/0319-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112223/0319-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de telefones, no ginásio de esportes e Estádio Municipal Nestor de Barros</t>
   </si>
   <si>
     <t>112225</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112225/0320-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112225/0320-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação dos sanitários da Praça Ruy Barbosa</t>
   </si>
   <si>
     <t>112227</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112227/0321-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112227/0321-1989.pdf</t>
   </si>
   <si>
     <t>Bocas de lobo</t>
   </si>
   <si>
     <t>112229</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112229/0322-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112229/0322-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Expedicionario Americo Costa</t>
   </si>
   <si>
     <t>112230</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112230/0323-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112230/0323-1989.pdf</t>
   </si>
   <si>
     <t>Apoio à Banda de música</t>
   </si>
   <si>
     <t>112232</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112232/0324-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112232/0324-1989.pdf</t>
   </si>
   <si>
     <t>Tapar buracos de Rua Pedro Aleixo, no núcleo JK</t>
   </si>
   <si>
     <t>112233</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112233/0325-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112233/0325-1989.pdf</t>
   </si>
   <si>
     <t>Retirar entulhos de diversas vias públicas</t>
   </si>
   <si>
     <t>112234</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112234/0326-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112234/0326-1989.pdf</t>
   </si>
   <si>
     <t>Recuperar os equipamentos da caixa d`água do Parque infantil do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>112236</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112236/0327-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112236/0327-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno situado entre as Ruas Floriano Peixoto e Tiradentes</t>
   </si>
   <si>
     <t>112237</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112237/0328-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112237/0328-1989.pdf</t>
   </si>
   <si>
     <t>Recolocação dos tubos retirados da Rua Seis</t>
   </si>
   <si>
     <t>112240</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112240/0329-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112240/0329-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de alguns equipamentos no parque infantil do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>112242</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112242/0330-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112242/0330-1989.pdf</t>
   </si>
   <si>
     <t>Coral estudantil Municipal</t>
   </si>
   <si>
     <t>112243</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112243/0331-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112243/0331-1989.pdf</t>
   </si>
   <si>
     <t>Apoio ao teatro amador</t>
   </si>
   <si>
     <t>112245</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112245/0332-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112245/0332-1989.pdf</t>
   </si>
   <si>
     <t>Projeto nadar</t>
   </si>
   <si>
     <t>112246</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112246/0333-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112246/0333-1989.pdf</t>
   </si>
   <si>
     <t>Pintura nos próprios Municipais da Vila de Paulópolis</t>
   </si>
   <si>
     <t>112248</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112248/0334-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112248/0334-1989.pdf</t>
   </si>
   <si>
     <t>Pintura nos obstáculos</t>
   </si>
   <si>
     <t>112250</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112250/0335-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112250/0335-1989.pdf</t>
   </si>
   <si>
     <t>Código sanitario</t>
   </si>
   <si>
     <t>112251</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112251/0336-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112251/0336-1989.pdf</t>
   </si>
   <si>
     <t>Isenção pagamento D`água</t>
   </si>
   <si>
     <t>112253</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112253/0337-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112253/0337-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias no Estadio Nestor de Barros</t>
   </si>
   <si>
     <t>112254</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112254/0338-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112254/0338-1989.pdf</t>
   </si>
   <si>
     <t>Facilidades para a abertura de firmas em Pompeia</t>
   </si>
   <si>
     <t>112256</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112256/0339-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112256/0339-1989.pdf</t>
   </si>
   <si>
     <t>Guias e sargetas para ruas do Jardim Primavera</t>
   </si>
   <si>
     <t>112258</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112258/0340-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112258/0340-1989.pdf</t>
   </si>
   <si>
     <t>Andamento nas casas de Mutirão</t>
   </si>
   <si>
     <t>112259</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112259/0341-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112259/0341-1989.pdf</t>
   </si>
   <si>
     <t>112261</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112261/0342-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112261/0342-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Manoel Brasil Camargo</t>
   </si>
   <si>
     <t>112262</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112262/0343-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112262/0343-1989.pdf</t>
   </si>
   <si>
     <t>Recapeamento de Ruas no núcleo Hab. JK</t>
   </si>
   <si>
     <t>112264</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112264/0344-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112264/0344-1989.pdf</t>
   </si>
   <si>
     <t>Construção de moradias com a arrecadação da IVVC</t>
   </si>
   <si>
     <t>112265</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112265/0345-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112265/0345-1989.pdf</t>
   </si>
   <si>
     <t>Campanha da Boa Visão</t>
   </si>
   <si>
     <t>112266</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112266/0346-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112266/0346-1989.pdf</t>
   </si>
   <si>
     <t>Abertura de vias públicas no jardim São Luiz</t>
   </si>
   <si>
     <t>112268</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112268/0347-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112268/0347-1989.pdf</t>
   </si>
   <si>
     <t>Loteamento Municipal</t>
   </si>
   <si>
     <t>112269</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112269/0348-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112269/0348-1989.pdf</t>
   </si>
   <si>
     <t>Abertura de via pública</t>
   </si>
   <si>
     <t>112272</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112272/0349-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112272/0349-1989.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança em via pública</t>
   </si>
   <si>
     <t>112273</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112273/0350-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112273/0350-1989.pdf</t>
   </si>
   <si>
     <t>Remodelação do centro comercial da cidade</t>
   </si>
   <si>
     <t>112274</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112274/0351-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112274/0351-1989.pdf</t>
   </si>
   <si>
     <t>Horto Florestal</t>
   </si>
   <si>
     <t>112275</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112275/0352-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112275/0352-1989.pdf</t>
   </si>
   <si>
     <t>Luminarias na Vila Paulina</t>
   </si>
   <si>
     <t>112276</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112276/0353-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112276/0353-1989.pdf</t>
   </si>
   <si>
     <t>Placas indicativas das ruas, no Jardim São Luiz</t>
   </si>
   <si>
     <t>112277</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112277/0354-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112277/0354-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Avenida Perimetral e Transversais no Jardim São Luiz</t>
   </si>
   <si>
     <t>112278</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112278/0355-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112278/0355-1989.pdf</t>
   </si>
   <si>
     <t>112280</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112280/0356-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112280/0356-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeios das passagens de nivel sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>112281</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112281/0357-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112281/0357-1989.pdf</t>
   </si>
   <si>
     <t>Designação de vias públicas para aulas e exames práticos</t>
   </si>
   <si>
     <t>112283</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112283/0358-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112283/0358-1989.pdf</t>
   </si>
   <si>
     <t>Pistas de malha e bocha ao lado do Panelão</t>
   </si>
   <si>
     <t>112288</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112288/0359-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112288/0359-1989.pdf</t>
   </si>
   <si>
     <t>Traves de ferro em campos de futebol</t>
   </si>
   <si>
     <t>112289</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112289/0360-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112289/0360-1989.pdf</t>
   </si>
   <si>
     <t>Construção de mini-campo de futebol</t>
   </si>
   <si>
     <t>112291</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112291/0361-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112291/0361-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação do campo de futebol de Novo Cravinhos</t>
   </si>
   <si>
     <t>112293</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112293/0362-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112293/0362-1989.pdf</t>
   </si>
   <si>
     <t>112294</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112294/0363-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112294/0363-1989.pdf</t>
   </si>
   <si>
     <t>Luminarias em vias públicas</t>
   </si>
   <si>
     <t>112296</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112296/0364-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112296/0364-1989.pdf</t>
   </si>
   <si>
     <t>112297</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112297/0365-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112297/0365-1989.pdf</t>
   </si>
   <si>
     <t>Horarios de ônibus afixados nos pontos</t>
   </si>
   <si>
     <t>112299</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112299/0366-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112299/0366-1989.pdf</t>
   </si>
   <si>
     <t>Construção de moradias para familias carentes</t>
   </si>
   <si>
     <t>112300</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112300/0367-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112300/0367-1989.pdf</t>
   </si>
   <si>
     <t>Programa da saude bucal</t>
   </si>
   <si>
     <t>112302</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112302/0368-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112302/0368-1989.pdf</t>
   </si>
   <si>
     <t>Aeroporto Municipal de Pompeia</t>
   </si>
   <si>
     <t>112304</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112304/0369-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112304/0369-1989.pdf</t>
   </si>
   <si>
     <t>Funcionário Municipal para a preparação de documentos</t>
   </si>
   <si>
     <t>112305</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112305/0370-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112305/0370-1989.pdf</t>
   </si>
   <si>
     <t>Obstáculos em vias públicas</t>
   </si>
   <si>
     <t>112306</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112306/0371-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112306/0371-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua Dr. Luiz Miranda</t>
   </si>
   <si>
     <t>112308</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112308/0372-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112308/0372-1989.pdf</t>
   </si>
   <si>
     <t>112309</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112309/0373-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112309/0373-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de mapas da cidade</t>
   </si>
   <si>
     <t>112311</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112311/0374-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112311/0374-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de tampões em bocas de lobo</t>
   </si>
   <si>
     <t>112312</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112312/0375-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112312/0375-1989.pdf</t>
   </si>
   <si>
     <t>Construção de passeios</t>
   </si>
   <si>
     <t>112314</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112314/0376-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112314/0376-1989.pdf</t>
   </si>
   <si>
     <t>Construir campo de futebol</t>
   </si>
   <si>
     <t>112315</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112315/0377-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112315/0377-1989.pdf</t>
   </si>
   <si>
     <t>Fábrica da comunidade</t>
   </si>
   <si>
     <t>112317</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112317/0378-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112317/0378-1989.pdf</t>
   </si>
   <si>
     <t>112320</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112320/0379-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112320/0379-1989.pdf</t>
   </si>
   <si>
     <t>112321</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112321/0380-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112321/0380-1989.pdf</t>
   </si>
   <si>
     <t>Rotatoria e ampliação da passagem de nivel</t>
   </si>
   <si>
     <t>112323</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112323/0381-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112323/0381-1989.pdf</t>
   </si>
   <si>
     <t>112324</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112324/0382-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112324/0382-1989.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas em via pública</t>
   </si>
   <si>
     <t>112325</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112325/0383-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112325/0383-1989.pdf</t>
   </si>
   <si>
     <t>Programa Recriança</t>
   </si>
   <si>
     <t>112326</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112326/0384-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112326/0384-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação ou a construção de uma nova ponte sobre o Rio Caingangue</t>
   </si>
   <si>
     <t>112327</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112327/0385-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112327/0385-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada Municipal que demanda o Sitio Ouro Verde</t>
   </si>
   <si>
     <t>112328</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112328/0386-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112328/0386-1989.pdf</t>
   </si>
   <si>
     <t>Retorno do antigo horário dos servidores Municipais que fazem a limpeza pública</t>
   </si>
   <si>
     <t>112330</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112330/0387-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112330/0387-1989.pdf</t>
   </si>
   <si>
     <t>Sistema de irrigação na horta da Santa Casa</t>
   </si>
   <si>
     <t>112331</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112331/0388-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112331/0388-1989.pdf</t>
   </si>
   <si>
     <t>Tambor de lixo na esquina da Rua Joaquim de Almeida Pina com a Rua Rafael Eiras</t>
   </si>
   <si>
     <t>112334</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112334/0389-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112334/0389-1989.pdf</t>
   </si>
   <si>
     <t>Reparo na cobertura do Ginasio de Esportes</t>
   </si>
   <si>
     <t>112336</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112336/0390-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112336/0390-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação na entrada secundaria da Santa Casa de Pompeia</t>
   </si>
   <si>
     <t>112337</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112337/0391-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112337/0391-1989.pdf</t>
   </si>
   <si>
     <t>112338</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112338/0392-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112338/0392-1989.pdf</t>
   </si>
   <si>
     <t>Erosão em via pública</t>
   </si>
   <si>
     <t>112340</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112340/0393-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112340/0393-1989.pdf</t>
   </si>
   <si>
     <t>Prevenção de acidentes</t>
   </si>
   <si>
     <t>112341</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112341/0394-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112341/0394-1989.pdf</t>
   </si>
   <si>
     <t>Dentista para Novo Cravinhos</t>
   </si>
   <si>
     <t>112342</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112342/0395-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112342/0395-1989.pdf</t>
   </si>
   <si>
     <t>Passarela em nivel</t>
   </si>
   <si>
     <t>112344</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112344/0396-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112344/0396-1989.pdf</t>
   </si>
   <si>
     <t>112345</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112345/0397-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112345/0397-1989.pdf</t>
   </si>
   <si>
     <t>PABX em Novo Cravinhos</t>
   </si>
   <si>
     <t>112346</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112346/0398-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112346/0398-1989.pdf</t>
   </si>
   <si>
     <t>Rampa no Paço Municipal</t>
   </si>
   <si>
     <t>112348</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112348/0399-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112348/0399-1989.pdf</t>
   </si>
   <si>
     <t>Novo visual do comércio</t>
   </si>
   <si>
     <t>112349</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112349/0400-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112349/0400-1989.pdf</t>
   </si>
   <si>
     <t>112350</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112350/0401-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112350/0401-1989.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade</t>
   </si>
   <si>
     <t>112351</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112351/0402-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112351/0402-1989.pdf</t>
   </si>
   <si>
     <t>Sanitários na praça Ruy Barbosa</t>
   </si>
   <si>
     <t>112352</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112352/0403-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112352/0403-1989.pdf</t>
   </si>
   <si>
     <t>Terra em passeios da Praça Jesus Maria</t>
   </si>
   <si>
     <t>112353</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112353/0404-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112353/0404-1989.pdf</t>
   </si>
   <si>
     <t>Galerias e bocas de lobo</t>
   </si>
   <si>
     <t>112354</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112354/0405-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112354/0405-1989.pdf</t>
   </si>
   <si>
     <t>P.A.S no Bairro Flândria</t>
   </si>
   <si>
     <t>112355</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112355/0406-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112355/0406-1989.pdf</t>
   </si>
   <si>
     <t>Passeios</t>
   </si>
   <si>
     <t>112356</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112356/0407-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112356/0407-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de obra pública</t>
   </si>
   <si>
     <t>112357</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112357/0408-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112357/0408-1989.pdf</t>
   </si>
   <si>
     <t>Aproveitamento da área da CPFL</t>
   </si>
   <si>
     <t>112359</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112359/0409-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112359/0409-1989.pdf</t>
   </si>
   <si>
     <t>112361</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112361/0410-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112361/0410-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramentos em Novo Cravinhos</t>
   </si>
   <si>
     <t>112362</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112362/0411-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112362/0411-1989.pdf</t>
   </si>
   <si>
     <t>Combate a erosão e urbanização de via pública</t>
   </si>
   <si>
     <t>112363</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112363/0412-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112363/0412-1989.pdf</t>
   </si>
   <si>
     <t>112365</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112365/0413-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112365/0413-1989.pdf</t>
   </si>
   <si>
     <t>Reflorestamento dos rios do Peixe e Caingangue</t>
   </si>
   <si>
     <t>112366</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112366/0414-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112366/0414-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação da área da Santa Casa</t>
   </si>
   <si>
     <t>112368</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112368/0415-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112368/0415-1989.pdf</t>
   </si>
   <si>
     <t>Aterro sanitario</t>
   </si>
   <si>
     <t>112369</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112369/0416-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112369/0416-1989.pdf</t>
   </si>
   <si>
     <t>Projetos e incentivos para a expansão comercial</t>
   </si>
   <si>
     <t>112370</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112370/0417-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112370/0417-1989.pdf</t>
   </si>
   <si>
     <t>Pavimentação de via pública</t>
   </si>
   <si>
     <t>112371</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112371/0418-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112371/0418-1989.pdf</t>
   </si>
   <si>
     <t>Programa de saude visual</t>
   </si>
   <si>
     <t>112374</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112374/0419-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112374/0419-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação das ruas do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>112375</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112375/0420-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112375/0420-1989.pdf</t>
   </si>
   <si>
     <t>112377</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112377/0421-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112377/0421-1989.pdf</t>
   </si>
   <si>
     <t>Relogio digital eletrônico</t>
   </si>
   <si>
     <t>112378</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112378/0422-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112378/0422-1989.pdf</t>
   </si>
   <si>
     <t>Sala de leitura</t>
   </si>
   <si>
     <t>112379</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112379/0423-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112379/0423-1989.pdf</t>
   </si>
   <si>
     <t>Distribuição de mudas de árvores para população</t>
   </si>
   <si>
     <t>112381</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112381/0424-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112381/0424-1989.pdf</t>
   </si>
   <si>
     <t>Conclusão de passagem de nivel</t>
   </si>
   <si>
     <t>112382</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112382/0425-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112382/0425-1989.pdf</t>
   </si>
   <si>
     <t>Area para a construção da Sede da Comunidade São Jose</t>
   </si>
   <si>
     <t>112383</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112383/0426-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112383/0426-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação dos ônibus da Prefeitura</t>
   </si>
   <si>
     <t>112384</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112384/0427-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112384/0427-1989.pdf</t>
   </si>
   <si>
     <t>Convênio com os Cartórios</t>
   </si>
   <si>
     <t>112386</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112386/0428-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112386/0428-1989.pdf</t>
   </si>
   <si>
     <t>112389</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112389/0429-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112389/0429-1989.pdf</t>
   </si>
   <si>
     <t>112390</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112390/0430-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112390/0430-1989.pdf</t>
   </si>
   <si>
     <t>112391</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112391/0431-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112391/0431-1989.pdf</t>
   </si>
   <si>
     <t>112392</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112392/0432-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112392/0432-1989.pdf</t>
   </si>
   <si>
     <t>112394</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112394/0433-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112394/0433-1989.pdf</t>
   </si>
   <si>
     <t>Construção de casas de " Mutirão"</t>
   </si>
   <si>
     <t>112396</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112396/0434-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112396/0434-1989.pdf</t>
   </si>
   <si>
     <t>Cooperativa aos funcionários Municipais</t>
   </si>
   <si>
     <t>112397</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112397/0435-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112397/0435-1989.pdf</t>
   </si>
   <si>
     <t>Convênio com Medicos para os servidores</t>
   </si>
   <si>
     <t>112398</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112398/0436-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112398/0436-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua 48</t>
   </si>
   <si>
     <t>112400</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112400/0437-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112400/0437-1989.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte sobre o corrego Aparecidinha</t>
   </si>
   <si>
     <t>112401</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112401/0438-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112401/0438-1989.pdf</t>
   </si>
   <si>
     <t>Hino oficial de Pompeia</t>
   </si>
   <si>
     <t>112404</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112404/0439-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112404/0439-1989.pdf</t>
   </si>
   <si>
     <t>Restabelecer o serviço de abastecimento d`água no núcleo Hab. Tufic Baracat</t>
   </si>
   <si>
     <t>112406</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112406/0440-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112406/0440-1989.pdf</t>
   </si>
   <si>
     <t>Seguro de Vida em grupo</t>
   </si>
   <si>
     <t>112407</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112407/0441-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112407/0441-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Shinji Hamazaki</t>
   </si>
   <si>
     <t>112409</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112409/0442-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112409/0442-1989.pdf</t>
   </si>
   <si>
     <t>Poços para Pompeia e Paulópolis</t>
   </si>
   <si>
     <t>112411</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112411/0443-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112411/0443-1989.pdf</t>
   </si>
   <si>
     <t>Ponto de táxis na Santa Casa</t>
   </si>
   <si>
     <t>112413</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112413/0444-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112413/0444-1989.pdf</t>
   </si>
   <si>
     <t>112414</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112414/0445-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112414/0445-1989.pdf</t>
   </si>
   <si>
     <t>Designações de ruas</t>
   </si>
   <si>
     <t>112415</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112415/0446-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112415/0446-1989.pdf</t>
   </si>
   <si>
     <t>Viveiro de mudas</t>
   </si>
   <si>
     <t>112417</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112417/0447-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112417/0447-1989.pdf</t>
   </si>
   <si>
     <t>Desmarcação de via expressa</t>
   </si>
   <si>
     <t>112418</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112418/0448-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112418/0448-1989.pdf</t>
   </si>
   <si>
     <t>Guarda noturno</t>
   </si>
   <si>
     <t>112421</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112421/0449-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112421/0449-1989.pdf</t>
   </si>
   <si>
     <t>Área de lazer para pessoas idosas</t>
   </si>
   <si>
     <t>112422</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112422/0450-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112422/0450-1989.pdf</t>
   </si>
   <si>
     <t>Caixa d` água para as familias de baixa renda</t>
   </si>
   <si>
     <t>112423</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112423/0451-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112423/0451-1989.pdf</t>
   </si>
   <si>
     <t>Luminárias na praça</t>
   </si>
   <si>
     <t>112425</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112425/0452-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112425/0452-1989.pdf</t>
   </si>
   <si>
     <t>112426</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112426/0453-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112426/0453-1989.pdf</t>
   </si>
   <si>
     <t>Vacinação contra a raiva na zona rural</t>
   </si>
   <si>
     <t>112428</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112428/0454-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112428/0454-1989.pdf</t>
   </si>
   <si>
     <t>Doação de área de terras para o Esquadrão da Vida</t>
   </si>
   <si>
     <t>112429</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112429/0455-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112429/0455-1989.pdf</t>
   </si>
   <si>
     <t>Luminarias na passarela</t>
   </si>
   <si>
     <t>112431</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112431/0456-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112431/0456-1989.pdf</t>
   </si>
   <si>
     <t>Biblioteca pública para a "Nova Pompeia"</t>
   </si>
   <si>
     <t>112433</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112433/0457-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112433/0457-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação das ruas de Novo Cravinhos</t>
   </si>
   <si>
     <t>112435</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112435/0458-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112435/0458-1989.pdf</t>
   </si>
   <si>
     <t>Área para P.A.S</t>
   </si>
   <si>
     <t>112438</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112438/0459-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112438/0459-1989.pdf</t>
   </si>
   <si>
     <t>112439</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112439/0460-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112439/0460-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeio público</t>
   </si>
   <si>
     <t>112440</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112440/0461-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112440/0461-1989.pdf</t>
   </si>
   <si>
     <t>112442</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Bancada PSDB, PMDB e PTB</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112442/0462-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112442/0462-1989.pdf</t>
   </si>
   <si>
     <t>Adiantamento de salário</t>
   </si>
   <si>
     <t>112444</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112444/0463-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112444/0463-1989.pdf</t>
   </si>
   <si>
     <t>Código tributario</t>
   </si>
   <si>
     <t>112445</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112445/0464-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112445/0464-1989.pdf</t>
   </si>
   <si>
     <t>Reajuste dos servidores Municipais</t>
   </si>
   <si>
     <t>112447</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112447/0465-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112447/0465-1989.pdf</t>
   </si>
   <si>
     <t>Terrenos para as familias de baixa renda</t>
   </si>
   <si>
     <t>112448</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112448/0466-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112448/0466-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de hidrantes</t>
   </si>
   <si>
     <t>112449</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112449/0467-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112449/0467-1989.pdf</t>
   </si>
   <si>
     <t>Muro na faixa de dominio da Fepasa</t>
   </si>
   <si>
     <t>112450</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112450/0468-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112450/0468-1989.pdf</t>
   </si>
   <si>
     <t>112453</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112453/0469-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112453/0469-1989.pdf</t>
   </si>
   <si>
     <t>Telefone para a JSM</t>
   </si>
   <si>
     <t>112455</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112455/0470-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112455/0470-1989.pdf</t>
   </si>
   <si>
     <t>Recolhimento de equipamentos abandonados em área pública</t>
   </si>
   <si>
     <t>112457</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112457/0471-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112457/0471-1989.pdf</t>
   </si>
   <si>
     <t>Desconto para o pagamento do IPTU à vista</t>
   </si>
   <si>
     <t>112459</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112459/0472-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112459/0472-1989.pdf</t>
   </si>
   <si>
     <t>112460</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112460/0473-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112460/0473-1989.pdf</t>
   </si>
   <si>
     <t>Bancos nos pontos de ônibus</t>
   </si>
   <si>
     <t>112461</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112461/0474-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112461/0474-1989.pdf</t>
   </si>
   <si>
     <t>Pagamento quinzenal aos funcionários Municipais</t>
   </si>
   <si>
     <t>112462</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112462/0475-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112462/0475-1989.pdf</t>
   </si>
   <si>
     <t>Tapar buracos</t>
   </si>
   <si>
     <t>112463</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112463/0476-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112463/0476-1989.pdf</t>
   </si>
   <si>
     <t>Substituição de árvores</t>
   </si>
   <si>
     <t>112465</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112465/0477-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112465/0477-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação e manutenção dos parques infantis</t>
   </si>
   <si>
     <t>112467</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112467/0478-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112467/0478-1989.pdf</t>
   </si>
   <si>
     <t>Ambulatorio da Santa Casa de Pompeia</t>
   </si>
   <si>
     <t>112470</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112470/0479-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112470/0479-1989.pdf</t>
   </si>
   <si>
     <t>Shopping</t>
   </si>
   <si>
     <t>112471</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112471/0480-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112471/0480-1989.pdf</t>
   </si>
   <si>
     <t>Reconstrução do nome de Pompeia às margens da SP-294</t>
   </si>
   <si>
     <t>112472</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112472/0481-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112472/0481-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação das ruas da Vila Paulina</t>
   </si>
   <si>
     <t>112473</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112473/0482-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112473/0482-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias no cemitério</t>
   </si>
   <si>
     <t>112474</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112474/0483-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112474/0483-1989.pdf</t>
   </si>
   <si>
     <t>Casa da cultura</t>
   </si>
   <si>
     <t>112475</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112475/0484-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112475/0484-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo no ponto de ônibus circular</t>
   </si>
   <si>
     <t>112476</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112476/0485-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112476/0485-1989.pdf</t>
   </si>
   <si>
     <t>Obstaculos na Av. Domingos Raggi.</t>
   </si>
   <si>
     <t>112477</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112477/0486-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112477/0486-1989.pdf</t>
   </si>
   <si>
     <t>Mudança de obstaculo</t>
   </si>
   <si>
     <t>112478</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112478/0487-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112478/0487-1989.pdf</t>
   </si>
   <si>
     <t>Vistoria na zona rural</t>
   </si>
   <si>
     <t>112479</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112479/0488-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112479/0488-1989.pdf</t>
   </si>
   <si>
     <t>Interligação de vias públicas</t>
   </si>
   <si>
     <t>112481</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112481/0489-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112481/0489-1989.pdf</t>
   </si>
   <si>
     <t>112482</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112482/0490-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112482/0490-1989.pdf</t>
   </si>
   <si>
     <t>Instalar bomba no poço semi-artesiano no clube do JK</t>
   </si>
   <si>
     <t>112483</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112483/0491-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112483/0491-1989.pdf</t>
   </si>
   <si>
     <t>Abrir a curva da estrada que liga o bairro Cabeça de Porco à Vila Olinda</t>
   </si>
   <si>
     <t>112485</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112485/0492-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112485/0492-1989.pdf</t>
   </si>
   <si>
     <t>Ligar o poço que abastece o Distrito Industrial à rede que abastece o Jardim São Luiz</t>
   </si>
   <si>
     <t>112487</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112487/0493-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112487/0493-1989.pdf</t>
   </si>
   <si>
     <t>Merenda escolar no periodo noturno</t>
   </si>
   <si>
     <t>112489</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112489/0494-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112489/0494-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculos</t>
   </si>
   <si>
     <t>112490</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112490/0495-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112490/0495-1989.pdf</t>
   </si>
   <si>
     <t>Implantação de guias, sarjetas e bocas de lobo no Jardim Primavera</t>
   </si>
   <si>
     <t>112492</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112492/0496-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112492/0496-1989.pdf</t>
   </si>
   <si>
     <t>112494</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112494/0497-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112494/0497-1989.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos em pontos de ônibus</t>
   </si>
   <si>
     <t>112495</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Bancada do PDS</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112495/0498-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112495/0498-1989.pdf</t>
   </si>
   <si>
     <t>Complementação salárial</t>
   </si>
   <si>
     <t>112499</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112499/0499-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112499/0499-1989.pdf</t>
   </si>
   <si>
     <t>112501</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112501/0500-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112501/0500-1989.pdf</t>
   </si>
   <si>
     <t>Construção de sala especial para deficientes auditivos</t>
   </si>
   <si>
     <t>112503</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112503/0501-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112503/0501-1989.pdf</t>
   </si>
   <si>
     <t>Conservação do bebedouro da Industria Vivi</t>
   </si>
   <si>
     <t>112504</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112504/0502-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112504/0502-1989.pdf</t>
   </si>
   <si>
     <t>Circular do Distrito Industrial</t>
   </si>
   <si>
     <t>112505</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112505/0503-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112505/0503-1989.pdf</t>
   </si>
   <si>
     <t>Circular</t>
   </si>
   <si>
     <t>112507</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112507/0504-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112507/0504-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno</t>
   </si>
   <si>
     <t>112508</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112508/0505-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112508/0505-1989.pdf</t>
   </si>
   <si>
     <t>Terrenos para micro-empresários</t>
   </si>
   <si>
     <t>112510</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112510/0506-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112510/0506-1989.pdf</t>
   </si>
   <si>
     <t>Aquisição de cadeiras universitárias para o tiro de guerra</t>
   </si>
   <si>
     <t>112511</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112511/0507-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112511/0507-1989.pdf</t>
   </si>
   <si>
     <t>Aquisição de caminhão coletor de lixo</t>
   </si>
   <si>
     <t>112513</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112513/0508-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112513/0508-1989.pdf</t>
   </si>
   <si>
     <t>Veiculo gabinete dentário</t>
   </si>
   <si>
     <t>112516</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112516/0509-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112516/0509-1989.pdf</t>
   </si>
   <si>
     <t>Assinatura de convênio da Prefeitura Muncipal com a secretaria da agricultura e abastecimento</t>
   </si>
   <si>
     <t>112518</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112518/0510-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112518/0510-1989.pdf</t>
   </si>
   <si>
     <t>Distribuição de mudas no dia da árvore</t>
   </si>
   <si>
     <t>112519</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112519/0511-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112519/0511-1989.pdf</t>
   </si>
   <si>
     <t>Orelhão no velório Municipal</t>
   </si>
   <si>
     <t>112522</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112522/0512-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112522/0512-1989.pdf</t>
   </si>
   <si>
     <t>Identificação de ruas na cidade</t>
   </si>
   <si>
     <t>112523</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112523/0513-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112523/0513-1989.pdf</t>
   </si>
   <si>
     <t>Substituição de luminarias</t>
   </si>
   <si>
     <t>112524</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112524/0514-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112524/0514-1989.pdf</t>
   </si>
   <si>
     <t>Construção de praças no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112526</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112526/0515-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112526/0515-1989.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no JK</t>
   </si>
   <si>
     <t>112527</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112527/0516-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112527/0516-1989.pdf</t>
   </si>
   <si>
     <t>112528</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112528/0517-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112528/0517-1989.pdf</t>
   </si>
   <si>
     <t>Levantamento de bocas de lobo</t>
   </si>
   <si>
     <t>112529</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112529/0518-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112529/0518-1989.pdf</t>
   </si>
   <si>
     <t>Reparos em valeta</t>
   </si>
   <si>
     <t>112532</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112532/0519-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112532/0519-1989.pdf</t>
   </si>
   <si>
     <t>Bebedouro público</t>
   </si>
   <si>
     <t>112534</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112534/0520-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112534/0520-1989.pdf</t>
   </si>
   <si>
     <t>Tapar buracos nos passeios da cidade</t>
   </si>
   <si>
     <t>112535</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112535/0521-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112535/0521-1989.pdf</t>
   </si>
   <si>
     <t>Plantar árvores no cemitério Municipal</t>
   </si>
   <si>
     <t>112537</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112537/0522-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112537/0522-1989.pdf</t>
   </si>
   <si>
     <t>Recuperar o leito carroçável sob o pontilhão da Fepasa</t>
   </si>
   <si>
     <t>112538</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112538/0523-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112538/0523-1989.pdf</t>
   </si>
   <si>
     <t>Trator para auxiliar no trabalho de limpeza pública</t>
   </si>
   <si>
     <t>112540</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112540/0524-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112540/0524-1989.pdf</t>
   </si>
   <si>
     <t>Esterco para as hortas do SIM, da Santa Casa, do Colegio das Irmãs, etc.</t>
   </si>
   <si>
     <t>112542</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112542/0525-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112542/0525-1989.pdf</t>
   </si>
   <si>
     <t>Apoio à Banda de Música</t>
   </si>
   <si>
     <t>112543</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112543/0526-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112543/0526-1989.pdf</t>
   </si>
   <si>
     <t>112544</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112544/0527-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112544/0527-1989.pdf</t>
   </si>
   <si>
     <t>112545</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112545/0528-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112545/0528-1989.pdf</t>
   </si>
   <si>
     <t>Urbanização e combate à erosão</t>
   </si>
   <si>
     <t>112548</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112548/0529-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112548/0529-1989.pdf</t>
   </si>
   <si>
     <t>112564</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112564/0530-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112564/0530-1989.pdf</t>
   </si>
   <si>
     <t>Substituição das luminarias da Avenida Benjamin Constant</t>
   </si>
   <si>
     <t>112565</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112565/0531-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112565/0531-1989.pdf</t>
   </si>
   <si>
     <t>Regularização do núcleo JK</t>
   </si>
   <si>
     <t>112566</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112566/0532-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112566/0532-1989.pdf</t>
   </si>
   <si>
     <t>112567</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112567/0533-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112567/0533-1989.pdf</t>
   </si>
   <si>
     <t>Referencia especial</t>
   </si>
   <si>
     <t>112568</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112568/0534-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112568/0534-1989.pdf</t>
   </si>
   <si>
     <t>Saneamento rural</t>
   </si>
   <si>
     <t>112569</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112569/0535-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112569/0535-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Cesar Martins Pirajá</t>
   </si>
   <si>
     <t>112570</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112570/0536-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112570/0536-1989.pdf</t>
   </si>
   <si>
     <t>Recolher entulhos depositados nas vias públicas do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112571</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112571/0537-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112571/0537-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de uma galeria na estrada Pompeia- Vila Olinda</t>
   </si>
   <si>
     <t>112572</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112572/0538-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112572/0538-1989.pdf</t>
   </si>
   <si>
     <t>Perfuração de poços semi-artesianos</t>
   </si>
   <si>
     <t>112574</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112574/0539-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112574/0539-1989.pdf</t>
   </si>
   <si>
     <t>Comissão Municipal para a memoria historica de Pompeia</t>
   </si>
   <si>
     <t>112575</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112575/0540-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112575/0540-1989.pdf</t>
   </si>
   <si>
     <t>Banda Marcial Escolar</t>
   </si>
   <si>
     <t>112578</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112578/0541-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112578/0541-1989.pdf</t>
   </si>
   <si>
     <t>112579</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112579/0542-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112579/0542-1989.pdf</t>
   </si>
   <si>
     <t>112582</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112582/0543-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112582/0543-1989.pdf</t>
   </si>
   <si>
     <t>112585</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112585/0544-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112585/0544-1989.pdf</t>
   </si>
   <si>
     <t>112587</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112587/0545-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112587/0545-1989.pdf</t>
   </si>
   <si>
     <t>Recuperar um pequeno trecho da " Estrada Vicinal Tufic Baracat"</t>
   </si>
   <si>
     <t>112590</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112590/0546-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112590/0546-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de cabeceira da ponte sobre o corrego do Veado, na Vila Olinda</t>
   </si>
   <si>
     <t>112593</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112593/0547-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112593/0547-1989.pdf</t>
   </si>
   <si>
     <t>Água potavel à escola Agrupada da Vila Olinda</t>
   </si>
   <si>
     <t>112594</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112594/0548-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112594/0548-1989.pdf</t>
   </si>
   <si>
     <t>Centenario da república</t>
   </si>
   <si>
     <t>112597</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112597/0549-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112597/0549-1989.pdf</t>
   </si>
   <si>
     <t>Reajuste salárial</t>
   </si>
   <si>
     <t>112599</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112599/0550-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112599/0550-1989.pdf</t>
   </si>
   <si>
     <t>Entulhos em vias públicas</t>
   </si>
   <si>
     <t>112601</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112601/0551-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112601/0551-1989.pdf</t>
   </si>
   <si>
     <t>Dentista para o P.A.S. do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112603</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112603/0552-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112603/0552-1989.pdf</t>
   </si>
   <si>
     <t>112605</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112605/0553-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112605/0553-1989.pdf</t>
   </si>
   <si>
     <t>112606</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112606/0554-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112606/0554-1989.pdf</t>
   </si>
   <si>
     <t>Abrigos de ônibus</t>
   </si>
   <si>
     <t>112608</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112608/0555-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112608/0555-1989.pdf</t>
   </si>
   <si>
     <t>112609</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112609/0556-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112609/0556-1989.pdf</t>
   </si>
   <si>
     <t>112610</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112610/0557-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112610/0557-1989.pdf</t>
   </si>
   <si>
     <t>112612</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112612/0558-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112612/0558-1989.pdf</t>
   </si>
   <si>
     <t>Providências para acabar com a falta d` água</t>
   </si>
   <si>
     <t>112615</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112615/0559-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112615/0559-1989.pdf</t>
   </si>
   <si>
     <t>Incentivo às micro-empresas</t>
   </si>
   <si>
     <t>112616</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112616/0560-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112616/0560-1989.pdf</t>
   </si>
   <si>
     <t>112617</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112617/0561-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112617/0561-1989.pdf</t>
   </si>
   <si>
     <t>Publicidade nos muros do Estadio Municipal</t>
   </si>
   <si>
     <t>112619</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112619/0562-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112619/0562-1989.pdf</t>
   </si>
   <si>
     <t>Dedetização dos esgotos para eliminar os pernilongos</t>
   </si>
   <si>
     <t>112620</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112620/0563-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112620/0563-1989.pdf</t>
   </si>
   <si>
     <t>Calhação e recuperação dos tumulos do cemiterio de Pompeia e Paulópolis</t>
   </si>
   <si>
     <t>112622</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112622/0564-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112622/0564-1989.pdf</t>
   </si>
   <si>
     <t>Reconstituição e limpeza do cemiterio de Novo Cravinho</t>
   </si>
   <si>
     <t>112623</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112623/0565-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112623/0565-1989.pdf</t>
   </si>
   <si>
     <t>Limpeza e conservação das vias públicas da Vila de Novos Cravinhos</t>
   </si>
   <si>
     <t>112626</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112626/0567-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112626/0567-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação das vias públicas da Vila de Novos Cravinhos</t>
   </si>
   <si>
     <t>112633</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112633/0568-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112633/0568-1989.pdf</t>
   </si>
   <si>
     <t>Material escolar</t>
   </si>
   <si>
     <t>112638</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112638/0569-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112638/0569-1989.pdf</t>
   </si>
   <si>
     <t>Reconstrução do curral do Matadouro Municipal</t>
   </si>
   <si>
     <t>112640</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112640/0570-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112640/0570-1989.pdf</t>
   </si>
   <si>
     <t>Mudança do horário da circular aos sabados</t>
   </si>
   <si>
     <t>112641</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112641/0571-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112641/0571-1989.pdf</t>
   </si>
   <si>
     <t>Muro para a escola de Novo Cravinhos</t>
   </si>
   <si>
     <t>112643</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112643/0572-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112643/0572-1989.pdf</t>
   </si>
   <si>
     <t>Campo de malha e local para jogar truco no JK</t>
   </si>
   <si>
     <t>112645</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112645/0573-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112645/0573-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua Pasteur em Paulópolis</t>
   </si>
   <si>
     <t>112646</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112646/0574-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112646/0574-1989.pdf</t>
   </si>
   <si>
     <t>Arborização de via pública</t>
   </si>
   <si>
     <t>112648</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112648/0575-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112648/0575-1989.pdf</t>
   </si>
   <si>
     <t>Mudança no horario do "Ônibus circular"</t>
   </si>
   <si>
     <t>112649</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112649/0576-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112649/0576-1989.pdf</t>
   </si>
   <si>
     <t>Diminuir custo de água do Colegio das Irmãs</t>
   </si>
   <si>
     <t>112651</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112651/0577-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112651/0577-1989.pdf</t>
   </si>
   <si>
     <t>112652</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112652/0578-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112652/0578-1989.pdf</t>
   </si>
   <si>
     <t>112655</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112655/0579-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112655/0579-1989.pdf</t>
   </si>
   <si>
     <t>Alteração do Código Tributário Municipal</t>
   </si>
   <si>
     <t>112656</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112656/0580-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112656/0580-1989.pdf</t>
   </si>
   <si>
     <t>112658</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112658/0581-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112658/0581-1989.pdf</t>
   </si>
   <si>
     <t>Passeios nas Avenidas Perimetral e Industrial</t>
   </si>
   <si>
     <t>112660</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112660/0582-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112660/0582-1989.pdf</t>
   </si>
   <si>
     <t>112662</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112662/0583-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112662/0583-1989.pdf</t>
   </si>
   <si>
     <t>112663</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112663/0584-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112663/0584-1989.pdf</t>
   </si>
   <si>
     <t>Perenização das ruas do Jardim Primavera</t>
   </si>
   <si>
     <t>112665</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112665/0585-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112665/0585-1989.pdf</t>
   </si>
   <si>
     <t>112666</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112666/0586-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112666/0586-1989.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto</t>
   </si>
   <si>
     <t>112668</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112668/0587-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112668/0587-1989.pdf</t>
   </si>
   <si>
     <t>Paineira centenaria</t>
   </si>
   <si>
     <t>112669</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112669/0588-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112669/0588-1989.pdf</t>
   </si>
   <si>
     <t>Multirão de trabalho nos bairros de Pompeia</t>
   </si>
   <si>
     <t>112676</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112676/0589-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112676/0589-1989.pdf</t>
   </si>
   <si>
     <t>IPTU</t>
   </si>
   <si>
     <t>112677</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112677/0590-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112677/0590-1989.pdf</t>
   </si>
   <si>
     <t>Quadro de luz no "Panelão"</t>
   </si>
   <si>
     <t>112679</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112679/0591-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112679/0591-1989.pdf</t>
   </si>
   <si>
     <t>Implantação de horta comunitária no núcleo JK</t>
   </si>
   <si>
     <t>112681</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112681/0592-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112681/0592-1989.pdf</t>
   </si>
   <si>
     <t>Construção de um bebedouro</t>
   </si>
   <si>
     <t>112683</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112683/0593-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112683/0593-1989.pdf</t>
   </si>
   <si>
     <t>Solução da falta d`água</t>
   </si>
   <si>
     <t>112684</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112684/0594-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112684/0594-1989.pdf</t>
   </si>
   <si>
     <t>Melhorias em vias públicas</t>
   </si>
   <si>
     <t>112686</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112686/0595-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112686/0595-1989.pdf</t>
   </si>
   <si>
     <t>Mudança de boca de lobo na Rua Japão</t>
   </si>
   <si>
     <t>112688</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112688/0596-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112688/0596-1989.pdf</t>
   </si>
   <si>
     <t>Combate a erosão e escoamento de águas pluviais</t>
   </si>
   <si>
     <t>112689</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112689/0597-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112689/0597-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação das ruas do Jardim Primavera</t>
   </si>
   <si>
     <t>112691</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112691/0598-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112691/0598-1989.pdf</t>
   </si>
   <si>
     <t>Campo de futebol do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112694</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112694/0599-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112694/0599-1989.pdf</t>
   </si>
   <si>
     <t>Passeios na Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>112696</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112696/0600-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112696/0600-1989.pdf</t>
   </si>
   <si>
     <t>Reflorestamento das margens do Corrego Jacutinga</t>
   </si>
   <si>
     <t>112697</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112697/0601-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112697/0601-1989.pdf</t>
   </si>
   <si>
     <t>Isenção do imposto predial</t>
   </si>
   <si>
     <t>112698</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112698/0602-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112698/0602-1989.pdf</t>
   </si>
   <si>
     <t>Circular para o Jardim Primavera</t>
   </si>
   <si>
     <t>112699</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112699/0603-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112699/0603-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo nas vias públicas</t>
   </si>
   <si>
     <t>112700</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112700/0604-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112700/0604-1989.pdf</t>
   </si>
   <si>
     <t>Programa de bolsas de estudos</t>
   </si>
   <si>
     <t>112702</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112702/0605-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112702/0605-1989.pdf</t>
   </si>
   <si>
     <t>Transformação do Colegio Comercial em Fundação Municipal</t>
   </si>
   <si>
     <t>112704</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112704/0606-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112704/0606-1989.pdf</t>
   </si>
   <si>
     <t>Construção de passeio na quadra da Caixa d`água</t>
   </si>
   <si>
     <t>112706</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112706/0607-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112706/0607-1989.pdf</t>
   </si>
   <si>
     <t>Moradias econômicas para familias pobres da Vila de Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>112708</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112708/0608-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112708/0608-1989.pdf</t>
   </si>
   <si>
     <t>Capinagem de terrenos e passeios</t>
   </si>
   <si>
     <t>112710</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112710/0609-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112710/0609-1989.pdf</t>
   </si>
   <si>
     <t>112712</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112712/0610-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112712/0610-1989.pdf</t>
   </si>
   <si>
     <t>Providenciar reparos em bocas de lobo</t>
   </si>
   <si>
     <t>112714</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112714/0611-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112714/0611-1989.pdf</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>112715</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112715/0612-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112715/0612-1989.pdf</t>
   </si>
   <si>
     <t>112716</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112716/0613-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112716/0613-1989.pdf</t>
   </si>
   <si>
     <t>112718</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112718/0614-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112718/0614-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação do passeio da passagem de nivel da Rua Pedro Palone</t>
   </si>
   <si>
     <t>112720</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112720/0615-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112720/0615-1989.pdf</t>
   </si>
   <si>
     <t>112722</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112722/0616-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112722/0616-1989.pdf</t>
   </si>
   <si>
     <t>Reservatório no Jardim Primavera</t>
   </si>
   <si>
     <t>112723</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112723/0617-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112723/0617-1989.pdf</t>
   </si>
   <si>
     <t>112724</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112724/0618-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112724/0618-1989.pdf</t>
   </si>
   <si>
     <t>Centro comunitário</t>
   </si>
   <si>
     <t>112726</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112726/0619-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112726/0619-1989.pdf</t>
   </si>
   <si>
     <t>112727</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112727/0620-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112727/0620-1989.pdf</t>
   </si>
   <si>
     <t>Gaiolas ( grades protetoras) para árvores</t>
   </si>
   <si>
     <t>112729</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112729/0621-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112729/0621-1989.pdf</t>
   </si>
   <si>
     <t>Transporte coletivo no dia de finados para a Vila de Paulópolis</t>
   </si>
   <si>
     <t>112730</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112730/0622-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112730/0622-1989.pdf</t>
   </si>
   <si>
     <t>Enfeites natalinos</t>
   </si>
   <si>
     <t>112731</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112731/0623-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112731/0623-1989.pdf</t>
   </si>
   <si>
     <t>Eliminação de semáforo e respectivas placas indicativas</t>
   </si>
   <si>
     <t>112734</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112734/0624-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112734/0624-1989.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água no Distrito de Paulópolis</t>
   </si>
   <si>
     <t>112736</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112736/0625-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112736/0625-1989.pdf</t>
   </si>
   <si>
     <t>Praça pública</t>
   </si>
   <si>
     <t>112738</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112738/0626-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112738/0626-1989.pdf</t>
   </si>
   <si>
     <t>Dedetização das redes de esgoto de Pompeia</t>
   </si>
   <si>
     <t>112739</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112739/0627-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112739/0627-1989.pdf</t>
   </si>
   <si>
     <t>112742</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112742/0628-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112742/0628-1989.pdf</t>
   </si>
   <si>
     <t>112743</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112743/0629-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112743/0629-1989.pdf</t>
   </si>
   <si>
     <t>Antecipação do pagamento dos servidores Municipais, inativos e pensionistas</t>
   </si>
   <si>
     <t>112745</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112745/0630-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112745/0630-1989.pdf</t>
   </si>
   <si>
     <t>Providências</t>
   </si>
   <si>
     <t>112746</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112746/0631-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112746/0631-1989.pdf</t>
   </si>
   <si>
     <t>Guarda Municipal</t>
   </si>
   <si>
     <t>112747</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112747/0632-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112747/0632-1989.pdf</t>
   </si>
   <si>
     <t>Comissão Municipal de Esportes</t>
   </si>
   <si>
     <t>112748</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112748/0633-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112748/0633-1989.pdf</t>
   </si>
   <si>
     <t>Projeto Café com Leite</t>
   </si>
   <si>
     <t>112750</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112750/0634-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112750/0634-1989.pdf</t>
   </si>
   <si>
     <t>Defesa do consumidor</t>
   </si>
   <si>
     <t>112751</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112751/0635-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112751/0635-1989.pdf</t>
   </si>
   <si>
     <t>Reservatório d`água para o núcleo Tufic Baracat e Jardim Primavera</t>
   </si>
   <si>
     <t>112753</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112753/0636-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112753/0636-1989.pdf</t>
   </si>
   <si>
     <t>Conservação periodica das ruas sem pavimentação asfaltica</t>
   </si>
   <si>
     <t>112754</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112754/0637-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112754/0637-1989.pdf</t>
   </si>
   <si>
     <t>Uniforme para os servidores Municipais</t>
   </si>
   <si>
     <t>112755</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112755/0638-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112755/0638-1989.pdf</t>
   </si>
   <si>
     <t>112757</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112757/0639-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112757/0639-1989.pdf</t>
   </si>
   <si>
     <t>Abrigos nos pontos de ônibus</t>
   </si>
   <si>
     <t>112758</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112758/0640-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112758/0640-1989.pdf</t>
   </si>
   <si>
     <t>Traves de ferro em campos de futebol da zona rural</t>
   </si>
   <si>
     <t>112760</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112760/0641-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112760/0641-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeios públicos</t>
   </si>
   <si>
     <t>112762</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112762/0642-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112762/0642-1989.pdf</t>
   </si>
   <si>
     <t>112764</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112764/0643-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112764/0643-1989.pdf</t>
   </si>
   <si>
     <t>112765</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112765/0644-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112765/0644-1989.pdf</t>
   </si>
   <si>
     <t>Fábrica da Comunidade</t>
   </si>
   <si>
     <t>112767</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112767/0645-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112767/0645-1989.pdf</t>
   </si>
   <si>
     <t>112769</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112769/0646-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112769/0646-1989.pdf</t>
   </si>
   <si>
     <t>Cooperativa Municipal</t>
   </si>
   <si>
     <t>112770</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112770/0647-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112770/0647-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de obstáculos</t>
   </si>
   <si>
     <t>112772</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112772/0648-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112772/0648-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas Municipais</t>
   </si>
   <si>
     <t>112773</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112773/0649-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112773/0649-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação dos passeios públicos</t>
   </si>
   <si>
     <t>112775</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112775/0650-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112775/0650-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de cabeceira de Ponte</t>
   </si>
   <si>
     <t>112776</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112776/0651-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112776/0651-1989.pdf</t>
   </si>
   <si>
     <t>112778</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112778/0652-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112778/0652-1989.pdf</t>
   </si>
   <si>
     <t>Extensão da linha da circular</t>
   </si>
   <si>
     <t>112780</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112780/0653-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112780/0653-1989.pdf</t>
   </si>
   <si>
     <t>Colocação de um orelhão</t>
   </si>
   <si>
     <t>112781</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112781/0654-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112781/0654-1989.pdf</t>
   </si>
   <si>
     <t>112783</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112783/0655-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112783/0655-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramentos no velorio Municipal</t>
   </si>
   <si>
     <t>112786</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112786/0656-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112786/0656-1989.pdf</t>
   </si>
   <si>
     <t>112788</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112788/0657-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112788/0657-1989.pdf</t>
   </si>
   <si>
     <t>Subseção do Grupamento de Incêndio em Pompeia</t>
   </si>
   <si>
     <t>112790</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112790/0658-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112790/0658-1989.pdf</t>
   </si>
   <si>
     <t>Turismo aos idosos</t>
   </si>
   <si>
     <t>112792</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112792/0659-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112792/0659-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da praça Cerejeira</t>
   </si>
   <si>
     <t>112794</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112794/0660-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112794/0660-1989.pdf</t>
   </si>
   <si>
     <t>Fonte sonora nas praças Jesus Maria e Ruy Barbosa</t>
   </si>
   <si>
     <t>112796</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112796/0661-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112796/0661-1989.pdf</t>
   </si>
   <si>
     <t>Autorização para o comercio noturno</t>
   </si>
   <si>
     <t>112798</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112798/0662-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112798/0662-1989.pdf</t>
   </si>
   <si>
     <t>Reparos em ruas</t>
   </si>
   <si>
     <t>112800</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112800/0663-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112800/0663-1989.pdf</t>
   </si>
   <si>
     <t>Abrigos nos pontos de ônibus do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112802</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112802/0664-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112802/0664-1989.pdf</t>
   </si>
   <si>
     <t>Alambrado na EEPG (a) de Novos Cravinhos</t>
   </si>
   <si>
     <t>112805</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112805/0665-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112805/0665-1989.pdf</t>
   </si>
   <si>
     <t>Compra de caixas d`água</t>
   </si>
   <si>
     <t>112806</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112806/0666-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112806/0666-1989.pdf</t>
   </si>
   <si>
     <t>Melhorar as condições de transportes dos trabalhadores braçais da Prefeitura</t>
   </si>
   <si>
     <t>112809</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112809/0667-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112809/0667-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de um parque infantil</t>
   </si>
   <si>
     <t>112810</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112810/0668-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112810/0668-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação de cabeceiras da ponte sobre o Córrego São Francisco.</t>
   </si>
   <si>
     <t>112813</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112813/0669-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112813/0669-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação e conservação de vias públicas</t>
   </si>
   <si>
     <t>112815</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112815/0670-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112815/0670-1989.pdf</t>
   </si>
   <si>
     <t>Manutenção de bocas de lobo e galerias pluviais</t>
   </si>
   <si>
     <t>112818</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112818/0671-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112818/0671-1989.pdf</t>
   </si>
   <si>
     <t>Fotos para documentos</t>
   </si>
   <si>
     <t>112819</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112819/0672-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112819/0672-1989.pdf</t>
   </si>
   <si>
     <t>Vistoria nas instalações eletricas domiciliares do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>112822</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112822/0673-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112822/0673-1989.pdf</t>
   </si>
   <si>
     <t>112823</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112823/0674-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112823/0674-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da cobertura do Panelão</t>
   </si>
   <si>
     <t>112825</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112825/0675-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112825/0675-1989.pdf</t>
   </si>
   <si>
     <t>Reconstrução de galerias</t>
   </si>
   <si>
     <t>112827</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112827/0676-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112827/0676-1989.pdf</t>
   </si>
   <si>
     <t>Cidade limpa</t>
   </si>
   <si>
     <t>112829</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112829/0677-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112829/0677-1989.pdf</t>
   </si>
   <si>
     <t>Trafego de bicicletas</t>
   </si>
   <si>
     <t>112830</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112830/0678-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112830/0678-1989.pdf</t>
   </si>
   <si>
     <t>Remoção de poste de energia no cruzamento da rua</t>
   </si>
   <si>
     <t>112832</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112832/0679-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112832/0679-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo</t>
   </si>
   <si>
     <t>112833</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112833/0680-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112833/0680-1989.pdf</t>
   </si>
   <si>
     <t>Funcionamento de piscina do clube JK</t>
   </si>
   <si>
     <t>112835</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112835/0681-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112835/0681-1989.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada Pompeia- Vila Olinda</t>
   </si>
   <si>
     <t>112837</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112837/0682-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112837/0682-1989.pdf</t>
   </si>
   <si>
     <t>Tapa valetas</t>
   </si>
   <si>
     <t>112838</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112838/0683-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112838/0683-1989.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfaltica</t>
   </si>
   <si>
     <t>112839</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112839/0684-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112839/0684-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização de vias públicas</t>
   </si>
   <si>
     <t>112840</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112840/0685-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112840/0685-1989.pdf</t>
   </si>
   <si>
     <t>Sauna para o clube do JK</t>
   </si>
   <si>
     <t>112842</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112842/0686-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112842/0686-1989.pdf</t>
   </si>
   <si>
     <t>Reforma de casas de pessoas carentes</t>
   </si>
   <si>
     <t>112844</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112844/0687-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112844/0687-1989.pdf</t>
   </si>
   <si>
     <t>Verificar rachaduras</t>
   </si>
   <si>
     <t>112845</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112845/0688-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112845/0688-1989.pdf</t>
   </si>
   <si>
     <t>112847</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112847/0689-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112847/0689-1989.pdf</t>
   </si>
   <si>
     <t>Biblioteca para Paulópolis</t>
   </si>
   <si>
     <t>112850</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112850/0690-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112850/0690-1989.pdf</t>
   </si>
   <si>
     <t>Ginasio de esportes</t>
   </si>
   <si>
     <t>112851</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112851/0691-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112851/0691-1989.pdf</t>
   </si>
   <si>
     <t>Remoção de entulhos</t>
   </si>
   <si>
     <t>300270</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300270/0001-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300270/0001-1989.pdf</t>
   </si>
   <si>
     <t>Aplauso e reconhecimento ao Sr. Prefeito Municipal, por disponibilizar na Vila Paulópolis uma viatura-ambulância e um caminhão-caçamba.</t>
   </si>
   <si>
     <t>300271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300271/0002-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300271/0002-1989.pdf</t>
   </si>
   <si>
     <t>Repúdio a concessão de asilo político ao Ex-Presidente Alfredo Stroessner</t>
   </si>
   <si>
     <t>300272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300272/0003-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300272/0003-1989.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Governo Federal pela digna e consiente decisão de suspender "Sine Die" a abertura de novos cursos superiores</t>
   </si>
   <si>
     <t>300273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300273/0004-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300273/0004-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o Governador Orestes Quércia, por construir na cidade de São Paulo, o marcante Memorial da América Latina, ocorrido dia 18 corrente.</t>
   </si>
   <si>
     <t>300274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300274/0005-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300274/0005-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o Sr. Prefeito Municipal que vem prestando na remodelação do Estádio Florentino Favoreto.</t>
   </si>
   <si>
     <t>300275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300275/0006-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300275/0006-1989.pdf</t>
   </si>
   <si>
     <t>Protesto e repúdio pela antecipação do feriado cívico</t>
   </si>
   <si>
     <t>300276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300276/0007-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300276/0007-1989.pdf</t>
   </si>
   <si>
     <t>Moção de protesto, pela atitude agressiva e brutal e anti-democrática adotada pela polícia  da manifestação dos servidores  da Educação  efetuada na última  terça-feira próxima passada.</t>
   </si>
   <si>
     <t>300277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300277/0008-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300277/0008-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Apoio ao Dr. Antônio Carlos Ribeiro </t>
   </si>
   <si>
     <t>300278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300278/0010-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300278/0010-1989.pdf</t>
   </si>
   <si>
     <t>Protesto pelo corte indiscriminado das árvores da praça Ruy Barbosa</t>
   </si>
   <si>
     <t>300279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300279/0011-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300279/0011-1989.pdf</t>
   </si>
   <si>
     <t>Dia do Professor, ocorrido dia 15 de outubro passado.</t>
   </si>
   <si>
     <t>300280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300280/0012-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300280/0012-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o chefe do destacamento Policial local</t>
   </si>
   <si>
     <t>300281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300281/0013-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300281/0013-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações pela Consciência Nacional do Negro</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Executivo, Mesa Diretora 1989/1990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1645/0001-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1645/0001-1989.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 2º do decreto legislativo nº 02 de 24 de Outubro de 1988.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Milton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1646/0001-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1646/0001-1989.pdf</t>
   </si>
   <si>
     <t>Institui o Imposto sobre a Venda a Varejo de Combustíveis Líquidos e dá outras providências.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1647/0002-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1647/0002-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a conceder anistia de multas, juros e correção monetária incidentes sobre os impostos e taxas em debitos.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1648/0003-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1648/0003-1989.pdf</t>
   </si>
   <si>
     <t>Regulamenta a contratação temporária de Mão de Obra.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1649/0004-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1649/0004-1989.pdf</t>
   </si>
   <si>
     <t>Institui o Imposto sobre Transmissão Inter vivos e dá outras providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1650/0005-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1650/0005-1989.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do Artigo 1º da Lei Municipal nº 1281/86.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>Executivo, José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1651/0006-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1651/0006-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação de diversas vias públicas.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1652/0007-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1652/0007-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização administrativa da Prefeitura Municipal de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1653/0008-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1653/0008-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro geral de pessoal da Prefeitura Municipal de Pompéia e concede aumento salarial aos servidores do Poder Executivo.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1654/0009-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1654/0009-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a artigos da Lei Municipal nº 1160, de 07 de junho de 1983 e outras providências.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1655/0010-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1655/0010-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro geral de pessoal da Prefeitura Municipal de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1656/0011-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1656/0011-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de CR$ 1.000.000,00 a dotação constante do orçamento vigente.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1657/0012-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1657/0012-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro de pessoal da Câmara Municipal de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1658/0013-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1658/0013-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito municipal de Pompéia a firmar contrato com a Telecomunicações de São Paulo S/A - TELESP.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1659/0014-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1659/0014-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a conceder reajuste salarial aos servidores municipais, inativos e pensionistas.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1660/0015-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1660/0015-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a conceder reajuste salarial aos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1661/0016-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1661/0016-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Política de Habitação Popular para o Município de Pompéia.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1662/0017-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1662/0017-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza desapropriar área de terreno rural com 10367,50 m/2, localizado no Bairro Cabeça de Porco - PMP 338, KM 3,50 Municipio de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1663/0018-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1663/0018-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de um crédito adicional suplementar no valor de NCz$ 1.487.100,00, as dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1664/0019-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1664/0019-1989.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos servidores municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1665/0020-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1665/0020-1989.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo I da Lei nº 1389, concede reajuste salarial aos servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1666/0021-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1666/0021-1989.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidoers municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1667/0022-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1667/0022-1989.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do Poder Legislativo de Pompéia.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1668/0023-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1668/0023-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de um crédito adicional suplementar no valor de NCz$2.629.700,00, as dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1669/0024-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1669/0024-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a dispositivos da Lei municipal nº 1383, de 23 de Janeiro de 1989.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1670/0025-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1670/0025-1989.pdf</t>
   </si>
   <si>
     <t>Disciplina a instalação de Trailler e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1671/0026-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1671/0026-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao paragrafo único do artigo 301 da Lei nº 1175, de 27 de dezembro de 1983.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1672/0027-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1672/0027-1989.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos servidores e funcionários do Poder Executivo,</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1673/0028-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1673/0028-1989.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos funcionários e servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1674/0029-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1674/0029-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre comércio de Gás Liquefeito do Petróleo - GLP - e dá outras providências.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1675/0030-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1675/0030-1989.pdf</t>
   </si>
   <si>
     <t>Doação de área de terreno urbano a COHAB - Companhia de Habitação Popular de Bauru.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>Executivo, Roberto Mauro Borges</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre audiência pública para avaliação de projetos de implantação industrial, loteamentos e atividades modificadoras do meio ambiente.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1677/0032-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1677/0032-1989.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Pompeia, para exercício financeiro de 1990.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1678/0033-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1678/0033-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Plurianual de Investimentos do Município de Pompéia, para o triênio 1990/1992.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1679/0034-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1679/0034-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza dispensa de servidor público municipal, responsável por pessoa portadora de deficiência, de parte da jornada de trabalho.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1680/0035-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1680/0035-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual dos cargos e empregos públicos resevados para as pessoas portadoras de deficiência nos orgãos da administração pública direta e indireta no Município de Pompéia.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1681/0036-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1681/0036-1989.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores e funcionários do Poder Executivo.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1682/0037-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1682/0037-1989.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores  funcionários municpais do Poder Legislativo.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1683/0038-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1683/0038-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a letra "C" do artigo 1º da Lei Municipal nº 1401/89.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1684/0039-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1684/0039-1989.pdf</t>
   </si>
   <si>
     <t>Adapta nova sistemática para lançamento do Imposto Predial e Territorial Urbano - IPTU - e taxas correlatas e dá outras providências.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1685/0040-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1685/0040-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adiconal suplementar no valor de NCz$ 3.349.400,00 as dotações constantes do orçamento vigente.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1686/0041-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1686/0041-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Concede reajuste salarial aos servidores e funcionários municipais do Poder executivo e dá outras providências. </t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1687/0042-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1687/0042-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de encargos de arrecadação e controle da Taxa de Iluminação Pública a Companhia Paulista de Força e Luz e dá outras providências.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1688/0043-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1688/0043-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de parte do Sitema de Lazer de propriedade da Prefeitura Municipal de Pompéia, que compreende a quadra nº 24 do loteamento " Parque Residêncial Primavera " e dá outras providências.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1689/0044-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1689/0044-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização de débitos para com a Fazenda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1690/0045-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1690/0045-1989.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos funcionários e servidores municipais do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1691/0046-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1691/0046-1989.pdf</t>
   </si>
   <si>
     <t>Estabelece normas quanto a construção e o funcionamento de Postos Revendedores de derivados de petróleo e alcool combutível no municipio de Pompéia.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1693/0047-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1693/0047-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de encargos de arrecadação e controle da taxa de iluminação pública a Companhia Paulista de Força e Luz e dá outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1694/0001-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1694/0001-1989.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º e revoga o artigo 6º da resolução nº4, de 24 de outubro de 1988.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1695/0002-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1695/0002-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 18 e seu parágrafo único do Regimento Interno.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1696/0003-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1696/0003-1989.pdf</t>
   </si>
   <si>
     <t>Acresce ao artigo 58 do regimento Interno um parágrafo único.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1697/0004-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1697/0004-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao 1º e acrescenta o 2º ao artigo 65 do Regimento Interno.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1698/0006-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1698/0006-1989.pdf</t>
   </si>
   <si>
     <t>Serão realizadas Sessões Ordinárias semanais também as 5ª Feiras.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1699/0007-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1699/0007-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 87 e seu 1º do Regimento Interno.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1700/0008-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1700/0008-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 76 do regimento interno.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1701/0009-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1701/0009-1989.pdf</t>
   </si>
   <si>
     <t>Acresce um parágrafo no artigo 50 do Regimento Interno.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1702/0010-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1702/0010-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 67 do Regimento Interno.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1703/0011-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1703/0011-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 70 do regimento Interno.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1704/0012-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1704/0012-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 76 do Regimento Interno.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1705/0013-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1705/0013-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 87 e ao seu 1º do Regimento Interno.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1706/0014-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1706/0014-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 45 e seus parágrafos.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1707/0015-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1707/0015-1989.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao artigo 66 do Regimento Interno.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1708/0016-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1708/0016-1989.pdf</t>
   </si>
   <si>
     <t>Suspende toda e qualquer alteração ao Regimento Interno até a elaboração e promulgação da nova Lei Orgânica dos Municípios.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1709/0017-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1709/0017-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo para elaboração da Lei Orgânica do Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>208737</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208737/0001-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208737/0001-1989.pdf</t>
   </si>
   <si>
     <t>Divida para com a Empresa Teatral Pedutti</t>
   </si>
   <si>
     <t>208738</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208738/0002-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208738/0002-1989.pdf</t>
   </si>
   <si>
     <t>Divida do SAAE para com a Constroli e a Companhia de Força e Luz no mês de Janeiro/89</t>
   </si>
   <si>
     <t>208739</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208739/0003-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208739/0003-1989.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão de projetos na Ordem do dia</t>
   </si>
   <si>
     <t>209353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209353/0004-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209353/0004-1989.pdf</t>
   </si>
   <si>
     <t>Terminal Rodoviário</t>
   </si>
   <si>
     <t>209375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209375/0005-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209375/0005-1989.pdf</t>
   </si>
   <si>
     <t>Poço profundo</t>
   </si>
   <si>
     <t>209394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209394/0006-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209394/0006-1989.pdf</t>
   </si>
   <si>
     <t>Projeto para a construção de uma sala especial para atender as crianças Pompeenses com deficiência auditiva</t>
   </si>
   <si>
     <t>209415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209415/0007-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209415/0007-1989.pdf</t>
   </si>
   <si>
     <t>Entrega das casas do núcleo Florentino Favoretto e do Mutirão</t>
   </si>
   <si>
     <t>209437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209437/0008-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209437/0008-1989.pdf</t>
   </si>
   <si>
     <t>Estrada vicinal Pompéia- Queiroz</t>
   </si>
   <si>
     <t>209456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209456/0009-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209456/0009-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimentos dos Pompeenses Antonio Sperandio Polli, Anita Alves dos Santos, Conceição Pardin, Manoel Fagundes Lima, Pedro Gonçalves da Silva, Manoel de Sousa Lopes</t>
   </si>
   <si>
     <t>208749</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208749/0010-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208749/0010-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Manoel Carvalho da Silva</t>
   </si>
   <si>
     <t>208763</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208763/0011-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208763/0011-1989.pdf</t>
   </si>
   <si>
     <t>Transferência dos presos que cumprem pena na cadeia pública de Pompéia, para o Presídio regional de Marília</t>
   </si>
   <si>
     <t>208783</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208783/0012-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208783/0012-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo referente a dívida que foi deixada pela administração passada com fornecedores, perfuração de poços e desapropriações.</t>
   </si>
   <si>
     <t>208807</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208807/0013-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208807/0013-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo a respeito da desativação da linha de ônibus urbano </t>
   </si>
   <si>
     <t>208826</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208826/0014-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208826/0014-1989.pdf</t>
   </si>
   <si>
     <t>Contratula-se com o Prefeito Municipal e Delegada de Ensino</t>
   </si>
   <si>
     <t>208852</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208852/0015-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208852/0015-1989.pdf</t>
   </si>
   <si>
     <t>Construção de prédio escolar</t>
   </si>
   <si>
     <t>208870</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208870/0016-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208870/0016-1989.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o montante da dívida deixada pela administração anterior.</t>
   </si>
   <si>
     <t>208921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208921/0017-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208921/0017-1989.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o valor da íivida de um poço artesiano</t>
   </si>
   <si>
     <t>208939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208939/0018-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208939/0018-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Odillon Martins Cruz</t>
   </si>
   <si>
     <t>208955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208955/0019-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208955/0019-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Luiz Mendes</t>
   </si>
   <si>
     <t>208973</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208973/0020-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208973/0020-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Maria Simão Domingos</t>
   </si>
   <si>
     <t>208988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208988/0021-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208988/0021-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Odilon Martins Cruz</t>
   </si>
   <si>
     <t>208999</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208999/0022-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208999/0022-1989.pdf</t>
   </si>
   <si>
     <t>Casas populares</t>
   </si>
   <si>
     <t>209010</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209010/0023-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209010/0023-1989.pdf</t>
   </si>
   <si>
     <t>Biblioteca para a "Nova Pompéia"</t>
   </si>
   <si>
     <t>209021</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209021/0024-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209021/0024-1989.pdf</t>
   </si>
   <si>
     <t>Indústrias para a cidade coração</t>
   </si>
   <si>
     <t>209032</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209032/0025-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209032/0025-1989.pdf</t>
   </si>
   <si>
     <t>Esclarecimento sobre o funcionamento do Clube do JK</t>
   </si>
   <si>
     <t>209043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209043/0026-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209043/0026-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo Municipal à respeito do transporte de estudantes</t>
   </si>
   <si>
     <t>209054</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209054/0027-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209054/0027-1989.pdf</t>
   </si>
   <si>
     <t>Construção de casas pela FIESP/CIESP</t>
   </si>
   <si>
     <t>209065</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209065/0028-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209065/0028-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Octavio Rufin</t>
   </si>
   <si>
     <t>209077</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209077/0029-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209077/0029-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Bernardino Orgãs Filho</t>
   </si>
   <si>
     <t>209088</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209088/0030-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209088/0030-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo à respeito da venda de terrenos de loteamento</t>
   </si>
   <si>
     <t>209099</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209099/0031-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209099/0031-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito do Centro de lazer JK</t>
   </si>
   <si>
     <t>209115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209115/0032-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209115/0032-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da liberação de verbas</t>
   </si>
   <si>
     <t>209126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209126/0033-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209126/0033-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito do Fundo Social</t>
   </si>
   <si>
     <t>209171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209171/0034-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209171/0034-1989.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de iluminação pública de " via expressa"</t>
   </si>
   <si>
     <t>209218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209218/0037-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209218/0037-1989.pdf</t>
   </si>
   <si>
     <t>Sementes</t>
   </si>
   <si>
     <t>209236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209236/0038-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209236/0038-1989.pdf</t>
   </si>
   <si>
     <t>84º aniversário do Rotary Club Internacional</t>
   </si>
   <si>
     <t>209256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209256/0039-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209256/0039-1989.pdf</t>
   </si>
   <si>
     <t>30º aniversário da Igreja Batista de Pompéia</t>
   </si>
   <si>
     <t>209278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209278/0040-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209278/0040-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito do reajuste salarial</t>
   </si>
   <si>
     <t>209296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209296/0041-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209296/0041-1989.pdf</t>
   </si>
   <si>
     <t>Efetuar pagamento integral do 13º aos professores contratados pelo Governo do Estado</t>
   </si>
   <si>
     <t>209321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209321/0042-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209321/0042-1989.pdf</t>
   </si>
   <si>
     <t>Comunicação ao Senador Mario Cevas lançamento da Candidatura a Presidente da República</t>
   </si>
   <si>
     <t>209339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209339/0043-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209339/0043-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de cursos de SENAC em Pompéia</t>
   </si>
   <si>
     <t>209340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209340/0044-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209340/0044-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito da Festa do Peão</t>
   </si>
   <si>
     <t>209343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209343/0045-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209343/0045-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor João Zambon</t>
   </si>
   <si>
     <t>209346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209346/0046-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209346/0046-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Leonilda dos Anjos</t>
   </si>
   <si>
     <t>209349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209349/0047-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209349/0047-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor José Marques da Silva</t>
   </si>
   <si>
     <t>209355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209355/0049-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209355/0049-1989.pdf</t>
   </si>
   <si>
     <t>Recursos para combater a erosão em Pompéia</t>
   </si>
   <si>
     <t>209356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209356/0050-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209356/0050-1989.pdf</t>
   </si>
   <si>
     <t>209358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209358/0051-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209358/0051-1989.pdf</t>
   </si>
   <si>
     <t>Rádio patrulhamento padrão</t>
   </si>
   <si>
     <t>209360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209360/0052-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209360/0052-1989.pdf</t>
   </si>
   <si>
     <t>Doação de faixas de domínio do DER</t>
   </si>
   <si>
     <t>209363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209363/0053-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209363/0053-1989.pdf</t>
   </si>
   <si>
     <t>Policiamento</t>
   </si>
   <si>
     <t>209364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209364/0054-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209364/0054-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação</t>
   </si>
   <si>
     <t>209365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209365/0055-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209365/0055-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito do que foi adquirido pela prefeitura nos meses de janeiro, fevereiro e até a data em que requerimento for respondido, qual o valor dos pagamentos feitos nesses períodos, o que foi pago, fornecerdores que receberam nesse período, funcionários contratados nesses período</t>
   </si>
   <si>
     <t>209369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209369/0056-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209369/0056-1989.pdf</t>
   </si>
   <si>
     <t>Perfuração de novos poços</t>
   </si>
   <si>
     <t>209371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209371/0057-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209371/0057-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Augusta Pereira Cardoso</t>
   </si>
   <si>
     <t>209373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209373/0058-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209373/0058-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Limpeza </t>
   </si>
   <si>
     <t>209377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209377/0059-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209377/0059-1989.pdf</t>
   </si>
   <si>
     <t>Agradecimento</t>
   </si>
   <si>
     <t>209378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209378/0060-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209378/0060-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Maria Muniz Gamero</t>
   </si>
   <si>
     <t>209380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209380/0061-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209380/0061-1989.pdf</t>
   </si>
   <si>
     <t>Inclusão da Cidade coração no roteiro do DDREC</t>
   </si>
   <si>
     <t>209382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209382/0062-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209382/0062-1989.pdf</t>
   </si>
   <si>
     <t>Mais vagões nos trens de passageiros</t>
   </si>
   <si>
     <t>209384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209384/0063-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209384/0063-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação do salão nobre da EEPSG " Cultura e Liberdade"</t>
   </si>
   <si>
     <t>209386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209386/0064-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209386/0064-1989.pdf</t>
   </si>
   <si>
     <t>Recursos a fundo perdido</t>
   </si>
   <si>
     <t>209387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209387/0065-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209387/0065-1989.pdf</t>
   </si>
   <si>
     <t>Motocicletas para a Polícia</t>
   </si>
   <si>
     <t>209389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209389/0066-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209389/0066-1989.pdf</t>
   </si>
   <si>
     <t>Leite para as crianças carentes</t>
   </si>
   <si>
     <t>209390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209390/0067-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209390/0067-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito do "Jornal Pompéia"</t>
   </si>
   <si>
     <t>209392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209392/0068-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209392/0068-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito do setor de esportes da Prefeitura</t>
   </si>
   <si>
     <t>209396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209396/0069-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209396/0069-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito do quadro de funcionarios da Municipalidade</t>
   </si>
   <si>
     <t>209397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209397/0070-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209397/0070-1989.pdf</t>
   </si>
   <si>
     <t>Transporte de alunos</t>
   </si>
   <si>
     <t>209399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209399/0071-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209399/0071-1989.pdf</t>
   </si>
   <si>
     <t>Trator agricola para atender pequenos e médios agricultores Pompeenses</t>
   </si>
   <si>
     <t>209401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209401/0072-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209401/0072-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Miguel de Souza</t>
   </si>
   <si>
     <t>209402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209402/0073-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209402/0073-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo à respeito da implantação de postes e luminárias </t>
   </si>
   <si>
     <t>209405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209405/0074-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209405/0074-1989.pdf</t>
   </si>
   <si>
     <t>Fiscais do Ministério do Trabalho</t>
   </si>
   <si>
     <t>209407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209407/0075-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209407/0075-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito Municipal à respeito da Merenda escolar</t>
   </si>
   <si>
     <t>209410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209410/0076-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209410/0076-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal, à respeito do rojão durante o desfile</t>
   </si>
   <si>
     <t>209411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209411/0077-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209411/0077-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Sr. Prefeito Municipal, à respeito  da Concorrência pública para a reforma da Pá Carregadeira Fiat Alis </t>
   </si>
   <si>
     <t>209413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209413/0078-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209413/0078-1989.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a desapropriação</t>
   </si>
   <si>
     <t>209418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209418/0079-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209418/0079-1989.pdf</t>
   </si>
   <si>
     <t>Rotatória na SP-294</t>
   </si>
   <si>
     <t>209419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209419/0080-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209419/0080-1989.pdf</t>
   </si>
   <si>
     <t>Salas de aula e quadra de esportes</t>
   </si>
   <si>
     <t>209421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209421/0081-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209421/0081-1989.pdf</t>
   </si>
   <si>
     <t>Linha telefônica Pompéia x Novos Cravinhos</t>
   </si>
   <si>
     <t>209422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209422/0082-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209422/0082-1989.pdf</t>
   </si>
   <si>
     <t>Revisão de áreas doadas na gestão 82-88</t>
   </si>
   <si>
     <t>209424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209424/0083-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209424/0083-1989.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Estádio Municipal</t>
   </si>
   <si>
     <t>209426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209426/0084-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209426/0084-1989.pdf</t>
   </si>
   <si>
     <t>Sessão secreta</t>
   </si>
   <si>
     <t>209428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209428/0085-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209428/0085-1989.pdf</t>
   </si>
   <si>
     <t>Viaduto na Fepasa</t>
   </si>
   <si>
     <t>209429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209429/0086-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209429/0086-1989.pdf</t>
   </si>
   <si>
     <t>Passarela sobre os trilhos da Fepasa</t>
   </si>
   <si>
     <t>209432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209432/0087-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209432/0087-1989.pdf</t>
   </si>
   <si>
     <t>Instalação de uma unidade do SESI (Mercado)</t>
   </si>
   <si>
     <t>209434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209434/0088-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209434/0088-1989.pdf</t>
   </si>
   <si>
     <t>Sinalização, placas indicativas e redutores de velocidade</t>
   </si>
   <si>
     <t>209439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209439/0089-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209439/0089-1989.pdf</t>
   </si>
   <si>
     <t>Tratamento de água</t>
   </si>
   <si>
     <t>209440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209440/0090-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209440/0090-1989.pdf</t>
   </si>
   <si>
     <t>Ônibus escolar</t>
   </si>
   <si>
     <t>209442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209442/0091-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209442/0091-1989.pdf</t>
   </si>
   <si>
     <t>Nomeação de Promotor de Justiça para a comarca de Pompéia</t>
   </si>
   <si>
     <t>209444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209444/0092-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209444/0092-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal, à respeito do quadro de funcionários da municipalidade</t>
   </si>
   <si>
     <t>209446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209446/0093-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209446/0093-1989.pdf</t>
   </si>
   <si>
     <t>Passarela na via expressa</t>
   </si>
   <si>
     <t>209449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209449/0094-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209449/0094-1989.pdf</t>
   </si>
   <si>
     <t>209450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209450/0095-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209450/0095-1989.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o Rio do Peixe</t>
   </si>
   <si>
     <t>209451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209451/0096-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209451/0096-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo à respeito do que foi adquirido pela Prefeitura nos meses de janeiro, fevereiro e março de 1989, o valor total dos pagamentos feitos, a quem foi pago e o que foi pago, relação de fornecedores que receberam e o que venderam, relação de funcionários contratados </t>
   </si>
   <si>
     <t>209453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209453/0097-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209453/0097-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Pompeense Wagno Salvador Costa</t>
   </si>
   <si>
     <t>209455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209455/0098-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209455/0098-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Servina Francisca dos Santos</t>
   </si>
   <si>
     <t>209458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209458/0099-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209458/0099-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pela Senhora Maria Lucas da Conceição</t>
   </si>
   <si>
     <t>208740</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208740/0100-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208740/0100-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor José Nogueira</t>
   </si>
   <si>
     <t>208741</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208741/0101-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208741/0101-1989.pdf</t>
   </si>
   <si>
     <t>Coletores de lixo para o serviço de limpeza Pública da Prefeitura Municipal de Pompéia</t>
   </si>
   <si>
     <t>208742</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208742/0102-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208742/0102-1989.pdf</t>
   </si>
   <si>
     <t>Contorno da SP-294 em Pompéia</t>
   </si>
   <si>
     <t>208743</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208743/0103-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208743/0103-1989.pdf</t>
   </si>
   <si>
     <t>Inspeção sanitária no sistema de abastecimento d`água</t>
   </si>
   <si>
     <t>208744</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208744/0104-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208744/0104-1989.pdf</t>
   </si>
   <si>
     <t>"Projeto vida", que tem como objetivo ministrar aulas teóricas e práticas nas Escolas e Empresas sobre o comportamento de pedestres e motoristas nas vias públicas</t>
   </si>
   <si>
     <t>208745</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208745/0105-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208745/0105-1989.pdf</t>
   </si>
   <si>
     <t>Convocação de sessão Extraordinária para votação de projetos</t>
   </si>
   <si>
     <t>208746</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208746/0106-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208746/0106-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações com a nova Diretoria do SIM de Pompéia</t>
   </si>
   <si>
     <t>208747</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208747/0107-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208747/0107-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Lar da Criança " Alice Araújo"</t>
   </si>
   <si>
     <t>208748</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208748/0108-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208748/0108-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratulações </t>
   </si>
   <si>
     <t>208751</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208751/0109-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208751/0109-1989.pdf</t>
   </si>
   <si>
     <t>Alargamento de passagem em nível</t>
   </si>
   <si>
     <t>208752</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208752/0110-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208752/0110-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Hugo Polízio</t>
   </si>
   <si>
     <t>208753</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208753/0111-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208753/0111-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Álvaro Carlos</t>
   </si>
   <si>
     <t>208754</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208754/0112-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208754/0112-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Maria de Souza e Silva</t>
   </si>
   <si>
     <t>208755</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208755/0113-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208755/0113-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito da conformidade com o artigo 39, XIII da L.O.M</t>
   </si>
   <si>
     <t>208757</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208757/0114-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208757/0114-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo que informe de conformidade com o art. 39, XIII da L.O.M </t>
   </si>
   <si>
     <t>208758</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208758/0115-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208758/0115-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo referente o transporte de ambulância</t>
   </si>
   <si>
     <t>208760</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208760/0116-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208760/0116-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo referente a conclusão dos estudos para o fiel cumprimento do que determina o art. 20 do ato das Disposições Constitucionais Transitórias </t>
   </si>
   <si>
     <t>208761</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208761/0117-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208761/0117-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo referente ao fechamento da Biblioteca Municipal Monteiro Lobato no periodo noturno</t>
   </si>
   <si>
     <t>208762</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208762/0118-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208762/0118-1989.pdf</t>
   </si>
   <si>
     <t>Fiscalização e medidas de segurança em estabelecimentos que comercializam gás engarrafado para uso doméstico, comercial ou industrial em nossa cidade</t>
   </si>
   <si>
     <t>208764</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208764/0119-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208764/0119-1989.pdf</t>
   </si>
   <si>
     <t>Inclusão de projeto na ordem do dia e convocação de sessão extraordinária para esta data</t>
   </si>
   <si>
     <t>208765</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208765/0120-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208765/0120-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Ex-Ministro da Fazenda Dilson Funaro</t>
   </si>
   <si>
     <t>208768</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208768/0121-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208768/0121-1989.pdf</t>
   </si>
   <si>
     <t>Revoga a transferência de feriados civicos e religiosos para as segundas-feiras</t>
   </si>
   <si>
     <t>208769</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208769/0122-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208769/0122-1989.pdf</t>
   </si>
   <si>
     <t>Conscientização dos jovens Pompeenses para o alistamento eleitoral</t>
   </si>
   <si>
     <t>208772</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208772/0123-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208772/0123-1989.pdf</t>
   </si>
   <si>
     <t>Congratulação a Direção pela "FESTA DA CULTURA" promovida no último dia 14 de abril do corrente ano.</t>
   </si>
   <si>
     <t>208774</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208774/0124-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208774/0124-1989.pdf</t>
   </si>
   <si>
     <t>Orelhão comunitário para a Vila Paulínia</t>
   </si>
   <si>
     <t>208775</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208775/0125-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208775/0125-1989.pdf</t>
   </si>
   <si>
     <t>Ônibus Pompéia- Queiroz</t>
   </si>
   <si>
     <t>208778</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208778/0126-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208778/0126-1989.pdf</t>
   </si>
   <si>
     <t>Doação de um forno e demais equipamentos que se fazem necessários para a instalação de uma padaria</t>
   </si>
   <si>
     <t>208779</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208779/0127-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208779/0127-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Grupo escolar </t>
   </si>
   <si>
     <t>208781</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208781/0128-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208781/0128-1989.pdf</t>
   </si>
   <si>
     <t>Reservatorio d` água</t>
   </si>
   <si>
     <t>208786</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208786/0129-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208786/0129-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Destacamento da Poíicia Militar de Pompéia</t>
   </si>
   <si>
     <t>208787</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208787/0130-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208787/0130-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Hugo da Fonseca Ramos</t>
   </si>
   <si>
     <t>208790</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208790/0131-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208790/0131-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da menina Maria Julia Zamariolli Nakamura</t>
   </si>
   <si>
     <t>208792</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208792/0132-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208792/0132-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Magdaleno Severino</t>
   </si>
   <si>
     <t>208794</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208794/0133-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208794/0133-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Jovem Marcos Jose de Freitas</t>
   </si>
   <si>
     <t>208795</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208795/0134-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208795/0134-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito das casas Mutirão</t>
   </si>
   <si>
     <t>208797</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208797/0135-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208797/0135-1989.pdf</t>
   </si>
   <si>
     <t>Solicita mudas de plantas</t>
   </si>
   <si>
     <t>208799</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208799/0136-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208799/0136-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Luis Ferraro</t>
   </si>
   <si>
     <t>208802</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208802/0137-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208802/0137-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito de horas extras dos servidores Municipais</t>
   </si>
   <si>
     <t>208804</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208804/0138-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208804/0138-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito da varrição das ruas</t>
   </si>
   <si>
     <t>208809</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208809/0139-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208809/0139-1989.pdf</t>
   </si>
   <si>
     <t>Greve de Professores</t>
   </si>
   <si>
     <t>208810</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208810/0140-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208810/0140-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Merenda escolar </t>
   </si>
   <si>
     <t>208812</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208812/0141-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208812/0141-1989.pdf</t>
   </si>
   <si>
     <t>Greve dos Bancários</t>
   </si>
   <si>
     <t>208813</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208813/0142-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208813/0142-1989.pdf</t>
   </si>
   <si>
     <t>Lei orgânica dos municípios</t>
   </si>
   <si>
     <t>208815</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208815/0143-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208815/0143-1989.pdf</t>
   </si>
   <si>
     <t>Fechamento da Caixa Econômicas Estaduais</t>
   </si>
   <si>
     <t>208816</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208816/0144-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208816/0144-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Kiyoshi Suzuki</t>
   </si>
   <si>
     <t>208818</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208818/0145-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208818/0145-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Luis Ferrari</t>
   </si>
   <si>
     <t>208819</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208819/0146-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208819/0146-1989.pdf</t>
   </si>
   <si>
     <t>Reivindicação dos Professores</t>
   </si>
   <si>
     <t>208821</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208821/0147-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208821/0147-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo a respeito que quais os critérios adotados pela atual Administração Municipal para o enquadramento dos servidores Municipais </t>
   </si>
   <si>
     <t>208824</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208824/0148-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208824/0148-1989.pdf</t>
   </si>
   <si>
     <t>1a. e 2a. Discussão dos Projetos de Leis nº 13/1989 e Lei º 14/1989</t>
   </si>
   <si>
     <t>208829</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208829/0149-A-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208829/0149-A-1989.pdf</t>
   </si>
   <si>
     <t>Inclusão do Projeto de Lei nº 13/89, na Ordem do dia e a convocação de sessão Extraordinárias. ( Obs. Não foi protocolad à pedido)</t>
   </si>
   <si>
     <t>208836</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208836/0150-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208836/0150-1989.pdf</t>
   </si>
   <si>
     <t>208838</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208838/0151-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208838/0151-1989.pdf</t>
   </si>
   <si>
     <t>Repetidores da TVs e da TV Manchete</t>
   </si>
   <si>
     <t>208841</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208841/0152-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208841/0152-1989.pdf</t>
   </si>
   <si>
     <t>Cancelas e guardas nas passagens de nível da Fepasa</t>
   </si>
   <si>
     <t>208842</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208842/0153-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208842/0153-1989.pdf</t>
   </si>
   <si>
     <t>Reativação da Estação Ferroviária de Paulópolis</t>
   </si>
   <si>
     <t>208844</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208844/0154-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208844/0154-1989.pdf</t>
   </si>
   <si>
     <t>Moradia para pessoas carentes em Pompéia, Paulópolis e Novo Cravinhos, pelo sistema mutirão</t>
   </si>
   <si>
     <t>208846</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208846/0155-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208846/0155-1989.pdf</t>
   </si>
   <si>
     <t>Medidas provisórias sobre o direito de greve</t>
   </si>
   <si>
     <t>208847</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208847/0157-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208847/0157-1989.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos para a construção do núcleo habitacional IV em Pompéia</t>
   </si>
   <si>
     <t>208849</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208849/0158-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208849/0158-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo à respeito da demolição do painel e o pedestal do monumento alusivo aos 40 anos da chegada os pracinhas Brasileiros </t>
   </si>
   <si>
     <t>208853</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208853/0159-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208853/0159-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo  à respeito de funcionários demitidos e contratados a partir do dia 01 de Janeiro</t>
   </si>
   <si>
     <t>208856</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208856/0160-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208856/0160-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito de valores que vem sendo pagos por quilometro aos proprietários de veículos que foram contratados pela municipalidade para o transporte de alunos em nosso município</t>
   </si>
   <si>
     <t>208858</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208858/0161-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208858/0161-1989.pdf</t>
   </si>
   <si>
     <t>Alistamento eleitoral</t>
   </si>
   <si>
     <t>208859</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208859/0162-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208859/0162-1989.pdf</t>
   </si>
   <si>
     <t>208861</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208861/0163-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208861/0163-1989.pdf</t>
   </si>
   <si>
     <t>Iluminação na Vila Paulinia</t>
   </si>
   <si>
     <t>208862</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208862/0164-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208862/0164-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor João Antônio da Silva</t>
   </si>
   <si>
     <t>208864</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208864/0165-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208864/0165-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor José Ienco</t>
   </si>
   <si>
     <t>208865</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208865/0166-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208865/0166-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Raul Costa</t>
   </si>
   <si>
     <t>208867</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208867/0167-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208867/0167-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Osvaldo Salvador</t>
   </si>
   <si>
     <t>208868</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208868/0168-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208868/0168-1989.pdf</t>
   </si>
   <si>
     <t>208874</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208874/0169-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208874/0169-1989.pdf</t>
   </si>
   <si>
     <t>208875</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208875/0170-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208875/0170-1989.pdf</t>
   </si>
   <si>
     <t>Dia das mães</t>
   </si>
   <si>
     <t>208876</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208876/0171-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208876/0171-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Marfizia Maria de Oliveira</t>
   </si>
   <si>
     <t>208878</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208878/0172-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208878/0172-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo transcurso do "DIAS DAS MÃES"</t>
   </si>
   <si>
     <t>208879</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208879/0173-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208879/0173-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo que informe o nome do servidor eleito nos termos do artigo 11 da Constituição da República</t>
   </si>
   <si>
     <t>208911</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208911/0174-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208911/0174-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, a respeito da Carta Magna do Pais, em seu art. 37, VIII.</t>
   </si>
   <si>
     <t>208916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208916/0175-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208916/0175-1989.pdf</t>
   </si>
   <si>
     <t>208917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208917/0176-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208917/0176-1989.pdf</t>
   </si>
   <si>
     <t>Polícia Militar</t>
   </si>
   <si>
     <t>208918</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208918/0177-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208918/0177-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Euclídes Joaquim Monteiro</t>
   </si>
   <si>
     <t>208920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208920/0178-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208920/0178-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Nair Salvador Fantin</t>
   </si>
   <si>
     <t>208924</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208924/0179-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208924/0179-1989.pdf</t>
   </si>
   <si>
     <t>208925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208925/0180-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208925/0180-1989.pdf</t>
   </si>
   <si>
     <t>Regulamentação do artigo 263, V da Constituição da República Federativa do Brasil</t>
   </si>
   <si>
     <t>208927</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208927/0181-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208927/0181-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>208928</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208928/0182-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208928/0182-1989.pdf</t>
   </si>
   <si>
     <t>Inclusão dos projetos na Ordem do dia e convocação da sessão extraordinária</t>
   </si>
   <si>
     <t>208930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208930/0183-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208930/0183-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao SAAE a respeito do consumo d` água no muniíipio de Paulópolis</t>
   </si>
   <si>
     <t>208932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208932/0184-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208932/0184-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Sônia Regina Berlandi Rodrigues Zanguetin.</t>
   </si>
   <si>
     <t>208933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208933/0185-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208933/0185-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Manoel Rodrigues</t>
   </si>
   <si>
     <t>208935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208935/0186-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208935/0186-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar do falecimento da Senhora Hana Iwamoto</t>
   </si>
   <si>
     <t>208936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208936/0187-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208936/0187-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Pedro Botter</t>
   </si>
   <si>
     <t>208938</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208938/0188-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208938/0188-1989.pdf</t>
   </si>
   <si>
     <t>Seguro de vida pago aos familiares dos servidores Municipais falecidos</t>
   </si>
   <si>
     <t>208941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208941/0189-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208941/0189-1989.pdf</t>
   </si>
   <si>
     <t>" Programa Nacional de Sáude Ocular e Prevenção de Cegueira"</t>
   </si>
   <si>
     <t>208943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208943/0190-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208943/0190-1989.pdf</t>
   </si>
   <si>
     <t>CNH para os maiores de 16 anos</t>
   </si>
   <si>
     <t>208944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208944/0191-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208944/0191-1989.pdf</t>
   </si>
   <si>
     <t>Circular do expresso de prata entre Marília e Quintana</t>
   </si>
   <si>
     <t>208946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208946/0192-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208946/0192-1989.pdf</t>
   </si>
   <si>
     <t>"Orelhão" na área central da cidade</t>
   </si>
   <si>
     <t>208947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208947/0193-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208947/0193-1989.pdf</t>
   </si>
   <si>
     <t>Quadra de esportes no SIM e no INSFA</t>
   </si>
   <si>
     <t>208948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208948/0194-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208948/0194-1989.pdf</t>
   </si>
   <si>
     <t>Delegacia da Mulher em Pompéia</t>
   </si>
   <si>
     <t>208949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208949/0195-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208949/0195-1989.pdf</t>
   </si>
   <si>
     <t>Telefones públicos para Paulópolis</t>
   </si>
   <si>
     <t>208951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208951/0196-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208951/0196-1989.pdf</t>
   </si>
   <si>
     <t>Cabines telefônicas</t>
   </si>
   <si>
     <t>208952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208952/0197-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208952/0197-1989.pdf</t>
   </si>
   <si>
     <t>Reajuste da energia elétrica em 1989</t>
   </si>
   <si>
     <t>208953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208953/0198-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208953/0198-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Senhor Prefeito Municipal para que informe o numero de servidores contratados pela Administração anterior..</t>
   </si>
   <si>
     <t>208957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208957/0199-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208957/0199-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municipal, a respeito da colocação de um ônibus circular no tajeto Vila Paulina até as Casas Pernambucanas</t>
   </si>
   <si>
     <t>208958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208958/0200-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208958/0200-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Muncipal a respeito de quais providências que estão sendo tomadas visando o asfaltamento das ruas de Pompéia</t>
   </si>
   <si>
     <t>208960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208960/0201-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208960/0201-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Senhor Prefeito Municipal a respeito de horas extras dos servidores da Municipalidade</t>
   </si>
   <si>
     <t>208962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208962/0202-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208962/0202-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito, referente aos horarios dos ônibus circular de Pompéia</t>
   </si>
   <si>
     <t>208963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208963/0203-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208963/0203-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo, referente aos funcionários contratadas pela municipalidade que estão trabalhando no Centro de Saúde de Pompéia</t>
   </si>
   <si>
     <t>208965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208965/0204-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208965/0204-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao à respeito de assistentes sociais</t>
   </si>
   <si>
     <t>208967</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208967/0205-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208967/0205-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao SAAE, referente ao motivo pelo qual a água está chegando somente depois das 18 hrs no Tufic Baracat</t>
   </si>
   <si>
     <t>208969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208969/0206-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208969/0206-1989.pdf</t>
   </si>
   <si>
     <t>Dia Mundial do Meio Ambiente</t>
   </si>
   <si>
     <t>208971</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208971/0207-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208971/0207-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Kitaro Kawazade</t>
   </si>
   <si>
     <t>208972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208972/0208-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208972/0208-1989.pdf</t>
   </si>
   <si>
     <t>Liberação de recursos para a construção de pontes</t>
   </si>
   <si>
     <t>208974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208974/0209-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208974/0209-1989.pdf</t>
   </si>
   <si>
     <t>Telefone público na praça Jose Moises</t>
   </si>
   <si>
     <t>208976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208976/0210-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208976/0210-1989.pdf</t>
   </si>
   <si>
     <t>Ônibus Pompéia à Queiroz</t>
   </si>
   <si>
     <t>208977</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208977/0211-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208977/0211-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Luzinete Alves da Costa</t>
   </si>
   <si>
     <t>208978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208978/0212-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208978/0212-1989.pdf</t>
   </si>
   <si>
     <t>208980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208980/0213-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208980/0213-1989.pdf</t>
   </si>
   <si>
     <t>Ofício ao BADESP</t>
   </si>
   <si>
     <t>208981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208981/0214-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208981/0214-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Senhor Prefeito Municipal à respeito da instalação de um Departamento para atendimento do público da Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>208982</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208982/0215-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208982/0215-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo, referente a limpeza de ruas</t>
   </si>
   <si>
     <t>208983</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208983/0216-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208983/0216-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo, à respeito do Fundo Social</t>
   </si>
   <si>
     <t>208985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208985/0217-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208985/0217-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações ao executivo à respeito da "circular" </t>
   </si>
   <si>
     <t>208986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208986/0218-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208986/0218-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito à respeito de outro poço no Matadouro Municipal</t>
   </si>
   <si>
     <t>208989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208989/0219-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208989/0219-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao chefe do executivo de combustíveis </t>
   </si>
   <si>
     <t>208990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208990/0220-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208990/0220-1989.pdf</t>
   </si>
   <si>
     <t>208991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208991/0221-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208991/0221-1989.pdf</t>
   </si>
   <si>
     <t>Nova Diretoria do RC</t>
   </si>
   <si>
     <t>208992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208992/0222-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208992/0222-1989.pdf</t>
   </si>
   <si>
     <t>81º aniversário da Imigração Japonesa</t>
   </si>
   <si>
     <t>208993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208993/0223-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208993/0223-1989.pdf</t>
   </si>
   <si>
     <t>Programa de suplementação alimentar</t>
   </si>
   <si>
     <t>208994</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208994/0224-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208994/0224-1989.pdf</t>
   </si>
   <si>
     <t>Horas extras dos servidores Municipais</t>
   </si>
   <si>
     <t>208995</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208995/0225-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208995/0225-1989.pdf</t>
   </si>
   <si>
     <t>Estação de tratamento de esgoto</t>
   </si>
   <si>
     <t>208996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208996/0226-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208996/0226-1989.pdf</t>
   </si>
   <si>
     <t>Centro Educacional e Recreativo do SESI</t>
   </si>
   <si>
     <t>208997</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208997/0227-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208997/0227-1989.pdf</t>
   </si>
   <si>
     <t>Posto avançado do Ceag</t>
   </si>
   <si>
     <t>208998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208998/0228-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208998/0228-1989.pdf</t>
   </si>
   <si>
     <t>209000</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209000/0229-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209000/0229-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Samuel Gregório da Silva</t>
   </si>
   <si>
     <t>209001</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209001/0230-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209001/0230-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Izabel Parra Rosales</t>
   </si>
   <si>
     <t>209002</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209002/0231-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209002/0231-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Maria Zuiani Andreotti</t>
   </si>
   <si>
     <t>209003</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209003/0232-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209003/0232-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio Honorio Oliveira</t>
   </si>
   <si>
     <t>209004</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209004/0233-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209004/0233-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Altamiro Aparecido da Silva</t>
   </si>
   <si>
     <t>209005</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209005/0234-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209005/0234-1989.pdf</t>
   </si>
   <si>
     <t>Colônia da Fepasa</t>
   </si>
   <si>
     <t>209006</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209006/0235-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209006/0235-1989.pdf</t>
   </si>
   <si>
     <t>Providências da COHAB</t>
   </si>
   <si>
     <t>209007</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209007/0236-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209007/0236-1989.pdf</t>
   </si>
   <si>
     <t>"Camburão" e aumento do afetivo</t>
   </si>
   <si>
     <t>209008</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209008/0237-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209008/0237-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Oswaldo Borges Ferreira</t>
   </si>
   <si>
     <t>209009</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209009/0238-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209009/0238-1989.pdf</t>
   </si>
   <si>
     <t>Vacinação Anti-rábica</t>
   </si>
   <si>
     <t>209011</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209011/0239-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209011/0239-1989.pdf</t>
   </si>
   <si>
     <t>"Conselho da comunidade"</t>
   </si>
   <si>
     <t>209012</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209012/0240-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209012/0240-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo à respeito do Conjunto Musical de Bauru</t>
   </si>
   <si>
     <t>209013</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209013/0241-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209013/0241-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo à respeito da Festa do Peão de Boiadeiro de Pompéia</t>
   </si>
   <si>
     <t>209014</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209014/0242-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209014/0242-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antonio Alves da Silva</t>
   </si>
   <si>
     <t>209015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209015/0243-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209015/0243-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Hiroshi Yamamoto</t>
   </si>
   <si>
     <t>209016</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209016/0244-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209016/0244-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Nelson Neves Canato</t>
   </si>
   <si>
     <t>209017</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209017/0245-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209017/0245-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Rosa de Jesus</t>
   </si>
   <si>
     <t>209018</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209018/0246-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209018/0246-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Jorge Alves de Lima</t>
   </si>
   <si>
     <t>209019</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209019/0247-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209019/0247-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao executivo a respeito da firma vencedora da concorrência pública </t>
   </si>
   <si>
     <t>209020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209020/0248-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209020/0248-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da pavimentação de ruas da Vila Paulina</t>
   </si>
   <si>
     <t>209022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209022/0249-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209022/0249-1989.pdf</t>
   </si>
   <si>
     <t>209023</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209023/0250-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209023/0250-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações da instalação de telefones</t>
   </si>
   <si>
     <t>209024</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209024/0251-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209024/0251-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da pavimentação das ruas da Vila Paulina</t>
   </si>
   <si>
     <t>209025</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209025/0252-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209025/0252-1989.pdf</t>
   </si>
   <si>
     <t>Mais funcionários para a Delegacia de Policia de Pompéia</t>
   </si>
   <si>
     <t>209026</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209026/0253-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209026/0253-1989.pdf</t>
   </si>
   <si>
     <t>Municipalização do Ensino</t>
   </si>
   <si>
     <t>209027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209027/0254-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209027/0254-1989.pdf</t>
   </si>
   <si>
     <t>Informações à Secretaria da Agricultura</t>
   </si>
   <si>
     <t>209028</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209028/0255-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209028/0255-1989.pdf</t>
   </si>
   <si>
     <t>Merenda escolar</t>
   </si>
   <si>
     <t>209029</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209029/0256-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209029/0256-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito das casas do mutirão</t>
   </si>
   <si>
     <t>209030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209030/0257-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209030/0257-1989.pdf</t>
   </si>
   <si>
     <t>Poços semi-profundos para Pompéia e Paulópolis</t>
   </si>
   <si>
     <t>209031</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209031/0258-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209031/0258-1989.pdf</t>
   </si>
   <si>
     <t>Quadra de esportes para o núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>209033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209033/0259-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209033/0259-1989.pdf</t>
   </si>
   <si>
     <t>Doação de recursos para aquisição de uma ambulância Caravan</t>
   </si>
   <si>
     <t>209034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209034/0260-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209034/0260-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à CPFL</t>
   </si>
   <si>
     <t>209035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209035/0261-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209035/0261-1989.pdf</t>
   </si>
   <si>
     <t>Ampliação da passagem de nível do núcleo JK</t>
   </si>
   <si>
     <t>209036</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209036/0262-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209036/0262-1989.pdf</t>
   </si>
   <si>
     <t>Gurita de passagem de nível do Posto São Paulo</t>
   </si>
   <si>
     <t>209037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209037/0263-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209037/0263-1989.pdf</t>
   </si>
   <si>
     <t>Verba para o FUSSOM</t>
   </si>
   <si>
     <t>209038</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209038/0264-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209038/0264-1989.pdf</t>
   </si>
   <si>
     <t>Cédula de identidade</t>
   </si>
   <si>
     <t>209039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209039/0265-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209039/0265-1989.pdf</t>
   </si>
   <si>
     <t>Lazer como direito</t>
   </si>
   <si>
     <t>209040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209040/0266-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209040/0266-1989.pdf</t>
   </si>
   <si>
     <t>Novos horários de ônibus</t>
   </si>
   <si>
     <t>209041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209041/0267-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209041/0267-1989.pdf</t>
   </si>
   <si>
     <t>Horário de trens Fepasa</t>
   </si>
   <si>
     <t>209042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209042/0268-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209042/0268-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, referente aos fornecedores da Prefeitura</t>
   </si>
   <si>
     <t>209044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209044/0269-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209044/0269-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo à respeito das novas construções residenciais</t>
   </si>
   <si>
     <t>209045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209045/0270-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209045/0270-1989.pdf</t>
   </si>
   <si>
     <t>Telefone público da Fepasa</t>
   </si>
   <si>
     <t>209046</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209046/0271-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209046/0271-1989.pdf</t>
   </si>
   <si>
     <t>Cadeiras na Estação Ferroviária</t>
   </si>
   <si>
     <t>209047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209047/0272-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209047/0272-1989.pdf</t>
   </si>
   <si>
     <t>Ativar o comércio</t>
   </si>
   <si>
     <t>209048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209048/0273-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209048/0273-1989.pdf</t>
   </si>
   <si>
     <t>Congratulação com o gerente do Banco do Brasil por promover em nossa cidade uma corrida de pedestre incentivando a campanha "Largue o cigarro correndo"</t>
   </si>
   <si>
     <t>209049</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209049/0274-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209049/0274-1989.pdf</t>
   </si>
   <si>
     <t>Aplicação do art. 7º XI da Constituição Federal</t>
   </si>
   <si>
     <t>209050</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209050/0275-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209050/0275-1989.pdf</t>
   </si>
   <si>
     <t>Linha de ônibus Pompéia- Queiroz</t>
   </si>
   <si>
     <t>209051</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209051/0276-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209051/0276-1989.pdf</t>
   </si>
   <si>
     <t>Votação de projetos</t>
   </si>
   <si>
     <t>209052</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209052/0277-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209052/0277-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Jesuino Monteiro</t>
   </si>
   <si>
     <t>209053</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209053/0278-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209053/0278-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Francisco Ribeiro da Silva</t>
   </si>
   <si>
     <t>209055</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209055/0279-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209055/0279-1989.pdf</t>
   </si>
   <si>
     <t>Orçamento da CPFL para mudança das luminarias da SP-294</t>
   </si>
   <si>
     <t>209056</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209056/0280-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209056/0280-1989.pdf</t>
   </si>
   <si>
     <t>Orçamento para a implantação de guias, sarjetas,galerias e boca de lobo na Rua Cesar Martins Pirajá</t>
   </si>
   <si>
     <t>209057</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209057/0281-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209057/0281-1989.pdf</t>
   </si>
   <si>
     <t>Aparelhos comunitários</t>
   </si>
   <si>
     <t>209058</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209058/0282-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209058/0282-1989.pdf</t>
   </si>
   <si>
     <t>Vistoria nos pontilhões</t>
   </si>
   <si>
     <t>209059</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209059/0283-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209059/0283-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações com o gerente doBanco do Brasil pela realizada corrida de pedestres "Largue o cigarro correndo".</t>
   </si>
   <si>
     <t>209060</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209060/0284-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209060/0284-1989.pdf</t>
   </si>
   <si>
     <t>Supermercado do SESI</t>
   </si>
   <si>
     <t>209061</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209061/0285-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209061/0285-1989.pdf</t>
   </si>
   <si>
     <t>Fisioterapeutas</t>
   </si>
   <si>
     <t>209062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209062/0286-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209062/0286-1989.pdf</t>
   </si>
   <si>
     <t>Informações à CPFL</t>
   </si>
   <si>
     <t>209063</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209063/0287-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209063/0287-1989.pdf</t>
   </si>
   <si>
     <t>Isonomia das carreiras Juridicas de conformidade com a Constituição Federal</t>
   </si>
   <si>
     <t>209064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209064/0288-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209064/0288-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito à respeito do transporte de estudantes</t>
   </si>
   <si>
     <t>209066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209066/0289-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209066/0289-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo a respeito de varredeiras</t>
   </si>
   <si>
     <t>209067</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209067/0290-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209067/0290-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito da recuperação da ponte do Córrego Jacutinga.</t>
   </si>
   <si>
     <t>209068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209068/0291-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209068/0291-1989.pdf</t>
   </si>
   <si>
     <t>EEPG do Jardim Primavera</t>
   </si>
   <si>
     <t>209069</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209069/0292-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209069/0292-1989.pdf</t>
   </si>
   <si>
     <t>Carteiras e cadeiras para a EEPG "17 de Setembro"</t>
   </si>
   <si>
     <t>209070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209070/0293-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209070/0293-1989.pdf</t>
   </si>
   <si>
     <t>209071</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209071/0294-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209071/0294-1989.pdf</t>
   </si>
   <si>
     <t>"Trem expresso"</t>
   </si>
   <si>
     <t>209072</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209072/0295-A-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209072/0295-A-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o gerente do Banco do Brasil</t>
   </si>
   <si>
     <t>209074</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209074/0296-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209074/0296-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com os organizadores da Festa do Peão</t>
   </si>
   <si>
     <t>209075</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209075/0297-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209075/0297-1989.pdf</t>
   </si>
   <si>
     <t>Controle de venda de agrotóxicos</t>
   </si>
   <si>
     <t>209076</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209076/0298-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209076/0298-1989.pdf</t>
   </si>
   <si>
     <t>Valorização da Carteira Profissional</t>
   </si>
   <si>
     <t>209078</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209078/0299-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209078/0299-1989.pdf</t>
   </si>
   <si>
     <t>Festa do peão</t>
   </si>
   <si>
     <t>209079</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209079/0300-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209079/0300-1989.pdf</t>
   </si>
   <si>
     <t>Lei de zoneamento Municipal</t>
   </si>
   <si>
     <t>209080</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209080/0301-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209080/0301-1989.pdf</t>
   </si>
   <si>
     <t>Terrenos que foram doados e não utilizados</t>
   </si>
   <si>
     <t>209081</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209081/0302-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209081/0302-1989.pdf</t>
   </si>
   <si>
     <t>Solicita à Telesp sanar falhas em aparelhos públicos</t>
   </si>
   <si>
     <t>209082</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209082/0303-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209082/0303-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo a respeito da Feira que é realizada todos os domingos de manhã</t>
   </si>
   <si>
     <t>209083</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209083/0304-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209083/0304-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Senhor Prefeito Municipal à respeito da circular</t>
   </si>
   <si>
     <t>209084</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209084/0305-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209084/0305-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações aos organizadores da 17º Exposição Filatética e Numismática Oficial de Pompéia tendo lugar na Biblioteca Municipal Monteiro Lobato dias 10 a 17 do corrente mês</t>
   </si>
   <si>
     <t>209085</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209085/0306-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209085/0306-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da merenda escolar</t>
   </si>
   <si>
     <t>209086</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209086/0307-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209086/0307-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, que informe o motivo da retirada da Tv da estação Rodoviaria</t>
   </si>
   <si>
     <t>209087</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209087/0308-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209087/0308-1989.pdf</t>
   </si>
   <si>
     <t>Campanha semana dos bons dentes</t>
   </si>
   <si>
     <t>209089</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209089/0309-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209089/0309-1989.pdf</t>
   </si>
   <si>
     <t>Intercâmbio com a cidade de Jesus Maria no Peru</t>
   </si>
   <si>
     <t>209090</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209090/0310-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209090/0310-1989.pdf</t>
   </si>
   <si>
     <t>Emenda à Constituição Estadual que cria o conselho Estadual e Municipal de educação</t>
   </si>
   <si>
     <t>209091</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209091/0311-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209091/0311-1989.pdf</t>
   </si>
   <si>
     <t>Pagamento aos trabalhadores até o 2º dia do mês</t>
   </si>
   <si>
     <t>209092</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209092/0312-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209092/0312-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Maria Tereza de Araújo</t>
   </si>
   <si>
     <t>209093</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209093/0313-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209093/0313-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Pedro Zanguetin.</t>
   </si>
   <si>
     <t>209094</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209094/0314-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209094/0314-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Roberto Viana de Moura</t>
   </si>
   <si>
     <t>209095</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209095/0315-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209095/0315-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Tereza Siqueira Alexandre</t>
   </si>
   <si>
     <t>209096</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209096/0316-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209096/0316-1989.pdf</t>
   </si>
   <si>
     <t>209097</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209097/0317-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209097/0317-1989.pdf</t>
   </si>
   <si>
     <t>209098</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209098/0318-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209098/0318-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da horta</t>
   </si>
   <si>
     <t>209105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209105/0319-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209105/0319-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de casas do sistema mutirão</t>
   </si>
   <si>
     <t>209106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209106/0320-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209106/0320-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações ao militar pompeense Sr. Antônio Alves Pereir pela merecida promoção para 1º Sargento</t>
   </si>
   <si>
     <t>209107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209107/0321-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209107/0321-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo referente ao Fundo Social</t>
   </si>
   <si>
     <t>209108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209108/0322-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209108/0322-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de funcionários da Prefeitura</t>
   </si>
   <si>
     <t>209109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209109/0323-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209109/0323-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações 3 de Outubro " Dia mundial do Dentista"</t>
   </si>
   <si>
     <t>209110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209110/0324-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209110/0324-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações 01 de Outubro dia Nacional do Vereador</t>
   </si>
   <si>
     <t>209111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209111/0325-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209111/0325-1989.pdf</t>
   </si>
   <si>
     <t>Medida provisória nº91</t>
   </si>
   <si>
     <t>209112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209112/0326-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209112/0326-1989.pdf</t>
   </si>
   <si>
     <t>Medida provisória nº 91</t>
   </si>
   <si>
     <t>209113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209113/0327-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209113/0327-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da perfuração do poço semi-artesiano</t>
   </si>
   <si>
     <t>209114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209114/0328-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209114/0328-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de ceder ou doar</t>
   </si>
   <si>
     <t>209116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209116/0329-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209116/0329-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Capitão PM Antônio Carlos Goulart pela sua posse no 4º Companhia de Polícia Florestal e de Mananciais.</t>
   </si>
   <si>
     <t>209117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209117/0330-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209117/0330-1989.pdf</t>
   </si>
   <si>
     <t>Passarela em nível</t>
   </si>
   <si>
     <t>209118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209118/0331-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209118/0331-1989.pdf</t>
   </si>
   <si>
     <t>Reforma de casa no núcleo JK</t>
   </si>
   <si>
     <t>209119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209119/0332-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209119/0332-1989.pdf</t>
   </si>
   <si>
     <t>Inclusão do projeto de Lei</t>
   </si>
   <si>
     <t>209120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209120/0333-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209120/0333-1989.pdf</t>
   </si>
   <si>
     <t>Consigna-se voto de homenagem pelo dia do Professor</t>
   </si>
   <si>
     <t>209121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209121/0334-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209121/0334-1989.pdf</t>
   </si>
   <si>
     <t>Reposição salarial em caráter emergencial aos funcionários públicos estaduais</t>
   </si>
   <si>
     <t>209122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209122/0335-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209122/0335-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações ao Sr. Prefeito à respeito de obras </t>
   </si>
   <si>
     <t>209123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209123/0336-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209123/0336-1989.pdf</t>
   </si>
   <si>
     <t>Convênio com MDU</t>
   </si>
   <si>
     <t>209124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209124/0337-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209124/0337-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações- dia 12 de Outubro, Fundação do Banco do Brasil</t>
   </si>
   <si>
     <t>209125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209125/0338-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209125/0338-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações, dia 12 de Outubro dia do Agronomo</t>
   </si>
   <si>
     <t>209161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209161/0339-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209161/0339-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações com o dia das crianças 12 de Outubro</t>
   </si>
   <si>
     <t>209162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209162/0340-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209162/0340-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, a respeito da construção da sala especial para deficientes auditivos na Escola Estadual de Primeiro Grau "17 de Setembro"</t>
   </si>
   <si>
     <t>209163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209163/0341-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209163/0341-1989.pdf</t>
   </si>
   <si>
     <t>209164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209164/0342-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209164/0342-1989.pdf</t>
   </si>
   <si>
     <t>"Congratulações" Dia 15 de Outubro, dia do Professor</t>
   </si>
   <si>
     <t>209165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209165/0343-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209165/0343-1989.pdf</t>
   </si>
   <si>
     <t>"Congratulações", dia 18 de Outubro, dia do Pintor de paredes</t>
   </si>
   <si>
     <t>209166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209166/0344-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209166/0344-1989.pdf</t>
   </si>
   <si>
     <t>"Congratulações", dia 19 de Outubro, dia do Médico</t>
   </si>
   <si>
     <t>209167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209167/0345-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209167/0345-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, a respeito da discriminação das despesas com pessoal, das despesas, despesas com remuneração, despesas com outros serviços e encargos, despesas com equipamentos e materiais permanentes, e nomes das entidades que receberam subvenções sociais em 1989.</t>
   </si>
   <si>
     <t>209168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209168/0346-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209168/0346-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, a respeito do programa de Suplementação Alimentar</t>
   </si>
   <si>
     <t>209169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209169/0347-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209169/0347-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à TELESP, quando será instalados os telefones em nosso Municipio</t>
   </si>
   <si>
     <t>209170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209170/0348-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209170/0348-1989.pdf</t>
   </si>
   <si>
     <t>Maior legibilidade nas receituários médicos</t>
   </si>
   <si>
     <t>209172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209172/0349-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209172/0349-1989.pdf</t>
   </si>
   <si>
     <t>Solicita cursos do SENAC</t>
   </si>
   <si>
     <t>209173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209173/0350-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209173/0350-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito dos funcionários da limpeza pública</t>
   </si>
   <si>
     <t>209174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209174/0351-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209174/0351-1989.pdf</t>
   </si>
   <si>
     <t>Poço de Novo Cravinhos</t>
   </si>
   <si>
     <t>209175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209175/0352-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209175/0352-1989.pdf</t>
   </si>
   <si>
     <t>"Congratulações", dia 28 de Outubro, dia do funcionário público</t>
   </si>
   <si>
     <t>209177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209177/0353-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209177/0353-1989.pdf</t>
   </si>
   <si>
     <t>"Congratulações", dia 25 de Outubro, dia do Sapateiro.</t>
   </si>
   <si>
     <t>209178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209178/0354-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209178/0354-1989.pdf</t>
   </si>
   <si>
     <t>Agradecimento da população pompeense pela implantação da Rádio Patrulhamento Padrão em Pompéia em prol da segurança de nossa cidade</t>
   </si>
   <si>
     <t>209179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209179/0355-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209179/0355-1989.pdf</t>
   </si>
   <si>
     <t>Supermecado do SESI</t>
   </si>
   <si>
     <t>209180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209180/0356-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209180/0356-1989.pdf</t>
   </si>
   <si>
     <t>209182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209182/0357-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209182/0357-1989.pdf</t>
   </si>
   <si>
     <t>Pbx em Novos Cravinhos</t>
   </si>
   <si>
     <t>209184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209184/0358-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209184/0358-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, sobre a merenda escolar</t>
   </si>
   <si>
     <t>209187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209187/0359-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209187/0359-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimentos do Senhores Dionisio Francisco Cotrin, Anilton da Conceição Souza, Jandiro Mascarin, Clemente Pereira Filho,Pedro Neves, Aurelio Lopes Magalhães, Julio Garcia. pelo falecimento das Senhoras Isaura Narciso Bueno e Dolores Ramos Ribeiro</t>
   </si>
   <si>
     <t>209191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209191/0360-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209191/0360-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Inclusão de projetos na ordem do dia e convocação de sessão extraordinaria </t>
   </si>
   <si>
     <t>209192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209192/0361-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209192/0361-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito do transporte de nossa cidade às faculdades</t>
   </si>
   <si>
     <t>209195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209195/0362-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209195/0362-1989.pdf</t>
   </si>
   <si>
     <t>"Congratulações" dia 30 de Outubro, dia do Balconista e do Comerciário</t>
   </si>
   <si>
     <t>209197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209197/0363-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209197/0363-1989.pdf</t>
   </si>
   <si>
     <t>Largura das calçadas, passeios para pedestres</t>
   </si>
   <si>
     <t>209198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209198/0364-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209198/0364-1989.pdf</t>
   </si>
   <si>
     <t>Recursos para a construção de matadouro público na Vila de Paulópolis</t>
   </si>
   <si>
     <t>209200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209200/0365-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209200/0365-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimentos dos Pompeenses, Brás Rojo Rodrigues, Antônio Florentino Reis, Joaquim Xavier da Silva, Maria Jose Paes</t>
   </si>
   <si>
     <t>209201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209201/0366-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209201/0366-1989.pdf</t>
   </si>
   <si>
     <t>Congratulações com o novo diretor-proprietário do semanário "A Época".</t>
   </si>
   <si>
     <t>209203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209203/0367-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209203/0367-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, à respeito de lajes para recuperar o muro do Cemiterio Municipal</t>
   </si>
   <si>
     <t>209205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209205/0368-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209205/0368-1989.pdf</t>
   </si>
   <si>
     <t>Liberação das casas do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>209206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209206/0369-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209206/0369-1989.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação do pátio interno da Fepasa</t>
   </si>
   <si>
     <t>209207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209207/0370-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209207/0370-1989.pdf</t>
   </si>
   <si>
     <t>Inclusão de projeto de Lei na Ordem do dia de presente sessão e convocação de sessão extraordinaria</t>
   </si>
   <si>
     <t>209209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209209/0371-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209209/0371-1989.pdf</t>
   </si>
   <si>
     <t>Abrigo para bóias frias</t>
   </si>
   <si>
     <t>209210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209210/0372-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209210/0372-1989.pdf</t>
   </si>
   <si>
     <t>Regularização da estabilidade dos professores contratados</t>
   </si>
   <si>
     <t>209211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209211/0373-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209211/0373-1989.pdf</t>
   </si>
   <si>
     <t>Largura de estradas Municipais</t>
   </si>
   <si>
     <t>209212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209212/0374-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209212/0374-1989.pdf</t>
   </si>
   <si>
     <t>209213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209213/0375-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209213/0375-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Ana Rodrigues de Souza</t>
   </si>
   <si>
     <t>209215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209215/0376-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209215/0376-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito da desapropriação do antigo prédio dos Supermercados Pag-Poko</t>
   </si>
   <si>
     <t>209216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209216/0377-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209216/0377-1989.pdf</t>
   </si>
   <si>
     <t>209217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209217/0378-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209217/0378-1989.pdf</t>
   </si>
   <si>
     <t>209220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209220/0379-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209220/0379-1989.pdf</t>
   </si>
   <si>
     <t>Inserção de Projeto da Ordem do Dia da presente sessão e convocação da sessão extraordinaria</t>
   </si>
   <si>
     <t>209221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209221/0380-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209221/0380-1989.pdf</t>
   </si>
   <si>
     <t>Muro de arrimo ao longo da Rua Brasília</t>
   </si>
   <si>
     <t>209223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209223/0381-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209223/0381-1989.pdf</t>
   </si>
   <si>
     <t>Comemoração do centenário da República</t>
   </si>
   <si>
     <t>209224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209224/0382-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209224/0382-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo,referente ao termino das casas do " mutirão"</t>
   </si>
   <si>
     <t>209225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209225/0383-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209225/0383-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, referente as entregas das casas do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>209227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209227/0384-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209227/0384-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito do acidente ocorrido no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>209230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209230/0385-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209230/0385-1989.pdf</t>
   </si>
   <si>
     <t>209232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209232/0386-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209232/0386-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de quantos que foi gasto pelo Municipio com a compra de alimentos que está sendo distruibuido pelo Fundo Social</t>
   </si>
   <si>
     <t>209233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209233/0387-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209233/0387-1989.pdf</t>
   </si>
   <si>
     <t>Cobertura da plataforma da estação da Fepasa</t>
   </si>
   <si>
     <t>209235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209235/0388-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209235/0388-1989.pdf</t>
   </si>
   <si>
     <t>Viatura para o Centro de Saúde</t>
   </si>
   <si>
     <t>209239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209239/0389-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209239/0389-1989.pdf</t>
   </si>
   <si>
     <t>Motocicletas para as Polícias Cívil e Militar</t>
   </si>
   <si>
     <t>209241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209241/0390-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209241/0390-1989.pdf</t>
   </si>
   <si>
     <t>Prédio para a agência da CEF</t>
   </si>
   <si>
     <t>209244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209244/0391-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209244/0391-1989.pdf</t>
   </si>
   <si>
     <t>2º Vara Judicial da Comarca</t>
   </si>
   <si>
     <t>209246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209246/0392-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209246/0392-1989.pdf</t>
   </si>
   <si>
     <t>Viatura para a Casa da Agricultura de Pompéia</t>
   </si>
   <si>
     <t>209247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209247/0393-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209247/0393-1989.pdf</t>
   </si>
   <si>
     <t>Cessão de área da Fepasa ao Município</t>
   </si>
   <si>
     <t>209248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209248/0394-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209248/0394-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o sargento do tiro de guerra local</t>
   </si>
   <si>
     <t>209250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209250/0395-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209250/0395-1989.pdf</t>
   </si>
   <si>
     <t>Banco do Brasil</t>
   </si>
   <si>
     <t>209251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209251/0396-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209251/0396-1989.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Mercedes M. Barros</t>
   </si>
   <si>
     <t>209252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209252/0397-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209252/0397-1989.pdf</t>
   </si>
   <si>
     <t>209254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209254/0398-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209254/0398-1989.pdf</t>
   </si>
   <si>
     <t>209257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209257/0399-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209257/0399-1989.pdf</t>
   </si>
   <si>
     <t>Construção do núcleo habitacional em Pompeia e Paulópolis pelo sistema de " mutirão"</t>
   </si>
   <si>
     <t>209259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209259/0400-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209259/0400-1989.pdf</t>
   </si>
   <si>
     <t>"Orelhão" defronte do "Panelão"</t>
   </si>
   <si>
     <t>209261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209261/0401-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209261/0401-1989.pdf</t>
   </si>
   <si>
     <t>Posto Policiais em Paulópolis e Novo Cravinhos</t>
   </si>
   <si>
     <t>209262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209262/0402-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209262/0402-1989.pdf</t>
   </si>
   <si>
     <t>209263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209263/0403-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209263/0403-1989.pdf</t>
   </si>
   <si>
     <t>Campo de futebol de núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>209266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209266/0404-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209266/0404-1989.pdf</t>
   </si>
   <si>
     <t>Reflorestamento das margens do Córrego Jacutinga</t>
   </si>
   <si>
     <t>209268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209268/0405-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209268/0405-1989.pdf</t>
   </si>
   <si>
     <t>209272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209272/0406-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209272/0406-1989.pdf</t>
   </si>
   <si>
     <t>Melhoramento em via pública localizada no Distrito Industrial</t>
   </si>
   <si>
     <t>209276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209276/0407-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209276/0407-1989.pdf</t>
   </si>
   <si>
     <t>209277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209277/0408-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209277/0408-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o presidente do FUSSESP</t>
   </si>
   <si>
     <t>209279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209279/0409-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209279/0409-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com os municípios vizinhos</t>
   </si>
   <si>
     <t>209281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209281/0410-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209281/0410-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito à respeito da recuperação das fontes luminosas das Praças Jesus Maria e Ruy Barbosa</t>
   </si>
   <si>
     <t>209283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209283/0411-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209283/0411-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao senhor Prefeito Municipal, referente ao mapa viario do Municipio ou informe as propriedades ao lonfo das estradas Municipais desativadas e excluidas do mapa viario oficial</t>
   </si>
   <si>
     <t>209285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209285/0412-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209285/0412-1989.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municipal, à respeito do ônibus " Turismo"</t>
   </si>
   <si>
     <t>209286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209286/0413-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209286/0413-1989.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita convocação de sessão extraordinária à respeito do reajuste salarial </t>
   </si>
   <si>
     <t>209289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209289/0414-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209289/0414-1989.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de sessão extraordinária,</t>
   </si>
   <si>
     <t>209291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209291/0415-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209291/0415-1989.pdf</t>
   </si>
   <si>
     <t>Apoio greve na saúde</t>
   </si>
   <si>
     <t>209292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209292/0416-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209292/0416-1989.pdf</t>
   </si>
   <si>
     <t>Reforma do club JK</t>
   </si>
   <si>
     <t>209294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209294/0417-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209294/0417-1989.pdf</t>
   </si>
   <si>
     <t>Santa Casa de Pompéia</t>
   </si>
   <si>
     <t>209295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209295/0418-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209295/0418-1989.pdf</t>
   </si>
   <si>
     <t>Lar da Criança Alice de Araújo</t>
   </si>
   <si>
     <t>209298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209298/0419-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209298/0419-1989.pdf</t>
   </si>
   <si>
     <t>"Papa lixo"</t>
   </si>
   <si>
     <t>209300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209300/0420-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209300/0420-1989.pdf</t>
   </si>
   <si>
     <t>209302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209302/0421-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209302/0421-1989.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o Presidente da Comissão de esportes de Pompéia-SP</t>
   </si>
   <si>
     <t>209304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209304/0422-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209304/0422-1989.pdf</t>
   </si>
   <si>
     <t>Solicitação à Delegada do Ensino de Marília, esclarecimento sobre alunos da 3ª série do 2º grau no período da manhã</t>
   </si>
   <si>
     <t>209307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209307/0423-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209307/0423-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito dos casos de hepatite na creche municipal e foi devido o surgimento da hepatite ou foi para modificações naquele prédio</t>
   </si>
   <si>
     <t>209311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209311/0424-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209311/0424-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, à respeito do Estádio Municipal</t>
   </si>
   <si>
     <t>209312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209312/0425-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209312/0425-1989.pdf</t>
   </si>
   <si>
     <t>209315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209315/0426-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209315/0426-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo à respeito de quais providências que a municipalidade vem tomando junto ao proprietário do terreno baldio</t>
   </si>
   <si>
     <t>209317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209317/0427-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209317/0427-1989.pdf</t>
   </si>
   <si>
     <t>Dia da Bíblia Sagrada</t>
   </si>
   <si>
     <t>209319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209319/0428-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209319/0428-1989.pdf</t>
   </si>
   <si>
     <t>Reformas na EEPG " Dr. Jose da Cunha Junior"</t>
   </si>
   <si>
     <t>209323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209323/0429-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209323/0429-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, à respeito da quantidade de pré primários Municipais estão em funcionamento</t>
   </si>
   <si>
     <t>209329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209329/0430-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209329/0430-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo, referente as providências que a Municipalidade está tomando para evitar que os raios solares continuem a derreter a camada asfáltica das ruas que foram recapeadas recentemente</t>
   </si>
   <si>
     <t>209332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209332/0431-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209332/0431-1989.pdf</t>
   </si>
   <si>
     <t>209333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209333/0432-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209333/0432-1989.pdf</t>
   </si>
   <si>
     <t>Elevação da Delpol de Pompéia para 2ª classe</t>
   </si>
   <si>
     <t>209336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209336/0433-1989.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209336/0433-1989.pdf</t>
   </si>
   <si>
     <t>Solicita informações à respeito se houve repasse financeiro para o Fundo Social</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12957,67 +12957,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111918/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111919/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111920/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111921/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111922/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111923/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111924/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111925/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111926/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111936/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111947/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111958/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111969/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111980/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111991/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112002/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112013/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112029/0018-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112044/0019-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112058/0020-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112070/0021-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112081/0022-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112092/0023-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112103/0024-1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112122/0025-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112164/0026-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112176/0027-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112187/0028-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112197/0029-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112208/0030-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112221/0031-1989.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112238/0032-1989.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112255/0033-1989.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112270/0034-1989.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112284/0035-1989.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112303/0036-1989.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112318/0037-1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112333/0038-1989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112347/0039-1989.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112358/0040-1989.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112372/0041-1989.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112387/0042-1989.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112403/0043-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112419/0044-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112436/0045-1989.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112452/0046-1989.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112468/0047-1989.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112480/0048-1989.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112497/0049-1989.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112514/0050-1989.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112531/0051-1989.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112547/0052-1989.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112573/0053-1989.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112595/0054-1989.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112613/0055-1989.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112629/0056-1989.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112653/0057-1989.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112674/0058-1989.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112563/0059-1989.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112562/0060-1989.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112561/0061-1989.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112560/0062-1989.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112559/0063-1989.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112557/0064-1989.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112555/0065-1989.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112553/0066-1989.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112552/0067-1989.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112550/0068-1989.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112131/0069-1989.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112132/0070-1989.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112133/0071-1989.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112134/0072-1989.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112135/0073-1989.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112136/0074-1989.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112137/0075-1989.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112138/0076-1989.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112139/0077-1989.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112140/0078-1989.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112141/0079-1989.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112142/0080-1989.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112143/0081-1989.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112144/0082-1989.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112145/0083-1989.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112146/0084-1989.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112147/0085-1989.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112148/0086-1989.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112149/0087-1989.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112150/0088-1989.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112151/0089-1989.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112152/0090-1989.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112153/0091-1989.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112154/0092-1989.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112155/0093-1989.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112156/0094-1989.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112157/0095-1989.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112158/0096-1989.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112159/0097-1989.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112160/0098-1989.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112161/0099-1989.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111927/0100-1989.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111928/0101-1989.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111929/0102-1989.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111930/0103-1989.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111931/0104-1989.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111932/0105-1989.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111933/0106-1989.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111934/0107-1989.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111935/0108-1989.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111937/0109-1989.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111938/0110-1989.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111939/0111-1989.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111940/0112-1989.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111941/0113-1989.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111942/0114-1989.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111943/0115-1989.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111944/0116-1989.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111945/0117-1989.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111946/0118-1989.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111948/0119-1989.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111949/0120-1989.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111950/0121-1989.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111951/0122-1989.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111952/0123-1989.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111953/0124-1989.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111954/0125-1989.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111955/0126-1989.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111956/0127-1989.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111957/0128-1989.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111959/0129-1989.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111960/0130-1989.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111961/0131-1989.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111962/0132-1989.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111963/0133-1989.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111964/0134-1989.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111965/0135-1989.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111966/0136-1989.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111967/0137-1989.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111968/0138-1989.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111970/0139-1989.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111971/0140-1989.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111972/0141-1989.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111973/0142-1989.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111974/0143-1989.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111975/0144-1989.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111976/0145-1989.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111977/0146-1989.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111978/0147-1989.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111979/0148-1989.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111981/0149-1989.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111982/0150-1989.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111983/0151-1989.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111984/0152-1989.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111985/0153-1989.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111986/0154-1989.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111987/0155-1989.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111988/0156-1989.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111989/0157-1989.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111990/0158-1989.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111992/0159-1989.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111993/0160-1989.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111994/0161-1989.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111995/0162-1989.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111996/0163-1989.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111997/0164-1989.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111998/0165-1989.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111999/0166-1989.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112000/0167-1989.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112001/0168-1989.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112003/0169-1989.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112004/0170-1989.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112005/0171-1989.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112006/0172-1989.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112007/0173-1989.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112008/0174-1989.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112009/0175-1989.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112010/0176-1989.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112011/0177-1989.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112012/0178-1989.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112014/0179-1989.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112015/0180-1989.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112017/0181-1989.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112018/0182-1989.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112021/0183-1989.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112023/0184-1989.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112024/0185-1989.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112025/0186-1989.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112026/0187-1989.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112028/0188-1989.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112031/0189-1989.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112032/0190-1989.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112033/0191-1989.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112035/0192-1989.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112036/0193-1989.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112038/0194-1989.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112039/0195-1989.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112040/0196-1989.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112042/0197-1989.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112043/0198-1989.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112046/0199-1989.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112047/0200-1989.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112049/0201-1989.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112050/0202-1989.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112051/0203-1989.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112052/0204-1989.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112053/0205-1989.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112055/0206-1989.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112056/0207-1989.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112057/0208-1989.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112059/0209-1989.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112061/0210-1989.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112062/0211-1989.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112063/0212-1989.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112064/0213-1989.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112065/0214-1989.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112066/0215-1989.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112067/0216-1989.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112068/0217-1989.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112069/0218-1989.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112071/0219-1989.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112072/0220-1989.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112073/0221-1989.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112074/0222-1989.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112075/0223-1989.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112076/0224-1989.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112077/0225-1989.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112078/0226-1989.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112079/0227-1989.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112080/0228-1989.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112082/0229-1989.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112083/0230-1989.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112084/0231-1989.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112085/0232-1989.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112086/0233-1989.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112087/0234-1989.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112088/0235-1989.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112089/0236-1989.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112090/0237-1989.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112091/0238-1989.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112093/0239-1989.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112094/0240-1989.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112095/0241-1989.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112096/0242-1989.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112097/0243-1989.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112098/0244-1989.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112099/0245-1989.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112100/0246-1989.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112101/0247-1989.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112102/0248-1989.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112104/0249-1989.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112105/0250-1989.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112106/0251-1989.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112108/0252-1989.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112110/0253-A-1989.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112112/0254-A-1989.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112114/0255-A-1989.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112116/0256-1989.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112118/0257-A-1989.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112120/0258-1989.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112123/0259-1989.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112124/0260-1989.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112125/0261-1989.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112126/0262-1989.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112127/0263-1989.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112128/0264-1989.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112129/0265-1989.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112130/0266-1989.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112162/0267-1989.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112163/0268-1989.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112165/0269-1989.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112166/0270-1989.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112167/0271-1989.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112168/0272-1989.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112169/0273-1989.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112170/0274-1989.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112172/0275-1989.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112173/0276-1989.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112174/0277-1989.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112175/0278-1989.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112177/0279-1989.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112178/0280-1989.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112179/0281-1989.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112180/0282-1989.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112181/0283-1989.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112182/0284-1989.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112183/0285-1989.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112184/0286-1989.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112185/0287-1989.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112186/0288-1989.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112188/0289-1989.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112189/0290-1989.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112190/0291-1989.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112191/0292-1989.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112192/0293-1989.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112193/0294-1989.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112194/0295-1989.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112195/0296-1989.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112196/0297-1989.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112198/0299-1989.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112199/0300-1989.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112200/0301-1989.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112201/0302-1989.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112202/0303-1989.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112203/0304-1989.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112204/0305-1989.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112205/0306-1989.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112206/0307-1989.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112207/0308-1989.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112209/0309-1989.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112210/0310-1989.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112211/0311-1989.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112212/0312-1989.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112213/0313-1989.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112215/0314-1989.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112216/0315-1989.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112217/0316-1989.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112219/0317-1989.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112220/0318-1989.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112223/0319-1989.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112225/0320-1989.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112227/0321-1989.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112229/0322-1989.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112230/0323-1989.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112232/0324-1989.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112233/0325-1989.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112234/0326-1989.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112236/0327-1989.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112237/0328-1989.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112240/0329-1989.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112242/0330-1989.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112243/0331-1989.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112245/0332-1989.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112246/0333-1989.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112248/0334-1989.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112250/0335-1989.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112251/0336-1989.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112253/0337-1989.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112254/0338-1989.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112256/0339-1989.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112258/0340-1989.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112259/0341-1989.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112261/0342-1989.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112262/0343-1989.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112264/0344-1989.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112265/0345-1989.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112266/0346-1989.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112268/0347-1989.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112269/0348-1989.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112272/0349-1989.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112273/0350-1989.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112274/0351-1989.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112275/0352-1989.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112276/0353-1989.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112277/0354-1989.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112278/0355-1989.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112280/0356-1989.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112281/0357-1989.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112283/0358-1989.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112288/0359-1989.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112289/0360-1989.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112291/0361-1989.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112293/0362-1989.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112294/0363-1989.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112296/0364-1989.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112297/0365-1989.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112299/0366-1989.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112300/0367-1989.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112302/0368-1989.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112304/0369-1989.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112305/0370-1989.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112306/0371-1989.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112308/0372-1989.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112309/0373-1989.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112311/0374-1989.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112312/0375-1989.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112314/0376-1989.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112315/0377-1989.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112317/0378-1989.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112320/0379-1989.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112321/0380-1989.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112323/0381-1989.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112324/0382-1989.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112325/0383-1989.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112326/0384-1989.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112327/0385-1989.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112328/0386-1989.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112330/0387-1989.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112331/0388-1989.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112334/0389-1989.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112336/0390-1989.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112337/0391-1989.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112338/0392-1989.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112340/0393-1989.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112341/0394-1989.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112342/0395-1989.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112344/0396-1989.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112345/0397-1989.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112346/0398-1989.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112348/0399-1989.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112349/0400-1989.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112350/0401-1989.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112351/0402-1989.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112352/0403-1989.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112353/0404-1989.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112354/0405-1989.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112355/0406-1989.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112356/0407-1989.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112357/0408-1989.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112359/0409-1989.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112361/0410-1989.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112362/0411-1989.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112363/0412-1989.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112365/0413-1989.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112366/0414-1989.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112368/0415-1989.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112369/0416-1989.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112370/0417-1989.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112371/0418-1989.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112374/0419-1989.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112375/0420-1989.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112377/0421-1989.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112378/0422-1989.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112379/0423-1989.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112381/0424-1989.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112382/0425-1989.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112383/0426-1989.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112384/0427-1989.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112386/0428-1989.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112389/0429-1989.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112390/0430-1989.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112391/0431-1989.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112392/0432-1989.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112394/0433-1989.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112396/0434-1989.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112397/0435-1989.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112398/0436-1989.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112400/0437-1989.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112401/0438-1989.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112404/0439-1989.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112406/0440-1989.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112407/0441-1989.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112409/0442-1989.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112411/0443-1989.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112413/0444-1989.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112414/0445-1989.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112415/0446-1989.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112417/0447-1989.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112418/0448-1989.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112421/0449-1989.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112422/0450-1989.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112423/0451-1989.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112425/0452-1989.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112426/0453-1989.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112428/0454-1989.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112429/0455-1989.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112431/0456-1989.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112433/0457-1989.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112435/0458-1989.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112438/0459-1989.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112439/0460-1989.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112440/0461-1989.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112442/0462-1989.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112444/0463-1989.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112445/0464-1989.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112447/0465-1989.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112448/0466-1989.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112449/0467-1989.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112450/0468-1989.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112453/0469-1989.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112455/0470-1989.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112457/0471-1989.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112459/0472-1989.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112460/0473-1989.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112461/0474-1989.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112462/0475-1989.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112463/0476-1989.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112465/0477-1989.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112467/0478-1989.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112470/0479-1989.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112471/0480-1989.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112472/0481-1989.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112473/0482-1989.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112474/0483-1989.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112475/0484-1989.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112476/0485-1989.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112477/0486-1989.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112478/0487-1989.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112479/0488-1989.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112481/0489-1989.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112482/0490-1989.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112483/0491-1989.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112485/0492-1989.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112487/0493-1989.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112489/0494-1989.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112490/0495-1989.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112492/0496-1989.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112494/0497-1989.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112495/0498-1989.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112499/0499-1989.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112501/0500-1989.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112503/0501-1989.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112504/0502-1989.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112505/0503-1989.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112507/0504-1989.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112508/0505-1989.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112510/0506-1989.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112511/0507-1989.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112513/0508-1989.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112516/0509-1989.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112518/0510-1989.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112519/0511-1989.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112522/0512-1989.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112523/0513-1989.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112524/0514-1989.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112526/0515-1989.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112527/0516-1989.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112528/0517-1989.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112529/0518-1989.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112532/0519-1989.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112534/0520-1989.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112535/0521-1989.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112537/0522-1989.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112538/0523-1989.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112540/0524-1989.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112542/0525-1989.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112543/0526-1989.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112544/0527-1989.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112545/0528-1989.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112548/0529-1989.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112564/0530-1989.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112565/0531-1989.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112566/0532-1989.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112567/0533-1989.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112568/0534-1989.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112569/0535-1989.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112570/0536-1989.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112571/0537-1989.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112572/0538-1989.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112574/0539-1989.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112575/0540-1989.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112578/0541-1989.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112579/0542-1989.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112582/0543-1989.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112585/0544-1989.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112587/0545-1989.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112590/0546-1989.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112593/0547-1989.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112594/0548-1989.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112597/0549-1989.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112599/0550-1989.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112601/0551-1989.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112603/0552-1989.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112605/0553-1989.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112606/0554-1989.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112608/0555-1989.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112609/0556-1989.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112610/0557-1989.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112612/0558-1989.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112615/0559-1989.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112616/0560-1989.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112617/0561-1989.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112619/0562-1989.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112620/0563-1989.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112622/0564-1989.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112623/0565-1989.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112626/0567-1989.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112633/0568-1989.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112638/0569-1989.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112640/0570-1989.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112641/0571-1989.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112643/0572-1989.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112645/0573-1989.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112646/0574-1989.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112648/0575-1989.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112649/0576-1989.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112651/0577-1989.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112652/0578-1989.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112655/0579-1989.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112656/0580-1989.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112658/0581-1989.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112660/0582-1989.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112662/0583-1989.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112663/0584-1989.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112665/0585-1989.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112666/0586-1989.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112668/0587-1989.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112669/0588-1989.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112676/0589-1989.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112677/0590-1989.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112679/0591-1989.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112681/0592-1989.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112683/0593-1989.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112684/0594-1989.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112686/0595-1989.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112688/0596-1989.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112689/0597-1989.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112691/0598-1989.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112694/0599-1989.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112696/0600-1989.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112697/0601-1989.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112698/0602-1989.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112699/0603-1989.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112700/0604-1989.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112702/0605-1989.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112704/0606-1989.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112706/0607-1989.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112708/0608-1989.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112710/0609-1989.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112712/0610-1989.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112714/0611-1989.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112715/0612-1989.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112716/0613-1989.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112718/0614-1989.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112720/0615-1989.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112722/0616-1989.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112723/0617-1989.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112724/0618-1989.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112726/0619-1989.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112727/0620-1989.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112729/0621-1989.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112730/0622-1989.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112731/0623-1989.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112734/0624-1989.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112736/0625-1989.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112738/0626-1989.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112739/0627-1989.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112742/0628-1989.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112743/0629-1989.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112745/0630-1989.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112746/0631-1989.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112747/0632-1989.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112748/0633-1989.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112750/0634-1989.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112751/0635-1989.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112753/0636-1989.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112754/0637-1989.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112755/0638-1989.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112757/0639-1989.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112758/0640-1989.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112760/0641-1989.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112762/0642-1989.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112764/0643-1989.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112765/0644-1989.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112767/0645-1989.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112769/0646-1989.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112770/0647-1989.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112772/0648-1989.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112773/0649-1989.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112775/0650-1989.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112776/0651-1989.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112778/0652-1989.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112780/0653-1989.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112781/0654-1989.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112783/0655-1989.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112786/0656-1989.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112788/0657-1989.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112790/0658-1989.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112792/0659-1989.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112794/0660-1989.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112796/0661-1989.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112798/0662-1989.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112800/0663-1989.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112802/0664-1989.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112805/0665-1989.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112806/0666-1989.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112809/0667-1989.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112810/0668-1989.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112813/0669-1989.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112815/0670-1989.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112818/0671-1989.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112819/0672-1989.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112822/0673-1989.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112823/0674-1989.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112825/0675-1989.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112827/0676-1989.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112829/0677-1989.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112830/0678-1989.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112832/0679-1989.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112833/0680-1989.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112835/0681-1989.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112837/0682-1989.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112838/0683-1989.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112839/0684-1989.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112840/0685-1989.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112842/0686-1989.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112844/0687-1989.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112845/0688-1989.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112847/0689-1989.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112850/0690-1989.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112851/0691-1989.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300270/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300271/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300272/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300273/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300274/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300275/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300276/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300277/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300278/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300279/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300280/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300281/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1645/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1646/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1647/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1648/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1649/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1650/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1651/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1652/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1653/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1654/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1655/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1656/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1657/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1658/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1659/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1660/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1661/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1662/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1663/0018-1989.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1664/0019-1989.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1665/0020-1989.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1666/0021-1989.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1667/0022-1989.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1668/0023-1989.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1669/0024-1989.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1670/0025-1989.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1671/0026-1989.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1672/0027-1989.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1673/0028-1989.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1674/0029-1989.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1675/0030-1989.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1677/0032-1989.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1678/0033-1989.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1679/0034-1989.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1680/0035-1989.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1681/0036-1989.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1682/0037-1989.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1683/0038-1989.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1684/0039-1989.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1685/0040-1989.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1686/0041-1989.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1687/0042-1989.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1688/0043-1989.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1689/0044-1989.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1690/0045-1989.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1691/0046-1989.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1693/0047-1989.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1694/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1695/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1696/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1697/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1698/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1699/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1700/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1701/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1702/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1703/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1704/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1705/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1706/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1707/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1708/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1709/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208737/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208738/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208739/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209353/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209375/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209394/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209415/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209437/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209456/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208749/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208763/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208783/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208807/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208826/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208852/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208870/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208921/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208939/0018-1989.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208955/0019-1989.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208973/0020-1989.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208988/0021-1989.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208999/0022-1989.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209010/0023-1989.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209021/0024-1989.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209032/0025-1989.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209043/0026-1989.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209054/0027-1989.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209065/0028-1989.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209077/0029-1989.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209088/0030-1989.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209099/0031-1989.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209115/0032-1989.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209126/0033-1989.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209171/0034-1989.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209218/0037-1989.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209236/0038-1989.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209256/0039-1989.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209278/0040-1989.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209296/0041-1989.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209321/0042-1989.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209339/0043-1989.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209340/0044-1989.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209343/0045-1989.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209346/0046-1989.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209349/0047-1989.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209355/0049-1989.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209356/0050-1989.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209358/0051-1989.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209360/0052-1989.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209363/0053-1989.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209364/0054-1989.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209365/0055-1989.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209369/0056-1989.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209371/0057-1989.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209373/0058-1989.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209377/0059-1989.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209378/0060-1989.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209380/0061-1989.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209382/0062-1989.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209384/0063-1989.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209386/0064-1989.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209387/0065-1989.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209389/0066-1989.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209390/0067-1989.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209392/0068-1989.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209396/0069-1989.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209397/0070-1989.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209399/0071-1989.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209401/0072-1989.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209402/0073-1989.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209405/0074-1989.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209407/0075-1989.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209410/0076-1989.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209411/0077-1989.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209413/0078-1989.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209418/0079-1989.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209419/0080-1989.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209421/0081-1989.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209422/0082-1989.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209424/0083-1989.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209426/0084-1989.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209428/0085-1989.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209429/0086-1989.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209432/0087-1989.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209434/0088-1989.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209439/0089-1989.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209440/0090-1989.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209442/0091-1989.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209444/0092-1989.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209446/0093-1989.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209449/0094-1989.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209450/0095-1989.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209451/0096-1989.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209453/0097-1989.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209455/0098-1989.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209458/0099-1989.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208740/0100-1989.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208741/0101-1989.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208742/0102-1989.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208743/0103-1989.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208744/0104-1989.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208745/0105-1989.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208746/0106-1989.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208747/0107-1989.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208748/0108-1989.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208751/0109-1989.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208752/0110-1989.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208753/0111-1989.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208754/0112-1989.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208755/0113-1989.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208757/0114-1989.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208758/0115-1989.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208760/0116-1989.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208761/0117-1989.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208762/0118-1989.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208764/0119-1989.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208765/0120-1989.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208768/0121-1989.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208769/0122-1989.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208772/0123-1989.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208774/0124-1989.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208775/0125-1989.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208778/0126-1989.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208779/0127-1989.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208781/0128-1989.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208786/0129-1989.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208787/0130-1989.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208790/0131-1989.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208792/0132-1989.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208794/0133-1989.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208795/0134-1989.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208797/0135-1989.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208799/0136-1989.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208802/0137-1989.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208804/0138-1989.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208809/0139-1989.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208810/0140-1989.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208812/0141-1989.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208813/0142-1989.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208815/0143-1989.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208816/0144-1989.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208818/0145-1989.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208819/0146-1989.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208821/0147-1989.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208824/0148-1989.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208829/0149-A-1989.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208836/0150-1989.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208838/0151-1989.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208841/0152-1989.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208842/0153-1989.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208844/0154-1989.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208846/0155-1989.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208847/0157-1989.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208849/0158-1989.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208853/0159-1989.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208856/0160-1989.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208858/0161-1989.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208859/0162-1989.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208861/0163-1989.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208862/0164-1989.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208864/0165-1989.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208865/0166-1989.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208867/0167-1989.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208868/0168-1989.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208874/0169-1989.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208875/0170-1989.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208876/0171-1989.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208878/0172-1989.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208879/0173-1989.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208911/0174-1989.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208916/0175-1989.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208917/0176-1989.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208918/0177-1989.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208920/0178-1989.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208924/0179-1989.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208925/0180-1989.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208927/0181-1989.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208928/0182-1989.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208930/0183-1989.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208932/0184-1989.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208933/0185-1989.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208935/0186-1989.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208936/0187-1989.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208938/0188-1989.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208941/0189-1989.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208943/0190-1989.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208944/0191-1989.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208946/0192-1989.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208947/0193-1989.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208948/0194-1989.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208949/0195-1989.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208951/0196-1989.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208952/0197-1989.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208953/0198-1989.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208957/0199-1989.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208958/0200-1989.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208960/0201-1989.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208962/0202-1989.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208963/0203-1989.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208965/0204-1989.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208967/0205-1989.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208969/0206-1989.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208971/0207-1989.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208972/0208-1989.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208974/0209-1989.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208976/0210-1989.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208977/0211-1989.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208978/0212-1989.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208980/0213-1989.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208981/0214-1989.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208982/0215-1989.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208983/0216-1989.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208985/0217-1989.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208986/0218-1989.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208989/0219-1989.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208990/0220-1989.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208991/0221-1989.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208992/0222-1989.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208993/0223-1989.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208994/0224-1989.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208995/0225-1989.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208996/0226-1989.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208997/0227-1989.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208998/0228-1989.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209000/0229-1989.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209001/0230-1989.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209002/0231-1989.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209003/0232-1989.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209004/0233-1989.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209005/0234-1989.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209006/0235-1989.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209007/0236-1989.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209008/0237-1989.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209009/0238-1989.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209011/0239-1989.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209012/0240-1989.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209013/0241-1989.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209014/0242-1989.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209015/0243-1989.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209016/0244-1989.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209017/0245-1989.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209018/0246-1989.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209019/0247-1989.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209020/0248-1989.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209022/0249-1989.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209023/0250-1989.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209024/0251-1989.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209025/0252-1989.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209026/0253-1989.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209027/0254-1989.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209028/0255-1989.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209029/0256-1989.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209030/0257-1989.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209031/0258-1989.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209033/0259-1989.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209034/0260-1989.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209035/0261-1989.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209036/0262-1989.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209037/0263-1989.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209038/0264-1989.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209039/0265-1989.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209040/0266-1989.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209041/0267-1989.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209042/0268-1989.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209044/0269-1989.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209045/0270-1989.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209046/0271-1989.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209047/0272-1989.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209048/0273-1989.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209049/0274-1989.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209050/0275-1989.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209051/0276-1989.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209052/0277-1989.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209053/0278-1989.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209055/0279-1989.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209056/0280-1989.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209057/0281-1989.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209058/0282-1989.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209059/0283-1989.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209060/0284-1989.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209061/0285-1989.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209062/0286-1989.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209063/0287-1989.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209064/0288-1989.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209066/0289-1989.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209067/0290-1989.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209068/0291-1989.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209069/0292-1989.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209070/0293-1989.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209071/0294-1989.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209072/0295-A-1989.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209074/0296-1989.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209075/0297-1989.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209076/0298-1989.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209078/0299-1989.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209079/0300-1989.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209080/0301-1989.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209081/0302-1989.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209082/0303-1989.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209083/0304-1989.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209084/0305-1989.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209085/0306-1989.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209086/0307-1989.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209087/0308-1989.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209089/0309-1989.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209090/0310-1989.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209091/0311-1989.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209092/0312-1989.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209093/0313-1989.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209094/0314-1989.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209095/0315-1989.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209096/0316-1989.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209097/0317-1989.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209098/0318-1989.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209105/0319-1989.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209106/0320-1989.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209107/0321-1989.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209108/0322-1989.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209109/0323-1989.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209110/0324-1989.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209111/0325-1989.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209112/0326-1989.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209113/0327-1989.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209114/0328-1989.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209116/0329-1989.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209117/0330-1989.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209118/0331-1989.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209119/0332-1989.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209120/0333-1989.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209121/0334-1989.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209122/0335-1989.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209123/0336-1989.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209124/0337-1989.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209125/0338-1989.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209161/0339-1989.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209162/0340-1989.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209163/0341-1989.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209164/0342-1989.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209165/0343-1989.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209166/0344-1989.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209167/0345-1989.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209168/0346-1989.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209169/0347-1989.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209170/0348-1989.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209172/0349-1989.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209173/0350-1989.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209174/0351-1989.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209175/0352-1989.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209177/0353-1989.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209178/0354-1989.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209179/0355-1989.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209180/0356-1989.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209182/0357-1989.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209184/0358-1989.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209187/0359-1989.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209191/0360-1989.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209192/0361-1989.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209195/0362-1989.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209197/0363-1989.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209198/0364-1989.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209200/0365-1989.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209201/0366-1989.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209203/0367-1989.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209205/0368-1989.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209206/0369-1989.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209207/0370-1989.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209209/0371-1989.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209210/0372-1989.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209211/0373-1989.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209212/0374-1989.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209213/0375-1989.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209215/0376-1989.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209216/0377-1989.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209217/0378-1989.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209220/0379-1989.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209221/0380-1989.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209223/0381-1989.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209224/0382-1989.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209225/0383-1989.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209227/0384-1989.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209230/0385-1989.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209232/0386-1989.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209233/0387-1989.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209235/0388-1989.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209239/0389-1989.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209241/0390-1989.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209244/0391-1989.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209246/0392-1989.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209247/0393-1989.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209248/0394-1989.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209250/0395-1989.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209251/0396-1989.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209252/0397-1989.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209254/0398-1989.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209257/0399-1989.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209259/0400-1989.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209261/0401-1989.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209262/0402-1989.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209263/0403-1989.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209266/0404-1989.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209268/0405-1989.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209272/0406-1989.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209276/0407-1989.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209277/0408-1989.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209279/0409-1989.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209281/0410-1989.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209283/0411-1989.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209285/0412-1989.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209286/0413-1989.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209289/0414-1989.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209291/0415-1989.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209292/0416-1989.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209294/0417-1989.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209295/0418-1989.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209298/0419-1989.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209300/0420-1989.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209302/0421-1989.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209304/0422-1989.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209307/0423-1989.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209311/0424-1989.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209312/0425-1989.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209315/0426-1989.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209317/0427-1989.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209319/0428-1989.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209323/0429-1989.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209329/0430-1989.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209332/0431-1989.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209333/0432-1989.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209336/0433-1989.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111918/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111919/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111920/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111921/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111922/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111923/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111924/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111925/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111926/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111936/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111947/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111958/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111969/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111980/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111991/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112002/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112013/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112029/0018-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112044/0019-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112058/0020-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112070/0021-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112081/0022-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112092/0023-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112103/0024-1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112122/0025-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112164/0026-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112176/0027-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112187/0028-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112197/0029-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112208/0030-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112221/0031-1989.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112238/0032-1989.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112255/0033-1989.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112270/0034-1989.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112284/0035-1989.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112303/0036-1989.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112318/0037-1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112333/0038-1989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112347/0039-1989.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112358/0040-1989.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112372/0041-1989.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112387/0042-1989.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112403/0043-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112419/0044-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112436/0045-1989.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112452/0046-1989.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112468/0047-1989.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112480/0048-1989.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112497/0049-1989.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112514/0050-1989.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112531/0051-1989.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112547/0052-1989.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112573/0053-1989.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112595/0054-1989.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112613/0055-1989.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112629/0056-1989.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112653/0057-1989.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112674/0058-1989.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112563/0059-1989.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112562/0060-1989.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112561/0061-1989.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112560/0062-1989.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112559/0063-1989.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112557/0064-1989.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112555/0065-1989.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112553/0066-1989.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112552/0067-1989.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112550/0068-1989.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112131/0069-1989.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112132/0070-1989.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112133/0071-1989.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112134/0072-1989.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112135/0073-1989.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112136/0074-1989.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112137/0075-1989.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112138/0076-1989.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112139/0077-1989.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112140/0078-1989.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112141/0079-1989.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112142/0080-1989.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112143/0081-1989.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112144/0082-1989.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112145/0083-1989.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112146/0084-1989.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112147/0085-1989.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112148/0086-1989.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112149/0087-1989.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112150/0088-1989.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112151/0089-1989.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112152/0090-1989.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112153/0091-1989.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112154/0092-1989.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112155/0093-1989.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112156/0094-1989.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112157/0095-1989.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112158/0096-1989.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112159/0097-1989.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112160/0098-1989.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112161/0099-1989.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111927/0100-1989.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111928/0101-1989.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111929/0102-1989.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111930/0103-1989.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111931/0104-1989.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111932/0105-1989.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111933/0106-1989.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111934/0107-1989.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111935/0108-1989.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111937/0109-1989.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111938/0110-1989.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111939/0111-1989.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111940/0112-1989.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111941/0113-1989.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111942/0114-1989.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111943/0115-1989.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111944/0116-1989.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111945/0117-1989.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111946/0118-1989.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111948/0119-1989.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111949/0120-1989.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111950/0121-1989.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111951/0122-1989.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111952/0123-1989.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111953/0124-1989.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111954/0125-1989.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111955/0126-1989.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111956/0127-1989.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111957/0128-1989.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111959/0129-1989.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111960/0130-1989.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111961/0131-1989.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111962/0132-1989.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111963/0133-1989.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111964/0134-1989.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111965/0135-1989.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111966/0136-1989.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111967/0137-1989.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111968/0138-1989.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111970/0139-1989.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111971/0140-1989.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111972/0141-1989.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111973/0142-1989.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111974/0143-1989.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111975/0144-1989.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111976/0145-1989.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111977/0146-1989.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111978/0147-1989.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111979/0148-1989.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111981/0149-1989.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111982/0150-1989.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111983/0151-1989.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111984/0152-1989.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111985/0153-1989.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111986/0154-1989.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111987/0155-1989.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111988/0156-1989.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111989/0157-1989.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111990/0158-1989.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111992/0159-1989.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111993/0160-1989.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111994/0161-1989.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111995/0162-1989.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111996/0163-1989.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111997/0164-1989.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111998/0165-1989.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/111999/0166-1989.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112000/0167-1989.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112001/0168-1989.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112003/0169-1989.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112004/0170-1989.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112005/0171-1989.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112006/0172-1989.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112007/0173-1989.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112008/0174-1989.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112009/0175-1989.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112010/0176-1989.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112011/0177-1989.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112012/0178-1989.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112014/0179-1989.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112015/0180-1989.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112017/0181-1989.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112018/0182-1989.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112021/0183-1989.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112023/0184-1989.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112024/0185-1989.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112025/0186-1989.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112026/0187-1989.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112028/0188-1989.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112031/0189-1989.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112032/0190-1989.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112033/0191-1989.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112035/0192-1989.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112036/0193-1989.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112038/0194-1989.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112039/0195-1989.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112040/0196-1989.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112042/0197-1989.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112043/0198-1989.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112046/0199-1989.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112047/0200-1989.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112049/0201-1989.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112050/0202-1989.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112051/0203-1989.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112052/0204-1989.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112053/0205-1989.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112055/0206-1989.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112056/0207-1989.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112057/0208-1989.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112059/0209-1989.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112061/0210-1989.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112062/0211-1989.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112063/0212-1989.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112064/0213-1989.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112065/0214-1989.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112066/0215-1989.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112067/0216-1989.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112068/0217-1989.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112069/0218-1989.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112071/0219-1989.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112072/0220-1989.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112073/0221-1989.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112074/0222-1989.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112075/0223-1989.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112076/0224-1989.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112077/0225-1989.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112078/0226-1989.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112079/0227-1989.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112080/0228-1989.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112082/0229-1989.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112083/0230-1989.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112084/0231-1989.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112085/0232-1989.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112086/0233-1989.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112087/0234-1989.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112088/0235-1989.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112089/0236-1989.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112090/0237-1989.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112091/0238-1989.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112093/0239-1989.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112094/0240-1989.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112095/0241-1989.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112096/0242-1989.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112097/0243-1989.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112098/0244-1989.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112099/0245-1989.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112100/0246-1989.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112101/0247-1989.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112102/0248-1989.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112104/0249-1989.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112105/0250-1989.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112106/0251-1989.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112108/0252-1989.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112110/0253-A-1989.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112112/0254-A-1989.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112114/0255-A-1989.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112116/0256-1989.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112118/0257-A-1989.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112120/0258-1989.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112123/0259-1989.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112124/0260-1989.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112125/0261-1989.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112126/0262-1989.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112127/0263-1989.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112128/0264-1989.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112129/0265-1989.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112130/0266-1989.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112162/0267-1989.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112163/0268-1989.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112165/0269-1989.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112166/0270-1989.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112167/0271-1989.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112168/0272-1989.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112169/0273-1989.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112170/0274-1989.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112172/0275-1989.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112173/0276-1989.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112174/0277-1989.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112175/0278-1989.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112177/0279-1989.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112178/0280-1989.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112179/0281-1989.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112180/0282-1989.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112181/0283-1989.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112182/0284-1989.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112183/0285-1989.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112184/0286-1989.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112185/0287-1989.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112186/0288-1989.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112188/0289-1989.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112189/0290-1989.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112190/0291-1989.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112191/0292-1989.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112192/0293-1989.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112193/0294-1989.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112194/0295-1989.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112195/0296-1989.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112196/0297-1989.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112198/0299-1989.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112199/0300-1989.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112200/0301-1989.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112201/0302-1989.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112202/0303-1989.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112203/0304-1989.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112204/0305-1989.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112205/0306-1989.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112206/0307-1989.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112207/0308-1989.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112209/0309-1989.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112210/0310-1989.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112211/0311-1989.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112212/0312-1989.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112213/0313-1989.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112215/0314-1989.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112216/0315-1989.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112217/0316-1989.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112219/0317-1989.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112220/0318-1989.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112223/0319-1989.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112225/0320-1989.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112227/0321-1989.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112229/0322-1989.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112230/0323-1989.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112232/0324-1989.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112233/0325-1989.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112234/0326-1989.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112236/0327-1989.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112237/0328-1989.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112240/0329-1989.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112242/0330-1989.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112243/0331-1989.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112245/0332-1989.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112246/0333-1989.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112248/0334-1989.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112250/0335-1989.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112251/0336-1989.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112253/0337-1989.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112254/0338-1989.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112256/0339-1989.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112258/0340-1989.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112259/0341-1989.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112261/0342-1989.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112262/0343-1989.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112264/0344-1989.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112265/0345-1989.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112266/0346-1989.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112268/0347-1989.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112269/0348-1989.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112272/0349-1989.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112273/0350-1989.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112274/0351-1989.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112275/0352-1989.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112276/0353-1989.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112277/0354-1989.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112278/0355-1989.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112280/0356-1989.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112281/0357-1989.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112283/0358-1989.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112288/0359-1989.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112289/0360-1989.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112291/0361-1989.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112293/0362-1989.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112294/0363-1989.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112296/0364-1989.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112297/0365-1989.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112299/0366-1989.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112300/0367-1989.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112302/0368-1989.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112304/0369-1989.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112305/0370-1989.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112306/0371-1989.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112308/0372-1989.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112309/0373-1989.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112311/0374-1989.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112312/0375-1989.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112314/0376-1989.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112315/0377-1989.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112317/0378-1989.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112320/0379-1989.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112321/0380-1989.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112323/0381-1989.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112324/0382-1989.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112325/0383-1989.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112326/0384-1989.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112327/0385-1989.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112328/0386-1989.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112330/0387-1989.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112331/0388-1989.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112334/0389-1989.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112336/0390-1989.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112337/0391-1989.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112338/0392-1989.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112340/0393-1989.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112341/0394-1989.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112342/0395-1989.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112344/0396-1989.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112345/0397-1989.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112346/0398-1989.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112348/0399-1989.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112349/0400-1989.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112350/0401-1989.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112351/0402-1989.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112352/0403-1989.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112353/0404-1989.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112354/0405-1989.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112355/0406-1989.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112356/0407-1989.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112357/0408-1989.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112359/0409-1989.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112361/0410-1989.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112362/0411-1989.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112363/0412-1989.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112365/0413-1989.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112366/0414-1989.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112368/0415-1989.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112369/0416-1989.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112370/0417-1989.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112371/0418-1989.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112374/0419-1989.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112375/0420-1989.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112377/0421-1989.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112378/0422-1989.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112379/0423-1989.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112381/0424-1989.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112382/0425-1989.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112383/0426-1989.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112384/0427-1989.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112386/0428-1989.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112389/0429-1989.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112390/0430-1989.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112391/0431-1989.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112392/0432-1989.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112394/0433-1989.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112396/0434-1989.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112397/0435-1989.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112398/0436-1989.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112400/0437-1989.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112401/0438-1989.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112404/0439-1989.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112406/0440-1989.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112407/0441-1989.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112409/0442-1989.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112411/0443-1989.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112413/0444-1989.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112414/0445-1989.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112415/0446-1989.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112417/0447-1989.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112418/0448-1989.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112421/0449-1989.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112422/0450-1989.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112423/0451-1989.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112425/0452-1989.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112426/0453-1989.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112428/0454-1989.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112429/0455-1989.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112431/0456-1989.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112433/0457-1989.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112435/0458-1989.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112438/0459-1989.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112439/0460-1989.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112440/0461-1989.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112442/0462-1989.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112444/0463-1989.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112445/0464-1989.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112447/0465-1989.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112448/0466-1989.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112449/0467-1989.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112450/0468-1989.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112453/0469-1989.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112455/0470-1989.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112457/0471-1989.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112459/0472-1989.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112460/0473-1989.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112461/0474-1989.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112462/0475-1989.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112463/0476-1989.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112465/0477-1989.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112467/0478-1989.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112470/0479-1989.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112471/0480-1989.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112472/0481-1989.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112473/0482-1989.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112474/0483-1989.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112475/0484-1989.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112476/0485-1989.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112477/0486-1989.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112478/0487-1989.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112479/0488-1989.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112481/0489-1989.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112482/0490-1989.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112483/0491-1989.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112485/0492-1989.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112487/0493-1989.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112489/0494-1989.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112490/0495-1989.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112492/0496-1989.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112494/0497-1989.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112495/0498-1989.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112499/0499-1989.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112501/0500-1989.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112503/0501-1989.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112504/0502-1989.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112505/0503-1989.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112507/0504-1989.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112508/0505-1989.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112510/0506-1989.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112511/0507-1989.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112513/0508-1989.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112516/0509-1989.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112518/0510-1989.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112519/0511-1989.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112522/0512-1989.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112523/0513-1989.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112524/0514-1989.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112526/0515-1989.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112527/0516-1989.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112528/0517-1989.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112529/0518-1989.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112532/0519-1989.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112534/0520-1989.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112535/0521-1989.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112537/0522-1989.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112538/0523-1989.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112540/0524-1989.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112542/0525-1989.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112543/0526-1989.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112544/0527-1989.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112545/0528-1989.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112548/0529-1989.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112564/0530-1989.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112565/0531-1989.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112566/0532-1989.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112567/0533-1989.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112568/0534-1989.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112569/0535-1989.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112570/0536-1989.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112571/0537-1989.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112572/0538-1989.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112574/0539-1989.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112575/0540-1989.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112578/0541-1989.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112579/0542-1989.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112582/0543-1989.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112585/0544-1989.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112587/0545-1989.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112590/0546-1989.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112593/0547-1989.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112594/0548-1989.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112597/0549-1989.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112599/0550-1989.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112601/0551-1989.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112603/0552-1989.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112605/0553-1989.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112606/0554-1989.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112608/0555-1989.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112609/0556-1989.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112610/0557-1989.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112612/0558-1989.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112615/0559-1989.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112616/0560-1989.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112617/0561-1989.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112619/0562-1989.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112620/0563-1989.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112622/0564-1989.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112623/0565-1989.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112626/0567-1989.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112633/0568-1989.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112638/0569-1989.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112640/0570-1989.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112641/0571-1989.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112643/0572-1989.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112645/0573-1989.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112646/0574-1989.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112648/0575-1989.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112649/0576-1989.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112651/0577-1989.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112652/0578-1989.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112655/0579-1989.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112656/0580-1989.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112658/0581-1989.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112660/0582-1989.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112662/0583-1989.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112663/0584-1989.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112665/0585-1989.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112666/0586-1989.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112668/0587-1989.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112669/0588-1989.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112676/0589-1989.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112677/0590-1989.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112679/0591-1989.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112681/0592-1989.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112683/0593-1989.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112684/0594-1989.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112686/0595-1989.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112688/0596-1989.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112689/0597-1989.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112691/0598-1989.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112694/0599-1989.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112696/0600-1989.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112697/0601-1989.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112698/0602-1989.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112699/0603-1989.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112700/0604-1989.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112702/0605-1989.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112704/0606-1989.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112706/0607-1989.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112708/0608-1989.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112710/0609-1989.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112712/0610-1989.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112714/0611-1989.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112715/0612-1989.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112716/0613-1989.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112718/0614-1989.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112720/0615-1989.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112722/0616-1989.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112723/0617-1989.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112724/0618-1989.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112726/0619-1989.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112727/0620-1989.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112729/0621-1989.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112730/0622-1989.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112731/0623-1989.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112734/0624-1989.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112736/0625-1989.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112738/0626-1989.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112739/0627-1989.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112742/0628-1989.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112743/0629-1989.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112745/0630-1989.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112746/0631-1989.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112747/0632-1989.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112748/0633-1989.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112750/0634-1989.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112751/0635-1989.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112753/0636-1989.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112754/0637-1989.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112755/0638-1989.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112757/0639-1989.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112758/0640-1989.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112760/0641-1989.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112762/0642-1989.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112764/0643-1989.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112765/0644-1989.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112767/0645-1989.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112769/0646-1989.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112770/0647-1989.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112772/0648-1989.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112773/0649-1989.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112775/0650-1989.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112776/0651-1989.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112778/0652-1989.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112780/0653-1989.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112781/0654-1989.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112783/0655-1989.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112786/0656-1989.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112788/0657-1989.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112790/0658-1989.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112792/0659-1989.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112794/0660-1989.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112796/0661-1989.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112798/0662-1989.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112800/0663-1989.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112802/0664-1989.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112805/0665-1989.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112806/0666-1989.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112809/0667-1989.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112810/0668-1989.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112813/0669-1989.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112815/0670-1989.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112818/0671-1989.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112819/0672-1989.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112822/0673-1989.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112823/0674-1989.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112825/0675-1989.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112827/0676-1989.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112829/0677-1989.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112830/0678-1989.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112832/0679-1989.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112833/0680-1989.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112835/0681-1989.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112837/0682-1989.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112838/0683-1989.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112839/0684-1989.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112840/0685-1989.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112842/0686-1989.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112844/0687-1989.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112845/0688-1989.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112847/0689-1989.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112850/0690-1989.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/112851/0691-1989.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300270/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300271/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300272/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300273/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300274/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300275/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300276/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300277/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300278/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300279/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300280/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/300281/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1645/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1646/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1647/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1648/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1649/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1650/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1651/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1652/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1653/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1654/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1655/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1656/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1657/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1658/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1659/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1660/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1661/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1662/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1663/0018-1989.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1664/0019-1989.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1665/0020-1989.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1666/0021-1989.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1667/0022-1989.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1668/0023-1989.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1669/0024-1989.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1670/0025-1989.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1671/0026-1989.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1672/0027-1989.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1673/0028-1989.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1674/0029-1989.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1675/0030-1989.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1677/0032-1989.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1678/0033-1989.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1679/0034-1989.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1680/0035-1989.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1681/0036-1989.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1682/0037-1989.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1683/0038-1989.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1684/0039-1989.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1685/0040-1989.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1686/0041-1989.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1687/0042-1989.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1688/0043-1989.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1689/0044-1989.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1690/0045-1989.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1691/0046-1989.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1693/0047-1989.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1694/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1695/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1696/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1697/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1698/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1699/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1700/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1701/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1702/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1703/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1704/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1705/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1706/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1707/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1708/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/1709/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208737/0001-1989.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208738/0002-1989.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208739/0003-1989.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209353/0004-1989.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209375/0005-1989.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209394/0006-1989.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209415/0007-1989.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209437/0008-1989.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209456/0009-1989.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208749/0010-1989.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208763/0011-1989.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208783/0012-1989.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208807/0013-1989.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208826/0014-1989.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208852/0015-1989.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208870/0016-1989.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208921/0017-1989.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208939/0018-1989.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208955/0019-1989.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208973/0020-1989.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208988/0021-1989.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208999/0022-1989.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209010/0023-1989.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209021/0024-1989.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209032/0025-1989.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209043/0026-1989.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209054/0027-1989.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209065/0028-1989.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209077/0029-1989.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209088/0030-1989.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209099/0031-1989.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209115/0032-1989.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209126/0033-1989.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209171/0034-1989.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209218/0037-1989.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209236/0038-1989.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209256/0039-1989.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209278/0040-1989.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209296/0041-1989.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209321/0042-1989.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209339/0043-1989.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209340/0044-1989.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209343/0045-1989.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209346/0046-1989.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209349/0047-1989.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209355/0049-1989.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209356/0050-1989.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209358/0051-1989.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209360/0052-1989.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209363/0053-1989.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209364/0054-1989.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209365/0055-1989.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209369/0056-1989.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209371/0057-1989.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209373/0058-1989.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209377/0059-1989.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209378/0060-1989.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209380/0061-1989.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209382/0062-1989.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209384/0063-1989.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209386/0064-1989.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209387/0065-1989.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209389/0066-1989.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209390/0067-1989.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209392/0068-1989.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209396/0069-1989.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209397/0070-1989.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209399/0071-1989.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209401/0072-1989.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209402/0073-1989.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209405/0074-1989.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209407/0075-1989.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209410/0076-1989.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209411/0077-1989.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209413/0078-1989.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209418/0079-1989.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209419/0080-1989.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209421/0081-1989.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209422/0082-1989.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209424/0083-1989.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209426/0084-1989.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209428/0085-1989.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209429/0086-1989.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209432/0087-1989.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209434/0088-1989.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209439/0089-1989.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209440/0090-1989.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209442/0091-1989.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209444/0092-1989.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209446/0093-1989.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209449/0094-1989.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209450/0095-1989.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209451/0096-1989.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209453/0097-1989.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209455/0098-1989.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209458/0099-1989.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208740/0100-1989.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208741/0101-1989.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208742/0102-1989.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208743/0103-1989.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208744/0104-1989.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208745/0105-1989.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208746/0106-1989.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208747/0107-1989.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208748/0108-1989.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208751/0109-1989.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208752/0110-1989.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208753/0111-1989.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208754/0112-1989.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208755/0113-1989.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208757/0114-1989.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208758/0115-1989.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208760/0116-1989.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208761/0117-1989.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208762/0118-1989.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208764/0119-1989.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208765/0120-1989.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208768/0121-1989.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208769/0122-1989.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208772/0123-1989.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208774/0124-1989.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208775/0125-1989.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208778/0126-1989.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208779/0127-1989.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208781/0128-1989.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208786/0129-1989.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208787/0130-1989.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208790/0131-1989.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208792/0132-1989.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208794/0133-1989.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208795/0134-1989.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208797/0135-1989.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208799/0136-1989.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208802/0137-1989.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208804/0138-1989.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208809/0139-1989.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208810/0140-1989.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208812/0141-1989.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208813/0142-1989.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208815/0143-1989.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208816/0144-1989.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208818/0145-1989.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208819/0146-1989.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208821/0147-1989.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208824/0148-1989.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208829/0149-A-1989.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208836/0150-1989.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208838/0151-1989.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208841/0152-1989.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208842/0153-1989.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208844/0154-1989.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208846/0155-1989.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208847/0157-1989.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208849/0158-1989.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208853/0159-1989.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208856/0160-1989.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208858/0161-1989.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208859/0162-1989.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208861/0163-1989.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208862/0164-1989.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208864/0165-1989.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208865/0166-1989.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208867/0167-1989.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208868/0168-1989.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208874/0169-1989.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208875/0170-1989.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208876/0171-1989.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208878/0172-1989.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208879/0173-1989.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208911/0174-1989.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208916/0175-1989.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208917/0176-1989.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208918/0177-1989.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208920/0178-1989.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208924/0179-1989.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208925/0180-1989.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208927/0181-1989.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208928/0182-1989.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208930/0183-1989.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208932/0184-1989.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208933/0185-1989.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208935/0186-1989.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208936/0187-1989.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208938/0188-1989.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208941/0189-1989.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208943/0190-1989.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208944/0191-1989.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208946/0192-1989.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208947/0193-1989.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208948/0194-1989.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208949/0195-1989.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208951/0196-1989.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208952/0197-1989.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208953/0198-1989.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208957/0199-1989.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208958/0200-1989.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208960/0201-1989.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208962/0202-1989.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208963/0203-1989.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208965/0204-1989.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208967/0205-1989.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208969/0206-1989.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208971/0207-1989.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208972/0208-1989.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208974/0209-1989.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208976/0210-1989.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208977/0211-1989.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208978/0212-1989.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208980/0213-1989.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208981/0214-1989.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208982/0215-1989.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208983/0216-1989.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208985/0217-1989.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208986/0218-1989.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208989/0219-1989.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208990/0220-1989.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208991/0221-1989.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208992/0222-1989.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208993/0223-1989.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208994/0224-1989.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208995/0225-1989.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208996/0226-1989.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208997/0227-1989.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/208998/0228-1989.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209000/0229-1989.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209001/0230-1989.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209002/0231-1989.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209003/0232-1989.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209004/0233-1989.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209005/0234-1989.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209006/0235-1989.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209007/0236-1989.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209008/0237-1989.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209009/0238-1989.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209011/0239-1989.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209012/0240-1989.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209013/0241-1989.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209014/0242-1989.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209015/0243-1989.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209016/0244-1989.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209017/0245-1989.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209018/0246-1989.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209019/0247-1989.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209020/0248-1989.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209022/0249-1989.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209023/0250-1989.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209024/0251-1989.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209025/0252-1989.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209026/0253-1989.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209027/0254-1989.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209028/0255-1989.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209029/0256-1989.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209030/0257-1989.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209031/0258-1989.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209033/0259-1989.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209034/0260-1989.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209035/0261-1989.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209036/0262-1989.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209037/0263-1989.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209038/0264-1989.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209039/0265-1989.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209040/0266-1989.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209041/0267-1989.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209042/0268-1989.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209044/0269-1989.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209045/0270-1989.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209046/0271-1989.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209047/0272-1989.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209048/0273-1989.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209049/0274-1989.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209050/0275-1989.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209051/0276-1989.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209052/0277-1989.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209053/0278-1989.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209055/0279-1989.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209056/0280-1989.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209057/0281-1989.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209058/0282-1989.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209059/0283-1989.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209060/0284-1989.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209061/0285-1989.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209062/0286-1989.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209063/0287-1989.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209064/0288-1989.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209066/0289-1989.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209067/0290-1989.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209068/0291-1989.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209069/0292-1989.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209070/0293-1989.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209071/0294-1989.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209072/0295-A-1989.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209074/0296-1989.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209075/0297-1989.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209076/0298-1989.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209078/0299-1989.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209079/0300-1989.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209080/0301-1989.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209081/0302-1989.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209082/0303-1989.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209083/0304-1989.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209084/0305-1989.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209085/0306-1989.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209086/0307-1989.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209087/0308-1989.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209089/0309-1989.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209090/0310-1989.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209091/0311-1989.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209092/0312-1989.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209093/0313-1989.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209094/0314-1989.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209095/0315-1989.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209096/0316-1989.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209097/0317-1989.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209098/0318-1989.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209105/0319-1989.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209106/0320-1989.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209107/0321-1989.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209108/0322-1989.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209109/0323-1989.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209110/0324-1989.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209111/0325-1989.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209112/0326-1989.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209113/0327-1989.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209114/0328-1989.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209116/0329-1989.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209117/0330-1989.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209118/0331-1989.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209119/0332-1989.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209120/0333-1989.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209121/0334-1989.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209122/0335-1989.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209123/0336-1989.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209124/0337-1989.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209125/0338-1989.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209161/0339-1989.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209162/0340-1989.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209163/0341-1989.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209164/0342-1989.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209165/0343-1989.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209166/0344-1989.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209167/0345-1989.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209168/0346-1989.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209169/0347-1989.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209170/0348-1989.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209172/0349-1989.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209173/0350-1989.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209174/0351-1989.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209175/0352-1989.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209177/0353-1989.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209178/0354-1989.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209179/0355-1989.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209180/0356-1989.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209182/0357-1989.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209184/0358-1989.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209187/0359-1989.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209191/0360-1989.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209192/0361-1989.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209195/0362-1989.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209197/0363-1989.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209198/0364-1989.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209200/0365-1989.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209201/0366-1989.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209203/0367-1989.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209205/0368-1989.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209206/0369-1989.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209207/0370-1989.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209209/0371-1989.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209210/0372-1989.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209211/0373-1989.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209212/0374-1989.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209213/0375-1989.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209215/0376-1989.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209216/0377-1989.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209217/0378-1989.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209220/0379-1989.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209221/0380-1989.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209223/0381-1989.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209224/0382-1989.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209225/0383-1989.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209227/0384-1989.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209230/0385-1989.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209232/0386-1989.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209233/0387-1989.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209235/0388-1989.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209239/0389-1989.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209241/0390-1989.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209244/0391-1989.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209246/0392-1989.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209247/0393-1989.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209248/0394-1989.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209250/0395-1989.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209251/0396-1989.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209252/0397-1989.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209254/0398-1989.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209257/0399-1989.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209259/0400-1989.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209261/0401-1989.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209262/0402-1989.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209263/0403-1989.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209266/0404-1989.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209268/0405-1989.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209272/0406-1989.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209276/0407-1989.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209277/0408-1989.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209279/0409-1989.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209281/0410-1989.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209283/0411-1989.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209285/0412-1989.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209286/0413-1989.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209289/0414-1989.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209291/0415-1989.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209292/0416-1989.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209294/0417-1989.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209295/0418-1989.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209298/0419-1989.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209300/0420-1989.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209302/0421-1989.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209304/0422-1989.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209307/0423-1989.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209311/0424-1989.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209312/0425-1989.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209315/0426-1989.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209317/0427-1989.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209319/0428-1989.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209323/0429-1989.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209329/0430-1989.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209332/0431-1989.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209333/0432-1989.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1989/209336/0433-1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>