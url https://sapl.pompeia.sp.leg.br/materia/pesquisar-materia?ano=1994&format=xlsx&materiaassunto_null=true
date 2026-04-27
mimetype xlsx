--- v0 (2026-02-06)
+++ v1 (2026-04-27)
@@ -54,11367 +54,11367 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>110236</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdir Cervelin</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110236/0001-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110236/0001-1994.pdf</t>
   </si>
   <si>
     <t>Indica construção de bancos nos pontos de ônibus da vilda de Paulópolis</t>
   </si>
   <si>
     <t>110238</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valdemir Lopes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110238/0002-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110238/0002-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>110239</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110239/0003-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110239/0003-1994.pdf</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>110240</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mario Gonçalves Gamero</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110240/0004-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110240/0004-1994.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de bebedouro</t>
   </si>
   <si>
     <t>110241</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Carlos Klemp</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110241/0005-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110241/0005-1994.pdf</t>
   </si>
   <si>
     <t>110242</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110242/0006-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110242/0006-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas na praça Jesus Maria</t>
   </si>
   <si>
     <t>110243</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110243/0007-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110243/0007-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeio público</t>
   </si>
   <si>
     <t>110244</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110244/0008-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110244/0008-1994.pdf</t>
   </si>
   <si>
     <t>Decoração natalina</t>
   </si>
   <si>
     <t>110245</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110245/0009-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110245/0009-1994.pdf</t>
   </si>
   <si>
     <t>Arborização das ruas centrais da cidade coração</t>
   </si>
   <si>
     <t>110255</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110255/0010-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110255/0010-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de grama no barranco da Colônia da Fepasa</t>
   </si>
   <si>
     <t>110268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110268/0011-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110268/0011-1994.pdf</t>
   </si>
   <si>
     <t>Rebaixamento das guias nos passeios públicos</t>
   </si>
   <si>
     <t>110287</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jarbas Macedo Soares</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110287/0012-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110287/0012-1994.pdf</t>
   </si>
   <si>
     <t>Colocar tampa na boca de lobo</t>
   </si>
   <si>
     <t>110303</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110303/0013-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110303/0013-1994.pdf</t>
   </si>
   <si>
     <t>Orelhão para o mini mercado no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>110318</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110318/0014-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110318/0014-1994.pdf</t>
   </si>
   <si>
     <t>Colocar tampa nas bocas de lobos</t>
   </si>
   <si>
     <t>110329</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110329/0015-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110329/0015-1994.pdf</t>
   </si>
   <si>
     <t>Capinação da faixa de dominio da Fepasa</t>
   </si>
   <si>
     <t>110343</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110343/0016-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110343/0016-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de poste de sinalização da via expressa</t>
   </si>
   <si>
     <t>110358</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110358/0017-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110358/0017-1994.pdf</t>
   </si>
   <si>
     <t>Pintura da sede do Executivo</t>
   </si>
   <si>
     <t>110375</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110375/0018-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110375/0018-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de canaleto em vias públicas</t>
   </si>
   <si>
     <t>110394</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110394/0019-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110394/0019-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação da cobertura da Estação Rodoviaria</t>
   </si>
   <si>
     <t>110406</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110406/0020-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110406/0020-1994.pdf</t>
   </si>
   <si>
     <t>Coletor de lixo domiciliar</t>
   </si>
   <si>
     <t>110419</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110419/0021-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110419/0021-1994.pdf</t>
   </si>
   <si>
     <t>Praça pública</t>
   </si>
   <si>
     <t>110435</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110435/0022-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110435/0022-1994.pdf</t>
   </si>
   <si>
     <t>Indica melhoria de iluminação</t>
   </si>
   <si>
     <t>110447</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110447/0023-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110447/0023-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação</t>
   </si>
   <si>
     <t>110462</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110462/0024-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110462/0024-1994.pdf</t>
   </si>
   <si>
     <t>Passagem de nivel</t>
   </si>
   <si>
     <t>110476</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110476/0025-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110476/0025-1994.pdf</t>
   </si>
   <si>
     <t>Construção de bebedouro</t>
   </si>
   <si>
     <t>110488</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Massao Hayashi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110488/0026-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110488/0026-1994.pdf</t>
   </si>
   <si>
     <t>Ruido</t>
   </si>
   <si>
     <t>110548</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110548/0027-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110548/0027-1994.pdf</t>
   </si>
   <si>
     <t>Capinagem das Ruas do Jardim São Luiz II</t>
   </si>
   <si>
     <t>110559</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110559/0028-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110559/0028-1994.pdf</t>
   </si>
   <si>
     <t>Terminar a pintura das faixas de estacionamento do Estádio Municipal</t>
   </si>
   <si>
     <t>110576</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110576/0029-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110576/0029-1994.pdf</t>
   </si>
   <si>
     <t>110589</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110589/0030-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110589/0030-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento das Ruas Centrais da Cidade Coração</t>
   </si>
   <si>
     <t>110610</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110610/0031-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110610/0031-1994.pdf</t>
   </si>
   <si>
     <t>"Cinema Paradiso"</t>
   </si>
   <si>
     <t>110627</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110627/0032-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110627/0032-1994.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>110642</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110642/0033-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110642/0033-1994.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>110659</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Yoshiaki Naka Takashita</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110659/0034-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110659/0034-1994.pdf</t>
   </si>
   <si>
     <t>Arborização de praça pública</t>
   </si>
   <si>
     <t>110681</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110681/0035-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110681/0035-1994.pdf</t>
   </si>
   <si>
     <t>Conserto dos bancos dos ônibus de circular</t>
   </si>
   <si>
     <t>110698</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110698/0036-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110698/0036-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza de bebedouros públicos</t>
   </si>
   <si>
     <t>110726</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110726/0037-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110726/0037-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação</t>
   </si>
   <si>
     <t>110749</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110749/0038-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110749/0038-1994.pdf</t>
   </si>
   <si>
     <t>Reparos (asfalto) da Rua Benjamin Constant</t>
   </si>
   <si>
     <t>110773</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110773/0039-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110773/0039-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza</t>
   </si>
   <si>
     <t>110788</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110788/0040-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110788/0040-1994.pdf</t>
   </si>
   <si>
     <t>Banda Municipal</t>
   </si>
   <si>
     <t>110806</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110806/0041-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110806/0041-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto</t>
   </si>
   <si>
     <t>110822</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110822/0042-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110822/0042-1994.pdf</t>
   </si>
   <si>
     <t>Alambrado para a Santa Casa</t>
   </si>
   <si>
     <t>110833</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110833/0043-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110833/0043-1994.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de postes com luminarias</t>
   </si>
   <si>
     <t>110844</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110844/0044-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110844/0044-1994.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de poste com luminarias</t>
   </si>
   <si>
     <t>111153</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111153/0045-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111153/0045-1994.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de postes com luminárias</t>
   </si>
   <si>
     <t>111174</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111174/0046-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111174/0046-1994.pdf</t>
   </si>
   <si>
     <t>Indica estudos para aumento de salários dos funcionários Públicos Municipais</t>
   </si>
   <si>
     <t>111196</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111196/0047-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111196/0047-1994.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação do P.A.S de Paulópolis</t>
   </si>
   <si>
     <t>111217</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111217/0048-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111217/0048-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de bancos em pontos de ônibus</t>
   </si>
   <si>
     <t>111236</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Edson Maceno</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111236/0049-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111236/0049-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos</t>
   </si>
   <si>
     <t>111253</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111253/0050-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111253/0050-1994.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco</t>
   </si>
   <si>
     <t>111273</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111273/0051-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111273/0051-1994.pdf</t>
   </si>
   <si>
     <t>Solicita demarcação para estacionamento</t>
   </si>
   <si>
     <t>111291</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111291/0052-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111291/0052-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores no CCI</t>
   </si>
   <si>
     <t>111317</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111317/0053-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111317/0053-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de arame farpado do alambrado da Fepasa</t>
   </si>
   <si>
     <t>111341</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111341/0054-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111341/0054-1994.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio na Rua Carlos Bueno de Toledo</t>
   </si>
   <si>
     <t>111363</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111363/0055-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111363/0055-1994.pdf</t>
   </si>
   <si>
     <t>Mais bancos na praça de São Cristovão</t>
   </si>
   <si>
     <t>111385</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111385/0056-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111385/0056-1994.pdf</t>
   </si>
   <si>
     <t>Recolocar placas no Monumento da FEB</t>
   </si>
   <si>
     <t>111403</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111403/0057-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111403/0057-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores na pista de cooper</t>
   </si>
   <si>
     <t>111423</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111423/0058-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111423/0058-1994.pdf</t>
   </si>
   <si>
     <t>Operação " Tapa- buracos" na passagem de nivel do Santiago</t>
   </si>
   <si>
     <t>111446</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111446/0059-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111446/0059-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação de passeio na " via expressa"</t>
   </si>
   <si>
     <t>111469</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111469/0060-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111469/0060-1994.pdf</t>
   </si>
   <si>
     <t>Nivelar área de circulação da Colônia da Fepasa</t>
   </si>
   <si>
     <t>111489</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111489/0061-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111489/0061-1994.pdf</t>
   </si>
   <si>
     <t>Mais bancos na praça Jesus Maria</t>
   </si>
   <si>
     <t>111512</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111512/0062-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111512/0062-1994.pdf</t>
   </si>
   <si>
     <t>Implantação de "ilha" ou "canteiro" em via pública</t>
   </si>
   <si>
     <t>111529</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111529/0063-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111529/0063-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação da porta do velorio Municipal</t>
   </si>
   <si>
     <t>111550</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111550/0064-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111550/0064-1994.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade em via pública do Jardim Primavera</t>
   </si>
   <si>
     <t>111571</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111571/0065-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111571/0065-1994.pdf</t>
   </si>
   <si>
     <t>Reestruturação do quadro pessoal da Prefeitura</t>
   </si>
   <si>
     <t>111597</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111597/0066-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111597/0066-1994.pdf</t>
   </si>
   <si>
     <t>Programa efetivo de arborização da Cidade Coração</t>
   </si>
   <si>
     <t>111621</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111621/0067-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111621/0067-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de arame farpado e pintura do muro do " Nestorzão"</t>
   </si>
   <si>
     <t>111679</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111679/0068-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111679/0068-1994.pdf</t>
   </si>
   <si>
     <t>Dar nome do pioneiro a uma das vias públicas do conjunto residencial que será construido em Pompeia</t>
   </si>
   <si>
     <t>111697</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111697/0069-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111697/0069-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de placas colocadas pelo executivo em logradouros e praças públicas em desacordo com a lei</t>
   </si>
   <si>
     <t>111717</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111717/0070-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111717/0070-1994.pdf</t>
   </si>
   <si>
     <t>"Projeto Bandas" da Fundação Banco do Brasil</t>
   </si>
   <si>
     <t>111756</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111756/0071-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111756/0071-1994.pdf</t>
   </si>
   <si>
     <t>Pede reparo nas ruas</t>
   </si>
   <si>
     <t>111767</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111767/0072-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111767/0072-1994.pdf</t>
   </si>
   <si>
     <t>Solicita corte de árvores</t>
   </si>
   <si>
     <t>111769</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Silvio Fernando de Carvalho Chicarelli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111769/0073-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111769/0073-1994.pdf</t>
   </si>
   <si>
     <t>Passar máquina niveladora no " Campo de Malha"</t>
   </si>
   <si>
     <t>111771</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111771/0074-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111771/0074-1994.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em vias públicas</t>
   </si>
   <si>
     <t>111773</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111773/0075-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111773/0075-1994.pdf</t>
   </si>
   <si>
     <t>Entendimento com a CPFL visando melhor iluminação nas imediações do antigo Colegio Comercial</t>
   </si>
   <si>
     <t>111775</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111775/0076-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111775/0076-1994.pdf</t>
   </si>
   <si>
     <t>Cultura</t>
   </si>
   <si>
     <t>111745</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111745/0077-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111745/0077-1994.pdf</t>
   </si>
   <si>
     <t>Capinação</t>
   </si>
   <si>
     <t>111743</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111743/0078-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111743/0078-1994.pdf</t>
   </si>
   <si>
     <t>111741</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111741/0079-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111741/0079-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura de ponto de ônibus</t>
   </si>
   <si>
     <t>111779</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111779/0080-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111779/0080-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de iluminação pública da Rua Brasilia</t>
   </si>
   <si>
     <t>111782</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111782/0081-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111782/0081-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação das calçadas da Rua Dr. José de Moura Resende</t>
   </si>
   <si>
     <t>111784</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111784/0082-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111784/0082-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria do sistema de iluminação pública da Rua Rodolfo Lara Campos</t>
   </si>
   <si>
     <t>111787</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111787/0083-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111787/0083-1994.pdf</t>
   </si>
   <si>
     <t>Perenização das estradas Municipais</t>
   </si>
   <si>
     <t>111789</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111789/0084-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111789/0084-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria do sistema de iluminação pública da Avenida Nestor de Barros e da Rua Milton Campos</t>
   </si>
   <si>
     <t>111791</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111791/0085-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111791/0085-1994.pdf</t>
   </si>
   <si>
     <t>Reativação de horta</t>
   </si>
   <si>
     <t>111793</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111793/0086-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111793/0086-1994.pdf</t>
   </si>
   <si>
     <t>Tapa buracos</t>
   </si>
   <si>
     <t>111795</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111795/0087-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111795/0087-1994.pdf</t>
   </si>
   <si>
     <t>Pintura</t>
   </si>
   <si>
     <t>111739</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111739/0088-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111739/0088-1994.pdf</t>
   </si>
   <si>
     <t>Luminária</t>
   </si>
   <si>
     <t>111738</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111738/0089-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111738/0089-1994.pdf</t>
   </si>
   <si>
     <t>111798</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111798/0090-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111798/0090-1994.pdf</t>
   </si>
   <si>
     <t>Construção de campo de bocha</t>
   </si>
   <si>
     <t>111800</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111800/0091-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111800/0091-1994.pdf</t>
   </si>
   <si>
     <t>Velorio Municipal</t>
   </si>
   <si>
     <t>111802</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111802/0092-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111802/0092-1994.pdf</t>
   </si>
   <si>
     <t>Mini campo de futebol</t>
   </si>
   <si>
     <t>111806</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111806/0093-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111806/0093-1994.pdf</t>
   </si>
   <si>
     <t>Casa do trabalhador Rural</t>
   </si>
   <si>
     <t>111810</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111810/0094-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111810/0094-1994.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal de saúde</t>
   </si>
   <si>
     <t>111812</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111812/0095-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111812/0095-1994.pdf</t>
   </si>
   <si>
     <t>Mudança da fábrica de lajotas da Prefeitura</t>
   </si>
   <si>
     <t>111814</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111814/0096-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111814/0096-1994.pdf</t>
   </si>
   <si>
     <t>Construção de escadas na portaria do Parque Pompeia</t>
   </si>
   <si>
     <t>111817</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111817/0097-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111817/0097-1994.pdf</t>
   </si>
   <si>
     <t>Postes e luminarias na Rua Expedicionário Americo Costa</t>
   </si>
   <si>
     <t>111820</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111820/0098-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111820/0098-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar passeio público na Rua Getúlio Vargas</t>
   </si>
   <si>
     <t>111822</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111822/0099-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111822/0099-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos ao lado da portaria do Parque Pompeia</t>
   </si>
   <si>
     <t>110246</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110246/0100-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110246/0100-1994.pdf</t>
   </si>
   <si>
     <t>Culto em ação de graças</t>
   </si>
   <si>
     <t>110247</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110247/0101-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110247/0101-1994.pdf</t>
   </si>
   <si>
     <t>Monumento à Biblia</t>
   </si>
   <si>
     <t>110248</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110248/0102-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110248/0102-1994.pdf</t>
   </si>
   <si>
     <t>Abertura de vias públicas ligando o Bairro Flândria ao Jardim Primavera</t>
   </si>
   <si>
     <t>110249</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110249/0103-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110249/0103-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de tampas em bocas de lobo do Jardim São Luiz</t>
   </si>
   <si>
     <t>110250</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110250/0104-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110250/0104-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar passeio público</t>
   </si>
   <si>
     <t>110251</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110251/0105-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110251/0105-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de tampas de boca de lobo</t>
   </si>
   <si>
     <t>110252</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110252/0106-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110252/0106-1994.pdf</t>
   </si>
   <si>
     <t>110253</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110253/0107-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110253/0107-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar piso na portaria secundária do "Panelão"</t>
   </si>
   <si>
     <t>110254</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110254/0108-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110254/0108-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Recuperar passeio público </t>
   </si>
   <si>
     <t>110256</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110256/0109-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110256/0109-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Tiradentes</t>
   </si>
   <si>
     <t>110257</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110257/0110-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110257/0110-1994.pdf</t>
   </si>
   <si>
     <t>Aproveitamento da área ao lado do "Panelão"</t>
   </si>
   <si>
     <t>110258</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110258/0111-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110258/0111-1994.pdf</t>
   </si>
   <si>
     <t>Muro em terreno do Municipio</t>
   </si>
   <si>
     <t>110259</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110259/0112-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110259/0112-1994.pdf</t>
   </si>
   <si>
     <t>Aquisição de livros para a Biblioteca Municipal</t>
   </si>
   <si>
     <t>110260</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110260/0113-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110260/0113-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeio na "Via expressa"</t>
   </si>
   <si>
     <t>110261</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110261/0114-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110261/0114-1994.pdf</t>
   </si>
   <si>
     <t>Cerca viva na praça Sueki Kihara</t>
   </si>
   <si>
     <t>110262</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110262/0115-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110262/0115-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de grama no Parque Pompeia</t>
   </si>
   <si>
     <t>110264</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110264/0116-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110264/0116-1994.pdf</t>
   </si>
   <si>
     <t>110265</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110265/0117-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110265/0117-1994.pdf</t>
   </si>
   <si>
     <t>Conservação de estradas</t>
   </si>
   <si>
     <t>110266</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110266/0118-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110266/0118-1994.pdf</t>
   </si>
   <si>
     <t>Uniformes</t>
   </si>
   <si>
     <t>110270</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110270/0119-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110270/0119-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de bancos nos pontos de ônibus</t>
   </si>
   <si>
     <t>110271</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110271/0120-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110271/0120-1994.pdf</t>
   </si>
   <si>
     <t>Indica a pulverização de bocas de lobos</t>
   </si>
   <si>
     <t>110273</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110273/0121-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110273/0121-1994.pdf</t>
   </si>
   <si>
     <t>Sistema de lazer no núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>110275</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110275/0122-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110275/0122-1994.pdf</t>
   </si>
   <si>
     <t>"Semana de artes Culturais"</t>
   </si>
   <si>
     <t>110277</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110277/0123-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110277/0123-1994.pdf</t>
   </si>
   <si>
     <t>Comissão Municipal de Desenvolvimento Comercial e Industrial</t>
   </si>
   <si>
     <t>110278</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110278/0124-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110278/0124-1994.pdf</t>
   </si>
   <si>
     <t>Dar nome de pioneiro a uma das vias e logradouros públicos da Cidade Coração</t>
   </si>
   <si>
     <t>110280</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110280/0125-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110280/0125-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação da Praça Espanha</t>
   </si>
   <si>
     <t>110282</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110282/0126-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110282/0126-1994.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade no núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>110284</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110284/0127-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110284/0127-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura da portaria principal do estádio Municipal</t>
   </si>
   <si>
     <t>110285</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110285/0128-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110285/0128-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de placas comemorativas</t>
   </si>
   <si>
     <t>110289</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110289/0129-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110289/0129-1994.pdf</t>
   </si>
   <si>
     <t>Servidores braçais</t>
   </si>
   <si>
     <t>110290</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110290/0130-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110290/0130-1994.pdf</t>
   </si>
   <si>
     <t>Saúde Pública</t>
   </si>
   <si>
     <t>110291</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110291/0131-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110291/0131-1994.pdf</t>
   </si>
   <si>
     <t>Indica melhoria da iluminação na Av. Antonio Rosa em Paulópolis</t>
   </si>
   <si>
     <t>110293</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110293/0132-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110293/0132-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos de concreto na Av. Bonifacio Martins em Paulópolis</t>
   </si>
   <si>
     <t>110294</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110294/0133-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110294/0133-1994.pdf</t>
   </si>
   <si>
     <t>Indico o asfaltamento de todas as ruas da Vila de Paulópolis com isenção total de pagamento</t>
   </si>
   <si>
     <t>110295</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110295/0134-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110295/0134-1994.pdf</t>
   </si>
   <si>
     <t>Indica a doação de bolas de futebol ao Esporte CLube Ferroviarios de Paulópolis</t>
   </si>
   <si>
     <t>110297</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110297/0135-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110297/0135-1994.pdf</t>
   </si>
   <si>
     <t>Doação de terreno</t>
   </si>
   <si>
     <t>110298</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110298/0136-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110298/0136-1994.pdf</t>
   </si>
   <si>
     <t>Aquisição de cestas básicas</t>
   </si>
   <si>
     <t>110300</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110300/0137-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110300/0137-1994.pdf</t>
   </si>
   <si>
     <t>Ambulância 0Km</t>
   </si>
   <si>
     <t>110302</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110302/0138-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110302/0138-1994.pdf</t>
   </si>
   <si>
     <t>Bancos na praça de São Cristóvão</t>
   </si>
   <si>
     <t>110304</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110304/0139-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110304/0139-1994.pdf</t>
   </si>
   <si>
     <t>Construção de passeios em vias públicas</t>
   </si>
   <si>
     <t>110305</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110305/0140-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110305/0140-1994.pdf</t>
   </si>
   <si>
     <t>Inverter denominação do CCI</t>
   </si>
   <si>
     <t>110306</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110306/0141-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110306/0141-1994.pdf</t>
   </si>
   <si>
     <t>Indica a reforma dos brinquedos em Parque Infantil</t>
   </si>
   <si>
     <t>110309</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110309/0142-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110309/0142-1994.pdf</t>
   </si>
   <si>
     <t>Indica a divisão do cemiterio de Paulópolis em quadras e construção de calçadas</t>
   </si>
   <si>
     <t>110310</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110310/0143-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110310/0143-1994.pdf</t>
   </si>
   <si>
     <t>Indica a liberação do uso do Parque Infantil da Vila de Paulópolis</t>
   </si>
   <si>
     <t>110312</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110312/0144-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110312/0144-1994.pdf</t>
   </si>
   <si>
     <t>Poste com luminária</t>
   </si>
   <si>
     <t>110314</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110314/0145-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110314/0145-1994.pdf</t>
   </si>
   <si>
     <t>Cesta básica</t>
   </si>
   <si>
     <t>110315</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110315/0146-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110315/0146-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estrada Rural</t>
   </si>
   <si>
     <t>110316</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110316/0147-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110316/0147-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias no Panelão</t>
   </si>
   <si>
     <t>110317</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110317/0148-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110317/0148-1994.pdf</t>
   </si>
   <si>
     <t>Completar Campo de futebol</t>
   </si>
   <si>
     <t>110319</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110319/0149-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110319/0149-1994.pdf</t>
   </si>
   <si>
     <t>Mini Campo para o JK</t>
   </si>
   <si>
     <t>110320</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110320/0150-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110320/0150-1994.pdf</t>
   </si>
   <si>
     <t>Ginasio de Esportes de Paulópolis</t>
   </si>
   <si>
     <t>110321</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110321/0151-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110321/0151-1994.pdf</t>
   </si>
   <si>
     <t>Campo de malha</t>
   </si>
   <si>
     <t>110322</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110322/0152-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110322/0152-1994.pdf</t>
   </si>
   <si>
     <t>Uniformes para prática de esportes</t>
   </si>
   <si>
     <t>110323</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110323/0153-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110323/0153-1994.pdf</t>
   </si>
   <si>
     <t>Verba para esportes</t>
   </si>
   <si>
     <t>110324</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110324/0154-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110324/0154-1994.pdf</t>
   </si>
   <si>
     <t>110325</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110325/0155-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110325/0155-1994.pdf</t>
   </si>
   <si>
     <t>Indica a doação de materiais escolares para as escolas do Municipio</t>
   </si>
   <si>
     <t>110326</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110326/0156-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110326/0156-1994.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvores</t>
   </si>
   <si>
     <t>110327</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110327/0157-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110327/0157-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colaboração da Divisão de Esportes e Recreação para com as equipes de futebol amador da área urbana e rural</t>
   </si>
   <si>
     <t>110328</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110328/0158-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110328/0158-1994.pdf</t>
   </si>
   <si>
     <t>Indica a realização de atividades esportivas na vila de Paulópolis</t>
   </si>
   <si>
     <t>110330</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110330/0159-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110330/0159-1994.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria do gramado do Estadio Municipal</t>
   </si>
   <si>
     <t>110331</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110331/0160-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110331/0160-1994.pdf</t>
   </si>
   <si>
     <t>Indica melhorias em asfalto do Bairro Tufic Baracat</t>
   </si>
   <si>
     <t>110332</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110332/0161-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110332/0161-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de propaganda no Estadio Municipal</t>
   </si>
   <si>
     <t>110333</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110333/0162-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110333/0162-1994.pdf</t>
   </si>
   <si>
     <t>Indica a arborização da área</t>
   </si>
   <si>
     <t>110334</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110334/0163-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110334/0163-1994.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos na SP-294</t>
   </si>
   <si>
     <t>110335</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110335/0164-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110335/0164-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de iluminação da " ciclovia" entre a praça Jesus Maria e a faixa de dominio da Fepasa</t>
   </si>
   <si>
     <t>110336</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110336/0165-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110336/0165-1994.pdf</t>
   </si>
   <si>
     <t>Agilizar projeto de melhorias no CCI</t>
   </si>
   <si>
     <t>110337</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110337/0166-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110337/0166-1994.pdf</t>
   </si>
   <si>
     <t>Preservação do Campo de malha no núcleo JK</t>
   </si>
   <si>
     <t>110339</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110339/0167-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110339/0167-1994.pdf</t>
   </si>
   <si>
     <t>Abono de aniversario</t>
   </si>
   <si>
     <t>110340</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110340/0168-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110340/0168-1994.pdf</t>
   </si>
   <si>
     <t>Denominação de via pública em Paulópolis</t>
   </si>
   <si>
     <t>110344</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110344/0169-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110344/0169-1994.pdf</t>
   </si>
   <si>
     <t>Video e telão na Casa da Cultura</t>
   </si>
   <si>
     <t>110346</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110346/0170-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110346/0170-1994.pdf</t>
   </si>
   <si>
     <t>Frente de trabalho</t>
   </si>
   <si>
     <t>110347</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110347/0171-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110347/0171-1994.pdf</t>
   </si>
   <si>
     <t>Redução das taxas cobradas dos interessados em construir moradias econômicas</t>
   </si>
   <si>
     <t>110349</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110349/0172-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110349/0172-1994.pdf</t>
   </si>
   <si>
     <t>"Ponto de ônibus"</t>
   </si>
   <si>
     <t>110350</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110350/0173-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110350/0173-1994.pdf</t>
   </si>
   <si>
     <t>"Pintura de obstaculos"</t>
   </si>
   <si>
     <t>110351</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110351/0174-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110351/0174-1994.pdf</t>
   </si>
   <si>
     <t>"Melhorias no pontilhão"</t>
   </si>
   <si>
     <t>110353</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110353/0175-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110353/0175-1994.pdf</t>
   </si>
   <si>
     <t>"Recapeamento de vias públicas"</t>
   </si>
   <si>
     <t>110354</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110354/0176-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110354/0176-1994.pdf</t>
   </si>
   <si>
     <t>"Medicamentos"</t>
   </si>
   <si>
     <t>110355</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110355/0177-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110355/0177-1994.pdf</t>
   </si>
   <si>
     <t>"Desentupir Bueiros"</t>
   </si>
   <si>
     <t>110357</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110357/0178-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110357/0178-1994.pdf</t>
   </si>
   <si>
     <t>"Material Escolar"</t>
   </si>
   <si>
     <t>110360</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110360/0179-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110360/0179-1994.pdf</t>
   </si>
   <si>
     <t>"Roçar terrenos e recuperação de tampa de boca de lobo"</t>
   </si>
   <si>
     <t>110362</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110362/0180-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110362/0180-1994.pdf</t>
   </si>
   <si>
     <t>"Tapa Buracos"</t>
   </si>
   <si>
     <t>110363</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110363/0181-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110363/0181-1994.pdf</t>
   </si>
   <si>
     <t>"Entulhos"</t>
   </si>
   <si>
     <t>110364</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110364/0182-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110364/0182-1994.pdf</t>
   </si>
   <si>
     <t>"Iluminação pública da Vila de Paulópolis</t>
   </si>
   <si>
     <t>110366</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110366/0183-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110366/0183-1994.pdf</t>
   </si>
   <si>
     <t>"Quebra molas"</t>
   </si>
   <si>
     <t>110368</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110368/0184-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110368/0184-1994.pdf</t>
   </si>
   <si>
     <t>110369</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110369/0185-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110369/0185-1994.pdf</t>
   </si>
   <si>
     <t>Construção de sanitario público na pista de cooper</t>
   </si>
   <si>
     <t>110371</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110371/0186-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110371/0186-1994.pdf</t>
   </si>
   <si>
     <t>Proibição de transito de animais na pista de cooper</t>
   </si>
   <si>
     <t>110372</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110372/0187-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110372/0187-1994.pdf</t>
   </si>
   <si>
     <t>Isenção do IPTU para os aposentados</t>
   </si>
   <si>
     <t>110373</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110373/0188-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110373/0188-1994.pdf</t>
   </si>
   <si>
     <t>Estações de tratamento de esgotos</t>
   </si>
   <si>
     <t>110376</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110376/0189-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110376/0189-1994.pdf</t>
   </si>
   <si>
     <t>Programa de apoio ao Desenvolvimento Empresarial</t>
   </si>
   <si>
     <t>110378</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110378/0190-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110378/0190-1994.pdf</t>
   </si>
   <si>
     <t>Atendimento odontológico</t>
   </si>
   <si>
     <t>110379</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110379/0191-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110379/0191-1994.pdf</t>
   </si>
   <si>
     <t>Fim da cobrança das prestações do "Mutirão"</t>
   </si>
   <si>
     <t>110381</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110381/0192-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110381/0192-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação, iluminação pública, galerias e bocas de lobo na Rua Brasilia</t>
   </si>
   <si>
     <t>110383</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110383/0193-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110383/0193-1994.pdf</t>
   </si>
   <si>
     <t>Capinagem</t>
   </si>
   <si>
     <t>110385</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110385/0194-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110385/0194-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de redutor de velocidade</t>
   </si>
   <si>
     <t>110387</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110387/0195-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110387/0195-1994.pdf</t>
   </si>
   <si>
     <t>Construção de uma escada no Cemiterio de Paulópolis</t>
   </si>
   <si>
     <t>110389</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110389/0196-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110389/0196-1994.pdf</t>
   </si>
   <si>
     <t>Arrumar passeios</t>
   </si>
   <si>
     <t>110390</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110390/0197-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110390/0197-1994.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o Rio do Peixe</t>
   </si>
   <si>
     <t>110392</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110392/0198-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110392/0198-1994.pdf</t>
   </si>
   <si>
     <t>Esporte</t>
   </si>
   <si>
     <t>110396</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110396/0199-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110396/0199-1994.pdf</t>
   </si>
   <si>
     <t>Via pública</t>
   </si>
   <si>
     <t>110397</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110397/0200-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110397/0200-1994.pdf</t>
   </si>
   <si>
     <t>Canteiro Central na SP-294</t>
   </si>
   <si>
     <t>110398</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110398/0201-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110398/0201-1994.pdf</t>
   </si>
   <si>
     <t>Campo de Futebol</t>
   </si>
   <si>
     <t>110399</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110399/0202-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110399/0202-1994.pdf</t>
   </si>
   <si>
     <t>Boca de lobo</t>
   </si>
   <si>
     <t>110400</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110400/0203-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110400/0203-1994.pdf</t>
   </si>
   <si>
     <t>Solicita melhoramentos em ruas</t>
   </si>
   <si>
     <t>110401</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110401/0204-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110401/0204-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias no trânsito</t>
   </si>
   <si>
     <t>110402</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110402/0205-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110402/0205-1994.pdf</t>
   </si>
   <si>
     <t>Construção de rotatoria no Jardim Primavera</t>
   </si>
   <si>
     <t>110403</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110403/0206-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110403/0206-1994.pdf</t>
   </si>
   <si>
     <t>Veiculo equipado com gabinete dentário</t>
   </si>
   <si>
     <t>110404</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110404/0207-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110404/0207-1994.pdf</t>
   </si>
   <si>
     <t>Divulgação das tarifas Municipais</t>
   </si>
   <si>
     <t>110405</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110405/0208-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110405/0208-1994.pdf</t>
   </si>
   <si>
     <t>Concurso de trovas</t>
   </si>
   <si>
     <t>110407</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110407/0209-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110407/0209-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento das ruas</t>
   </si>
   <si>
     <t>110409</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110409/0210-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110409/0210-1994.pdf</t>
   </si>
   <si>
     <t>Posto atendimento médico</t>
   </si>
   <si>
     <t>110410</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110410/0211-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110410/0211-1994.pdf</t>
   </si>
   <si>
     <t>110412</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110412/0212-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110412/0212-1994.pdf</t>
   </si>
   <si>
     <t>110413</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110413/0213-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110413/0213-1994.pdf</t>
   </si>
   <si>
     <t>Escola</t>
   </si>
   <si>
     <t>110414</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110414/0214-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110414/0214-1994.pdf</t>
   </si>
   <si>
     <t>Asfalto</t>
   </si>
   <si>
     <t>110415</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110415/0215-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110415/0215-1994.pdf</t>
   </si>
   <si>
     <t>110416</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110416/0216-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110416/0216-1994.pdf</t>
   </si>
   <si>
     <t>Fundação Municipal de recuperação Social</t>
   </si>
   <si>
     <t>110417</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110417/0217-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110417/0217-1994.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas no "Mutirão"</t>
   </si>
   <si>
     <t>110418</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110418/0218-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110418/0218-1994.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança na entrada da ciclovia</t>
   </si>
   <si>
     <t>110420</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110420/0219-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110420/0219-1994.pdf</t>
   </si>
   <si>
     <t>Confecção de "carteirinhas" para os idosos e deficientes usuários do ônibus suburbano Pompeia-Marilia</t>
   </si>
   <si>
     <t>110422</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110422/0220-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110422/0220-1994.pdf</t>
   </si>
   <si>
     <t>Pintura do muro do estádio Municipal</t>
   </si>
   <si>
     <t>110423</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110423/0221-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110423/0221-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação da caixa d` água alta do SAAE</t>
   </si>
   <si>
     <t>110425</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110425/0222-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110425/0222-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação da serra do Morro Azul</t>
   </si>
   <si>
     <t>110426</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110426/0223-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110426/0223-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento em diagonal na Praça José Moysés</t>
   </si>
   <si>
     <t>110428</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110428/0224-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110428/0224-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria no sistema de iluminação pública da Rua Dr. Epaminondas de Toledo Piza</t>
   </si>
   <si>
     <t>110429</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110429/0225-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110429/0225-1994.pdf</t>
   </si>
   <si>
     <t>Reabertura do Tiro de Guerra</t>
   </si>
   <si>
     <t>110430</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110430/0226-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110430/0226-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentar via de acesso ao Estadio Municipal</t>
   </si>
   <si>
     <t>110432</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110432/0227-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110432/0227-1994.pdf</t>
   </si>
   <si>
     <t>Plano comunitário de obras e melhoramentos</t>
   </si>
   <si>
     <t>110433</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110433/0228-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110433/0228-1994.pdf</t>
   </si>
   <si>
     <t>Placa indicativa de direção</t>
   </si>
   <si>
     <t>110436</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110436/0229-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110436/0229-1994.pdf</t>
   </si>
   <si>
     <t>Mini-bosque nas imediações da Fabrica de Óleo</t>
   </si>
   <si>
     <t>110437</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110437/0230-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110437/0230-1994.pdf</t>
   </si>
   <si>
     <t>110439</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110439/0231-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110439/0231-1994.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade</t>
   </si>
   <si>
     <t>110440</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110440/0232-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110440/0232-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria em rua</t>
   </si>
   <si>
     <t>110441</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110441/0233-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110441/0233-1994.pdf</t>
   </si>
   <si>
     <t>110442</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110442/0234-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110442/0234-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de entulhos</t>
   </si>
   <si>
     <t>110443</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110443/0235-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110443/0235-1994.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito</t>
   </si>
   <si>
     <t>110444</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110444/0236-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110444/0236-1994.pdf</t>
   </si>
   <si>
     <t>Indica melhoria de iluminação pública</t>
   </si>
   <si>
     <t>110445</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110445/0237-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110445/0237-1994.pdf</t>
   </si>
   <si>
     <t>110446</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110446/0238-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110446/0238-1994.pdf</t>
   </si>
   <si>
     <t>Cemiterio</t>
   </si>
   <si>
     <t>110449</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110449/0239-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110449/0239-1994.pdf</t>
   </si>
   <si>
     <t>110450</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110450/0240-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110450/0240-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento de via pública</t>
   </si>
   <si>
     <t>110452</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110452/0241-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110452/0241-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria de iluminação</t>
   </si>
   <si>
     <t>110453</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110453/0242-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110453/0242-1994.pdf</t>
   </si>
   <si>
     <t>Sinalização de rua</t>
   </si>
   <si>
     <t>110455</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110455/0243-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110455/0243-1994.pdf</t>
   </si>
   <si>
     <t>Poda de árvores</t>
   </si>
   <si>
     <t>110456</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110456/0244-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110456/0244-1994.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos</t>
   </si>
   <si>
     <t>110457</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110457/0245-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110457/0245-1994.pdf</t>
   </si>
   <si>
     <t>Mini-Shopping</t>
   </si>
   <si>
     <t>110458</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110458/0246-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110458/0246-1994.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de obstaculos</t>
   </si>
   <si>
     <t>110460</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110460/0247-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110460/0247-1994.pdf</t>
   </si>
   <si>
     <t>Colocar obstaculos</t>
   </si>
   <si>
     <t>110461</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110461/0248-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110461/0248-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria em ruas de nossa cidade</t>
   </si>
   <si>
     <t>110464</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110464/0249-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110464/0249-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação do asfalto de ruas</t>
   </si>
   <si>
     <t>110465</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110465/0250-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110465/0250-1994.pdf</t>
   </si>
   <si>
     <t>Obstaculos em ruas</t>
   </si>
   <si>
     <t>110467</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110467/0251-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110467/0251-1994.pdf</t>
   </si>
   <si>
     <t>Tarifa social</t>
   </si>
   <si>
     <t>110468</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110468/0252-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110468/0252-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação da praça Jesus Maria</t>
   </si>
   <si>
     <t>110470</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110470/0253-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110470/0253-1994.pdf</t>
   </si>
   <si>
     <t>Pintura de obstaculos</t>
   </si>
   <si>
     <t>110471</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110471/0254-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110471/0254-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores nas margens dos rios e córregos.</t>
   </si>
   <si>
     <t>110472</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110472/0255-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110472/0255-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias no velorio Municipal</t>
   </si>
   <si>
     <t>110473</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110473/0256-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110473/0256-1994.pdf</t>
   </si>
   <si>
     <t>Canalização de águas pluviais</t>
   </si>
   <si>
     <t>110474</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110474/0257-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110474/0257-1994.pdf</t>
   </si>
   <si>
     <t>Mudança de portaria principal do "Nestorzão"</t>
   </si>
   <si>
     <t>110475</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110475/0258-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110475/0258-1994.pdf</t>
   </si>
   <si>
     <t>Cartões portais da Cidade Coração</t>
   </si>
   <si>
     <t>110477</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110477/0259-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110477/0259-1994.pdf</t>
   </si>
   <si>
     <t>Ginasio de Esportes no núcleo JK</t>
   </si>
   <si>
     <t>110478</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110478/0260-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110478/0260-1994.pdf</t>
   </si>
   <si>
     <t>Construção de passeios</t>
   </si>
   <si>
     <t>110479</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110479/0261-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110479/0261-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura do pátio do mini-mercado do núcleo Bandeirantes</t>
   </si>
   <si>
     <t>110480</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110480/0262-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110480/0262-1994.pdf</t>
   </si>
   <si>
     <t>Desbrotamento de árvores</t>
   </si>
   <si>
     <t>110481</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110481/0263-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110481/0263-1994.pdf</t>
   </si>
   <si>
     <t>110483</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110483/0264-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110483/0264-1994.pdf</t>
   </si>
   <si>
     <t>"Mata-burro"</t>
   </si>
   <si>
     <t>110484</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110484/0265-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110484/0265-1994.pdf</t>
   </si>
   <si>
     <t>Restauração de ponte</t>
   </si>
   <si>
     <t>110485</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110485/0266-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110485/0266-1994.pdf</t>
   </si>
   <si>
     <t>Pintura da faixa de segurança</t>
   </si>
   <si>
     <t>110486</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110486/0267-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110486/0267-1994.pdf</t>
   </si>
   <si>
     <t>Remover obstáculos em faixa de pedestres</t>
   </si>
   <si>
     <t>110487</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110487/0268-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110487/0268-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeio público na Rua Eliseu Borsari</t>
   </si>
   <si>
     <t>110489</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110489/0269-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110489/0269-1994.pdf</t>
   </si>
   <si>
     <t>Uniformes, bonés e luvas para as varredeiras</t>
   </si>
   <si>
     <t>110490</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110490/0270-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110490/0270-1994.pdf</t>
   </si>
   <si>
     <t>Urbanizar entrada do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>110491</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110491/0271-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110491/0271-1994.pdf</t>
   </si>
   <si>
     <t>Divulgação dos eventos culturais e artisticos</t>
   </si>
   <si>
     <t>110492</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110492/0272-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110492/0272-1994.pdf</t>
   </si>
   <si>
     <t>Placas suspensas nas esquinas da Rua Senador Rodolfo Miranda</t>
   </si>
   <si>
     <t>110493</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110493/0273-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110493/0273-1994.pdf</t>
   </si>
   <si>
     <t>Remoção de entulhos no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>110543</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110543/0274-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110543/0274-1994.pdf</t>
   </si>
   <si>
     <t>Placa indicativa da Prefeitura</t>
   </si>
   <si>
     <t>110544</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110544/0275-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110544/0275-1994.pdf</t>
   </si>
   <si>
     <t>Identificação do Mini-Shopping e da Casa da Cultura</t>
   </si>
   <si>
     <t>110545</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110545/0276-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110545/0276-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias na Avenida dos Expedicionários de Pompeia</t>
   </si>
   <si>
     <t>110723</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110723/0277-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110723/0277-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação pública da Rua Francisco Colobono</t>
   </si>
   <si>
     <t>110547</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110547/0278-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110547/0278-1994.pdf</t>
   </si>
   <si>
     <t>Cobrança de ISS dos correios</t>
   </si>
   <si>
     <t>110549</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110549/0279-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110549/0279-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação das ruas do Jardim São Luiz</t>
   </si>
   <si>
     <t>110550</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110550/0280-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110550/0280-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de cobertura nos pontos de circular</t>
   </si>
   <si>
     <t>110551</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110551/0281-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110551/0281-1994.pdf</t>
   </si>
   <si>
     <t>Indica troca de pontos de ônibus</t>
   </si>
   <si>
     <t>110552</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110552/0282-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110552/0282-1994.pdf</t>
   </si>
   <si>
     <t>Indica melhoria de salario dos servidores Municipais</t>
   </si>
   <si>
     <t>110553</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110553/0283-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110553/0283-1994.pdf</t>
   </si>
   <si>
     <t>Ampliações de P.A.S Tufic Baracat</t>
   </si>
   <si>
     <t>110554</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110554/0284-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110554/0284-1994.pdf</t>
   </si>
   <si>
     <t>Faxineira no P.A.S Paulópolis</t>
   </si>
   <si>
     <t>110555</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110555/0285-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110555/0285-1994.pdf</t>
   </si>
   <si>
     <t>Sinalização de transito</t>
   </si>
   <si>
     <t>110556</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110556/0286-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110556/0286-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de placas indicativas de predios Públicos</t>
   </si>
   <si>
     <t>110557</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110557/0287-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110557/0287-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeio Público e contrução de escada</t>
   </si>
   <si>
     <t>110558</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110558/0288-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110558/0288-1994.pdf</t>
   </si>
   <si>
     <t>Aquisição de imovel de interesse Público</t>
   </si>
   <si>
     <t>110560</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110560/0289-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110560/0289-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de via Pública</t>
   </si>
   <si>
     <t>110561</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110561/0290-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110561/0290-1994.pdf</t>
   </si>
   <si>
     <t>Retirar placa "PARE" que vem confundindo motorista</t>
   </si>
   <si>
     <t>110563</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110563/0291-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110563/0291-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeio Público</t>
   </si>
   <si>
     <t>110564</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110564/0292-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110564/0292-1994.pdf</t>
   </si>
   <si>
     <t>Canalete de lajotas na Rua Santiag Martins Corral</t>
   </si>
   <si>
     <t>110566</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110566/0293-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110566/0293-1994.pdf</t>
   </si>
   <si>
     <t>Barranco pede socorro na Rua Brasilia</t>
   </si>
   <si>
     <t>110567</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110567/0294-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110567/0294-1994.pdf</t>
   </si>
   <si>
     <t>110569</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110569/0295-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110569/0295-1994.pdf</t>
   </si>
   <si>
     <t>Remoção de tocos e recuperação de passeio Público</t>
   </si>
   <si>
     <t>110571</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110571/0296-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110571/0296-1994.pdf</t>
   </si>
   <si>
     <t>110573</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110573/0297-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110573/0297-1994.pdf</t>
   </si>
   <si>
     <t>Estradas Municipais</t>
   </si>
   <si>
     <t>110574</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110574/0298-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110574/0298-1994.pdf</t>
   </si>
   <si>
     <t>110577</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110577/0299-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110577/0299-1994.pdf</t>
   </si>
   <si>
     <t>Coletores de lixo</t>
   </si>
   <si>
     <t>110578</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110578/0300-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110578/0300-1994.pdf</t>
   </si>
   <si>
     <t>Ambulância</t>
   </si>
   <si>
     <t>110579</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Odair Aparecido Roque Botter</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110579/0301-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110579/0301-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de mata-burro</t>
   </si>
   <si>
     <t>110580</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110580/0302-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110580/0302-1994.pdf</t>
   </si>
   <si>
     <t>Reforma geral na área da caixa d`água do SAAE</t>
   </si>
   <si>
     <t>110581</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110581/0303-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110581/0303-1994.pdf</t>
   </si>
   <si>
     <t>Feirantes pedem maior segurança</t>
   </si>
   <si>
     <t>110582</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110582/0304-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110582/0304-1994.pdf</t>
   </si>
   <si>
     <t>110583</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110583/0305-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110583/0305-1994.pdf</t>
   </si>
   <si>
     <t>Hidrantes</t>
   </si>
   <si>
     <t>110585</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110585/0306-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110585/0306-1994.pdf</t>
   </si>
   <si>
     <t>Enfeites Natalinos</t>
   </si>
   <si>
     <t>110586</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110586/0307-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110586/0307-1994.pdf</t>
   </si>
   <si>
     <t>110587</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110587/0308-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110587/0308-1994.pdf</t>
   </si>
   <si>
     <t>Equipamentos para Ambulância</t>
   </si>
   <si>
     <t>110591</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110591/0309-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110591/0309-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias em ruas</t>
   </si>
   <si>
     <t>110593</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110593/0310-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110593/0310-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua Cesar Martins Pirajá</t>
   </si>
   <si>
     <t>110595</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110595/0311-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110595/0311-1994.pdf</t>
   </si>
   <si>
     <t>Mais dois bancos na Praça de São Cristóvão</t>
   </si>
   <si>
     <t>110596</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110596/0312-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110596/0312-1994.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas na via expressa</t>
   </si>
   <si>
     <t>110598</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110598/0313-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110598/0313-1994.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas de pedestres nos Postos</t>
   </si>
   <si>
     <t>110599</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110599/0314-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110599/0314-1994.pdf</t>
   </si>
   <si>
     <t>Nivelamento do barranco da Rua Expedicionario Americo Costa e da calçada da Rua Augusto Costa</t>
   </si>
   <si>
     <t>110602</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110602/0315-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110602/0315-1994.pdf</t>
   </si>
   <si>
     <t>Reforma do mini-mercado do núcleo JK</t>
   </si>
   <si>
     <t>110604</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110604/0316-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110604/0316-1994.pdf</t>
   </si>
   <si>
     <t>"Bolsão" na Avenida dos Expedicionarios de Pompeia</t>
   </si>
   <si>
     <t>110606</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110606/0317-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110606/0317-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento de vias Públicas</t>
   </si>
   <si>
     <t>110608</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110608/0318-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110608/0318-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de placa de trânsito na via expressa</t>
   </si>
   <si>
     <t>110611</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110611/0319-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110611/0319-1994.pdf</t>
   </si>
   <si>
     <t>Bancos na praça Jesus Maria</t>
   </si>
   <si>
     <t>110613</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110613/0320-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110613/0320-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento privativo de motos na praça Ruy Barbosa</t>
   </si>
   <si>
     <t>110615</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110615/0321-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110615/0321-1994.pdf</t>
   </si>
   <si>
     <t>Tirar pedaço de poste de madeira em passeio público</t>
   </si>
   <si>
     <t>110616</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110616/0322-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110616/0322-1994.pdf</t>
   </si>
   <si>
     <t>Transferir abrigo de ponto de ônibus</t>
   </si>
   <si>
     <t>110618</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110618/0323-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110618/0323-1994.pdf</t>
   </si>
   <si>
     <t>Tabelas nas quadras do Centro de Lazer JK</t>
   </si>
   <si>
     <t>110620</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110620/0324-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110620/0324-1994.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de vias públicas</t>
   </si>
   <si>
     <t>110621</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110621/0325-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110621/0325-1994.pdf</t>
   </si>
   <si>
     <t>Convênio com a Santa Casa de Pompeia</t>
   </si>
   <si>
     <t>110623</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110623/0326-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110623/0326-1994.pdf</t>
   </si>
   <si>
     <t>110624</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110624/0327-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110624/0327-1994.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança em vias públicas da cidade coração</t>
   </si>
   <si>
     <t>110626</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110626/0328-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110626/0328-1994.pdf</t>
   </si>
   <si>
     <t>Tirar toco de calçada</t>
   </si>
   <si>
     <t>110629</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110629/0329-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110629/0329-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização de via pública</t>
   </si>
   <si>
     <t>110631</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110631/0330-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110631/0330-1994.pdf</t>
   </si>
   <si>
     <t>Implantação de luminárias na SP-294</t>
   </si>
   <si>
     <t>110632</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110632/0331-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110632/0331-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação do sistema de ar condicionado da Casa da Cultura</t>
   </si>
   <si>
     <t>110633</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110633/0332-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110633/0332-1994.pdf</t>
   </si>
   <si>
     <t>Substituição das casas de madeira por alvenaria</t>
   </si>
   <si>
     <t>110635</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110635/0333-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110635/0333-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua 45</t>
   </si>
   <si>
     <t>110636</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110636/0334-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110636/0334-1994.pdf</t>
   </si>
   <si>
     <t>Usina de lixo regional</t>
   </si>
   <si>
     <t>110637</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110637/0335-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110637/0335-1994.pdf</t>
   </si>
   <si>
     <t>Fábrica da C.M</t>
   </si>
   <si>
     <t>110638</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110638/0336-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110638/0336-1994.pdf</t>
   </si>
   <si>
     <t>110640</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110640/0337-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110640/0337-1994.pdf</t>
   </si>
   <si>
     <t>Reforma</t>
   </si>
   <si>
     <t>110641</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110641/0338-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110641/0338-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento</t>
   </si>
   <si>
     <t>110644</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110644/0339-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110644/0339-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pavimentação </t>
   </si>
   <si>
     <t>110645</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110645/0340-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110645/0340-1994.pdf</t>
   </si>
   <si>
     <t>110646</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110646/0341-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110646/0341-1994.pdf</t>
   </si>
   <si>
     <t>Canalizar água na Vila Paulina</t>
   </si>
   <si>
     <t>110648</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110648/0342-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110648/0342-1994.pdf</t>
   </si>
   <si>
     <t>" Praça Rosalvo Ferreira de Souza"</t>
   </si>
   <si>
     <t>110650</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110650/0343-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110650/0343-1994.pdf</t>
   </si>
   <si>
     <t>Programa substituição de lâmpadas incendescentes por lâmpadas fluorescentes</t>
   </si>
   <si>
     <t>110652</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110652/0344-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110652/0344-1994.pdf</t>
   </si>
   <si>
     <t>Escolinha de trânsito de PM em Pompeia</t>
   </si>
   <si>
     <t>110653</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110653/0345-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110653/0345-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentar ou concretar passagem de nivel do "Santiago"</t>
   </si>
   <si>
     <t>110655</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110655/0346-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110655/0346-1994.pdf</t>
   </si>
   <si>
     <t>Verba orçamentaria para a CFNP</t>
   </si>
   <si>
     <t>110656</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110656/0347-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110656/0347-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura do ponto de ônibus da "Circular" defronte do Posto do João Maranho</t>
   </si>
   <si>
     <t>110658</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110658/0348-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110658/0348-1994.pdf</t>
   </si>
   <si>
     <t>Construção de campo de futebol</t>
   </si>
   <si>
     <t>110661</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110661/0349-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110661/0349-1994.pdf</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>110662</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110662/0350-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110662/0350-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura nos pontos de ônibus do "Mutirão"</t>
   </si>
   <si>
     <t>110664</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110664/0351-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110664/0351-1994.pdf</t>
   </si>
   <si>
     <t>Bancos na portaria do Parque Pompeia</t>
   </si>
   <si>
     <t>110667</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110667/0352-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110667/0352-1994.pdf</t>
   </si>
   <si>
     <t>110668</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110668/0353-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110668/0353-1994.pdf</t>
   </si>
   <si>
     <t>Construção de boxes e terminal suburbano de ônibus</t>
   </si>
   <si>
     <t>110670</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110670/0354-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110670/0354-1994.pdf</t>
   </si>
   <si>
     <t>Venda das carneiras a prestação</t>
   </si>
   <si>
     <t>110673</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110673/0355-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110673/0355-1994.pdf</t>
   </si>
   <si>
     <t>Calçadas e recapeamento das ruas no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>110675</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110675/0356-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110675/0356-1994.pdf</t>
   </si>
   <si>
     <t>Teatro para o povo</t>
   </si>
   <si>
     <t>110677</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110677/0357-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110677/0357-1994.pdf</t>
   </si>
   <si>
     <t>Troca de lugar de placa indicativa com horários de circular</t>
   </si>
   <si>
     <t>110679</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110679/0358-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110679/0358-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Avenida Shunji Nishimura de Tecnologia</t>
   </si>
   <si>
     <t>110683</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110683/0359-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110683/0359-1994.pdf</t>
   </si>
   <si>
     <t>Retirar toco de passeio público</t>
   </si>
   <si>
     <t>110684</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110684/0360-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110684/0360-1994.pdf</t>
   </si>
   <si>
     <t>Canalizar água servida da oficina Municipal</t>
   </si>
   <si>
     <t>110686</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110686/0361-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110686/0361-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar calçada no Bairro Flândria</t>
   </si>
   <si>
     <t>110687</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110687/0362-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110687/0362-1994.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de bancos</t>
   </si>
   <si>
     <t>110689</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110689/0363-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110689/0363-1994.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de "tartarugas"</t>
   </si>
   <si>
     <t>110690</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110690/0364-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110690/0364-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação de pista</t>
   </si>
   <si>
     <t>110692</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110692/0365-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110692/0365-1994.pdf</t>
   </si>
   <si>
     <t>Pede mudança no trânsito</t>
   </si>
   <si>
     <t>110693</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110693/0366-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110693/0366-1994.pdf</t>
   </si>
   <si>
     <t>110694</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110694/0367-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110694/0367-1994.pdf</t>
   </si>
   <si>
     <t>Placa de sinalização</t>
   </si>
   <si>
     <t>110696</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110696/0368-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110696/0368-1994.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria do salario dos funcionarios públicos Municipais</t>
   </si>
   <si>
     <t>110701</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110701/0369-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110701/0369-1994.pdf</t>
   </si>
   <si>
     <t>Indica o conserto de calçada</t>
   </si>
   <si>
     <t>110703</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110703/0370-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110703/0370-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Indica a melhoria da Iluminação pública das ruas de Paulópolis </t>
   </si>
   <si>
     <t>110708</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110708/0371-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110708/0371-1994.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento das Ruas do bairro Tufic Baracat</t>
   </si>
   <si>
     <t>110709</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110709/0372-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110709/0372-1994.pdf</t>
   </si>
   <si>
     <t>Brigada Municipal</t>
   </si>
   <si>
     <t>110710</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110710/0373-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110710/0373-1994.pdf</t>
   </si>
   <si>
     <t>Tratamento de esgotos</t>
   </si>
   <si>
     <t>110711</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110711/0374-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110711/0374-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de calçadas</t>
   </si>
   <si>
     <t>110712</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110712/0375-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110712/0375-1994.pdf</t>
   </si>
   <si>
     <t>Reciclagem do lixo</t>
   </si>
   <si>
     <t>110714</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110714/0376-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110714/0376-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de guias e sarjetas nas Ruas de Paulópolis</t>
   </si>
   <si>
     <t>110724</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110724/0377-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110724/0377-1994.pdf</t>
   </si>
   <si>
     <t>Trânsito</t>
   </si>
   <si>
     <t>110725</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110725/0378-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110725/0378-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de estrada</t>
   </si>
   <si>
     <t>110727</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110727/0379-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110727/0379-1994.pdf</t>
   </si>
   <si>
     <t>Manutenção de veiculos</t>
   </si>
   <si>
     <t>110729</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110729/0380-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110729/0380-1994.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento</t>
   </si>
   <si>
     <t>110730</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110730/0381-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110730/0381-1994.pdf</t>
   </si>
   <si>
     <t>Revisão em instalações</t>
   </si>
   <si>
     <t>110732</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110732/0382-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110732/0382-1994.pdf</t>
   </si>
   <si>
     <t>Pede conclusão de obra</t>
   </si>
   <si>
     <t>110738</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110738/0383-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110738/0383-1994.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias</t>
   </si>
   <si>
     <t>110740</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110740/0384-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110740/0384-1994.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Avenida Benjamin Constant</t>
   </si>
   <si>
     <t>110741</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110741/0385-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110741/0385-1994.pdf</t>
   </si>
   <si>
     <t>Construção de muro ou grade no Centro de saude</t>
   </si>
   <si>
     <t>110743</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110743/0386-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110743/0386-1994.pdf</t>
   </si>
   <si>
     <t>Rampa na portaria do Parque Pompeia</t>
   </si>
   <si>
     <t>110744</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110744/0387-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110744/0387-1994.pdf</t>
   </si>
   <si>
     <t>Faixas de estacionamento na Rua Expedicionario Americo Costa</t>
   </si>
   <si>
     <t>110747</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110747/0388-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110747/0388-1994.pdf</t>
   </si>
   <si>
     <t>Reativação da Banda de Musica</t>
   </si>
   <si>
     <t>110751</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110751/0389-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110751/0389-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de grama ao lado da casa das máquinas de fonte luminosa</t>
   </si>
   <si>
     <t>110753</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110753/0390-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110753/0390-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de tampa de boca de lobo na "via expressa"</t>
   </si>
   <si>
     <t>110756</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Placas em via pública do Bairro Flândria.</t>
   </si>
   <si>
     <t>110761</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Francisco Pereira Simões</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110761/0393-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110761/0393-1994.pdf</t>
   </si>
   <si>
     <t>Reforma do abrigo dos taxis na praça Ruy Barbosa</t>
   </si>
   <si>
     <t>110763</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110763/0394-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110763/0394-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias na praça da Fepasa</t>
   </si>
   <si>
     <t>110766</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110766/0395-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110766/0395-1994.pdf</t>
   </si>
   <si>
     <t>Pintura do predio da Fepasa (Armazem)</t>
   </si>
   <si>
     <t>110768</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110768/0396-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110768/0396-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento de motos e biblicetas</t>
   </si>
   <si>
     <t>110770</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110770/0397-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110770/0397-1994.pdf</t>
   </si>
   <si>
     <t>Construção de calçada</t>
   </si>
   <si>
     <t>110772</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110772/0398-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110772/0398-1994.pdf</t>
   </si>
   <si>
     <t>Campanha de alimentos</t>
   </si>
   <si>
     <t>110774</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110774/0399-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110774/0399-1994.pdf</t>
   </si>
   <si>
     <t>Incentivo para empresa</t>
   </si>
   <si>
     <t>110775</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110775/0400-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110775/0400-1994.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltamento de rua</t>
   </si>
   <si>
     <t>110776</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110776/0401-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110776/0401-1994.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação</t>
   </si>
   <si>
     <t>110777</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110777/0402-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110777/0402-1994.pdf</t>
   </si>
   <si>
     <t>Correção de faixas de estacionamento</t>
   </si>
   <si>
     <t>110779</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110779/0403-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110779/0403-1994.pdf</t>
   </si>
   <si>
     <t>Sugere medidas para o "lixão"</t>
   </si>
   <si>
     <t>110780</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110780/0404-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110780/0404-1994.pdf</t>
   </si>
   <si>
     <t>110781</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110781/0405-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110781/0405-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculos</t>
   </si>
   <si>
     <t>110783</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110783/0406-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110783/0406-1994.pdf</t>
   </si>
   <si>
     <t>Pulverização em bueiros</t>
   </si>
   <si>
     <t>110784</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110784/0407-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110784/0407-1994.pdf</t>
   </si>
   <si>
     <t>Poste com luminarias</t>
   </si>
   <si>
     <t>110787</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110787/0408-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110787/0408-1994.pdf</t>
   </si>
   <si>
     <t>110790</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110790/0409-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110790/0409-1994.pdf</t>
   </si>
   <si>
     <t>110792</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110792/0410-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110792/0410-1994.pdf</t>
   </si>
   <si>
     <t>Banco em ponto de ônibus</t>
   </si>
   <si>
     <t>110794</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110794/0411-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110794/0411-1994.pdf</t>
   </si>
   <si>
     <t>Curso de corte e costura</t>
   </si>
   <si>
     <t>110795</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110795/0412-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110795/0412-1994.pdf</t>
   </si>
   <si>
     <t>110796</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110796/0413-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110796/0413-1994.pdf</t>
   </si>
   <si>
     <t>Festa do peão de boiadeiro</t>
   </si>
   <si>
     <t>110798</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110798/0414-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110798/0414-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de paralepipedos</t>
   </si>
   <si>
     <t>110800</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110800/0415-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110800/0415-1994.pdf</t>
   </si>
   <si>
     <t>Melhorar campo de mini futebol</t>
   </si>
   <si>
     <t>110802</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110802/0416-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110802/0416-1994.pdf</t>
   </si>
   <si>
     <t>Água para a Santa Casa</t>
   </si>
   <si>
     <t>110803</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110803/0417-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110803/0417-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto e rua</t>
   </si>
   <si>
     <t>110805</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110805/0418-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110805/0418-1994.pdf</t>
   </si>
   <si>
     <t>Mini-campo</t>
   </si>
   <si>
     <t>110808</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110808/0419-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110808/0419-1994.pdf</t>
   </si>
   <si>
     <t>Pede faixas indicativas para estacionamento</t>
   </si>
   <si>
     <t>110809</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110809/0420-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110809/0420-1994.pdf</t>
   </si>
   <si>
     <t>Reivindicações dos frequentadores do Centro de Lazer JK</t>
   </si>
   <si>
     <t>110810</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110810/0421-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110810/0421-1994.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade nas proximidades da Festa Kosmes</t>
   </si>
   <si>
     <t>110812</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110812/0422-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110812/0422-1994.pdf</t>
   </si>
   <si>
     <t>Retirar placa da Praça Ruy Barbosa colocada na Rodoviaria</t>
   </si>
   <si>
     <t>110814</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110814/0423-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110814/0423-1994.pdf</t>
   </si>
   <si>
     <t>Reativação das fanfarras em Pompeia</t>
   </si>
   <si>
     <t>110817</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110817/0424-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110817/0424-1994.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial</t>
   </si>
   <si>
     <t>110818</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110818/0425-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110818/0425-1994.pdf</t>
   </si>
   <si>
     <t>" Projeto Catarata"</t>
   </si>
   <si>
     <t>110819</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110819/0426-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110819/0426-1994.pdf</t>
   </si>
   <si>
     <t>Salario aos idosos e deficientes</t>
   </si>
   <si>
     <t>110820</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Carlos Loncarovich</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110820/0427-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110820/0427-1994.pdf</t>
   </si>
   <si>
     <t>Reservatorio para água</t>
   </si>
   <si>
     <t>110821</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110821/0428-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110821/0428-1994.pdf</t>
   </si>
   <si>
     <t>Remodelação de passeio</t>
   </si>
   <si>
     <t>110823</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110823/0429-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110823/0429-1994.pdf</t>
   </si>
   <si>
     <t>Quadra de areia</t>
   </si>
   <si>
     <t>110824</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110824/0430-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110824/0430-1994.pdf</t>
   </si>
   <si>
     <t>Indica colocação de tubos</t>
   </si>
   <si>
     <t>110825</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110825/0431-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110825/0431-1994.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de cesta básica</t>
   </si>
   <si>
     <t>110826</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110826/0432-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110826/0432-1994.pdf</t>
   </si>
   <si>
     <t>Reparos de calçadas</t>
   </si>
   <si>
     <t>110827</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110827/0433-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110827/0433-1994.pdf</t>
   </si>
   <si>
     <t>Horários de ônibus</t>
   </si>
   <si>
     <t>110828</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110828/0434-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110828/0434-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria nas calçadas de ruas de nossa cidade</t>
   </si>
   <si>
     <t>110829</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110829/0435-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110829/0435-1994.pdf</t>
   </si>
   <si>
     <t>Aproveitamento de espaços</t>
   </si>
   <si>
     <t>110830</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110830/0436-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110830/0436-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria de ruas</t>
   </si>
   <si>
     <t>110831</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110831/0437-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110831/0437-1994.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria de salários</t>
   </si>
   <si>
     <t>110832</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110832/0438-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110832/0438-1994.pdf</t>
   </si>
   <si>
     <t>Rampas nas calçadas</t>
   </si>
   <si>
     <t>110834</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110834/0439-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110834/0439-1994.pdf</t>
   </si>
   <si>
     <t>Perfuração de poços</t>
   </si>
   <si>
     <t>110835</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110835/0440-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110835/0440-1994.pdf</t>
   </si>
   <si>
     <t>Corpo de bombeiros</t>
   </si>
   <si>
     <t>110836</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110836/0441-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110836/0441-1994.pdf</t>
   </si>
   <si>
     <t>110837</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110837/0442-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110837/0442-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de postes de concreto e lampadas mais potentes</t>
   </si>
   <si>
     <t>110838</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110838/0443-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110838/0443-1994.pdf</t>
   </si>
   <si>
     <t>110839</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110839/0444-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110839/0444-1994.pdf</t>
   </si>
   <si>
     <t>Troca de bancos da praça do bairro Bandeirantes</t>
   </si>
   <si>
     <t>110840</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110840/0445-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110840/0445-1994.pdf</t>
   </si>
   <si>
     <t>110841</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110841/0446-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110841/0446-1994.pdf</t>
   </si>
   <si>
     <t>Instalação de parque infantil</t>
   </si>
   <si>
     <t>110842</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110842/0447-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110842/0447-1994.pdf</t>
   </si>
   <si>
     <t>Indica operação conserta calçadas</t>
   </si>
   <si>
     <t>110843</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110843/0448-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110843/0448-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores</t>
   </si>
   <si>
     <t>110846</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110846/0449-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110846/0449-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação de travessia entre a pista cooper/Av. Benjamin Constant</t>
   </si>
   <si>
     <t>110847</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110847/0450-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110847/0450-1994.pdf</t>
   </si>
   <si>
     <t>Arborização da Rua Dr. Luiz Miranda</t>
   </si>
   <si>
     <t>111136</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111136/0451-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111136/0451-1994.pdf</t>
   </si>
   <si>
     <t>Conserto de calçada</t>
   </si>
   <si>
     <t>111138</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111138/0452-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111138/0452-1994.pdf</t>
   </si>
   <si>
     <t>Vale refeição</t>
   </si>
   <si>
     <t>111143</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111143/0453-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111143/0453-1994.pdf</t>
   </si>
   <si>
     <t>111144</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111144/0454-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111144/0454-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização de área ociosa no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111146</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111146/0455-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111146/0455-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar calçada defronte de agência dos Correios</t>
   </si>
   <si>
     <t>111148</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111148/0456-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111148/0456-1994.pdf</t>
   </si>
   <si>
     <t>Cesta básica para os servidores Municipais carentes</t>
   </si>
   <si>
     <t>111150</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111150/0457-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111150/0457-1994.pdf</t>
   </si>
   <si>
     <t>Abertura de via pública e eliminação de lixão de entulhos</t>
   </si>
   <si>
     <t>111152</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111152/0458-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111152/0458-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação pública no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>111156</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111156/0459-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111156/0459-1994.pdf</t>
   </si>
   <si>
     <t>Cooperativa de crédito Municipal</t>
   </si>
   <si>
     <t>111157</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111157/0460-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111157/0460-1994.pdf</t>
   </si>
   <si>
     <t>111159</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111159/0461-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111159/0461-1994.pdf</t>
   </si>
   <si>
     <t>Construção de praça</t>
   </si>
   <si>
     <t>111161</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111161/0462-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111161/0462-1994.pdf</t>
   </si>
   <si>
     <t>Obstáculo</t>
   </si>
   <si>
     <t>111163</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111163/0463-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111163/0463-1994.pdf</t>
   </si>
   <si>
     <t>Conserto de muro no cemitério</t>
   </si>
   <si>
     <t>111165</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111165/0464-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111165/0464-1994.pdf</t>
   </si>
   <si>
     <t>Abrigo nos pontos de ônibus do núcleo JK</t>
   </si>
   <si>
     <t>111167</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111167/0465-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111167/0465-1994.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade</t>
   </si>
   <si>
     <t>111169</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111169/0466-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111169/0466-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de praça do núcleo JK</t>
   </si>
   <si>
     <t>111170</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111170/0467-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111170/0467-1994.pdf</t>
   </si>
   <si>
     <t>111172</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111172/0468-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111172/0468-1994.pdf</t>
   </si>
   <si>
     <t>Guarita de ponto de ônibus</t>
   </si>
   <si>
     <t>111176</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111176/0469-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111176/0469-1994.pdf</t>
   </si>
   <si>
     <t>111178</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111178/0470-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111178/0470-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de Centro de Saúde em Paulópolis</t>
   </si>
   <si>
     <t>111180</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111180/0471-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111180/0471-1994.pdf</t>
   </si>
   <si>
     <t>111182</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111182/0472-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111182/0472-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de guias e sarjetas</t>
   </si>
   <si>
     <t>111184</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111184/0473-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111184/0473-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento de asfalto do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111186</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111186/0474-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111186/0474-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza das bocas de lobo</t>
   </si>
   <si>
     <t>111188</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111188/0475-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111188/0475-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza das ruas no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111190</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111190/0476-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111190/0476-1994.pdf</t>
   </si>
   <si>
     <t>Abrigos nas pontes de ônibus da "Circular" no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111192</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111192/0477-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111192/0477-1994.pdf</t>
   </si>
   <si>
     <t>Combate a erosão com entulhos e galhos de árvores</t>
   </si>
   <si>
     <t>111194</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111194/0478-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111194/0478-1994.pdf</t>
   </si>
   <si>
     <t>Praça no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111198</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111198/0479-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111198/0479-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento em diagonal defronte da EEPG do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111200</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111200/0480-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111200/0480-1994.pdf</t>
   </si>
   <si>
     <t>Guias, sarjetas e asfalto no Bairro Mutirão</t>
   </si>
   <si>
     <t>111201</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111201/0481-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111201/0481-1994.pdf</t>
   </si>
   <si>
     <t>Colocar mais uma caixa d`água no velório Municipal</t>
   </si>
   <si>
     <t>111203</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111203/0482-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111203/0482-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento de motos e bicicletas</t>
   </si>
   <si>
     <t>111205</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111205/0483-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111205/0483-1994.pdf</t>
   </si>
   <si>
     <t>Postes e luminárias em via pública de Paulópolis</t>
   </si>
   <si>
     <t>111207</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111207/0484-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111207/0484-1994.pdf</t>
   </si>
   <si>
     <t>Reitirar indicação anterior</t>
   </si>
   <si>
     <t>111209</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111209/0485-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111209/0485-1994.pdf</t>
   </si>
   <si>
     <t>Sugere placas indicativas</t>
   </si>
   <si>
     <t>111210</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111210/0486-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111210/0486-1994.pdf</t>
   </si>
   <si>
     <t>Falta de água</t>
   </si>
   <si>
     <t>111212</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111212/0487-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111212/0487-1994.pdf</t>
   </si>
   <si>
     <t>Construção de passarela e implantação de postes e luminárias na ala nova do cemiterio Municipal</t>
   </si>
   <si>
     <t>111215</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111215/0488-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111215/0488-1994.pdf</t>
   </si>
   <si>
     <t>Circular no Jardim Primavera</t>
   </si>
   <si>
     <t>111218</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111218/0489-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111218/0489-1994.pdf</t>
   </si>
   <si>
     <t>111220</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111220/0490-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111220/0490-1994.pdf</t>
   </si>
   <si>
     <t>Bebedouro público no cemiterio Municipal</t>
   </si>
   <si>
     <t>111222</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111222/0491-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111222/0491-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de tampas de boca de lobo na "via expressa"</t>
   </si>
   <si>
     <t>111223</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111223/0492-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111223/0492-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação da praça Oswaldo Marino</t>
   </si>
   <si>
     <t>111225</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111225/0493-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111225/0493-1994.pdf</t>
   </si>
   <si>
     <t>Eliminação das faixas em diagonal no estacionamento da Praça Ruy Barbosa</t>
   </si>
   <si>
     <t>111227</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111227/0494-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111227/0494-1994.pdf</t>
   </si>
   <si>
     <t>Mostra de arte Pompeense</t>
   </si>
   <si>
     <t>111229</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111229/0495-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111229/0495-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização do prolongamento da Rua Brasilia</t>
   </si>
   <si>
     <t>111231</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111231/0496-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111231/0496-1994.pdf</t>
   </si>
   <si>
     <t>Coral da Telesp em Pompeia</t>
   </si>
   <si>
     <t>111232</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111232/0497-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111232/0497-1994.pdf</t>
   </si>
   <si>
     <t>Terreno para a construção da sede da Associação Amigos do núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>111235</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111235/0498-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111235/0498-1994.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade no Jardim Primavera</t>
   </si>
   <si>
     <t>111237</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111237/0499-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111237/0499-1994.pdf</t>
   </si>
   <si>
     <t>Deposito de lixo</t>
   </si>
   <si>
     <t>111238</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111238/0500-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111238/0500-1994.pdf</t>
   </si>
   <si>
     <t>111239</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111239/0501-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111239/0501-1994.pdf</t>
   </si>
   <si>
     <t>Rede de esgotos</t>
   </si>
   <si>
     <t>111241</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111241/0502-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111241/0502-1994.pdf</t>
   </si>
   <si>
     <t>Seguro de vida em grupo</t>
   </si>
   <si>
     <t>111243</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111243/0503-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111243/0503-1994.pdf</t>
   </si>
   <si>
     <t>111244</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111244/0504-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111244/0504-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação da via pública defronte da portaria da área de lazer do núcleo JK</t>
   </si>
   <si>
     <t>111246</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111246/0505-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111246/0505-1994.pdf</t>
   </si>
   <si>
     <t>111247</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111247/0506-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111247/0506-1994.pdf</t>
   </si>
   <si>
     <t>Cerca " viva" no cemitério Municipal</t>
   </si>
   <si>
     <t>111249</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111249/0507-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111249/0507-1994.pdf</t>
   </si>
   <si>
     <t>Aproveitamento da área ociosa ao lado do "Panelão"</t>
   </si>
   <si>
     <t>111250</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111250/0508-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111250/0508-1994.pdf</t>
   </si>
   <si>
     <t>Perenização do prolongamento da Rua Brasilia</t>
   </si>
   <si>
     <t>111255</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111255/0509-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111255/0509-1994.pdf</t>
   </si>
   <si>
     <t>Construção de passeio</t>
   </si>
   <si>
     <t>111256</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111256/0510-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111256/0510-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização da antiga garagem da Prefeitura</t>
   </si>
   <si>
     <t>111258</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111258/0511-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111258/0511-1994.pdf</t>
   </si>
   <si>
     <t>Sanitários na Praça Ruy Barbosa</t>
   </si>
   <si>
     <t>111260</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111260/0512-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111260/0512-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de tampa de boca de lobo na Rua Quintino Bocaiuva</t>
   </si>
   <si>
     <t>111262</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111262/0513-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111262/0513-1994.pdf</t>
   </si>
   <si>
     <t>Rua Mario Mesquita Marques está pedindo socorro...</t>
   </si>
   <si>
     <t>111264</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111264/0514-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111264/0514-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização do prolongamento da Rua Manoel Molina Frias</t>
   </si>
   <si>
     <t>111266</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111266/0515-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111266/0515-1994.pdf</t>
   </si>
   <si>
     <t>Tanque deve ser retirado da Rua Tirandentes</t>
   </si>
   <si>
     <t>111268</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111268/0516-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111268/0516-1994.pdf</t>
   </si>
   <si>
     <t>Pneus velhos estão gerando reclamações na antiga garagem da Prefeitura</t>
   </si>
   <si>
     <t>111269</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111269/0517-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111269/0517-1994.pdf</t>
   </si>
   <si>
     <t>Medico em Novo Cravinhos</t>
   </si>
   <si>
     <t>111271</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111271/0518-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111271/0518-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de bancos nos pontos de ônibus da Vila de Paulópolis</t>
   </si>
   <si>
     <t>111275</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111275/0519-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111275/0519-1994.pdf</t>
   </si>
   <si>
     <t>Indica providências com relação ao campo de futebol</t>
   </si>
   <si>
     <t>111277</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111277/0520-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111277/0520-1994.pdf</t>
   </si>
   <si>
     <t>111278</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111278/0521-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111278/0521-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza nas bocas de lobo</t>
   </si>
   <si>
     <t>111280</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111280/0522-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111280/0522-1994.pdf</t>
   </si>
   <si>
     <t>Banheiro público</t>
   </si>
   <si>
     <t>111282</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111282/0523-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111282/0523-1994.pdf</t>
   </si>
   <si>
     <t>Pintura do predio</t>
   </si>
   <si>
     <t>111283</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111283/0524-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111283/0524-1994.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento de via pública</t>
   </si>
   <si>
     <t>111285</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111285/0525-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111285/0525-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de obstáculo</t>
   </si>
   <si>
     <t>111286</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111286/0526-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111286/0526-1994.pdf</t>
   </si>
   <si>
     <t>Indica melhor aproveitamento das ambulâncias</t>
   </si>
   <si>
     <t>111288</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111288/0527-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111288/0527-1994.pdf</t>
   </si>
   <si>
     <t>111290</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111290/0528-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111290/0528-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Osvaldo Borges Ferreira</t>
   </si>
   <si>
     <t>111294</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111294/0529-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111294/0529-1994.pdf</t>
   </si>
   <si>
     <t>"Margaridas" na praça dos Bancários e adjecências</t>
   </si>
   <si>
     <t>111298</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111298/0530-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111298/0530-1994.pdf</t>
   </si>
   <si>
     <t>Podar árvores que vem prejudicando o sistema de iluminação pública na Vila Paulina</t>
   </si>
   <si>
     <t>111301</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111301/0531-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111301/0531-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua Expedicionário Americo Costa</t>
   </si>
   <si>
     <t>111302</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111302/0532-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111302/0532-1994.pdf</t>
   </si>
   <si>
     <t>Remover ávores secas da praça José Moyses</t>
   </si>
   <si>
     <t>111305</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111305/0533-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111305/0533-1994.pdf</t>
   </si>
   <si>
     <t>Tampa protetora da " caixa de força" do sistema elétrico da praça dos Bancários.</t>
   </si>
   <si>
     <t>111307</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111307/0534-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111307/0534-1994.pdf</t>
   </si>
   <si>
     <t>Reformulação e construção de estacionamento em diagonal no Jardim do Fórum</t>
   </si>
   <si>
     <t>111309</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111309/0535-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111309/0535-1994.pdf</t>
   </si>
   <si>
     <t>111311</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111311/0536-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111311/0536-1994.pdf</t>
   </si>
   <si>
     <t>Bancos em todos os pontos de ônibus</t>
   </si>
   <si>
     <t>111314</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111314/0537-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111314/0537-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de bebedouro</t>
   </si>
   <si>
     <t>111315</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111315/0538-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111315/0538-1994.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de areia grossa no cemitério</t>
   </si>
   <si>
     <t>111319</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111319/0539-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111319/0539-1994.pdf</t>
   </si>
   <si>
     <t>Capa de proteção</t>
   </si>
   <si>
     <t>111321</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111321/0540-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111321/0540-1994.pdf</t>
   </si>
   <si>
     <t>Guarita</t>
   </si>
   <si>
     <t>111324</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111324/0541-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111324/0541-1994.pdf</t>
   </si>
   <si>
     <t>111326</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111326/0542-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111326/0542-1994.pdf</t>
   </si>
   <si>
     <t>111328</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111328/0543-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111328/0543-1994.pdf</t>
   </si>
   <si>
     <t>Sugere mudança de horário de circular</t>
   </si>
   <si>
     <t>111331</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111331/0544-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111331/0544-1994.pdf</t>
   </si>
   <si>
     <t>Sede para o D.H.S</t>
   </si>
   <si>
     <t>111332</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111332/0545-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111332/0545-1994.pdf</t>
   </si>
   <si>
     <t>Casas populares para os servidores Municipais</t>
   </si>
   <si>
     <t>111335</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111335/0546-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111335/0546-1994.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o rio do Peixe</t>
   </si>
   <si>
     <t>111336</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111336/0547-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111336/0547-1994.pdf</t>
   </si>
   <si>
     <t>Parque ecológico Municipal</t>
   </si>
   <si>
     <t>111338</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111338/0548-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111338/0548-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura do Estádio Municipal</t>
   </si>
   <si>
     <t>111343</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111343/0549-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111343/0549-1994.pdf</t>
   </si>
   <si>
     <t>Grade ou alambrado de segurança no Estádio Municipal</t>
   </si>
   <si>
     <t>111346</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111346/0550-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111346/0550-1994.pdf</t>
   </si>
   <si>
     <t>111349</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111349/0551-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111349/0551-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação do "Mata-burro"</t>
   </si>
   <si>
     <t>111350</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111350/0552-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111350/0552-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza pública</t>
   </si>
   <si>
     <t>111353</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111353/0553-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111353/0553-1994.pdf</t>
   </si>
   <si>
     <t>Rede de água e esgoto</t>
   </si>
   <si>
     <t>111354</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111354/0554-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111354/0554-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação das vias públicas da Vila de Novo Cravinhos</t>
   </si>
   <si>
     <t>111356</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111356/0555-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111356/0555-1994.pdf</t>
   </si>
   <si>
     <t>Arrumar as ruas do Distrito de Novo Cravinhos</t>
   </si>
   <si>
     <t>111359</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111359/0556-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111359/0556-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de galerias de água no Distrito de Novo Cravinhos</t>
   </si>
   <si>
     <t>111360</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111360/0557-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111360/0557-1994.pdf</t>
   </si>
   <si>
     <t>Reforma do calçamento na Rua Rodolfo Lara Campos</t>
   </si>
   <si>
     <t>111362</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111362/0558-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111362/0558-1994.pdf</t>
   </si>
   <si>
     <t>111364</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111364/0559-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111364/0559-1994.pdf</t>
   </si>
   <si>
     <t>Indica a designação de Médico para a Santa Casa local</t>
   </si>
   <si>
     <t>111365</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111365/0560-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111365/0560-1994.pdf</t>
   </si>
   <si>
     <t>Indica escala de sobre aviso</t>
   </si>
   <si>
     <t>111369</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111369/0561-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111369/0561-1994.pdf</t>
   </si>
   <si>
     <t>Solicita agilização na execução da infra estrutura na área Industrial de Pompeia</t>
   </si>
   <si>
     <t>111372</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111372/0562-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111372/0562-1994.pdf</t>
   </si>
   <si>
     <t>Reforma no Centro de Saúde</t>
   </si>
   <si>
     <t>111374</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111374/0563-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111374/0563-1994.pdf</t>
   </si>
   <si>
     <t>Pinturas de muros na pista de cooper</t>
   </si>
   <si>
     <t>111375</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111375/0564-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111375/0564-1994.pdf</t>
   </si>
   <si>
     <t>Orientações para aposentados e pensionistas</t>
   </si>
   <si>
     <t>111377</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111377/0565-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111377/0565-1994.pdf</t>
   </si>
   <si>
     <t>Bebedouro público</t>
   </si>
   <si>
     <t>111379</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111379/0566-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111379/0566-1994.pdf</t>
   </si>
   <si>
     <t>111381</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111381/0567-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111381/0567-1994.pdf</t>
   </si>
   <si>
     <t>Nome de Pompeia na entrada da Cidade</t>
   </si>
   <si>
     <t>111383</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111383/0568-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111383/0568-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura do ponto de ônibus da "Circular" defronte do posto do João Maranho</t>
   </si>
   <si>
     <t>111387</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111387/0569-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111387/0569-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização de vias públicas no Jardim São Luiz</t>
   </si>
   <si>
     <t>111388</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111388/0570-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111388/0570-1994.pdf</t>
   </si>
   <si>
     <t>Sanitário público</t>
   </si>
   <si>
     <t>111391</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111391/0571-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111391/0571-1994.pdf</t>
   </si>
   <si>
     <t>111392</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111392/0572-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111392/0572-1994.pdf</t>
   </si>
   <si>
     <t>Revogação de Lei</t>
   </si>
   <si>
     <t>111393</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111393/0573-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111393/0573-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de ruas</t>
   </si>
   <si>
     <t>111395</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111395/0574-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111395/0574-1994.pdf</t>
   </si>
   <si>
     <t>111396</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111396/0575-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111396/0575-1994.pdf</t>
   </si>
   <si>
     <t>Promoções para o final de ano</t>
   </si>
   <si>
     <t>111398</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111398/0576-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111398/0576-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento em diagonal defronte da portaria do Recinto Mário Zapparoli</t>
   </si>
   <si>
     <t>111400</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111400/0577-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111400/0577-1994.pdf</t>
   </si>
   <si>
     <t>Construção de calçada na Rua Antonio Quintino</t>
   </si>
   <si>
     <t>111401</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111401/0578-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111401/0578-1994.pdf</t>
   </si>
   <si>
     <t>Campo de areia no Jardim da Prefeitura</t>
   </si>
   <si>
     <t>111404</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111404/0579-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111404/0579-1994.pdf</t>
   </si>
   <si>
     <t>111405</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111405/0580-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111405/0580-1994.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores na Rua Senador Rodolfo Lara Campos</t>
   </si>
   <si>
     <t>111406</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111406/0581-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111406/0581-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura móvel no cemiterio</t>
   </si>
   <si>
     <t>111407</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111407/0582-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111407/0582-1994.pdf</t>
   </si>
   <si>
     <t>Cadeado no portão da clarabóia do Centro de Saúde</t>
   </si>
   <si>
     <t>111411</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111411/0583-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111411/0583-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar passeio público defronte imóvel do Municipio</t>
   </si>
   <si>
     <t>111413</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111413/0584-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111413/0584-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Vila Paulina</t>
   </si>
   <si>
     <t>111416</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111416/0585-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111416/0585-1994.pdf</t>
   </si>
   <si>
     <t>"Ilha" na Rua Taquari</t>
   </si>
   <si>
     <t>111418</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111418/0586-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111418/0586-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar portão no Estadio Municipal</t>
   </si>
   <si>
     <t>111420</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111420/0587-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111420/0587-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização do prolongamento da Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>111422</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111422/0588-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111422/0588-1994.pdf</t>
   </si>
   <si>
     <t>Portal decorativo na Praça Shigeo Hanada</t>
   </si>
   <si>
     <t>111424</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111424/0589-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111424/0589-1994.pdf</t>
   </si>
   <si>
     <t>Estacionamento em diagonal defronte da Câmara, Biblioteca, SAAE e do Fundo Social</t>
   </si>
   <si>
     <t>111426</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111426/0590-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111426/0590-1994.pdf</t>
   </si>
   <si>
     <t>Rampas na Praça Jesus Maria, na Prefeitura e rebaixamento de guias nas esquinas das vias públicas, tudo de conformidade com a legislação de proteção aos deficientes</t>
   </si>
   <si>
     <t>111429</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111429/0591-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111429/0591-1994.pdf</t>
   </si>
   <si>
     <t>Video, telão e ventiladores na Casa da Cultura</t>
   </si>
   <si>
     <t>111431</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111431/0594-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111431/0594-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria em rua,colocação de guias e sarjetas na Rua Zaki Haddad</t>
   </si>
   <si>
     <t>111438</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111438/0595-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111438/0595-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias no cemitério</t>
   </si>
   <si>
     <t>111439</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111439/0596-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111439/0596-1994.pdf</t>
   </si>
   <si>
     <t>111441</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111441/0597-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111441/0597-1994.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de praça</t>
   </si>
   <si>
     <t>111444</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111444/0598-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111444/0598-1994.pdf</t>
   </si>
   <si>
     <t>Indica mudanças em cemitério de Paulópolis</t>
   </si>
   <si>
     <t>111448</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111448/0599-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111448/0599-1994.pdf</t>
   </si>
   <si>
     <t>Indica conserto de calçadas</t>
   </si>
   <si>
     <t>111451</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111451/0600-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111451/0600-1994.pdf</t>
   </si>
   <si>
     <t>Reforma da praça da Igreja Martriz de Novo Cravinhos</t>
   </si>
   <si>
     <t>111453</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111453/0601-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111453/0601-1994.pdf</t>
   </si>
   <si>
     <t>111455</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111455/0602-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111455/0602-1994.pdf</t>
   </si>
   <si>
     <t>Rodeio mirin</t>
   </si>
   <si>
     <t>111456</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111456/0603-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111456/0603-1994.pdf</t>
   </si>
   <si>
     <t>111458</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111458/0604-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111458/0604-1994.pdf</t>
   </si>
   <si>
     <t>Relação de sepultamentos na portaria do Cemiterio Municipal</t>
   </si>
   <si>
     <t>111461</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111461/0605-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111461/0605-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de passeios públicos</t>
   </si>
   <si>
     <t>111463</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111463/0606-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111463/0606-1994.pdf</t>
   </si>
   <si>
     <t>Exposição de fotos antigas e dos ex-Prefeitos</t>
   </si>
   <si>
     <t>111465</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111465/0607-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111465/0607-1994.pdf</t>
   </si>
   <si>
     <t>Plano de Desenvolvimento Florestal Sustentado</t>
   </si>
   <si>
     <t>111467</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111467/0608-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111467/0608-1994.pdf</t>
   </si>
   <si>
     <t>Combate aos ratos e baratas existentes na rede de esgoto</t>
   </si>
   <si>
     <t>111470</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111470/0609-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111470/0609-1994.pdf</t>
   </si>
   <si>
     <t>Biblioteca na região da " Nova Pompeia"</t>
   </si>
   <si>
     <t>111471</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111471/0610-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111471/0610-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação do pontilhão próximo ao Cemiterio</t>
   </si>
   <si>
     <t>111473</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111473/0611-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111473/0611-1994.pdf</t>
   </si>
   <si>
     <t>Mini-mercado no núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>111475</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111475/0613-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111475/0613-1994.pdf</t>
   </si>
   <si>
     <t>Pede asfalto para a Rua Pedro Palone</t>
   </si>
   <si>
     <t>111478</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111478/0614-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111478/0614-1994.pdf</t>
   </si>
   <si>
     <t>Doação de terrenos urbanizados</t>
   </si>
   <si>
     <t>111480</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111480/0615-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111480/0615-1994.pdf</t>
   </si>
   <si>
     <t>Pede reforma de bebedouro</t>
   </si>
   <si>
     <t>111482</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111482/0616-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111482/0616-1994.pdf</t>
   </si>
   <si>
     <t>Estádio Municipal- Estacionamento</t>
   </si>
   <si>
     <t>111485</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111485/0617-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111485/0617-1994.pdf</t>
   </si>
   <si>
     <t>Reforma e melhoria no Velorio</t>
   </si>
   <si>
     <t>111487</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111487/0618-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111487/0618-1994.pdf</t>
   </si>
   <si>
     <t>Indica a concessão do adicional de auxilio educação</t>
   </si>
   <si>
     <t>111491</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111491/0619-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111491/0619-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um novo PAS em Paulópolis</t>
   </si>
   <si>
     <t>111493</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111493/0620-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111493/0620-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de coberturas em pontos de ônibus</t>
   </si>
   <si>
     <t>111495</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111495/0621-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111495/0621-1994.pdf</t>
   </si>
   <si>
     <t>Retirada de areião na estrada Novo Cravinhos- Vila Olinda</t>
   </si>
   <si>
     <t>111497</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111497/0622-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111497/0622-1994.pdf</t>
   </si>
   <si>
     <t>Rolo compressor no campo do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111500</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111500/0623-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111500/0623-1994.pdf</t>
   </si>
   <si>
     <t>Rotatória na entrada do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>111502</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111502/0624-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111502/0624-1994.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas privativas das farmácias</t>
   </si>
   <si>
     <t>111504</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111504/0625-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111504/0625-1994.pdf</t>
   </si>
   <si>
     <t>Pavimentação das ruas do Jardim Primavera que ainda não receberam a camada asfaltica</t>
   </si>
   <si>
     <t>111506</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111506/0626-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111506/0626-1994.pdf</t>
   </si>
   <si>
     <t>Passeios em volta da Igreja de Novo Cravinhos</t>
   </si>
   <si>
     <t>111508</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111508/0627-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111508/0627-1994.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas na calçada ao lado da Lanchonete do Alemão</t>
   </si>
   <si>
     <t>111510</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111510/0628-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111510/0628-1994.pdf</t>
   </si>
   <si>
     <t>Nivelar trecho da antiga estrada Pompeia- Novo Cravinhos</t>
   </si>
   <si>
     <t>111513</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111513/0629-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111513/0629-1994.pdf</t>
   </si>
   <si>
     <t>Colocação de tubos e nivelar ruas em Novo Cravinhos</t>
   </si>
   <si>
     <t>111514</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111514/0630-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111514/0630-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de luminária deficiente no Jardim São Luiz</t>
   </si>
   <si>
     <t>111515</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111515/0631-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111515/0631-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Av. Domingos Reggi e da Av. Perimentral</t>
   </si>
   <si>
     <t>111516</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111516/0632-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111516/0632-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de placa denominativa de via pública</t>
   </si>
   <si>
     <t>111517</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111517/0633-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111517/0633-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponto no Bairro Futuro</t>
   </si>
   <si>
     <t>111519</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111519/0634-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111519/0634-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal Pompeia-Bairro Monte Alegre da Conceição</t>
   </si>
   <si>
     <t>111521</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111521/0635-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111521/0635-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de luminarias</t>
   </si>
   <si>
     <t>111523</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111523/0636-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111523/0636-1994.pdf</t>
   </si>
   <si>
     <t>Tabela com os horários da " Circular" em todos os pontos</t>
   </si>
   <si>
     <t>111525</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111525/0637-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111525/0637-1994.pdf</t>
   </si>
   <si>
     <t>Aproveitamento da área ociosa da LBA</t>
   </si>
   <si>
     <t>111527</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111527/0638-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111527/0638-1994.pdf</t>
   </si>
   <si>
     <t>Abrigo no ponto da "Circular" localizado no "Mutirão"</t>
   </si>
   <si>
     <t>111530</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111530/0639-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111530/0639-1994.pdf</t>
   </si>
   <si>
     <t>Rua sem placa</t>
   </si>
   <si>
     <t>111532</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111532/0640-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111532/0640-1994.pdf</t>
   </si>
   <si>
     <t>Canaletas na Av. dos Expedicionários de Pompeia</t>
   </si>
   <si>
     <t>111534</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111534/0641-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111534/0641-1994.pdf</t>
   </si>
   <si>
     <t>Arredamento das quinas das bases das luminárias da Praça Jesus Maria</t>
   </si>
   <si>
     <t>111536</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111536/0642-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111536/0642-1994.pdf</t>
   </si>
   <si>
     <t>Vistoria em todas as bocas de lobo e substituição de todas que estiverem quebradas</t>
   </si>
   <si>
     <t>111538</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111538/0643-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111538/0643-1994.pdf</t>
   </si>
   <si>
     <t>Placas na Rua Dr. Durval de Carvalho e Silva</t>
   </si>
   <si>
     <t>111539</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111539/0644-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111539/0644-1994.pdf</t>
   </si>
   <si>
     <t>Remanejamento da iluminação da praça do JK e melhor aproveitamento daquele logradouro público</t>
   </si>
   <si>
     <t>111541</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111541/0645-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111541/0645-1994.pdf</t>
   </si>
   <si>
     <t>Conservação do prédio da antiga Industria Uemura</t>
   </si>
   <si>
     <t>111543</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111543/0646-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111543/0646-1994.pdf</t>
   </si>
   <si>
     <t>Abrigos de concreto nos pontos de ônibus do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>111545</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111545/0647-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111545/0647-1994.pdf</t>
   </si>
   <si>
     <t>"Circular" para o Bairro Flandria</t>
   </si>
   <si>
     <t>111548</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111548/0648-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111548/0648-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um campo de malha em Paulópolis</t>
   </si>
   <si>
     <t>111552</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111552/0649-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111552/0649-1994.pdf</t>
   </si>
   <si>
     <t>Sinalização de estrada vicinal</t>
   </si>
   <si>
     <t>111553</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111553/0650-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111553/0650-1994.pdf</t>
   </si>
   <si>
     <t>111555</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111555/0651-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111555/0651-1994.pdf</t>
   </si>
   <si>
     <t>Fonte luminosa</t>
   </si>
   <si>
     <t>111557</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111557/0652-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111557/0652-1994.pdf</t>
   </si>
   <si>
     <t>Mini campo do JK</t>
   </si>
   <si>
     <t>111559</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111559/0653-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111559/0653-1994.pdf</t>
   </si>
   <si>
     <t>Pede Lei de Zoneamento</t>
   </si>
   <si>
     <t>111561</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111561/0654-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111561/0654-1994.pdf</t>
   </si>
   <si>
     <t>Alambrados e calçadas em volta da antiga Escola do Sitio do Pica-Pau Amarelo</t>
   </si>
   <si>
     <t>111563</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111563/0655-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111563/0655-1994.pdf</t>
   </si>
   <si>
     <t>Canaleta da Rua Santiago Martin Corral</t>
   </si>
   <si>
     <t>111566</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111566/0656-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111566/0656-1994.pdf</t>
   </si>
   <si>
     <t>Canalete na Rua Humberto Polizio</t>
   </si>
   <si>
     <t>111567</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111567/0657-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111567/0657-1994.pdf</t>
   </si>
   <si>
     <t>111569</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111569/0658-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111569/0658-1994.pdf</t>
   </si>
   <si>
     <t>Eliminar curva no inicio da Serra do Futuro</t>
   </si>
   <si>
     <t>111573</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111573/0659-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111573/0659-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura no ponto de "Circular" da praça Ruy Barbosa</t>
   </si>
   <si>
     <t>111575</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111575/0660-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111575/0660-1994.pdf</t>
   </si>
   <si>
     <t>Portão do Estádio</t>
   </si>
   <si>
     <t>111578</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111578/0661-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111578/0661-1994.pdf</t>
   </si>
   <si>
     <t>Placa alertando fim de pista asfaltada</t>
   </si>
   <si>
     <t>111580</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111580/0662-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111580/0662-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação da largura da Rua Dr. Epaminondas de Toledo Piza e reformulação da praça José Moyses</t>
   </si>
   <si>
     <t>111583</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111583/0663-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111583/0663-1994.pdf</t>
   </si>
   <si>
     <t>Poste de concreto</t>
   </si>
   <si>
     <t>111586</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111586/0664-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111586/0664-1994.pdf</t>
   </si>
   <si>
     <t>Ampliação de Herbicida</t>
   </si>
   <si>
     <t>111589</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111589/0665-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111589/0665-1994.pdf</t>
   </si>
   <si>
     <t>Bebedouro</t>
   </si>
   <si>
     <t>111591</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111591/0666-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111591/0666-1994.pdf</t>
   </si>
   <si>
     <t>Iluminação pública no núcleo JK</t>
   </si>
   <si>
     <t>111594</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111594/0667-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111594/0667-1994.pdf</t>
   </si>
   <si>
     <t>Eliminar ponto negro no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>111596</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111596/0668-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111596/0668-1994.pdf</t>
   </si>
   <si>
     <t>Calçada na " via expressa"</t>
   </si>
   <si>
     <t>111600</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111600/0669-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111600/0669-1994.pdf</t>
   </si>
   <si>
     <t>Pontilhão</t>
   </si>
   <si>
     <t>111602</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111602/0670-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111602/0670-1994.pdf</t>
   </si>
   <si>
     <t>Propagar a cessão de terrenos para industria</t>
   </si>
   <si>
     <t>111604</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111604/0671-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111604/0671-1994.pdf</t>
   </si>
   <si>
     <t>Organizar Banda</t>
   </si>
   <si>
     <t>111606</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111606/0672-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111606/0672-1994.pdf</t>
   </si>
   <si>
     <t>Melhoria nas saídas de esgoto</t>
   </si>
   <si>
     <t>111608</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111608/0673-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111608/0673-1994.pdf</t>
   </si>
   <si>
     <t>Campo para Bocha</t>
   </si>
   <si>
     <t>111611</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111611/0674-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111611/0674-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias no C.C.I</t>
   </si>
   <si>
     <t>111612</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111612/0675-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111612/0675-1994.pdf</t>
   </si>
   <si>
     <t>Urbanizar o lado da Fepasa da Rua Brasilia</t>
   </si>
   <si>
     <t>111615</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111615/0676-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111615/0676-1994.pdf</t>
   </si>
   <si>
     <t>Pede plantio de árvores</t>
   </si>
   <si>
     <t>111617</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111617/0677-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111617/0677-1994.pdf</t>
   </si>
   <si>
     <t>Cobertura da estação rodoviaria</t>
   </si>
   <si>
     <t>111619</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111619/0678-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111619/0678-1994.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias em frente ao cemiterio</t>
   </si>
   <si>
     <t>111623</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111623/0679-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111623/0679-1994.pdf</t>
   </si>
   <si>
     <t>Rotatória em ponto critico da malha viaria urbana</t>
   </si>
   <si>
     <t>111624</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111624/0680-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111624/0680-1994.pdf</t>
   </si>
   <si>
     <t>Podar árvores que vem prejudicando o sistema da iluminação pública na Vila Paulina</t>
   </si>
   <si>
     <t>111671</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111671/0681-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111671/0681-1994.pdf</t>
   </si>
   <si>
     <t>111672</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111672/0682-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111672/0682-1994.pdf</t>
   </si>
   <si>
     <t>111673</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111673/0683-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111673/0683-1994.pdf</t>
   </si>
   <si>
     <t>Recapeamento das ruas do núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111674</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111674/0684-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111674/0684-1994.pdf</t>
   </si>
   <si>
     <t>111675</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111675/0685-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111675/0685-1994.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade em via pública central</t>
   </si>
   <si>
     <t>111676</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111676/0686-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111676/0686-1994.pdf</t>
   </si>
   <si>
     <t>Abertura de via pública e eliminação de lixão</t>
   </si>
   <si>
     <t>111677</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111677/0687-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111677/0687-1994.pdf</t>
   </si>
   <si>
     <t>111678</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111678/0688-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111678/0688-1994.pdf</t>
   </si>
   <si>
     <t>" Tarifa Social"</t>
   </si>
   <si>
     <t>111680</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111680/0689-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111680/0689-1994.pdf</t>
   </si>
   <si>
     <t>111681</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111681/0690-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111681/0690-1994.pdf</t>
   </si>
   <si>
     <t>111682</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111682/0691-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111682/0691-1994.pdf</t>
   </si>
   <si>
     <t>Gabinete dentário volante.</t>
   </si>
   <si>
     <t>111684</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111684/0692-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111684/0692-1994.pdf</t>
   </si>
   <si>
     <t>Sinalização adequada na " via expressa"</t>
   </si>
   <si>
     <t>111686</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111686/0693-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111686/0693-1994.pdf</t>
   </si>
   <si>
     <t>Indica a construção de mini campo</t>
   </si>
   <si>
     <t>111688</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111688/0694-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111688/0694-1994.pdf</t>
   </si>
   <si>
     <t>Indica asfalto</t>
   </si>
   <si>
     <t>111690</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111690/0695-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111690/0695-1994.pdf</t>
   </si>
   <si>
     <t>Nivelamento nas passagens de nivel da Fepasa</t>
   </si>
   <si>
     <t>111691</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111691/0696-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111691/0696-1994.pdf</t>
   </si>
   <si>
     <t>Capinação de rua</t>
   </si>
   <si>
     <t>111693</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111693/0697-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111693/0697-1994.pdf</t>
   </si>
   <si>
     <t>Substituição de luminarias na Rua Dr. Nelson Alves Bastos</t>
   </si>
   <si>
     <t>111695</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111695/0698-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111695/0698-1994.pdf</t>
   </si>
   <si>
     <t>Combate à saúva em Pompeia</t>
   </si>
   <si>
     <t>111699</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111699/0699-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111699/0699-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização da Rua Cezar Martins Pirajá</t>
   </si>
   <si>
     <t>111701</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111701/0700-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111701/0700-1994.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponte no Bairro Futuro</t>
   </si>
   <si>
     <t>111703</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111703/0701-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111703/0701-1994.pdf</t>
   </si>
   <si>
     <t>Delimitar faixa para uso dos pedestres nos postos de revenda de combustiveis</t>
   </si>
   <si>
     <t>111705</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111705/0702-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111705/0702-1994.pdf</t>
   </si>
   <si>
     <t>Novos bancos para a praça Jesus Maria</t>
   </si>
   <si>
     <t>111707</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111707/0703-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111707/0703-1994.pdf</t>
   </si>
   <si>
     <t>"Circular" no jardim Primavera</t>
   </si>
   <si>
     <t>111709</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111709/0704-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111709/0704-1994.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guias nas esquinas das vias públicas</t>
   </si>
   <si>
     <t>111711</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111711/0705-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111711/0705-1994.pdf</t>
   </si>
   <si>
     <t>111713</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111713/0706-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111713/0706-1994.pdf</t>
   </si>
   <si>
     <t>111715</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111715/0707-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111715/0707-1994.pdf</t>
   </si>
   <si>
     <t>Divulgação dos eventos culturais, artisticos e esportivos</t>
   </si>
   <si>
     <t>111719</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111719/0709-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111719/0709-1994.pdf</t>
   </si>
   <si>
     <t>Podar árvores em volta do Centro de Saúde</t>
   </si>
   <si>
     <t>111722</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111722/0710-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111722/0710-1994.pdf</t>
   </si>
   <si>
     <t>Urbanização dos prolongamentos da Rua Manoel Molina Frias</t>
   </si>
   <si>
     <t>111724</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111724/0711-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111724/0711-1994.pdf</t>
   </si>
   <si>
     <t>Melhorias na entrada do núcleo Florentino Favoretto</t>
   </si>
   <si>
     <t>111726</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111726/0712-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111726/0712-1994.pdf</t>
   </si>
   <si>
     <t>Reparos em calçadas</t>
   </si>
   <si>
     <t>111728</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111728/0713-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111728/0713-1994.pdf</t>
   </si>
   <si>
     <t>Obstaculo ou redutor de velocidade</t>
   </si>
   <si>
     <t>111729</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111729/0714-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111729/0714-1994.pdf</t>
   </si>
   <si>
     <t>Luminarias</t>
   </si>
   <si>
     <t>111748</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111748/0715-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111748/0715-1994.pdf</t>
   </si>
   <si>
     <t>Colocar placa indicando a cidade de Tupã</t>
   </si>
   <si>
     <t>111749</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111749/0716-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111749/0716-1994.pdf</t>
   </si>
   <si>
     <t>Ampliar leito carroçavel da curva na confluência dos prolongamentos da Rua Humberto Polizio e Rua Constantino Marcolino de Souza</t>
   </si>
   <si>
     <t>111753</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111753/0717-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111753/0717-1994.pdf</t>
   </si>
   <si>
     <t>Limpeza de bocas de lobo no núcleo Tufic Baracat</t>
   </si>
   <si>
     <t>111754</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111754/0718-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111754/0718-1994.pdf</t>
   </si>
   <si>
     <t>Recuperar calçada defronte do " Ponto dos Colchões"</t>
   </si>
   <si>
     <t>111758</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111758/0719-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111758/0719-1994.pdf</t>
   </si>
   <si>
     <t>Ligação entre as Ruas Tiradentes e Rua Joaquim de Almeida Pina</t>
   </si>
   <si>
     <t>111760</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111760/0720-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111760/0720-1994.pdf</t>
   </si>
   <si>
     <t>111763</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111763/0721-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111763/0721-1994.pdf</t>
   </si>
   <si>
     <t>Abono aos servidores, aposentados e pensionistas</t>
   </si>
   <si>
     <t>111764</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111764/0722-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111764/0722-1994.pdf</t>
   </si>
   <si>
     <t>Medicamentos de primeiros socorros no "Panelão"</t>
   </si>
   <si>
     <t>300234</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300234/0001-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300234/0001-1994.pdf</t>
   </si>
   <si>
     <t>Moção de apoio á Secretarias Municipais da Saúde da Região Sul, Conselho Municipais e o Conselho Nacional de Represetantes Estaduais (CONARES)  na tentativa de solucionar a crise da saúde e manutenção  do Sistema Único de Saúde</t>
   </si>
   <si>
     <t>300235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300235/0002-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300235/0002-1994.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Exmo Procurador da Justiça o Eminente Emanuel Burle Filho á sua Ação Cívil que impretou junto à 10º vara da Fazenda Pública</t>
   </si>
   <si>
     <t>300236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300236/0003-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300236/0003-1994.pdf</t>
   </si>
   <si>
     <t>Moção de apoio desta Casa para que o Exmo senhor Rubens Ricúpero seja mantido no cargo que vem desempenhando.</t>
   </si>
   <si>
     <t>300233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300233/0006-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300233/0006-1994.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao senhor Tenente Augusto e aos demais membros organizadores da 6º Corrida das Personalidades de Pompeia.</t>
   </si>
   <si>
     <t>300237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300237/0008-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300237/0008-1994.pdf</t>
   </si>
   <si>
     <t>Moção de protesto às Organizações  "O Globo" pelas imagens de sexo explícito exibidos em novelas em horário impróprio.</t>
   </si>
   <si>
     <t>300238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300238/0009-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300238/0009-1994.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Exmo Governador, pela injustiça praticada contra os demais funcionários</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1903/0001-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1903/0001-1994.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos funcionários e servidores públicos municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1904/0002-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1904/0002-1994.pdf</t>
   </si>
   <si>
     <t>Concede desconto para pagamento, em parcela única, do IPTU e taxas de serviços e dá outras providências.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1905/0003-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1905/0003-1994.pdf</t>
   </si>
   <si>
     <t>Desincirpora da classe de uso comum do povo e transfere para a dos bens patrimoniais do Município uma área de terras urbanas de 175.716.1564 m/2, ou seja, 7.260,10 alqueires paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1906/0004-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1906/0004-1994.pdf</t>
   </si>
   <si>
     <t>Desincorpora da classe de bens de uso comum do povo e transfere para a dos bens patrimoniais do Municipio áreas da terras urbanas para fins de doação e dá outras providências.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1907/0005-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1907/0005-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o DER.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1908/0006-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1908/0006-1994.pdf</t>
   </si>
   <si>
     <t>Isenta o pagamento de contribuição de melhorias lançadas sobre pavimentação e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1909/0007-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1909/0007-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial aos funcionários e servidores públicos municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1910/0008-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1910/0008-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Municipio a celebrar convênio com o Governo do Estado de São Paulo, através da Secretária dos Negócios de Esporte e Turismo, visando a cobertura da quadra de esportes do Parque Pompéia. </t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1911/0009-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1911/0009-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponíveis no município e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1912/0010-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1912/0010-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr. Prefeito Municipal de Pompéia aporceder doação de área de terreno urbano pertencente a classedos bens patrimoniais disponíveis no município e dá outras providências. </t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1913/0011-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1913/0011-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponívies no municipio e dá outras providências. </t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1914/0012-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1914/0012-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipalde Pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponíveis no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1915/0013-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1915/0013-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponíveis no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1916/0014-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1916/0014-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponíveis no Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1917/0015-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1917/0015-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponíveis no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1918/0016-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1918/0016-1994.pdf</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1919/0017-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1919/0017-1994.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo  1º da lei nº 1575, de 02 de dezembro de 1993.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1920/0018-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1920/0018-1994.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei nº 1582, de 16 de Dezembro de 1993.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1921/0019-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1921/0019-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a alienar mediante venda, os materiais que especifica à Companhia de Força e Luz e dá outras providências.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1922/0020-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1922/0020-1994.pdf</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>Executivo, José Marques Campoy</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1923/0021-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1923/0021-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de via pública.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1924/0022-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1924/0022-1994.pdf</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1925/0023-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1925/0023-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de bebedouros tipo pressão nos supermercados e agências bancárias.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1926/0024-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1926/0024-1994.pdf</t>
   </si>
   <si>
     <t>Concede remissão parcial sobre contribuição de melhoria a diversos contribuintes e dá outras providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1927/0025-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1927/0025-1994.pdf</t>
   </si>
   <si>
     <t>Concede remissão total sobre contribuição de melhorias a diversos contribuintes e dá outras providências.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1928/0026-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1928/0026-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de convênio com organização de luto para a concessão dos serviços funerários no municipio.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1929/0027-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1929/0027-1994.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º CAPUT da lei nº 1468, de 27 de junho de 1991.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1930/0028-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1930/0028-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária anual de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1931/0029-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1931/0029-1994.pdf</t>
   </si>
   <si>
     <t>Acrescenta programa ao plano plurianual para o período de 1994 a 1997.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1932/0030-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1932/0030-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, pela Prefeitura Municipal de Pompéia, de projeto de construção, ampliação ou reforma gratuitamente, para moradia econômica.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1933/0031-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1933/0031-1994.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores e funcionários do poder executivo.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1934/0032-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1934/0032-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia do Servidor Público Municipal de Pompéia e dá outras providências.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1935/0033-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1935/0033-1994.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1936/0034-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1936/0034-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder Bolsa de Estudos aos servidores municipais.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1937/0035-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1937/0035-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a conceder abono especial de aniversário aos servidores municipais.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1938/0036-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1938/0036-1994.pdf</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1939/0037-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1939/0037-1994.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores e funcionários públicos municipais do poder esecutivo.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1940/0038-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1940/0038-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de cestas básicas de alimentos aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1941/0039-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1941/0039-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr. Prefeito Municipal a conceder reajuste salarial  aos servidores municipais, inativos e pensionistas. </t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1942/0040-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1942/0040-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a celebrar termos de convênios, de adiantamentos com o Estado de São Paulo, através da Secretaria de Estado dos Negócios de Agricultura e Abastecimento objetivando a realização da 6ª Festa do Peão Boiadeiro, bem como da 2ª mostra Agro-Pecuária e Industrial de Pompéia.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1943/0041-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1943/0041-1994.pdf</t>
   </si>
   <si>
     <t>Concede isenção do pagamento das prestações mensais aos compromissários mutirantes e dá outras providências.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1944/0042-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1944/0042-1994.pdf</t>
   </si>
   <si>
     <t>Altera a redação do ìtem 2, do artigo 1º da Lei nº 1580/94.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1945/0043-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1945/0043-1994.pdf</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1946/0044-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1946/0044-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente a classe dos bens patrimoniais disponiveis no Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1947/0045-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1947/0045-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente à classe dos bens patrimoniais disponíveis no Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1948/0046-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1948/0046-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de terreno urbano pertencente à classe dos bens patrimoniais disponíveis no Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1949/0047-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1949/0047-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente à classe dos bens patrimoniais disponíveis no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1950/0048-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1950/0048-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão dos preços públicos e das tarifas dos serviços públicos em - URV - Unidade Real de Valor.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1951/0049-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1951/0049-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de tarifas do transporte coletivo urbano, por gestantes.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1952/0050-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1952/0050-1994.pdf</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1953/0051-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1953/0051-1994.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores e funcionários públicos municipais do poder executivo.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1954/0052-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1954/0052-1994.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei nº 1.608, de 06 de junho de 1994.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1955/0053-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1955/0053-1994.pdf</t>
   </si>
   <si>
     <t>Isenta os aposentados e pensionistas que recebem mensalmente até dois salários minimos do pagamento das taxas e impostos sobre a propriedade predial que lhes sirva de moradia.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1956/0054-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1956/0054-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispõe sobre área de terreno urbano destinado a implantação do Distrito Industrial II de Pompéia. </t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1957/0055-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1957/0055-1994.pdf</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1958/0056-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1958/0056-1994.pdf</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1959/0057-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1959/0057-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente à clase dos bens patrimoniais disponíveis no Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1960/0058-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1960/0058-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencenteà classe dos bens patrimoniais disponíveis no Município e dá outras providências.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1961/0059-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1961/0059-1994.pdf</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1962/0060-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1962/0060-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área de terreno urbano pertencente à classe dos bens patrimoniais disponiveis no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1963/0061-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1963/0061-1994.pdf</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1964/0062-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1964/0062-1994.pdf</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1965/0063-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1965/0063-1994.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 90 da Lei 1.175, de 27 de dezembro de 1983.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1966/0064-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1966/0064-1994.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a despesa do Município de Pompéia para o exercício de 1995.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1967/0065-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1967/0065-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura municipal de Pompéia a receber, mediante repasse efetuado pelo Governo do Estado de São paulo, recursos Financeiros a fundo perdido.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1968/0066-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1968/0066-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Isenta as gestantes do pagamento de tarifas nos ônibus do serviço municipal de transporte coletivo de Pompéia. </t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1969/0068-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1969/0068-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Sr. Prefeito Municipal de Pompéia a proceder doação de área em terreno urbano pertencente à classe dos bens patrimoniais disponíveis no Municipio e dá outras providências. </t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1970/0069-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1970/0069-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de um crédito suplementar novalor de R$ 938.500,00, às dotações do orçamento vigente.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1971/0070-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1971/0070-1994.pdf</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1972/0071-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1972/0071-1994.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1608, de 06 de Junho de 1994.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1973/0072-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1973/0072-1994.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1609, de 06 de Junho de 1994.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1974/0073-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1974/0073-1994.pdf</t>
   </si>
   <si>
     <t>Permuta área de terra com Espólio de Santiago Martins corral, sucessorese ou herdeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1975/0074-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1975/0074-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar parcelamento de dívida para com o Fundo de Garantia por Tempo de Serviço - FGTS - e providências correlatas.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1976/0075-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1976/0075-1994.pdf</t>
   </si>
   <si>
     <t>Revoga artigo e parágrafos da lei nº 1175, de 27 de Dezembro de 1983.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1977/0076-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1977/0076-1994.pdf</t>
   </si>
   <si>
     <t>Majora valor venal para efeito de lançamento do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1978/0077-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1978/0077-1994.pdf</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1979/0078-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1979/0078-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito suplementar no valor de R$ 95.000,00, às dotações do orçamento vigente.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1980/0079-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1980/0079-1994.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1597, de 14 de Abril de 1994, que dispõe sobre a Instituição de Cobrança de Pedágio.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1981/0080-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1981/0080-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre redução de alíquota do Imposto sobre a Venda a Varejo de Combustíveis Líquidos, prevê a extinção do Tributo e dá outras providências.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1983/0081-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1983/0081-1994.pdf</t>
   </si>
   <si>
     <t>Regulamenta o fundo Municipal dos Direitos da Criança e do Adolecente e dá outras providências.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1985/0082-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1985/0082-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal a alienar imóvel pertencente a Municipalidade.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1986/0083-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1986/0083-1994.pdf</t>
   </si>
   <si>
     <t>Inclusão de área de terra rural na zona urbana de Pompéia.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1987/0084-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1987/0084-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área publica localizada do Bairro Flândria e dá outras providências.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1988/0085-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1988/0085-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito suplementar no valor de R$ 105.000,00 às dotações do orçamento vigente.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1989/0086-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1989/0086-1994.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pompéia a receber, mediante repasse efetuado pelo Governo do Estado de São Paulo, recursos financeiros a fundo perdido.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1990/0087-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1990/0087-1994.pdf</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1991/0088-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1991/0088-1994.pdf</t>
   </si>
   <si>
     <t>Declara entidade de utilidade pública.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1992/0089-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1992/0089-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Lei.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1993/0090-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1993/0090-1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de cestas básicas aos funcionários e servidores públicos municipais da Prefeitura , Câmara e Autarquias.</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1994/0091-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1994/0091-1994.pdf</t>
   </si>
   <si>
     <t>Proíbe fumar nos recintos públicos municipais.</t>
   </si>
   <si>
     <t>208008</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208008/0001-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208008/0001-1994.pdf</t>
   </si>
   <si>
     <t>Pedido de convocação de sessão Extraordinaria para o reajuste salarial aos funcionarios do Poder Legislativo.</t>
   </si>
   <si>
     <t>208011</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208011/0002-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208011/0002-1994.pdf</t>
   </si>
   <si>
     <t>Requer informações à Presidente do Fundo Social de Solidariedade a respeito do Fundo Social em Paulópolis</t>
   </si>
   <si>
     <t>208012</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208012/0003-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208012/0003-1994.pdf</t>
   </si>
   <si>
     <t>Votos de pesar</t>
   </si>
   <si>
     <t>208013</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208013/0004-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208013/0004-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações do executivo a repeito a construção das casas populares pela C.D.H.U </t>
   </si>
   <si>
     <t>208014</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208014/0005-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208014/0005-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Requer providencias do Departamento de Saude de Pompeia </t>
   </si>
   <si>
     <t>206916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/206916/0006-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/206916/0006-1994.pdf</t>
   </si>
   <si>
     <t>Moção de pesar.</t>
   </si>
   <si>
     <t>208306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208306/0007-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208306/0007-1994.pdf</t>
   </si>
   <si>
     <t>O Congresso Nacional, ultimamente vem tomando providencias das mais importantes no sentido de moralização das duas casas da Leis, com casseções e punições de seus membros</t>
   </si>
   <si>
     <t>208311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208311/0008-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208311/0008-1994.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada dos serviços da famosa e importante "Patrulha Rodoviaria"</t>
   </si>
   <si>
     <t>208319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208319/0009-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208319/0009-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações ao Sr. Prefeito Municipal a respeito dos valores que serão repassados aos alunos </t>
   </si>
   <si>
     <t>208025</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208025/0010-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208025/0010-1994.pdf</t>
   </si>
   <si>
     <t>Solicita verba ao EEPSG " Cultura e Liberdade"</t>
   </si>
   <si>
     <t>208035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208035/0011-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208035/0011-1994.pdf</t>
   </si>
   <si>
     <t>Voto de pesar</t>
   </si>
   <si>
     <t>208084</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208084/0017-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208084/0017-1994.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma sessão secreta para tratar de concessão de titulo de cidadão</t>
   </si>
   <si>
     <t>208103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208103/0021-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208103/0021-1994.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>208113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208113/0022-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208113/0022-1994.pdf</t>
   </si>
   <si>
     <t>208118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208118/0023-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208118/0023-1994.pdf</t>
   </si>
   <si>
     <t>208141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208141/0024-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208141/0024-1994.pdf</t>
   </si>
   <si>
     <t>Solicita doação de Parque Infantil</t>
   </si>
   <si>
     <t>208147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208147/0025-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208147/0025-1994.pdf</t>
   </si>
   <si>
     <t>Solicita o cumprimento do Art.46 do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>208156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208156/0026-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208156/0026-1994.pdf</t>
   </si>
   <si>
     <t>Tratores de esteira</t>
   </si>
   <si>
     <t>208164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208164/0027-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208164/0027-1994.pdf</t>
   </si>
   <si>
     <t>208191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208191/0031-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208191/0031-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do Centro Comunitario de Paulópolis</t>
   </si>
   <si>
     <t>208201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208201/0032-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208201/0032-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de cargos de comissão na Prefeitura Muncipal</t>
   </si>
   <si>
     <t>208210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208210/0033-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208210/0033-1994.pdf</t>
   </si>
   <si>
     <t>Agradecimentos</t>
   </si>
   <si>
     <t>208219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208219/0034-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208219/0034-1994.pdf</t>
   </si>
   <si>
     <t>Doação de máquinas e equipamentos para a escola Profissionalizante " Professor Ulysses Pereira da Cruz"</t>
   </si>
   <si>
     <t>208228</t>
   </si>
   <si>
     <t>Câmara Municipal de Pompeia</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208228/0035-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208228/0035-1994.pdf</t>
   </si>
   <si>
     <t>208229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208229/0036-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208229/0036-1994.pdf</t>
   </si>
   <si>
     <t>208235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208235/0037-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208235/0037-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do valor do Seguro da Parati GLS</t>
   </si>
   <si>
     <t>208247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208247/0038-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208247/0038-1994.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações</t>
   </si>
   <si>
     <t>208255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208255/0039-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208255/0039-1994.pdf</t>
   </si>
   <si>
     <t>Transportes de alunos</t>
   </si>
   <si>
     <t>208261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208261/0040-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208261/0040-1994.pdf</t>
   </si>
   <si>
     <t>208267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208267/0041-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208267/0041-1994.pdf</t>
   </si>
   <si>
     <t>208268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208268/0042-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208268/0042-1994.pdf</t>
   </si>
   <si>
     <t>Alimentos arrecadados pela sociedade recreativa</t>
   </si>
   <si>
     <t>208271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208271/0043-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208271/0043-1994.pdf</t>
   </si>
   <si>
     <t>Barração da Fepasa</t>
   </si>
   <si>
     <t>208272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208272/0044-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208272/0044-1994.pdf</t>
   </si>
   <si>
     <t>Operação Tapa-buracos</t>
   </si>
   <si>
     <t>208273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208273/0045-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208273/0045-1994.pdf</t>
   </si>
   <si>
     <t>208274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208274/0046-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208274/0046-1994.pdf</t>
   </si>
   <si>
     <t>Convênio com o IAMSP</t>
   </si>
   <si>
     <t>208275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208275/0047-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208275/0047-1994.pdf</t>
   </si>
   <si>
     <t>Solicita igualdade entre servidores e aposentados</t>
   </si>
   <si>
     <t>208276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208276/0048-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208276/0048-1994.pdf</t>
   </si>
   <si>
     <t>Pede fiscalização</t>
   </si>
   <si>
     <t>208277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208277/0049-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208277/0049-1994.pdf</t>
   </si>
   <si>
     <t>Incluir no orçamento da União um maior porcentual para a saúde</t>
   </si>
   <si>
     <t>208278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208278/0050-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208278/0050-1994.pdf</t>
   </si>
   <si>
     <t>Repasse de dinheiro aos hospitais</t>
   </si>
   <si>
     <t>208279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208279/0051-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208279/0051-1994.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações</t>
   </si>
   <si>
     <t>208280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208280/0057-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208280/0057-1994.pdf</t>
   </si>
   <si>
     <t>Solicita o cumprimento do Art. 46 do Regimento Interno da Câmara Municipal de Pompeia</t>
   </si>
   <si>
     <t>208281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208281/0058-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208281/0058-1994.pdf</t>
   </si>
   <si>
     <t>Moção de apoio</t>
   </si>
   <si>
     <t>208282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208282/0059-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208282/0059-1994.pdf</t>
   </si>
   <si>
     <t>Em defesa do orçamento da saúde</t>
   </si>
   <si>
     <t>208283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208283/0060-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208283/0060-1994.pdf</t>
   </si>
   <si>
     <t>208284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208284/0061-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208284/0061-1994.pdf</t>
   </si>
   <si>
     <t>Solicita doação de material de laboratorio para a EEPG "17 de Setembro"</t>
   </si>
   <si>
     <t>208285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208285/0064-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208285/0064-1994.pdf</t>
   </si>
   <si>
     <t>Moção de pesar</t>
   </si>
   <si>
     <t>208286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208286/0065-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208286/0065-1994.pdf</t>
   </si>
   <si>
     <t>208287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208287/0066-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208287/0066-1994.pdf</t>
   </si>
   <si>
     <t>Pede providencias a respeito da reforma da Escola Cultura e Liberdade</t>
   </si>
   <si>
     <t>208289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208289/0068-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208289/0068-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da comissão organizadora da Festa Municipal do Peão</t>
   </si>
   <si>
     <t>208290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208290/0069-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208290/0069-1994.pdf</t>
   </si>
   <si>
     <t>208291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208291/0070-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208291/0070-1994.pdf</t>
   </si>
   <si>
     <t>208302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208302/0071-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208302/0071-1994.pdf</t>
   </si>
   <si>
     <t>Informação ao executivo a respeito da colocação da grade de proteção nas laterais da arquibancada do Estádio Municipal em toada a sua extensão de corremão</t>
   </si>
   <si>
     <t>208303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208303/0076-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208303/0076-1994.pdf</t>
   </si>
   <si>
     <t>Solicita material para laboratório para a EEPG "Dr. José da Cunha Junior"</t>
   </si>
   <si>
     <t>208304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208304/0077-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208304/0077-1994.pdf</t>
   </si>
   <si>
     <t>Solicita material permanente para a EEPG "Dr. José da Cunha Junior"</t>
   </si>
   <si>
     <t>208305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208305/0078-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208305/0078-1994.pdf</t>
   </si>
   <si>
     <t>208307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208307/0079-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208307/0079-1994.pdf</t>
   </si>
   <si>
     <t>208308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208308/0080-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208308/0080-1994.pdf</t>
   </si>
   <si>
     <t>Solicita aos parlamentares alteração na Lei do Seguro Obrigatorio de Veiculos</t>
   </si>
   <si>
     <t>208309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208309/0081-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208309/0081-1994.pdf</t>
   </si>
   <si>
     <t>208310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208310/0082-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208310/0082-1994.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo a respeito da ampliação de Posto de saude de Paulópolis ou da construção de uma área para que os pacientes espere sua vez aguardando na fila</t>
   </si>
   <si>
     <t>208312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208312/0089-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208312/0089-1994.pdf</t>
   </si>
   <si>
     <t>208313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208313/0090-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208313/0090-1994.pdf</t>
   </si>
   <si>
     <t>208314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208314/0091-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208314/0091-1994.pdf</t>
   </si>
   <si>
     <t>208315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208315/0092-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208315/0092-1994.pdf</t>
   </si>
   <si>
     <t>208316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208316/0093-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208316/0093-1994.pdf</t>
   </si>
   <si>
     <t>208317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208317/0097-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208317/0097-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da providencia tomada pelo mesmo para o cumprimento da Lei nº1533 de 25 de março de 1993 em especial no seu Art. 3º</t>
   </si>
   <si>
     <t>208318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208318/0098-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208318/0098-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Presidente do Centro Comunitario de Paulópolis a respeito da prestação de contas referente ao periodo da administração atual</t>
   </si>
   <si>
     <t>208320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208320/0099-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208320/0099-1994.pdf</t>
   </si>
   <si>
     <t>Vergonhoso salario de fome</t>
   </si>
   <si>
     <t>208015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208015/0100-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208015/0100-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da perfuração do poço profundo em nossa cidade</t>
   </si>
   <si>
     <t>208017</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208017/0101-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208017/0101-1994.pdf</t>
   </si>
   <si>
     <t>208019</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208019/0102-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208019/0102-1994.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à proposta de alteração ao projeto de reforma administrativa da secretaria de administração</t>
   </si>
   <si>
     <t>208020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208020/0103-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208020/0103-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Presidente do Centro Comunitario de Paulópolis a respeito dos bens moveis</t>
   </si>
   <si>
     <t>208022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208022/0104-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208022/0104-1994.pdf</t>
   </si>
   <si>
     <t>208023</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208023/0105-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208023/0105-1994.pdf</t>
   </si>
   <si>
     <t>208024</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208024/0108-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208024/0108-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do Recinto Mario Zapparoli e da área de Lazer JK</t>
   </si>
   <si>
     <t>208027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208027/0109-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208027/0109-1994.pdf</t>
   </si>
   <si>
     <t>208029</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208029/0110-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208029/0110-1994.pdf</t>
   </si>
   <si>
     <t>Pagamentos em URV</t>
   </si>
   <si>
     <t>208030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208030/0111-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208030/0111-1994.pdf</t>
   </si>
   <si>
     <t>Solicita colaboração da secretaria de Cultura a respeito da situação financeira que se encontra os hospitais na atual conjuntura e a Santa Casa de Pompeia .</t>
   </si>
   <si>
     <t>208032</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208032/0116-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208032/0116-1994.pdf</t>
   </si>
   <si>
     <t>208033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208033/0117-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208033/0117-1994.pdf</t>
   </si>
   <si>
     <t>Informações ao executivo a respeito do asfaltamento no prolongamento da Rua Prof. Alceu G. Gonzales e Rio Grande do Norte</t>
   </si>
   <si>
     <t>208034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208034/0118-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208034/0118-1994.pdf</t>
   </si>
   <si>
     <t>Solicita uma Constituinte Independente</t>
   </si>
   <si>
     <t>208036</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208036/0119-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208036/0119-1994.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar</t>
   </si>
   <si>
     <t>208037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208037/0120-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208037/0120-1994.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente da Câmara o cumprimento do Artigo 46 do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>208038</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208038/0121-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208038/0121-1994.pdf</t>
   </si>
   <si>
     <t>208039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208039/0122-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208039/0122-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações ao Diretor da Divisão de Esportes e Recreação </t>
   </si>
   <si>
     <t>208040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208040/0123-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208040/0123-1994.pdf</t>
   </si>
   <si>
     <t>Solicita apoio do Congresso Revisor para o artigo 240 da CF/88</t>
   </si>
   <si>
     <t>208041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208041/0124-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208041/0124-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo a respeito do relatório feito pelo corpo de Bombeiros de Marilia referente à vistoria feita nos postos de revenda de gás de Pompeia e de Paulópolis.</t>
   </si>
   <si>
     <t>208042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208042/0125-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208042/0125-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do Centro de Lazer JK</t>
   </si>
   <si>
     <t>208043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208043/0126-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208043/0126-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito de uniformes das EMEIs de Pompeia e de Paulópolis</t>
   </si>
   <si>
     <t>208045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208045/0133-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208045/0133-1994.pdf</t>
   </si>
   <si>
     <t>208046</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208046/0134-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208046/0134-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações, a respeito dos preparativos visando a realização da tradicional Festa do Peão de Pompeia</t>
   </si>
   <si>
     <t>208048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208048/0135-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208048/0135-1994.pdf</t>
   </si>
   <si>
     <t>208049</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208049/0136-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208049/0136-1994.pdf</t>
   </si>
   <si>
     <t>208050</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208050/0137-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208050/0137-1994.pdf</t>
   </si>
   <si>
     <t>208051</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208051/0138-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208051/0138-1994.pdf</t>
   </si>
   <si>
     <t>208052</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208052/0154-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208052/0154-1994.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização no trânsito</t>
   </si>
   <si>
     <t>208054</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208054/0155-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208054/0155-1994.pdf</t>
   </si>
   <si>
     <t>208055</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208055/0156-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208055/0156-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do motivo que estão impedindo o uso do " Centro Esportivo Chevrane Resendo" no periodo noturno pelas equipes salonisticas</t>
   </si>
   <si>
     <t>208057</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208057/0157-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208057/0157-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações a respeito ao predio localizado em pleno centro da cidade, de propriedade da Rede Pague-Poko </t>
   </si>
   <si>
     <t>208059</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208059/0158-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208059/0158-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da Classe de Proessores da Rede Estadual de Ensino</t>
   </si>
   <si>
     <t>208064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208064/0159-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208064/0159-1994.pdf</t>
   </si>
   <si>
     <t>Recptadora da Rede Manchete</t>
   </si>
   <si>
     <t>208065</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208065/0160-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208065/0160-1994.pdf</t>
   </si>
   <si>
     <t>Alevinos</t>
   </si>
   <si>
     <t>208066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208066/0161-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208066/0161-1994.pdf</t>
   </si>
   <si>
     <t>Sáude pública</t>
   </si>
   <si>
     <t>208067</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208067/0162-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208067/0162-1994.pdf</t>
   </si>
   <si>
     <t>208068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208068/0163-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208068/0163-1994.pdf</t>
   </si>
   <si>
     <t>208069</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208069/0164-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208069/0164-1994.pdf</t>
   </si>
   <si>
     <t>Doação de vintura</t>
   </si>
   <si>
     <t>208070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208070/0165-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208070/0165-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da construção de um novo P.A.S em Paulópolis</t>
   </si>
   <si>
     <t>208071</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208071/0166-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208071/0166-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do asfaltamento da vila Paulópolis</t>
   </si>
   <si>
     <t>208072</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208072/0167-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208072/0167-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Diretor da Divisão de Esportes a recreação de nosso Municipio a respeito do novo campo de futebol de Paulópolis</t>
   </si>
   <si>
     <t>208073</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208073/0168-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208073/0168-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da colocação de bancos nos pontos de ônibus da Vila de Paulópolis</t>
   </si>
   <si>
     <t>208074</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208074/0169-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208074/0169-1994.pdf</t>
   </si>
   <si>
     <t>208075</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208075/0170-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208075/0170-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito de moradias economicas em Paulópolis</t>
   </si>
   <si>
     <t>208076</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208076/0171-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208076/0171-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de vicinal que liga Pompeia à Novo Cravinhos</t>
   </si>
   <si>
     <t>208077</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208077/0172-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208077/0172-1994.pdf</t>
   </si>
   <si>
     <t>Solicita pintura especial em obstáculos</t>
   </si>
   <si>
     <t>208078</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208078/0173-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208078/0173-1994.pdf</t>
   </si>
   <si>
     <t>Requer melhorias na SP João Ribeiro de Barros</t>
   </si>
   <si>
     <t>208079</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208079/0174-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208079/0174-1994.pdf</t>
   </si>
   <si>
     <t>208080</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208080/0175-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208080/0175-1994.pdf</t>
   </si>
   <si>
     <t>208081</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208081/0176-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208081/0176-1994.pdf</t>
   </si>
   <si>
     <t>208082</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208082/0177-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208082/0177-1994.pdf</t>
   </si>
   <si>
     <t>208083</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208083/0178-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208083/0178-1994.pdf</t>
   </si>
   <si>
     <t>208085</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208085/0179-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208085/0179-1994.pdf</t>
   </si>
   <si>
     <t>208086</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208086/0180-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208086/0180-1994.pdf</t>
   </si>
   <si>
     <t>Solicita maior atenção com os salarios dos funcionários públicos estaduais</t>
   </si>
   <si>
     <t>208087</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208087/0181-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208087/0181-1994.pdf</t>
   </si>
   <si>
     <t>208088</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208088/0182-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208088/0182-1994.pdf</t>
   </si>
   <si>
     <t>208089</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208089/0194-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208089/0194-1994.pdf</t>
   </si>
   <si>
     <t>208090</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208090/0195-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208090/0195-1994.pdf</t>
   </si>
   <si>
     <t>Pagamento do Proagro</t>
   </si>
   <si>
     <t>208091</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208091/0197-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208091/0197-1994.pdf</t>
   </si>
   <si>
     <t>Solicita doação de material de laboratório para a EEPG "17 de Setembro"</t>
   </si>
   <si>
     <t>208092</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208092/0198-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208092/0198-1994.pdf</t>
   </si>
   <si>
     <t>Solicita material para laboratorio para a EEPG" Dr. José da Cunha Junior"</t>
   </si>
   <si>
     <t>208093</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208093/0199-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208093/0199-1994.pdf</t>
   </si>
   <si>
     <t>Solicita material Permanente para a EEPG" Dr. José da Cunha Junior"</t>
   </si>
   <si>
     <t>208094</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208094/0200-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208094/0200-1994.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara o cumprimento do Art. 46 do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>208095</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208095/0201-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208095/0201-1994.pdf</t>
   </si>
   <si>
     <t>208096</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208096/0202-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208096/0202-1994.pdf</t>
   </si>
   <si>
     <t>208097</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208097/0203-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208097/0203-1994.pdf</t>
   </si>
   <si>
     <t>208098</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208098/0204-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208098/0204-1994.pdf</t>
   </si>
   <si>
     <t>Solicita documento do convênio firmado entre a Prefeitura e o DER</t>
   </si>
   <si>
     <t>208099</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208099/0205-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208099/0205-1994.pdf</t>
   </si>
   <si>
     <t>Reiterando pedidos de verbas para solucionar varios problemas presentes na Santa Casa</t>
   </si>
   <si>
     <t>208100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208100/0206-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208100/0206-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o consumo de água, com a coloção de hidrometros e implantação de tarifa diferenciada.</t>
   </si>
   <si>
     <t>208101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208101/0210-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208101/0210-1994.pdf</t>
   </si>
   <si>
     <t>208102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208102/0211-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208102/0211-1994.pdf</t>
   </si>
   <si>
     <t>Escola no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>208104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208104/0219-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208104/0219-1994.pdf</t>
   </si>
   <si>
     <t>208105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208105/0220-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208105/0220-1994.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de sementes</t>
   </si>
   <si>
     <t>208106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208106/0221-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208106/0221-1994.pdf</t>
   </si>
   <si>
     <t>208107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208107/0222-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208107/0222-1994.pdf</t>
   </si>
   <si>
     <t>208108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208108/0223-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208108/0223-1994.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de obstáculos</t>
   </si>
   <si>
     <t>208109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208109/0224-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208109/0224-1994.pdf</t>
   </si>
   <si>
     <t>Solicita isonomia entre aposentados e ativos em seus salarios como funcionarios Estaduais</t>
   </si>
   <si>
     <t>208110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208110/0225-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208110/0225-1994.pdf</t>
   </si>
   <si>
     <t>208111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208111/0226-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208111/0226-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de obras para pavimentação da Estrada Vicinal Pompeia- Novo Cravinhos</t>
   </si>
   <si>
     <t>208112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208112/0227-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208112/0227-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Diretor de Esportes e recreação de Pompeia a respeito dos preparativos para a realização dos jogos da Primavera</t>
   </si>
   <si>
     <t>208114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208114/0233-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208114/0233-1994.pdf</t>
   </si>
   <si>
     <t>Aumento de salario para os Policiais Civis e Militares</t>
   </si>
   <si>
     <t>208115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208115/0234-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208115/0234-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo e ao CONSEC a respeito de quais providências que foram tomadas ou serão tomadas após a análise do Relatório feito pelo Corpo de Bombeiro de Marília referente à vistoria feita no início deste ano nos depósitos e revendas de gás liquefeito de petróleo localizados na sede do Município e em Paulópolis.</t>
   </si>
   <si>
     <t>208116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208116/0237-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208116/0237-1994.pdf</t>
   </si>
   <si>
     <t>208117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208117/0238-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208117/0238-1994.pdf</t>
   </si>
   <si>
     <t>208119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208119/0239-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208119/0239-1994.pdf</t>
   </si>
   <si>
     <t>208120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208120/0240-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208120/0240-1994.pdf</t>
   </si>
   <si>
     <t>Requer passagem de nivel sob a ferrovia</t>
   </si>
   <si>
     <t>208121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208121/0241-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208121/0241-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do recapeamento da rodovia João Ribeiro de Barros</t>
   </si>
   <si>
     <t>208122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208122/0242-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208122/0242-1994.pdf</t>
   </si>
   <si>
     <t>208135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208135/0243-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208135/0243-1994.pdf</t>
   </si>
   <si>
     <t>208136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208136/0244-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208136/0244-1994.pdf</t>
   </si>
   <si>
     <t>Agradecimento a nova doação de máquinas e equipamentos à escola Profissinalizante " Professor Ulysses Pereira da Cruz"</t>
   </si>
   <si>
     <t>208137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208137/0245-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208137/0245-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito dos trabalhos que estão sendo desenvolvidos no Serviço de água de Pompeia</t>
   </si>
   <si>
     <t>208138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208138/0246-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208138/0246-1994.pdf</t>
   </si>
   <si>
     <t>208139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208139/0247-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208139/0247-1994.pdf</t>
   </si>
   <si>
     <t>Solicita às autoridades defesa e aprimoramento do SUS</t>
   </si>
   <si>
     <t>208140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208140/0248-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208140/0248-1994.pdf</t>
   </si>
   <si>
     <t>Solicita doação de equipamentos para a Santa Casa de Pompeia</t>
   </si>
   <si>
     <t>208142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208142/0249-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208142/0249-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Delegado de Policia a respeito da retirada da guarda externa da Cadeia Pública local</t>
   </si>
   <si>
     <t>208143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208143/0250-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208143/0250-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Comandante da PM a respeito da retirada da guarda externa da Cadeia Pública local</t>
   </si>
   <si>
     <t>208144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208144/0251-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208144/0251-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Juiz e Sr. Promotor de Justiça de nossa comarca a respeito da retirada da guarda externa da Cadeia Pública local</t>
   </si>
   <si>
     <t>208145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208145/0252-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208145/0252-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede suplementação para o leite </t>
   </si>
   <si>
     <t>208146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208146/0253-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208146/0253-1994.pdf</t>
   </si>
   <si>
     <t>208148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208148/0259-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208148/0259-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicitando que nos informe sobre quais as providencias que estão sendo tomadas para a solução do problema da falta de água </t>
   </si>
   <si>
     <t>208149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208149/0260-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208149/0260-1994.pdf</t>
   </si>
   <si>
     <t>208150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208150/0261-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208150/0261-1994.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Diretor de Esportes e Recreação do Municipio de Pompeia</t>
   </si>
   <si>
     <t>208151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208151/0262-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208151/0262-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita máquinas e equipamentos para a Escola Profissionalizante </t>
   </si>
   <si>
     <t>208152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208152/0263-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208152/0263-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Indica solução para a pessima situação financeira </t>
   </si>
   <si>
     <t>208153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208153/0264-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208153/0264-1994.pdf</t>
   </si>
   <si>
     <t>208154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208154/0265-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208154/0265-1994.pdf</t>
   </si>
   <si>
     <t>208155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208155/0266-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208155/0266-1994.pdf</t>
   </si>
   <si>
     <t>Moção de protestos</t>
   </si>
   <si>
     <t>208157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208157/0272-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208157/0272-1994.pdf</t>
   </si>
   <si>
     <t>208158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208158/0273-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208158/0273-1994.pdf</t>
   </si>
   <si>
     <t>208159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208159/0274-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208159/0274-1994.pdf</t>
   </si>
   <si>
     <t>Solicita continuidade de recapeamento na rodovia Comandante João Riberio de Barros</t>
   </si>
   <si>
     <t>208160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208160/0275-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208160/0275-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações, que informe sobre a passagem de acesso da estação ferroviaria à rua Benjamin Constant</t>
   </si>
   <si>
     <t>208161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208161/0276-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208161/0276-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita melhoria de salarios </t>
   </si>
   <si>
     <t>208162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208162/0277-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208162/0277-1994.pdf</t>
   </si>
   <si>
     <t>Solicita providencias do Governador de São Paulo</t>
   </si>
   <si>
     <t>208163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208163/0278-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208163/0278-1994.pdf</t>
   </si>
   <si>
     <t>208165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208165/0279-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208165/0279-1994.pdf</t>
   </si>
   <si>
     <t>208166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208166/0280-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208166/0280-1994.pdf</t>
   </si>
   <si>
     <t>208167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208167/0281-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208167/0281-1994.pdf</t>
   </si>
   <si>
     <t>208168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208168/0282-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208168/0282-1994.pdf</t>
   </si>
   <si>
     <t>Solicita reconsideração de portaria</t>
   </si>
   <si>
     <t>208169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208169/0283-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208169/0283-1994.pdf</t>
   </si>
   <si>
     <t>208170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208170/0284-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208170/0284-1994.pdf</t>
   </si>
   <si>
     <t>208171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208171/0285-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208171/0285-1994.pdf</t>
   </si>
   <si>
     <t>208172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208172/0286-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208172/0286-1994.pdf</t>
   </si>
   <si>
     <t>208173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208173/0287-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208173/0287-1994.pdf</t>
   </si>
   <si>
     <t>208174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208174/0288-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208174/0288-1994.pdf</t>
   </si>
   <si>
     <t>208175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208175/0289-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208175/0289-1994.pdf</t>
   </si>
   <si>
     <t>208176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208176/0290-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208176/0290-1994.pdf</t>
   </si>
   <si>
     <t>208177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208177/0291-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208177/0291-1994.pdf</t>
   </si>
   <si>
     <t>208178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208178/0292-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208178/0292-1994.pdf</t>
   </si>
   <si>
     <t>Funcionamento da fonte luminosa da praça Jesus Maria</t>
   </si>
   <si>
     <t>208179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208179/0298-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208179/0298-1994.pdf</t>
   </si>
   <si>
     <t>208180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208180/0299-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208180/0299-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Informações ao executivo a respeito do horario e dias da semana que ficara aberto o cemiterio de Paulópolis </t>
   </si>
   <si>
     <t>208181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208181/0300-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208181/0300-1994.pdf</t>
   </si>
   <si>
     <t>208182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208182/0301-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208182/0301-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pede informações ao Sr. Prefeito do asfalto que a Prefeitura construio graciosamente </t>
   </si>
   <si>
     <t>208183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208183/0302-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208183/0302-1994.pdf</t>
   </si>
   <si>
     <t>208184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208184/0303-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208184/0303-1994.pdf</t>
   </si>
   <si>
     <t>Pede informações a respeito de uma árvore que foi cortada</t>
   </si>
   <si>
     <t>208186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208186/0311-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208186/0311-1994.pdf</t>
   </si>
   <si>
     <t>Área de lazer</t>
   </si>
   <si>
     <t>208187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208187/0312-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208187/0312-1994.pdf</t>
   </si>
   <si>
     <t>Biblioteca Muncipal</t>
   </si>
   <si>
     <t>208188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208188/0313-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208188/0313-1994.pdf</t>
   </si>
   <si>
     <t>Brasão do Municipio na Mesa da Câmara</t>
   </si>
   <si>
     <t>208189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208189/0317-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208189/0317-1994.pdf</t>
   </si>
   <si>
     <t>208190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208190/0318-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208190/0318-1994.pdf</t>
   </si>
   <si>
     <t>208192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208192/0319-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208192/0319-1994.pdf</t>
   </si>
   <si>
     <t>208194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208194/0320-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208194/0320-1994.pdf</t>
   </si>
   <si>
     <t>208195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208195/0321-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208195/0321-1994.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de cancelas automaticas nas passagens de nivel da Rua Pedro Palone e na Rua Taquari</t>
   </si>
   <si>
     <t>208196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208196/0322-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208196/0322-1994.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de telefonia celular</t>
   </si>
   <si>
     <t>208198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208198/0323-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208198/0323-1994.pdf</t>
   </si>
   <si>
     <t>Doação de cadeiras de rodas</t>
   </si>
   <si>
     <t>208199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208199/0324-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208199/0324-1994.pdf</t>
   </si>
   <si>
     <t>Pede serviço de tapa buracos</t>
   </si>
   <si>
     <t>208202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208202/0332-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208202/0332-1994.pdf</t>
   </si>
   <si>
     <t>Solicita liberação do custeio agrícola e pagamento dos Proagros atrasados</t>
   </si>
   <si>
     <t>208204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208204/0333-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208204/0333-1994.pdf</t>
   </si>
   <si>
     <t>Instalação de um orelhão ou gabine telefonica nas aproximidades da Sub Prefeitura de Paulópolis</t>
   </si>
   <si>
     <t>208205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208205/0334-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208205/0334-1994.pdf</t>
   </si>
   <si>
     <t>208206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208206/0335-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208206/0335-1994.pdf</t>
   </si>
   <si>
     <t>208207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208207/0336-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208207/0336-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre prestação de contas</t>
   </si>
   <si>
     <t>208208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208208/0337-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208208/0337-1994.pdf</t>
   </si>
   <si>
     <t>208209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208209/0338-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208209/0338-1994.pdf</t>
   </si>
   <si>
     <t>Congratulações com os Srs. Professores e reivindicações</t>
   </si>
   <si>
     <t>208211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208211/0341-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208211/0341-1994.pdf</t>
   </si>
   <si>
     <t>208213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208213/0342-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208213/0342-1994.pdf</t>
   </si>
   <si>
     <t>Comunica fechamento de Pronto socorro</t>
   </si>
   <si>
     <t>208214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208214/0343-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208214/0343-1994.pdf</t>
   </si>
   <si>
     <t>208215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208215/0344-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208215/0344-1994.pdf</t>
   </si>
   <si>
     <t>208216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208216/0345-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208216/0345-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da implantação de uma passagem de nível sobre os trilhos da FEPASA</t>
   </si>
   <si>
     <t>208217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208217/0346-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208217/0346-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao D.H.S a respeito de problemas que estão ocasionando a diminuição dos atendimentos nos P.A.S.s</t>
   </si>
   <si>
     <t>208220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208220/0350-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208220/0350-1994.pdf</t>
   </si>
   <si>
     <t>" Orelhão"</t>
   </si>
   <si>
     <t>208221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208221/0351-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208221/0351-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de recursos que poderam ser repassados ainda este ano por parte do governo para a conclusão do poço profundo em nossa cidade</t>
   </si>
   <si>
     <t>208222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208222/0352-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208222/0352-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do Clube de lazer JK</t>
   </si>
   <si>
     <t>208223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208223/0353-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208223/0353-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito do andamento das obras de construção das casas populares</t>
   </si>
   <si>
     <t>208224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208224/0354-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208224/0354-1994.pdf</t>
   </si>
   <si>
     <t>208225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208225/0355-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208225/0355-1994.pdf</t>
   </si>
   <si>
     <t>208226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208226/0356-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208226/0356-1994.pdf</t>
   </si>
   <si>
     <t>208227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208227/0357-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208227/0357-1994.pdf</t>
   </si>
   <si>
     <t>208230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208230/0369-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208230/0369-1994.pdf</t>
   </si>
   <si>
     <t>208231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208231/0370-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208231/0370-1994.pdf</t>
   </si>
   <si>
     <t>208233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208233/0371-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208233/0371-1994.pdf</t>
   </si>
   <si>
     <t>208234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208234/0372-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208234/0372-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da coleta do lixo domiciliar ser realizado no periodo noturno</t>
   </si>
   <si>
     <t>208236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208236/0380-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208236/0380-1994.pdf</t>
   </si>
   <si>
     <t>Solicita ajuda  para a Santa Casa de Pompéia</t>
   </si>
   <si>
     <t>208237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208237/0381-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208237/0381-1994.pdf</t>
   </si>
   <si>
     <t>208238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208238/0382-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208238/0382-1994.pdf</t>
   </si>
   <si>
     <t>208241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208241/0383-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208241/0383-1994.pdf</t>
   </si>
   <si>
     <t>208242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208242/0384-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208242/0384-1994.pdf</t>
   </si>
   <si>
     <t>208243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208243/0385-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208243/0385-1994.pdf</t>
   </si>
   <si>
     <t>208244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208244/0386-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208244/0386-1994.pdf</t>
   </si>
   <si>
     <t>208245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208245/0387-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208245/0387-1994.pdf</t>
   </si>
   <si>
     <t>208246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208246/0388-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208246/0388-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações a respeito em que data será efetuado o pagamento do 13º salario dos servidores Públicos Municipais </t>
   </si>
   <si>
     <t>208248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208248/0389-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208248/0389-1994.pdf</t>
   </si>
   <si>
     <t>208249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208249/0390-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208249/0390-1994.pdf</t>
   </si>
   <si>
     <t>208250</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208250/0391-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208250/0391-1994.pdf</t>
   </si>
   <si>
     <t>208251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208251/0392-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208251/0392-1994.pdf</t>
   </si>
   <si>
     <t>208252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208252/0393-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208252/0393-1994.pdf</t>
   </si>
   <si>
     <t>208253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208253/0397-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208253/0397-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao executivo a respeito de quando será asfaltada alguma rua na Vila de Paulópolis </t>
   </si>
   <si>
     <t>208254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208254/0398-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208254/0398-1994.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao executivo a respeito de quem está promovendo o show de Cristian e Ralf </t>
   </si>
   <si>
     <t>208256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208256/0399-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208256/0399-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do antigo Hotel Falcão</t>
   </si>
   <si>
     <t>208258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208258/0406-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208258/0406-1994.pdf</t>
   </si>
   <si>
     <t>208259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208259/0407-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208259/0407-1994.pdf</t>
   </si>
   <si>
     <t>208260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208260/0408-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208260/0408-1994.pdf</t>
   </si>
   <si>
     <t>208262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208262/0414-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208262/0414-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito de quais planos em relação ao terreno vazio que existe perto do parque infantil no núcleo Bandeirantes</t>
   </si>
   <si>
     <t>208263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208263/0415-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208263/0415-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo a respeito da possibilidade de se estender a linha de circular ate o Jardim Primavera</t>
   </si>
   <si>
     <t>208264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208264/0416-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208264/0416-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo referente a perfuração do poço profundo</t>
   </si>
   <si>
     <t>208265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208265/0417-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208265/0417-1994.pdf</t>
   </si>
   <si>
     <t>208266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208266/0418-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208266/0418-1994.pdf</t>
   </si>
   <si>
     <t>Manutenção na Política da Borracha</t>
   </si>
   <si>
     <t>208269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208269/0433-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208269/0433-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo em relação dos contribuintes que tiveram seus nomes acionados pela Prefeitura através da Justiça por não terem pago o IPTU no ano de 1993</t>
   </si>
   <si>
     <t>208270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208270/0434-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208270/0434-1994.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo a respeito dos clubes</t>
   </si>
   <si>
     <t>208288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208288/0435-1994.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208288/0435-1994.pdf</t>
   </si>
   <si>
     <t>Solicita sementes de hortaliças à Secretaria da Agricultura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11721,67 +11721,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110236/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110238/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110239/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110240/0004-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110241/0005-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110242/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110243/0007-1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110244/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110245/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110255/0010-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110268/0011-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110287/0012-1994.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110303/0013-1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110318/0014-1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110329/0015-1994.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110343/0016-1994.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110358/0017-1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110375/0018-1994.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110394/0019-1994.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110406/0020-1994.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110419/0021-1994.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110435/0022-1994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110447/0023-1994.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110462/0024-1994.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110476/0025-1994.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110488/0026-1994.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110548/0027-1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110559/0028-1994.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110576/0029-1994.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110589/0030-1994.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110610/0031-1994.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110627/0032-1994.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110642/0033-1994.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110659/0034-1994.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110681/0035-1994.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110698/0036-1994.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110726/0037-1994.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110749/0038-1994.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110773/0039-1994.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110788/0040-1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110806/0041-1994.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110822/0042-1994.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110833/0043-1994.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110844/0044-1994.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111153/0045-1994.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111174/0046-1994.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111196/0047-1994.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111217/0048-1994.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111236/0049-1994.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111253/0050-1994.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111273/0051-1994.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111291/0052-1994.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111317/0053-1994.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111341/0054-1994.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111363/0055-1994.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111385/0056-1994.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111403/0057-1994.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111423/0058-1994.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111446/0059-1994.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111469/0060-1994.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111489/0061-1994.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111512/0062-1994.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111529/0063-1994.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111550/0064-1994.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111571/0065-1994.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111597/0066-1994.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111621/0067-1994.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111679/0068-1994.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111697/0069-1994.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111717/0070-1994.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111756/0071-1994.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111767/0072-1994.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111769/0073-1994.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111771/0074-1994.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111773/0075-1994.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111775/0076-1994.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111745/0077-1994.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111743/0078-1994.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111741/0079-1994.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111779/0080-1994.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111782/0081-1994.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111784/0082-1994.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111787/0083-1994.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111789/0084-1994.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111791/0085-1994.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111793/0086-1994.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111795/0087-1994.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111739/0088-1994.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111738/0089-1994.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111798/0090-1994.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111800/0091-1994.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111802/0092-1994.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111806/0093-1994.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111810/0094-1994.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111812/0095-1994.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111814/0096-1994.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111817/0097-1994.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111820/0098-1994.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111822/0099-1994.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110246/0100-1994.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110247/0101-1994.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110248/0102-1994.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110249/0103-1994.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110250/0104-1994.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110251/0105-1994.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110252/0106-1994.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110253/0107-1994.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110254/0108-1994.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110256/0109-1994.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110257/0110-1994.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110258/0111-1994.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110259/0112-1994.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110260/0113-1994.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110261/0114-1994.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110262/0115-1994.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110264/0116-1994.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110265/0117-1994.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110266/0118-1994.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110270/0119-1994.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110271/0120-1994.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110273/0121-1994.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110275/0122-1994.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110277/0123-1994.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110278/0124-1994.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110280/0125-1994.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110282/0126-1994.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110284/0127-1994.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110285/0128-1994.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110289/0129-1994.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110290/0130-1994.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110291/0131-1994.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110293/0132-1994.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110294/0133-1994.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110295/0134-1994.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110297/0135-1994.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110298/0136-1994.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110300/0137-1994.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110302/0138-1994.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110304/0139-1994.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110305/0140-1994.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110306/0141-1994.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110309/0142-1994.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110310/0143-1994.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110312/0144-1994.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110314/0145-1994.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110315/0146-1994.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110316/0147-1994.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110317/0148-1994.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110319/0149-1994.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110320/0150-1994.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110321/0151-1994.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110322/0152-1994.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110323/0153-1994.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110324/0154-1994.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110325/0155-1994.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110326/0156-1994.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110327/0157-1994.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110328/0158-1994.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110330/0159-1994.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110331/0160-1994.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110332/0161-1994.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110333/0162-1994.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110334/0163-1994.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110335/0164-1994.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110336/0165-1994.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110337/0166-1994.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110339/0167-1994.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110340/0168-1994.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110344/0169-1994.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110346/0170-1994.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110347/0171-1994.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110349/0172-1994.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110350/0173-1994.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110351/0174-1994.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110353/0175-1994.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110354/0176-1994.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110355/0177-1994.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110357/0178-1994.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110360/0179-1994.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110362/0180-1994.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110363/0181-1994.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110364/0182-1994.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110366/0183-1994.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110368/0184-1994.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110369/0185-1994.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110371/0186-1994.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110372/0187-1994.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110373/0188-1994.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110376/0189-1994.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110378/0190-1994.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110379/0191-1994.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110381/0192-1994.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110383/0193-1994.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110385/0194-1994.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110387/0195-1994.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110389/0196-1994.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110390/0197-1994.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110392/0198-1994.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110396/0199-1994.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110397/0200-1994.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110398/0201-1994.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110399/0202-1994.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110400/0203-1994.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110401/0204-1994.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110402/0205-1994.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110403/0206-1994.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110404/0207-1994.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110405/0208-1994.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110407/0209-1994.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110409/0210-1994.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110410/0211-1994.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110412/0212-1994.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110413/0213-1994.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110414/0214-1994.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110415/0215-1994.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110416/0216-1994.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110417/0217-1994.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110418/0218-1994.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110420/0219-1994.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110422/0220-1994.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110423/0221-1994.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110425/0222-1994.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110426/0223-1994.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110428/0224-1994.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110429/0225-1994.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110430/0226-1994.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110432/0227-1994.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110433/0228-1994.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110436/0229-1994.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110437/0230-1994.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110439/0231-1994.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110440/0232-1994.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110441/0233-1994.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110442/0234-1994.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110443/0235-1994.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110444/0236-1994.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110445/0237-1994.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110446/0238-1994.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110449/0239-1994.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110450/0240-1994.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110452/0241-1994.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110453/0242-1994.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110455/0243-1994.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110456/0244-1994.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110457/0245-1994.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110458/0246-1994.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110460/0247-1994.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110461/0248-1994.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110464/0249-1994.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110465/0250-1994.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110467/0251-1994.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110468/0252-1994.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110470/0253-1994.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110471/0254-1994.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110472/0255-1994.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110473/0256-1994.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110474/0257-1994.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110475/0258-1994.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110477/0259-1994.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110478/0260-1994.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110479/0261-1994.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110480/0262-1994.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110481/0263-1994.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110483/0264-1994.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110484/0265-1994.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110485/0266-1994.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110486/0267-1994.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110487/0268-1994.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110489/0269-1994.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110490/0270-1994.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110491/0271-1994.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110492/0272-1994.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110493/0273-1994.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110543/0274-1994.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110544/0275-1994.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110545/0276-1994.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110723/0277-1994.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110547/0278-1994.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110549/0279-1994.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110550/0280-1994.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110551/0281-1994.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110552/0282-1994.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110553/0283-1994.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110554/0284-1994.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110555/0285-1994.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110556/0286-1994.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110557/0287-1994.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110558/0288-1994.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110560/0289-1994.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110561/0290-1994.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110563/0291-1994.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110564/0292-1994.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110566/0293-1994.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110567/0294-1994.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110569/0295-1994.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110571/0296-1994.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110573/0297-1994.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110574/0298-1994.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110577/0299-1994.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110578/0300-1994.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110579/0301-1994.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110580/0302-1994.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110581/0303-1994.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110582/0304-1994.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110583/0305-1994.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110585/0306-1994.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110586/0307-1994.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110587/0308-1994.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110591/0309-1994.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110593/0310-1994.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110595/0311-1994.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110596/0312-1994.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110598/0313-1994.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110599/0314-1994.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110602/0315-1994.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110604/0316-1994.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110606/0317-1994.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110608/0318-1994.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110611/0319-1994.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110613/0320-1994.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110615/0321-1994.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110616/0322-1994.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110618/0323-1994.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110620/0324-1994.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110621/0325-1994.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110623/0326-1994.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110624/0327-1994.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110626/0328-1994.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110629/0329-1994.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110631/0330-1994.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110632/0331-1994.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110633/0332-1994.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110635/0333-1994.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110636/0334-1994.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110637/0335-1994.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110638/0336-1994.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110640/0337-1994.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110641/0338-1994.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110644/0339-1994.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110645/0340-1994.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110646/0341-1994.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110648/0342-1994.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110650/0343-1994.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110652/0344-1994.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110653/0345-1994.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110655/0346-1994.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110656/0347-1994.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110658/0348-1994.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110661/0349-1994.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110662/0350-1994.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110664/0351-1994.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110667/0352-1994.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110668/0353-1994.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110670/0354-1994.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110673/0355-1994.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110675/0356-1994.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110677/0357-1994.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110679/0358-1994.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110683/0359-1994.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110684/0360-1994.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110686/0361-1994.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110687/0362-1994.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110689/0363-1994.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110690/0364-1994.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110692/0365-1994.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110693/0366-1994.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110694/0367-1994.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110696/0368-1994.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110701/0369-1994.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110703/0370-1994.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110708/0371-1994.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110709/0372-1994.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110710/0373-1994.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110711/0374-1994.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110712/0375-1994.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110714/0376-1994.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110724/0377-1994.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110725/0378-1994.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110727/0379-1994.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110729/0380-1994.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110730/0381-1994.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110732/0382-1994.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110738/0383-1994.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110740/0384-1994.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110741/0385-1994.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110743/0386-1994.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110744/0387-1994.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110747/0388-1994.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110751/0389-1994.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110753/0390-1994.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110761/0393-1994.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110763/0394-1994.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110766/0395-1994.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110768/0396-1994.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110770/0397-1994.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110772/0398-1994.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110774/0399-1994.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110775/0400-1994.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110776/0401-1994.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110777/0402-1994.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110779/0403-1994.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110780/0404-1994.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110781/0405-1994.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110783/0406-1994.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110784/0407-1994.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110787/0408-1994.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110790/0409-1994.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110792/0410-1994.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110794/0411-1994.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110795/0412-1994.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110796/0413-1994.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110798/0414-1994.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110800/0415-1994.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110802/0416-1994.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110803/0417-1994.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110805/0418-1994.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110808/0419-1994.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110809/0420-1994.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110810/0421-1994.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110812/0422-1994.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110814/0423-1994.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110817/0424-1994.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110818/0425-1994.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110819/0426-1994.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110820/0427-1994.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110821/0428-1994.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110823/0429-1994.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110824/0430-1994.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110825/0431-1994.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110826/0432-1994.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110827/0433-1994.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110828/0434-1994.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110829/0435-1994.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110830/0436-1994.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110831/0437-1994.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110832/0438-1994.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110834/0439-1994.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110835/0440-1994.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110836/0441-1994.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110837/0442-1994.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110838/0443-1994.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110839/0444-1994.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110840/0445-1994.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110841/0446-1994.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110842/0447-1994.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110843/0448-1994.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110846/0449-1994.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110847/0450-1994.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111136/0451-1994.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111138/0452-1994.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111143/0453-1994.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111144/0454-1994.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111146/0455-1994.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111148/0456-1994.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111150/0457-1994.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111152/0458-1994.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111156/0459-1994.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111157/0460-1994.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111159/0461-1994.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111161/0462-1994.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111163/0463-1994.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111165/0464-1994.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111167/0465-1994.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111169/0466-1994.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111170/0467-1994.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111172/0468-1994.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111176/0469-1994.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111178/0470-1994.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111180/0471-1994.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111182/0472-1994.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111184/0473-1994.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111186/0474-1994.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111188/0475-1994.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111190/0476-1994.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111192/0477-1994.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111194/0478-1994.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111198/0479-1994.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111200/0480-1994.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111201/0481-1994.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111203/0482-1994.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111205/0483-1994.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111207/0484-1994.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111209/0485-1994.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111210/0486-1994.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111212/0487-1994.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111215/0488-1994.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111218/0489-1994.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111220/0490-1994.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111222/0491-1994.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111223/0492-1994.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111225/0493-1994.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111227/0494-1994.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111229/0495-1994.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111231/0496-1994.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111232/0497-1994.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111235/0498-1994.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111237/0499-1994.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111238/0500-1994.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111239/0501-1994.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111241/0502-1994.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111243/0503-1994.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111244/0504-1994.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111246/0505-1994.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111247/0506-1994.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111249/0507-1994.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111250/0508-1994.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111255/0509-1994.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111256/0510-1994.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111258/0511-1994.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111260/0512-1994.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111262/0513-1994.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111264/0514-1994.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111266/0515-1994.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111268/0516-1994.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111269/0517-1994.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111271/0518-1994.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111275/0519-1994.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111277/0520-1994.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111278/0521-1994.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111280/0522-1994.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111282/0523-1994.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111283/0524-1994.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111285/0525-1994.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111286/0526-1994.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111288/0527-1994.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111290/0528-1994.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111294/0529-1994.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111298/0530-1994.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111301/0531-1994.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111302/0532-1994.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111305/0533-1994.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111307/0534-1994.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111309/0535-1994.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111311/0536-1994.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111314/0537-1994.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111315/0538-1994.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111319/0539-1994.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111321/0540-1994.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111324/0541-1994.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111326/0542-1994.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111328/0543-1994.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111331/0544-1994.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111332/0545-1994.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111335/0546-1994.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111336/0547-1994.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111338/0548-1994.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111343/0549-1994.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111346/0550-1994.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111349/0551-1994.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111350/0552-1994.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111353/0553-1994.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111354/0554-1994.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111356/0555-1994.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111359/0556-1994.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111360/0557-1994.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111362/0558-1994.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111364/0559-1994.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111365/0560-1994.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111369/0561-1994.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111372/0562-1994.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111374/0563-1994.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111375/0564-1994.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111377/0565-1994.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111379/0566-1994.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111381/0567-1994.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111383/0568-1994.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111387/0569-1994.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111388/0570-1994.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111391/0571-1994.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111392/0572-1994.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111393/0573-1994.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111395/0574-1994.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111396/0575-1994.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111398/0576-1994.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111400/0577-1994.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111401/0578-1994.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111404/0579-1994.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111405/0580-1994.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111406/0581-1994.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111407/0582-1994.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111411/0583-1994.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111413/0584-1994.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111416/0585-1994.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111418/0586-1994.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111420/0587-1994.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111422/0588-1994.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111424/0589-1994.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111426/0590-1994.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111429/0591-1994.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111431/0594-1994.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111438/0595-1994.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111439/0596-1994.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111441/0597-1994.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111444/0598-1994.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111448/0599-1994.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111451/0600-1994.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111453/0601-1994.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111455/0602-1994.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111456/0603-1994.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111458/0604-1994.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111461/0605-1994.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111463/0606-1994.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111465/0607-1994.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111467/0608-1994.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111470/0609-1994.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111471/0610-1994.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111473/0611-1994.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111475/0613-1994.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111478/0614-1994.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111480/0615-1994.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111482/0616-1994.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111485/0617-1994.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111487/0618-1994.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111491/0619-1994.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111493/0620-1994.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111495/0621-1994.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111497/0622-1994.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111500/0623-1994.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111502/0624-1994.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111504/0625-1994.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111506/0626-1994.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111508/0627-1994.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111510/0628-1994.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111513/0629-1994.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111514/0630-1994.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111515/0631-1994.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111516/0632-1994.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111517/0633-1994.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111519/0634-1994.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111521/0635-1994.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111523/0636-1994.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111525/0637-1994.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111527/0638-1994.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111530/0639-1994.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111532/0640-1994.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111534/0641-1994.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111536/0642-1994.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111538/0643-1994.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111539/0644-1994.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111541/0645-1994.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111543/0646-1994.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111545/0647-1994.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111548/0648-1994.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111552/0649-1994.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111553/0650-1994.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111555/0651-1994.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111557/0652-1994.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111559/0653-1994.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111561/0654-1994.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111563/0655-1994.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111566/0656-1994.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111567/0657-1994.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111569/0658-1994.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111573/0659-1994.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111575/0660-1994.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111578/0661-1994.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111580/0662-1994.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111583/0663-1994.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111586/0664-1994.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111589/0665-1994.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111591/0666-1994.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111594/0667-1994.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111596/0668-1994.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111600/0669-1994.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111602/0670-1994.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111604/0671-1994.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111606/0672-1994.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111608/0673-1994.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111611/0674-1994.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111612/0675-1994.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111615/0676-1994.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111617/0677-1994.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111619/0678-1994.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111623/0679-1994.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111624/0680-1994.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111671/0681-1994.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111672/0682-1994.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111673/0683-1994.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111674/0684-1994.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111675/0685-1994.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111676/0686-1994.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111677/0687-1994.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111678/0688-1994.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111680/0689-1994.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111681/0690-1994.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111682/0691-1994.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111684/0692-1994.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111686/0693-1994.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111688/0694-1994.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111690/0695-1994.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111691/0696-1994.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111693/0697-1994.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111695/0698-1994.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111699/0699-1994.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111701/0700-1994.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111703/0701-1994.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111705/0702-1994.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111707/0703-1994.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111709/0704-1994.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111711/0705-1994.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111713/0706-1994.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111715/0707-1994.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111719/0709-1994.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111722/0710-1994.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111724/0711-1994.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111726/0712-1994.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111728/0713-1994.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111729/0714-1994.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111748/0715-1994.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111749/0716-1994.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111753/0717-1994.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111754/0718-1994.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111758/0719-1994.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111760/0720-1994.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111763/0721-1994.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111764/0722-1994.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300234/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300235/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300236/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300233/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300237/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300238/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1903/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1904/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1905/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1906/0004-1994.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1907/0005-1994.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1908/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1909/0007-1994.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1910/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1911/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1912/0010-1994.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1913/0011-1994.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1914/0012-1994.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1915/0013-1994.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1916/0014-1994.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1917/0015-1994.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1918/0016-1994.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1919/0017-1994.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1920/0018-1994.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1921/0019-1994.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1922/0020-1994.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1923/0021-1994.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1924/0022-1994.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1925/0023-1994.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1926/0024-1994.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1927/0025-1994.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1928/0026-1994.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1929/0027-1994.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1930/0028-1994.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1931/0029-1994.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1932/0030-1994.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1933/0031-1994.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1934/0032-1994.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1935/0033-1994.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1936/0034-1994.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1937/0035-1994.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1938/0036-1994.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1939/0037-1994.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1940/0038-1994.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1941/0039-1994.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1942/0040-1994.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1943/0041-1994.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1944/0042-1994.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1945/0043-1994.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1946/0044-1994.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1947/0045-1994.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1948/0046-1994.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1949/0047-1994.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1950/0048-1994.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1951/0049-1994.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1952/0050-1994.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1953/0051-1994.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1954/0052-1994.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1955/0053-1994.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1956/0054-1994.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1957/0055-1994.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1958/0056-1994.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1959/0057-1994.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1960/0058-1994.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1961/0059-1994.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1962/0060-1994.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1963/0061-1994.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1964/0062-1994.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1965/0063-1994.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1966/0064-1994.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1967/0065-1994.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1968/0066-1994.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1969/0068-1994.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1970/0069-1994.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1971/0070-1994.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1972/0071-1994.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1973/0072-1994.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1974/0073-1994.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1975/0074-1994.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1976/0075-1994.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1977/0076-1994.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1978/0077-1994.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1979/0078-1994.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1980/0079-1994.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1981/0080-1994.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1983/0081-1994.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1985/0082-1994.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1986/0083-1994.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1987/0084-1994.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1988/0085-1994.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1989/0086-1994.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1990/0087-1994.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1991/0088-1994.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1992/0089-1994.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1993/0090-1994.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1994/0091-1994.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208008/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208011/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208012/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208013/0004-1994.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208014/0005-1994.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/206916/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208306/0007-1994.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208311/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208319/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208025/0010-1994.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208035/0011-1994.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208084/0017-1994.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208103/0021-1994.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208113/0022-1994.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208118/0023-1994.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208141/0024-1994.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208147/0025-1994.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208156/0026-1994.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208164/0027-1994.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208191/0031-1994.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208201/0032-1994.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208210/0033-1994.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208219/0034-1994.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208228/0035-1994.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208229/0036-1994.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208235/0037-1994.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208247/0038-1994.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208255/0039-1994.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208261/0040-1994.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208267/0041-1994.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208268/0042-1994.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208271/0043-1994.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208272/0044-1994.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208273/0045-1994.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208274/0046-1994.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208275/0047-1994.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208276/0048-1994.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208277/0049-1994.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208278/0050-1994.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208279/0051-1994.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208280/0057-1994.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208281/0058-1994.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208282/0059-1994.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208283/0060-1994.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208284/0061-1994.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208285/0064-1994.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208286/0065-1994.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208287/0066-1994.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208289/0068-1994.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208290/0069-1994.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208291/0070-1994.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208302/0071-1994.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208303/0076-1994.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208304/0077-1994.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208305/0078-1994.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208307/0079-1994.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208308/0080-1994.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208309/0081-1994.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208310/0082-1994.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208312/0089-1994.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208313/0090-1994.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208314/0091-1994.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208315/0092-1994.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208316/0093-1994.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208317/0097-1994.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208318/0098-1994.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208320/0099-1994.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208015/0100-1994.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208017/0101-1994.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208019/0102-1994.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208020/0103-1994.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208022/0104-1994.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208023/0105-1994.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208024/0108-1994.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208027/0109-1994.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208029/0110-1994.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208030/0111-1994.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208032/0116-1994.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208033/0117-1994.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208034/0118-1994.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208036/0119-1994.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208037/0120-1994.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208038/0121-1994.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208039/0122-1994.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208040/0123-1994.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208041/0124-1994.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208042/0125-1994.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208043/0126-1994.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208045/0133-1994.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208046/0134-1994.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208048/0135-1994.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208049/0136-1994.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208050/0137-1994.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208051/0138-1994.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208052/0154-1994.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208054/0155-1994.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208055/0156-1994.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208057/0157-1994.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208059/0158-1994.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208064/0159-1994.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208065/0160-1994.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208066/0161-1994.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208067/0162-1994.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208068/0163-1994.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208069/0164-1994.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208070/0165-1994.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208071/0166-1994.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208072/0167-1994.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208073/0168-1994.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208074/0169-1994.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208075/0170-1994.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208076/0171-1994.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208077/0172-1994.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208078/0173-1994.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208079/0174-1994.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208080/0175-1994.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208081/0176-1994.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208082/0177-1994.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208083/0178-1994.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208085/0179-1994.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208086/0180-1994.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208087/0181-1994.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208088/0182-1994.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208089/0194-1994.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208090/0195-1994.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208091/0197-1994.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208092/0198-1994.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208093/0199-1994.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208094/0200-1994.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208095/0201-1994.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208096/0202-1994.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208097/0203-1994.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208098/0204-1994.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208099/0205-1994.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208100/0206-1994.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208101/0210-1994.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208102/0211-1994.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208104/0219-1994.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208105/0220-1994.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208106/0221-1994.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208107/0222-1994.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208108/0223-1994.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208109/0224-1994.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208110/0225-1994.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208111/0226-1994.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208112/0227-1994.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208114/0233-1994.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208115/0234-1994.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208116/0237-1994.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208117/0238-1994.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208119/0239-1994.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208120/0240-1994.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208121/0241-1994.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208122/0242-1994.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208135/0243-1994.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208136/0244-1994.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208137/0245-1994.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208138/0246-1994.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208139/0247-1994.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208140/0248-1994.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208142/0249-1994.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208143/0250-1994.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208144/0251-1994.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208145/0252-1994.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208146/0253-1994.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208148/0259-1994.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208149/0260-1994.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208150/0261-1994.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208151/0262-1994.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208152/0263-1994.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208153/0264-1994.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208154/0265-1994.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208155/0266-1994.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208157/0272-1994.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208158/0273-1994.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208159/0274-1994.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208160/0275-1994.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208161/0276-1994.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208162/0277-1994.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208163/0278-1994.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208165/0279-1994.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208166/0280-1994.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208167/0281-1994.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208168/0282-1994.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208169/0283-1994.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208170/0284-1994.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208171/0285-1994.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208172/0286-1994.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208173/0287-1994.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208174/0288-1994.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208175/0289-1994.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208176/0290-1994.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208177/0291-1994.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208178/0292-1994.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208179/0298-1994.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208180/0299-1994.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208181/0300-1994.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208182/0301-1994.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208183/0302-1994.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208184/0303-1994.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208186/0311-1994.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208187/0312-1994.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208188/0313-1994.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208189/0317-1994.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208190/0318-1994.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208192/0319-1994.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208194/0320-1994.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208195/0321-1994.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208196/0322-1994.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208198/0323-1994.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208199/0324-1994.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208202/0332-1994.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208204/0333-1994.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208205/0334-1994.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208206/0335-1994.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208207/0336-1994.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208208/0337-1994.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208209/0338-1994.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208211/0341-1994.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208213/0342-1994.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208214/0343-1994.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208215/0344-1994.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208216/0345-1994.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208217/0346-1994.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208220/0350-1994.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208221/0351-1994.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208222/0352-1994.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208223/0353-1994.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208224/0354-1994.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208225/0355-1994.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208226/0356-1994.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208227/0357-1994.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208230/0369-1994.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208231/0370-1994.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208233/0371-1994.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208234/0372-1994.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208236/0380-1994.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208237/0381-1994.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208238/0382-1994.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208241/0383-1994.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208242/0384-1994.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208243/0385-1994.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208244/0386-1994.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208245/0387-1994.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208246/0388-1994.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208248/0389-1994.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208249/0390-1994.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208250/0391-1994.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208251/0392-1994.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208252/0393-1994.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208253/0397-1994.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208254/0398-1994.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208256/0399-1994.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208258/0406-1994.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208259/0407-1994.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208260/0408-1994.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208262/0414-1994.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208263/0415-1994.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208264/0416-1994.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208265/0417-1994.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208266/0418-1994.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208269/0433-1994.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208270/0434-1994.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208288/0435-1994.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110236/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110238/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110239/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110240/0004-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110241/0005-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110242/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110243/0007-1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110244/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110245/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110255/0010-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110268/0011-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110287/0012-1994.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110303/0013-1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110318/0014-1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110329/0015-1994.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110343/0016-1994.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110358/0017-1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110375/0018-1994.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110394/0019-1994.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110406/0020-1994.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110419/0021-1994.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110435/0022-1994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110447/0023-1994.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110462/0024-1994.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110476/0025-1994.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110488/0026-1994.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110548/0027-1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110559/0028-1994.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110576/0029-1994.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110589/0030-1994.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110610/0031-1994.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110627/0032-1994.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110642/0033-1994.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110659/0034-1994.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110681/0035-1994.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110698/0036-1994.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110726/0037-1994.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110749/0038-1994.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110773/0039-1994.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110788/0040-1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110806/0041-1994.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110822/0042-1994.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110833/0043-1994.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110844/0044-1994.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111153/0045-1994.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111174/0046-1994.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111196/0047-1994.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111217/0048-1994.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111236/0049-1994.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111253/0050-1994.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111273/0051-1994.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111291/0052-1994.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111317/0053-1994.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111341/0054-1994.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111363/0055-1994.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111385/0056-1994.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111403/0057-1994.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111423/0058-1994.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111446/0059-1994.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111469/0060-1994.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111489/0061-1994.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111512/0062-1994.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111529/0063-1994.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111550/0064-1994.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111571/0065-1994.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111597/0066-1994.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111621/0067-1994.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111679/0068-1994.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111697/0069-1994.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111717/0070-1994.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111756/0071-1994.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111767/0072-1994.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111769/0073-1994.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111771/0074-1994.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111773/0075-1994.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111775/0076-1994.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111745/0077-1994.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111743/0078-1994.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111741/0079-1994.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111779/0080-1994.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111782/0081-1994.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111784/0082-1994.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111787/0083-1994.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111789/0084-1994.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111791/0085-1994.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111793/0086-1994.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111795/0087-1994.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111739/0088-1994.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111738/0089-1994.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111798/0090-1994.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111800/0091-1994.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111802/0092-1994.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111806/0093-1994.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111810/0094-1994.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111812/0095-1994.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111814/0096-1994.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111817/0097-1994.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111820/0098-1994.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111822/0099-1994.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110246/0100-1994.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110247/0101-1994.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110248/0102-1994.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110249/0103-1994.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110250/0104-1994.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110251/0105-1994.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110252/0106-1994.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110253/0107-1994.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110254/0108-1994.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110256/0109-1994.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110257/0110-1994.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110258/0111-1994.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110259/0112-1994.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110260/0113-1994.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110261/0114-1994.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110262/0115-1994.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110264/0116-1994.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110265/0117-1994.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110266/0118-1994.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110270/0119-1994.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110271/0120-1994.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110273/0121-1994.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110275/0122-1994.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110277/0123-1994.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110278/0124-1994.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110280/0125-1994.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110282/0126-1994.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110284/0127-1994.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110285/0128-1994.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110289/0129-1994.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110290/0130-1994.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110291/0131-1994.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110293/0132-1994.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110294/0133-1994.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110295/0134-1994.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110297/0135-1994.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110298/0136-1994.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110300/0137-1994.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110302/0138-1994.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110304/0139-1994.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110305/0140-1994.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110306/0141-1994.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110309/0142-1994.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110310/0143-1994.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110312/0144-1994.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110314/0145-1994.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110315/0146-1994.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110316/0147-1994.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110317/0148-1994.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110319/0149-1994.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110320/0150-1994.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110321/0151-1994.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110322/0152-1994.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110323/0153-1994.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110324/0154-1994.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110325/0155-1994.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110326/0156-1994.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110327/0157-1994.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110328/0158-1994.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110330/0159-1994.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110331/0160-1994.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110332/0161-1994.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110333/0162-1994.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110334/0163-1994.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110335/0164-1994.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110336/0165-1994.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110337/0166-1994.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110339/0167-1994.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110340/0168-1994.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110344/0169-1994.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110346/0170-1994.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110347/0171-1994.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110349/0172-1994.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110350/0173-1994.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110351/0174-1994.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110353/0175-1994.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110354/0176-1994.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110355/0177-1994.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110357/0178-1994.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110360/0179-1994.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110362/0180-1994.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110363/0181-1994.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110364/0182-1994.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110366/0183-1994.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110368/0184-1994.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110369/0185-1994.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110371/0186-1994.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110372/0187-1994.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110373/0188-1994.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110376/0189-1994.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110378/0190-1994.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110379/0191-1994.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110381/0192-1994.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110383/0193-1994.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110385/0194-1994.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110387/0195-1994.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110389/0196-1994.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110390/0197-1994.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110392/0198-1994.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110396/0199-1994.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110397/0200-1994.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110398/0201-1994.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110399/0202-1994.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110400/0203-1994.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110401/0204-1994.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110402/0205-1994.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110403/0206-1994.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110404/0207-1994.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110405/0208-1994.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110407/0209-1994.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110409/0210-1994.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110410/0211-1994.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110412/0212-1994.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110413/0213-1994.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110414/0214-1994.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110415/0215-1994.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110416/0216-1994.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110417/0217-1994.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110418/0218-1994.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110420/0219-1994.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110422/0220-1994.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110423/0221-1994.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110425/0222-1994.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110426/0223-1994.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110428/0224-1994.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110429/0225-1994.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110430/0226-1994.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110432/0227-1994.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110433/0228-1994.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110436/0229-1994.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110437/0230-1994.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110439/0231-1994.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110440/0232-1994.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110441/0233-1994.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110442/0234-1994.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110443/0235-1994.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110444/0236-1994.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110445/0237-1994.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110446/0238-1994.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110449/0239-1994.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110450/0240-1994.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110452/0241-1994.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110453/0242-1994.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110455/0243-1994.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110456/0244-1994.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110457/0245-1994.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110458/0246-1994.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110460/0247-1994.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110461/0248-1994.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110464/0249-1994.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110465/0250-1994.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110467/0251-1994.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110468/0252-1994.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110470/0253-1994.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110471/0254-1994.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110472/0255-1994.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110473/0256-1994.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110474/0257-1994.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110475/0258-1994.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110477/0259-1994.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110478/0260-1994.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110479/0261-1994.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110480/0262-1994.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110481/0263-1994.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110483/0264-1994.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110484/0265-1994.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110485/0266-1994.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110486/0267-1994.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110487/0268-1994.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110489/0269-1994.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110490/0270-1994.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110491/0271-1994.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110492/0272-1994.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110493/0273-1994.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110543/0274-1994.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110544/0275-1994.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110545/0276-1994.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110723/0277-1994.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110547/0278-1994.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110549/0279-1994.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110550/0280-1994.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110551/0281-1994.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110552/0282-1994.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110553/0283-1994.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110554/0284-1994.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110555/0285-1994.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110556/0286-1994.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110557/0287-1994.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110558/0288-1994.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110560/0289-1994.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110561/0290-1994.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110563/0291-1994.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110564/0292-1994.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110566/0293-1994.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110567/0294-1994.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110569/0295-1994.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110571/0296-1994.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110573/0297-1994.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110574/0298-1994.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110577/0299-1994.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110578/0300-1994.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110579/0301-1994.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110580/0302-1994.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110581/0303-1994.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110582/0304-1994.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110583/0305-1994.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110585/0306-1994.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110586/0307-1994.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110587/0308-1994.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110591/0309-1994.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110593/0310-1994.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110595/0311-1994.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110596/0312-1994.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110598/0313-1994.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110599/0314-1994.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110602/0315-1994.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110604/0316-1994.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110606/0317-1994.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110608/0318-1994.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110611/0319-1994.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110613/0320-1994.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110615/0321-1994.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110616/0322-1994.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110618/0323-1994.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110620/0324-1994.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110621/0325-1994.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110623/0326-1994.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110624/0327-1994.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110626/0328-1994.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110629/0329-1994.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110631/0330-1994.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110632/0331-1994.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110633/0332-1994.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110635/0333-1994.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110636/0334-1994.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110637/0335-1994.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110638/0336-1994.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110640/0337-1994.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110641/0338-1994.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110644/0339-1994.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110645/0340-1994.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110646/0341-1994.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110648/0342-1994.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110650/0343-1994.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110652/0344-1994.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110653/0345-1994.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110655/0346-1994.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110656/0347-1994.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110658/0348-1994.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110661/0349-1994.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110662/0350-1994.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110664/0351-1994.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110667/0352-1994.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110668/0353-1994.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110670/0354-1994.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110673/0355-1994.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110675/0356-1994.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110677/0357-1994.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110679/0358-1994.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110683/0359-1994.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110684/0360-1994.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110686/0361-1994.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110687/0362-1994.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110689/0363-1994.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110690/0364-1994.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110692/0365-1994.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110693/0366-1994.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110694/0367-1994.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110696/0368-1994.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110701/0369-1994.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110703/0370-1994.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110708/0371-1994.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110709/0372-1994.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110710/0373-1994.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110711/0374-1994.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110712/0375-1994.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110714/0376-1994.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110724/0377-1994.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110725/0378-1994.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110727/0379-1994.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110729/0380-1994.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110730/0381-1994.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110732/0382-1994.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110738/0383-1994.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110740/0384-1994.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110741/0385-1994.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110743/0386-1994.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110744/0387-1994.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110747/0388-1994.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110751/0389-1994.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110753/0390-1994.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110761/0393-1994.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110763/0394-1994.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110766/0395-1994.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110768/0396-1994.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110770/0397-1994.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110772/0398-1994.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110774/0399-1994.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110775/0400-1994.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110776/0401-1994.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110777/0402-1994.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110779/0403-1994.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110780/0404-1994.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110781/0405-1994.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110783/0406-1994.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110784/0407-1994.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110787/0408-1994.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110790/0409-1994.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110792/0410-1994.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110794/0411-1994.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110795/0412-1994.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110796/0413-1994.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110798/0414-1994.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110800/0415-1994.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110802/0416-1994.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110803/0417-1994.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110805/0418-1994.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110808/0419-1994.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110809/0420-1994.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110810/0421-1994.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110812/0422-1994.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110814/0423-1994.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110817/0424-1994.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110818/0425-1994.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110819/0426-1994.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110820/0427-1994.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110821/0428-1994.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110823/0429-1994.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110824/0430-1994.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110825/0431-1994.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110826/0432-1994.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110827/0433-1994.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110828/0434-1994.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110829/0435-1994.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110830/0436-1994.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110831/0437-1994.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110832/0438-1994.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110834/0439-1994.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110835/0440-1994.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110836/0441-1994.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110837/0442-1994.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110838/0443-1994.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110839/0444-1994.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110840/0445-1994.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110841/0446-1994.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110842/0447-1994.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110843/0448-1994.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110846/0449-1994.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/110847/0450-1994.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111136/0451-1994.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111138/0452-1994.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111143/0453-1994.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111144/0454-1994.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111146/0455-1994.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111148/0456-1994.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111150/0457-1994.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111152/0458-1994.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111156/0459-1994.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111157/0460-1994.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111159/0461-1994.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111161/0462-1994.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111163/0463-1994.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111165/0464-1994.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111167/0465-1994.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111169/0466-1994.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111170/0467-1994.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111172/0468-1994.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111176/0469-1994.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111178/0470-1994.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111180/0471-1994.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111182/0472-1994.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111184/0473-1994.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111186/0474-1994.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111188/0475-1994.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111190/0476-1994.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111192/0477-1994.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111194/0478-1994.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111198/0479-1994.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111200/0480-1994.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111201/0481-1994.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111203/0482-1994.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111205/0483-1994.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111207/0484-1994.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111209/0485-1994.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111210/0486-1994.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111212/0487-1994.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111215/0488-1994.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111218/0489-1994.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111220/0490-1994.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111222/0491-1994.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111223/0492-1994.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111225/0493-1994.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111227/0494-1994.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111229/0495-1994.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111231/0496-1994.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111232/0497-1994.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111235/0498-1994.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111237/0499-1994.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111238/0500-1994.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111239/0501-1994.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111241/0502-1994.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111243/0503-1994.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111244/0504-1994.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111246/0505-1994.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111247/0506-1994.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111249/0507-1994.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111250/0508-1994.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111255/0509-1994.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111256/0510-1994.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111258/0511-1994.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111260/0512-1994.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111262/0513-1994.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111264/0514-1994.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111266/0515-1994.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111268/0516-1994.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111269/0517-1994.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111271/0518-1994.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111275/0519-1994.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111277/0520-1994.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111278/0521-1994.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111280/0522-1994.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111282/0523-1994.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111283/0524-1994.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111285/0525-1994.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111286/0526-1994.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111288/0527-1994.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111290/0528-1994.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111294/0529-1994.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111298/0530-1994.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111301/0531-1994.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111302/0532-1994.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111305/0533-1994.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111307/0534-1994.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111309/0535-1994.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111311/0536-1994.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111314/0537-1994.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111315/0538-1994.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111319/0539-1994.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111321/0540-1994.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111324/0541-1994.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111326/0542-1994.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111328/0543-1994.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111331/0544-1994.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111332/0545-1994.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111335/0546-1994.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111336/0547-1994.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111338/0548-1994.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111343/0549-1994.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111346/0550-1994.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111349/0551-1994.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111350/0552-1994.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111353/0553-1994.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111354/0554-1994.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111356/0555-1994.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111359/0556-1994.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111360/0557-1994.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111362/0558-1994.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111364/0559-1994.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111365/0560-1994.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111369/0561-1994.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111372/0562-1994.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111374/0563-1994.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111375/0564-1994.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111377/0565-1994.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111379/0566-1994.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111381/0567-1994.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111383/0568-1994.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111387/0569-1994.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111388/0570-1994.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111391/0571-1994.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111392/0572-1994.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111393/0573-1994.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111395/0574-1994.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111396/0575-1994.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111398/0576-1994.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111400/0577-1994.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111401/0578-1994.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111404/0579-1994.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111405/0580-1994.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111406/0581-1994.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111407/0582-1994.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111411/0583-1994.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111413/0584-1994.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111416/0585-1994.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111418/0586-1994.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111420/0587-1994.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111422/0588-1994.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111424/0589-1994.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111426/0590-1994.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111429/0591-1994.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111431/0594-1994.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111438/0595-1994.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111439/0596-1994.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111441/0597-1994.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111444/0598-1994.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111448/0599-1994.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111451/0600-1994.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111453/0601-1994.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111455/0602-1994.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111456/0603-1994.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111458/0604-1994.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111461/0605-1994.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111463/0606-1994.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111465/0607-1994.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111467/0608-1994.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111470/0609-1994.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111471/0610-1994.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111473/0611-1994.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111475/0613-1994.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111478/0614-1994.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111480/0615-1994.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111482/0616-1994.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111485/0617-1994.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111487/0618-1994.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111491/0619-1994.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111493/0620-1994.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111495/0621-1994.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111497/0622-1994.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111500/0623-1994.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111502/0624-1994.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111504/0625-1994.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111506/0626-1994.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111508/0627-1994.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111510/0628-1994.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111513/0629-1994.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111514/0630-1994.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111515/0631-1994.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111516/0632-1994.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111517/0633-1994.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111519/0634-1994.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111521/0635-1994.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111523/0636-1994.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111525/0637-1994.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111527/0638-1994.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111530/0639-1994.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111532/0640-1994.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111534/0641-1994.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111536/0642-1994.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111538/0643-1994.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111539/0644-1994.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111541/0645-1994.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111543/0646-1994.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111545/0647-1994.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111548/0648-1994.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111552/0649-1994.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111553/0650-1994.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111555/0651-1994.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111557/0652-1994.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111559/0653-1994.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111561/0654-1994.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111563/0655-1994.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111566/0656-1994.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111567/0657-1994.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111569/0658-1994.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111573/0659-1994.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111575/0660-1994.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111578/0661-1994.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111580/0662-1994.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111583/0663-1994.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111586/0664-1994.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111589/0665-1994.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111591/0666-1994.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111594/0667-1994.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111596/0668-1994.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111600/0669-1994.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111602/0670-1994.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111604/0671-1994.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111606/0672-1994.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111608/0673-1994.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111611/0674-1994.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111612/0675-1994.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111615/0676-1994.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111617/0677-1994.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111619/0678-1994.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111623/0679-1994.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111624/0680-1994.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111671/0681-1994.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111672/0682-1994.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111673/0683-1994.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111674/0684-1994.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111675/0685-1994.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111676/0686-1994.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111677/0687-1994.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111678/0688-1994.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111680/0689-1994.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111681/0690-1994.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111682/0691-1994.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111684/0692-1994.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111686/0693-1994.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111688/0694-1994.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111690/0695-1994.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111691/0696-1994.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111693/0697-1994.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111695/0698-1994.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111699/0699-1994.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111701/0700-1994.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111703/0701-1994.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111705/0702-1994.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111707/0703-1994.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111709/0704-1994.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111711/0705-1994.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111713/0706-1994.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111715/0707-1994.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111719/0709-1994.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111722/0710-1994.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111724/0711-1994.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111726/0712-1994.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111728/0713-1994.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111729/0714-1994.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111748/0715-1994.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111749/0716-1994.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111753/0717-1994.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111754/0718-1994.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111758/0719-1994.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111760/0720-1994.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111763/0721-1994.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/111764/0722-1994.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300234/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300235/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300236/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300233/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300237/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/300238/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1903/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1904/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1905/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1906/0004-1994.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1907/0005-1994.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1908/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1909/0007-1994.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1910/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1911/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1912/0010-1994.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1913/0011-1994.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1914/0012-1994.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1915/0013-1994.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1916/0014-1994.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1917/0015-1994.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1918/0016-1994.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1919/0017-1994.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1920/0018-1994.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1921/0019-1994.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1922/0020-1994.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1923/0021-1994.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1924/0022-1994.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1925/0023-1994.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1926/0024-1994.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1927/0025-1994.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1928/0026-1994.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1929/0027-1994.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1930/0028-1994.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1931/0029-1994.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1932/0030-1994.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1933/0031-1994.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1934/0032-1994.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1935/0033-1994.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1936/0034-1994.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1937/0035-1994.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1938/0036-1994.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1939/0037-1994.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1940/0038-1994.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1941/0039-1994.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1942/0040-1994.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1943/0041-1994.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1944/0042-1994.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1945/0043-1994.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1946/0044-1994.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1947/0045-1994.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1948/0046-1994.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1949/0047-1994.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1950/0048-1994.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1951/0049-1994.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1952/0050-1994.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1953/0051-1994.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1954/0052-1994.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1955/0053-1994.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1956/0054-1994.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1957/0055-1994.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1958/0056-1994.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1959/0057-1994.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1960/0058-1994.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1961/0059-1994.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1962/0060-1994.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1963/0061-1994.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1964/0062-1994.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1965/0063-1994.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1966/0064-1994.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1967/0065-1994.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1968/0066-1994.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1969/0068-1994.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1970/0069-1994.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1971/0070-1994.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1972/0071-1994.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1973/0072-1994.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1974/0073-1994.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1975/0074-1994.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1976/0075-1994.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1977/0076-1994.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1978/0077-1994.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1979/0078-1994.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1980/0079-1994.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1981/0080-1994.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1983/0081-1994.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1985/0082-1994.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1986/0083-1994.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1987/0084-1994.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1988/0085-1994.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1989/0086-1994.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1990/0087-1994.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1991/0088-1994.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1992/0089-1994.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1993/0090-1994.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/1994/0091-1994.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208008/0001-1994.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208011/0002-1994.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208012/0003-1994.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208013/0004-1994.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208014/0005-1994.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/206916/0006-1994.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208306/0007-1994.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208311/0008-1994.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208319/0009-1994.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208025/0010-1994.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208035/0011-1994.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208084/0017-1994.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208103/0021-1994.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208113/0022-1994.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208118/0023-1994.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208141/0024-1994.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208147/0025-1994.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208156/0026-1994.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208164/0027-1994.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208191/0031-1994.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208201/0032-1994.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208210/0033-1994.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208219/0034-1994.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208228/0035-1994.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208229/0036-1994.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208235/0037-1994.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208247/0038-1994.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208255/0039-1994.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208261/0040-1994.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208267/0041-1994.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208268/0042-1994.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208271/0043-1994.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208272/0044-1994.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208273/0045-1994.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208274/0046-1994.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208275/0047-1994.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208276/0048-1994.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208277/0049-1994.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208278/0050-1994.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208279/0051-1994.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208280/0057-1994.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208281/0058-1994.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208282/0059-1994.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208283/0060-1994.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208284/0061-1994.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208285/0064-1994.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208286/0065-1994.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208287/0066-1994.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208289/0068-1994.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208290/0069-1994.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208291/0070-1994.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208302/0071-1994.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208303/0076-1994.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208304/0077-1994.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208305/0078-1994.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208307/0079-1994.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208308/0080-1994.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208309/0081-1994.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208310/0082-1994.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208312/0089-1994.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208313/0090-1994.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208314/0091-1994.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208315/0092-1994.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208316/0093-1994.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208317/0097-1994.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208318/0098-1994.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208320/0099-1994.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208015/0100-1994.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208017/0101-1994.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208019/0102-1994.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208020/0103-1994.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208022/0104-1994.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208023/0105-1994.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208024/0108-1994.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208027/0109-1994.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208029/0110-1994.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208030/0111-1994.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208032/0116-1994.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208033/0117-1994.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208034/0118-1994.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208036/0119-1994.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208037/0120-1994.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208038/0121-1994.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208039/0122-1994.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208040/0123-1994.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208041/0124-1994.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208042/0125-1994.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208043/0126-1994.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208045/0133-1994.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208046/0134-1994.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208048/0135-1994.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208049/0136-1994.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208050/0137-1994.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208051/0138-1994.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208052/0154-1994.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208054/0155-1994.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208055/0156-1994.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208057/0157-1994.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208059/0158-1994.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208064/0159-1994.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208065/0160-1994.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208066/0161-1994.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208067/0162-1994.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208068/0163-1994.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208069/0164-1994.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208070/0165-1994.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208071/0166-1994.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208072/0167-1994.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208073/0168-1994.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208074/0169-1994.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208075/0170-1994.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208076/0171-1994.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208077/0172-1994.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208078/0173-1994.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208079/0174-1994.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208080/0175-1994.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208081/0176-1994.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208082/0177-1994.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208083/0178-1994.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208085/0179-1994.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208086/0180-1994.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208087/0181-1994.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208088/0182-1994.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208089/0194-1994.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208090/0195-1994.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208091/0197-1994.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208092/0198-1994.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208093/0199-1994.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208094/0200-1994.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208095/0201-1994.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208096/0202-1994.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208097/0203-1994.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208098/0204-1994.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208099/0205-1994.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208100/0206-1994.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208101/0210-1994.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208102/0211-1994.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208104/0219-1994.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208105/0220-1994.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208106/0221-1994.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208107/0222-1994.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208108/0223-1994.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208109/0224-1994.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208110/0225-1994.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208111/0226-1994.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208112/0227-1994.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208114/0233-1994.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208115/0234-1994.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208116/0237-1994.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208117/0238-1994.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208119/0239-1994.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208120/0240-1994.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208121/0241-1994.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208122/0242-1994.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208135/0243-1994.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208136/0244-1994.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208137/0245-1994.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208138/0246-1994.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208139/0247-1994.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208140/0248-1994.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208142/0249-1994.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208143/0250-1994.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208144/0251-1994.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208145/0252-1994.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208146/0253-1994.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208148/0259-1994.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208149/0260-1994.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208150/0261-1994.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208151/0262-1994.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208152/0263-1994.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208153/0264-1994.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208154/0265-1994.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208155/0266-1994.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208157/0272-1994.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208158/0273-1994.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208159/0274-1994.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208160/0275-1994.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208161/0276-1994.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208162/0277-1994.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208163/0278-1994.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208165/0279-1994.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208166/0280-1994.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208167/0281-1994.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208168/0282-1994.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208169/0283-1994.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208170/0284-1994.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208171/0285-1994.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208172/0286-1994.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208173/0287-1994.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208174/0288-1994.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208175/0289-1994.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208176/0290-1994.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208177/0291-1994.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208178/0292-1994.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208179/0298-1994.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208180/0299-1994.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208181/0300-1994.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208182/0301-1994.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208183/0302-1994.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208184/0303-1994.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208186/0311-1994.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208187/0312-1994.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208188/0313-1994.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208189/0317-1994.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208190/0318-1994.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208192/0319-1994.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208194/0320-1994.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208195/0321-1994.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208196/0322-1994.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208198/0323-1994.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208199/0324-1994.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208202/0332-1994.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208204/0333-1994.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208205/0334-1994.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208206/0335-1994.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208207/0336-1994.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208208/0337-1994.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208209/0338-1994.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208211/0341-1994.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208213/0342-1994.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208214/0343-1994.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208215/0344-1994.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208216/0345-1994.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208217/0346-1994.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208220/0350-1994.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208221/0351-1994.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208222/0352-1994.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208223/0353-1994.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208224/0354-1994.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208225/0355-1994.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208226/0356-1994.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208227/0357-1994.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208230/0369-1994.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208231/0370-1994.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208233/0371-1994.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208234/0372-1994.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208236/0380-1994.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208237/0381-1994.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208238/0382-1994.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208241/0383-1994.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208242/0384-1994.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208243/0385-1994.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208244/0386-1994.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208245/0387-1994.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208246/0388-1994.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208248/0389-1994.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208249/0390-1994.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208250/0391-1994.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208251/0392-1994.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208252/0393-1994.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208253/0397-1994.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208254/0398-1994.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208256/0399-1994.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208258/0406-1994.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208259/0407-1994.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208260/0408-1994.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208262/0414-1994.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208263/0415-1994.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208264/0416-1994.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208265/0417-1994.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208266/0418-1994.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208269/0433-1994.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208270/0434-1994.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1994/208288/0435-1994.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1078"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>