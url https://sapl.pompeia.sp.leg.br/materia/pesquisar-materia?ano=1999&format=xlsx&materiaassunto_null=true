--- v0 (2026-02-05)
+++ v1 (2026-04-04)
@@ -54,10707 +54,10707 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>106749</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdir Cervelin</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106749/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106749/0001-1999.pdf</t>
   </si>
   <si>
     <t>Indica asfalto.</t>
   </si>
   <si>
     <t>106750</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106750/0002-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106750/0002-1999.pdf</t>
   </si>
   <si>
     <t>Indica colocação de caixa d`agua.</t>
   </si>
   <si>
     <t>106751</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106751/0003-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106751/0003-1999.pdf</t>
   </si>
   <si>
     <t>Indica solução definitiva para asfalto.</t>
   </si>
   <si>
     <t>106752</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106752/0004-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106752/0004-1999.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento do Núcleo Olmira.</t>
   </si>
   <si>
     <t>106753</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106753/0005-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106753/0005-1999.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento da vila de Paulópois,</t>
   </si>
   <si>
     <t>106754</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Péricles Vaz da Silva Filho</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106754/0006-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106754/0006-1999.pdf</t>
   </si>
   <si>
     <t>Melhorar iluminação de via pública,</t>
   </si>
   <si>
     <t>106755</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106755/0007-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106755/0007-1999.pdf</t>
   </si>
   <si>
     <t>Rampa de acesso no PAS Elyzio Prado Moreira.</t>
   </si>
   <si>
     <t>106756</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106756/0008-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106756/0008-1999.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto.</t>
   </si>
   <si>
     <t>106757</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106757/0009-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106757/0009-1999.pdf</t>
   </si>
   <si>
     <t>Obstáculos na Rua Antonio Rosa.</t>
   </si>
   <si>
     <t>106795</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106795/0010-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106795/0010-1999.pdf</t>
   </si>
   <si>
     <t>Refazer pintura em via pública.</t>
   </si>
   <si>
     <t>106824</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106824/0011-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106824/0011-1999.pdf</t>
   </si>
   <si>
     <t>Recape na Rua Odylo Mattiazzo.</t>
   </si>
   <si>
     <t>106853</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Silvio Fernando de Carvalho Chicarelli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106853/0012-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106853/0012-1999.pdf</t>
   </si>
   <si>
     <t>Capinar canteiro central e Praça da Matriz de Paulópolis.</t>
   </si>
   <si>
     <t>106890</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106890/0013-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106890/0013-1999.pdf</t>
   </si>
   <si>
     <t>Cobertura para transporte de lixo.</t>
   </si>
   <si>
     <t>106921</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106921/0014-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106921/0014-1999.pdf</t>
   </si>
   <si>
     <t>Aquisição de trilhos de ferro.</t>
   </si>
   <si>
     <t>106941</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106941/0015-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106941/0015-1999.pdf</t>
   </si>
   <si>
     <t>Taxas refletivas na frente do Banespa.</t>
   </si>
   <si>
     <t>106979</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106979/0016-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106979/0016-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de arvores frutiferas.</t>
   </si>
   <si>
     <t>106991</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106991/0017-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106991/0017-1999.pdf</t>
   </si>
   <si>
     <t>Retirada de entulhos.</t>
   </si>
   <si>
     <t>107002</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107002/0018-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107002/0018-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>107075</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107075/0019-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107075/0019-1999.pdf</t>
   </si>
   <si>
     <t>Pintura de obstáculos.</t>
   </si>
   <si>
     <t>107118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107118/0020-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107118/0020-1999.pdf</t>
   </si>
   <si>
     <t>Sugere a sinalização do solo no Cemitério.</t>
   </si>
   <si>
     <t>107149</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107149/0021-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107149/0021-1999.pdf</t>
   </si>
   <si>
     <t>Horários em ponto de ônibus.</t>
   </si>
   <si>
     <t>107175</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107175/0022-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107175/0022-1999.pdf</t>
   </si>
   <si>
     <t>Via de ligação entre ruas.</t>
   </si>
   <si>
     <t>107213</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107213/0023-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107213/0023-1999.pdf</t>
   </si>
   <si>
     <t>Guias rebaixadas.</t>
   </si>
   <si>
     <t>107255</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107255/0024-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107255/0024-1999.pdf</t>
   </si>
   <si>
     <t>Pasto para animais.</t>
   </si>
   <si>
     <t>107266</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107266/0025-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107266/0025-1999.pdf</t>
   </si>
   <si>
     <t>107276</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107276/0026-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107276/0026-1999.pdf</t>
   </si>
   <si>
     <t>Assinatura internet.</t>
   </si>
   <si>
     <t>107286</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107286/0027-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107286/0027-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco.</t>
   </si>
   <si>
     <t>107297</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107297/0028-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107297/0028-1999.pdf</t>
   </si>
   <si>
     <t>Atendimento a população.</t>
   </si>
   <si>
     <t>107308</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107308/0029-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107308/0029-1999.pdf</t>
   </si>
   <si>
     <t>Melhoria em vias públicas.</t>
   </si>
   <si>
     <t>107496</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Anita Ernestino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107496/0030-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107496/0030-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Pompeense Ivo Mota, pela participação da São Silvestre.</t>
   </si>
   <si>
     <t>107528</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107528/0031-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107528/0031-1999.pdf</t>
   </si>
   <si>
     <t>Recupera ção da calçada que margeia a Rua Rodolfo Lara Campos.</t>
   </si>
   <si>
     <t>107570</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107570/0032-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107570/0032-1999.pdf</t>
   </si>
   <si>
     <t>Reforma da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>107605</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107605/0033-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107605/0033-1999.pdf</t>
   </si>
   <si>
     <t>Reforma dos ônibus municipais.</t>
   </si>
   <si>
     <t>107654</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Valdemir Lopes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107654/0034-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107654/0034-1999.pdf</t>
   </si>
   <si>
     <t>Sugere medidas ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>107708</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107708/0035-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107708/0035-1999.pdf</t>
   </si>
   <si>
     <t>107752</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Valentin Marques de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107752/0036-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107752/0036-1999.pdf</t>
   </si>
   <si>
     <t>Construir rampa de acesso no PAS do bairro Flândria.</t>
   </si>
   <si>
     <t>107817</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107817/0037-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107817/0037-1999.pdf</t>
   </si>
   <si>
     <t>Luzes apagadas na estrada da cidade, providênciar.</t>
   </si>
   <si>
     <t>107844</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107844/0038-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107844/0038-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiros.</t>
   </si>
   <si>
     <t>107855</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107855/0039-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107855/0039-1999.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponte.</t>
   </si>
   <si>
     <t>108022</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108022/0040-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108022/0040-1999.pdf</t>
   </si>
   <si>
     <t>Sugere medidas ao Executivo.</t>
   </si>
   <si>
     <t>108122</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108122/0041-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108122/0041-1999.pdf</t>
   </si>
   <si>
     <t>108159</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108159/0042-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108159/0042-1999.pdf</t>
   </si>
   <si>
     <t>108162</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108162/0043-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108162/0043-1999.pdf</t>
   </si>
   <si>
     <t>108166</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108166/0044-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108166/0044-1999.pdf</t>
   </si>
   <si>
     <t>Uniforme aos servidores da limpeza pública.</t>
   </si>
   <si>
     <t>108170</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108170/0045-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108170/0045-1999.pdf</t>
   </si>
   <si>
     <t>Pintura dos obstáculos.</t>
   </si>
   <si>
     <t>108172</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108172/0046-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108172/0046-1999.pdf</t>
   </si>
   <si>
     <t>Capinação de mato nas margens dos trilhos da Fepasa.</t>
   </si>
   <si>
     <t>108174</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108174/0047-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108174/0047-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no J.K.</t>
   </si>
   <si>
     <t>108175</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108175/0048-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108175/0048-1999.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte sobre o Córrego Guanabara.</t>
   </si>
   <si>
     <t>108179</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108179/0049-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108179/0049-1999.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa amarela defronte da Funerária.</t>
   </si>
   <si>
     <t>108184</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108184/0050-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108184/0050-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de guias e sarjetas na saida para Tupã.</t>
   </si>
   <si>
     <t>108189</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108189/0051-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108189/0051-1999.pdf</t>
   </si>
   <si>
     <t>Placas indicativas nos logradouros publicos.</t>
   </si>
   <si>
     <t>108192</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108192/0052-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108192/0052-1999.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guias.</t>
   </si>
   <si>
     <t>108201</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108201/0053-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108201/0053-1999.pdf</t>
   </si>
   <si>
     <t>Construção de canaletas em vias publicas.</t>
   </si>
   <si>
     <t>108205</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108205/0054-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108205/0054-1999.pdf</t>
   </si>
   <si>
     <t>108210</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108210/0055-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108210/0055-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de hidrantes nos pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>108214</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108214/0056-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108214/0056-1999.pdf</t>
   </si>
   <si>
     <t>Construção de rampas nas calçadas.</t>
   </si>
   <si>
     <t>108218</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108218/0057-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108218/0057-1999.pdf</t>
   </si>
   <si>
     <t>Colocar cascalho em serra.</t>
   </si>
   <si>
     <t>108221</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108221/0058-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108221/0058-1999.pdf</t>
   </si>
   <si>
     <t>Conservação de estradas municipais.</t>
   </si>
   <si>
     <t>108225</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108225/0059-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108225/0059-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza da pista de cooper.</t>
   </si>
   <si>
     <t>108229</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108229/0060-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108229/0060-1999.pdf</t>
   </si>
   <si>
     <t>Cascalho em estrada rural.</t>
   </si>
   <si>
     <t>108232</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108232/0061-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108232/0061-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buraco nas proximidades da Industria Jacto.</t>
   </si>
   <si>
     <t>108236</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108236/0062-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108236/0062-1999.pdf</t>
   </si>
   <si>
     <t>Capinação nas praças públicas.</t>
   </si>
   <si>
     <t>108241</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108241/0063-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108241/0063-1999.pdf</t>
   </si>
   <si>
     <t>Medidas para evitar o acúmulo de água na pista de cooper.</t>
   </si>
   <si>
     <t>108245</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108245/0064-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108245/0064-1999.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova ponte sobre o Córrego Aparecidinha.</t>
   </si>
   <si>
     <t>108249</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108249/0065-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108249/0065-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos em toda a via expressa.</t>
   </si>
   <si>
     <t>108254</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Devanir Gasques Gregório</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108254/0066-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108254/0066-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza da Praça dos Bancários.</t>
   </si>
   <si>
     <t>108259</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108259/0067-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108259/0067-1999.pdf</t>
   </si>
   <si>
     <t>Roçar mato.</t>
   </si>
   <si>
     <t>108262</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108262/0068-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108262/0068-1999.pdf</t>
   </si>
   <si>
     <t>108278</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108278/0069-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108278/0069-1999.pdf</t>
   </si>
   <si>
     <t>108301</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108301/0070-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108301/0070-1999.pdf</t>
   </si>
   <si>
     <t>Sugere medidas ao SAAE.</t>
   </si>
   <si>
     <t>108302</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108302/0071-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108302/0071-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza do Mini Campo do Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>108303</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108303/0072-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108303/0072-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buraco.</t>
   </si>
   <si>
     <t>108304</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Francisco Colabono Filho</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108304/0073-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108304/0073-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buracos em vias públicas.</t>
   </si>
   <si>
     <t>108305</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108305/0074-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108305/0074-1999.pdf</t>
   </si>
   <si>
     <t>108306</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108306/0075-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108306/0075-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Brasilia.</t>
   </si>
   <si>
     <t>108307</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108307/0076-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108307/0076-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias no Velório Municipal.</t>
   </si>
   <si>
     <t>108308</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108308/0077-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108308/0077-1999.pdf</t>
   </si>
   <si>
     <t>Colocar mais bancos no Velório Municipal.</t>
   </si>
   <si>
     <t>108309</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108309/0078-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108309/0078-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias na Vicinal Tuffic Baracat.</t>
   </si>
   <si>
     <t>108310</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108310/0079-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108310/0079-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias em estrada rural.</t>
   </si>
   <si>
     <t>108311</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108311/0080-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108311/0080-1999.pdf</t>
   </si>
   <si>
     <t>Conservação das ruas da Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>108312</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Nilson Fernandes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108312/0081-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108312/0081-1999.pdf</t>
   </si>
   <si>
     <t>Reparos em estradas.</t>
   </si>
   <si>
     <t>108313</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108313/0082-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108313/0082-1999.pdf</t>
   </si>
   <si>
     <t>Ônibus circular até o Caingang.</t>
   </si>
   <si>
     <t>108314</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108314/0084-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108314/0084-1999.pdf</t>
   </si>
   <si>
     <t>Refazer ponte.</t>
   </si>
   <si>
     <t>108315</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108315/0085-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108315/0085-1999.pdf</t>
   </si>
   <si>
     <t>108316</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108316/0086-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108316/0086-1999.pdf</t>
   </si>
   <si>
     <t>108317</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108317/0087-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108317/0087-1999.pdf</t>
   </si>
   <si>
     <t>108318</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108318/0088-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108318/0088-1999.pdf</t>
   </si>
   <si>
     <t>108319</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108319/0089-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108319/0089-1999.pdf</t>
   </si>
   <si>
     <t>Iluminação pública.</t>
   </si>
   <si>
     <t>108320</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108320/0090-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108320/0090-1999.pdf</t>
   </si>
   <si>
     <t>Recapeamento e obstáculos.</t>
   </si>
   <si>
     <t>108321</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108321/0091-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108321/0091-1999.pdf</t>
   </si>
   <si>
     <t>Construção de bebedouros.</t>
   </si>
   <si>
     <t>108322</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108322/0092-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108322/0092-1999.pdf</t>
   </si>
   <si>
     <t>Recuperação de boca de lobo.</t>
   </si>
   <si>
     <t>108323</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108323/0093-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108323/0093-1999.pdf</t>
   </si>
   <si>
     <t>Recuperação de via pública.</t>
   </si>
   <si>
     <t>108324</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108324/0094-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108324/0094-1999.pdf</t>
   </si>
   <si>
     <t>Ciclovia nas margens da SP-294.</t>
   </si>
   <si>
     <t>108325</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108325/0095-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108325/0095-1999.pdf</t>
   </si>
   <si>
     <t>Bebedouro na saida de Novo Cravinhos.</t>
   </si>
   <si>
     <t>108326</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108326/0096-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108326/0096-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de luminária em via pública.</t>
   </si>
   <si>
     <t>108327</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108327/0097-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108327/0097-1999.pdf</t>
   </si>
   <si>
     <t>Ventiladores na Capela.</t>
   </si>
   <si>
     <t>108328</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108328/0098-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108328/0098-1999.pdf</t>
   </si>
   <si>
     <t>Taxas refletivas.</t>
   </si>
   <si>
     <t>108329</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108329/0099-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108329/0099-1999.pdf</t>
   </si>
   <si>
     <t>106758</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106758/0100-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106758/0100-1999.pdf</t>
   </si>
   <si>
     <t>Construção de guaritas.</t>
   </si>
   <si>
     <t>106759</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106759/0101-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106759/0101-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza da área de lazer.</t>
   </si>
   <si>
     <t>106760</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106760/0102-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106760/0102-1999.pdf</t>
   </si>
   <si>
     <t>106761</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Norivaldo Poiti Cassaro</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106761/0103-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106761/0103-1999.pdf</t>
   </si>
   <si>
     <t>Pintura da caixa d`agua de Paulópolis.</t>
   </si>
   <si>
     <t>106762</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106762/0104-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106762/0104-1999.pdf</t>
   </si>
   <si>
     <t>Sinais de trânsito nas vias de Paulópolis.</t>
   </si>
   <si>
     <t>106763</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106763/0105-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106763/0105-1999.pdf</t>
   </si>
   <si>
     <t>Abrigo defronte as escolas.</t>
   </si>
   <si>
     <t>106764</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106764/0106-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106764/0106-1999.pdf</t>
   </si>
   <si>
     <t>Refazer aterro de pontes.</t>
   </si>
   <si>
     <t>106765</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106765/0107-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106765/0107-1999.pdf</t>
   </si>
   <si>
     <t>Melhoria em via publica.</t>
   </si>
   <si>
     <t>106766</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106766/0108-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106766/0108-1999.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de luminárias.</t>
   </si>
   <si>
     <t>106800</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106800/0109-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106800/0109-1999.pdf</t>
   </si>
   <si>
     <t>Sugere regularização de numero de residências em rua.</t>
   </si>
   <si>
     <t>106802</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106802/0110-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106802/0110-1999.pdf</t>
   </si>
   <si>
     <t>Sugere plantio de árvores no Cemitério Municipal.</t>
   </si>
   <si>
     <t>106805</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106805/0111-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106805/0111-1999.pdf</t>
   </si>
   <si>
     <t>Indica medidas para Paulópolis.</t>
   </si>
   <si>
     <t>106809</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Massao Hayashi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106809/0112-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106809/0112-1999.pdf</t>
   </si>
   <si>
     <t>Indica limpeza do Mini Campo de areia do Núcleo J.K.</t>
   </si>
   <si>
     <t>106811</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106811/0113-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106811/0113-1999.pdf</t>
   </si>
   <si>
     <t>Indica medidas ao SAAE.</t>
   </si>
   <si>
     <t>106813</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106813/0114-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106813/0114-1999.pdf</t>
   </si>
   <si>
     <t>Indica medidas ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>106814</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106814/0115-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106814/0115-1999.pdf</t>
   </si>
   <si>
     <t>Providências para eliminar atoleiros</t>
   </si>
   <si>
     <t>106815</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106815/0116-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106815/0116-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza da Ciclovia Dante Muciate.</t>
   </si>
   <si>
     <t>106818</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106818/0117-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106818/0117-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>106821</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106821/0118-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106821/0118-1999.pdf</t>
   </si>
   <si>
     <t>Cortar pinheiro na Praça Osvaldo Marino</t>
   </si>
   <si>
     <t>106829</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106829/0119-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106829/0119-1999.pdf</t>
   </si>
   <si>
     <t>Eliminar mato perto de residência.</t>
   </si>
   <si>
     <t>106832</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106832/0120-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106832/0120-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza do mato ao lado dos trilhos da Fepasa, perto da Unifibra.</t>
   </si>
   <si>
     <t>106835</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106835/0121-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106835/0121-1999.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação de calçada.</t>
   </si>
   <si>
     <t>106836</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106836/0122-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106836/0122-1999.pdf</t>
   </si>
   <si>
     <t>Indica a construção de boca de lobo.</t>
   </si>
   <si>
     <t>106838</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106838/0123-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106838/0123-1999.pdf</t>
   </si>
   <si>
     <t>Indica pintura da sinalização de solo.</t>
   </si>
   <si>
     <t>106840</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106840/0124-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106840/0124-1999.pdf</t>
   </si>
   <si>
     <t>Bolsão para estacionamento de motos.</t>
   </si>
   <si>
     <t>106842</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106842/0125-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106842/0125-1999.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo e ao SAAE adotar código de barras nos carnês de IPTU e contas de água.</t>
   </si>
   <si>
     <t>106845</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106845/0126-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106845/0126-1999.pdf</t>
   </si>
   <si>
     <t>Asfaltar o prolongamento da Avenida Shunji Nishimura.</t>
   </si>
   <si>
     <t>106847</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106847/0127-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106847/0127-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de novas arvores no Cemitério Municipal.</t>
   </si>
   <si>
     <t>106850</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106850/0128-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106850/0128-1999.pdf</t>
   </si>
   <si>
     <t>106855</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106855/0129-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106855/0129-1999.pdf</t>
   </si>
   <si>
     <t>Reparos na cobertura do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>106859</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106859/0130-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106859/0130-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza da fonte da Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>106862</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106862/0131-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106862/0131-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Limpeza dos bancos da Praça Rui Barbosa. </t>
   </si>
   <si>
     <t>106869</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106869/0132-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106869/0132-1999.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas na Vila de Paulópolis.</t>
   </si>
   <si>
     <t>106872</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106872/0133-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106872/0133-1999.pdf</t>
   </si>
   <si>
     <t>Indica melhorias ao Executivo.</t>
   </si>
   <si>
     <t>106875</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106875/0134-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106875/0134-1999.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo iluminar os pontos de ônibus do Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>106879</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106879/0135-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106879/0135-1999.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo implantar bibliotéca na Vila de Paulópolis na Vila de Cravinhos e nas proximidades do Núcleo J.K.</t>
   </si>
   <si>
     <t>106883</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106883/0136-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106883/0136-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza nos bueiros da Rua Brasilia.</t>
   </si>
   <si>
     <t>106885</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106885/0137-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106885/0137-1999.pdf</t>
   </si>
   <si>
     <t>Capinação em toda a extensão da calçada na Avenida Industrial.</t>
   </si>
   <si>
     <t>106888</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106888/0138-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106888/0138-1999.pdf</t>
   </si>
   <si>
     <t>Capinação de mato ao lado da Rua Brasilia.</t>
   </si>
   <si>
     <t>106892</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106892/0139-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106892/0139-1999.pdf</t>
   </si>
   <si>
     <t>Pintar obstáculos defronte do prédio da Rodojacto.</t>
   </si>
   <si>
     <t>106895</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106895/0140-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106895/0140-1999.pdf</t>
   </si>
   <si>
     <t>Troca das Lâmpadas da Avenida Industrial.</t>
   </si>
   <si>
     <t>106898</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106898/0141-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106898/0141-1999.pdf</t>
   </si>
   <si>
     <t>Arrumar calçadas.</t>
   </si>
   <si>
     <t>106900</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106900/0142-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106900/0142-1999.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal estudos para tornar feriado o dia da padroeira da cidade.</t>
   </si>
   <si>
     <t>106903</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106903/0143-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106903/0143-1999.pdf</t>
   </si>
   <si>
     <t>106907</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106907/0144-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106907/0144-1999.pdf</t>
   </si>
   <si>
     <t>Indica operação de combate a erosão no Núcleo Florentino Favoreto.</t>
   </si>
   <si>
     <t>106909</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106909/0145-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106909/0145-1999.pdf</t>
   </si>
   <si>
     <t>Indica  retirada de faixa amarela.</t>
   </si>
   <si>
     <t>106911</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106911/0146-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106911/0146-1999.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Praça Shigeo Hanada.</t>
   </si>
   <si>
     <t>106914</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106914/0147-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106914/0147-1999.pdf</t>
   </si>
   <si>
     <t>Indica capinação.</t>
   </si>
   <si>
     <t>106919</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106919/0148-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106919/0148-1999.pdf</t>
   </si>
   <si>
     <t>Indica operação mata formiga.</t>
   </si>
   <si>
     <t>106924</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106924/0149-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106924/0149-1999.pdf</t>
   </si>
   <si>
     <t>Indica pintura de obstáculos.</t>
   </si>
   <si>
     <t>106926</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106926/0150-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106926/0150-1999.pdf</t>
   </si>
   <si>
     <t>Indica construção de piscina.</t>
   </si>
   <si>
     <t>106928</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106928/0151-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106928/0151-1999.pdf</t>
   </si>
   <si>
     <t>Indica troca de arame.</t>
   </si>
   <si>
     <t>106934</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106934/0152-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106934/0152-1999.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo.</t>
   </si>
   <si>
     <t>106935</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106935/0153-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106935/0153-1999.pdf</t>
   </si>
   <si>
     <t>Indica a realização de convênio com a Ceagesp.</t>
   </si>
   <si>
     <t>106936</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106936/0154-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106936/0154-1999.pdf</t>
   </si>
   <si>
     <t>Indica a construção de casas no sistema embrião.</t>
   </si>
   <si>
     <t>106937</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106937/0155-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106937/0155-1999.pdf</t>
   </si>
   <si>
     <t>Estacionamento em frente ao Supermercado União.</t>
   </si>
   <si>
     <t>106938</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106938/0156-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106938/0156-1999.pdf</t>
   </si>
   <si>
     <t>Iluminação da ciclovia.</t>
   </si>
   <si>
     <t>106939</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106939/0157-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106939/0157-1999.pdf</t>
   </si>
   <si>
     <t>Estudos para a implantação de zona azul no centro da cidade.</t>
   </si>
   <si>
     <t>106940</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106940/0158-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106940/0158-1999.pdf</t>
   </si>
   <si>
     <t>Proteção nas laterais da ponte do Córrego Aparecidinha.</t>
   </si>
   <si>
     <t>106950</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106950/0159-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106950/0159-1999.pdf</t>
   </si>
   <si>
     <t>Sinal de Trânsito.</t>
   </si>
   <si>
     <t>106952</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106952/0160-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106952/0160-1999.pdf</t>
   </si>
   <si>
     <t>Tratamento oftalmologico as crianças da pré escola a 4ª série.</t>
   </si>
   <si>
     <t>106955</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106955/0161-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106955/0161-1999.pdf</t>
   </si>
   <si>
     <t>Reativar a feira em Pompéia.</t>
   </si>
   <si>
     <t>106957</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106957/0162-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106957/0162-1999.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfaltica em via pública.</t>
   </si>
   <si>
     <t>106959</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106959/0163-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106959/0163-1999.pdf</t>
   </si>
   <si>
     <t>Cobertura metálica nos pontos de ônibus.</t>
   </si>
   <si>
     <t>106971</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106971/0164-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106971/0164-1999.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal poda de arvores na praça de Paulópolis.</t>
   </si>
   <si>
     <t>106974</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106974/0165-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106974/0165-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores.</t>
   </si>
   <si>
     <t>106976</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106976/0166-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106976/0166-1999.pdf</t>
   </si>
   <si>
     <t>Máquina para retirar cópias xerográficas para a escola do núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>106977</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106977/0167-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106977/0167-1999.pdf</t>
   </si>
   <si>
     <t>indica recapeamento na Rua José Ramos Ortiz.</t>
   </si>
   <si>
     <t>106978</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106978/0168-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106978/0168-1999.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de mais um funcionário no Cemitério Municipal.</t>
   </si>
   <si>
     <t>106980</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106980/0169-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106980/0169-1999.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Cemitério.</t>
   </si>
   <si>
     <t>106981</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106981/0170-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106981/0170-1999.pdf</t>
   </si>
   <si>
     <t>Luminária perto do ponto de ônibus defronte do Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>106982</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106982/0171-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106982/0171-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>106983</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106983/0172-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106983/0172-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buracos na Rua Brasilia.</t>
   </si>
   <si>
     <t>106984</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106984/0173-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106984/0173-1999.pdf</t>
   </si>
   <si>
     <t>106985</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106985/0174-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106985/0174-1999.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação de ponto de ônibus.</t>
   </si>
   <si>
     <t>106986</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106986/0175-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106986/0175-1999.pdf</t>
   </si>
   <si>
     <t>106988</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106988/0176-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106988/0176-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de mais bocas de lobo na Rua Brasilia.</t>
   </si>
   <si>
     <t>106989</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106989/0177-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106989/0177-1999.pdf</t>
   </si>
   <si>
     <t>Roçar o mato existente nas laterais da ponte do Rio Caingang.</t>
   </si>
   <si>
     <t>106990</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106990/0178-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106990/0178-1999.pdf</t>
   </si>
   <si>
     <t>Passsar motoniveladora em estradas rurais.</t>
   </si>
   <si>
     <t>106992</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106992/0179-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106992/0179-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Superintendente do DHS de Pompéia.</t>
   </si>
   <si>
     <t>106993</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106993/0180-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106993/0180-1999.pdf</t>
   </si>
   <si>
     <t>Parque infantil nos Núcleos Tufic Baracat e Florentino Favoretto.</t>
   </si>
   <si>
     <t>106994</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106994/0181-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106994/0181-1999.pdf</t>
   </si>
   <si>
     <t>Roçar a grama próximo do campo de malha do Núcleo J.K.</t>
   </si>
   <si>
     <t>106995</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106995/0182-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106995/0182-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza dos canteiros centrais na saida para Tupã.</t>
   </si>
   <si>
     <t>106996</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106996/0183-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106996/0183-1999.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>106997</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106997/0184-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106997/0184-1999.pdf</t>
   </si>
   <si>
     <t>Ronda policial nas vicinais.</t>
   </si>
   <si>
     <t>106998</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106998/0185-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106998/0185-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza ao lado dos trilhos da Ferroban.</t>
   </si>
   <si>
     <t>106999</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106999/0186-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106999/0186-1999.pdf</t>
   </si>
   <si>
     <t>Doação de área de terreno urbano ao Sindicato dos Trabalhadores Rurais de Pompéia.</t>
   </si>
   <si>
     <t>107000</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107000/0187-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107000/0187-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores ao lado da SP-294, nas entradas da cidade.</t>
   </si>
   <si>
     <t>107001</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107001/0188-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107001/0188-1999.pdf</t>
   </si>
   <si>
     <t>Arrumar boca de lobo.</t>
   </si>
   <si>
     <t>107003</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107003/0189-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107003/0189-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza na Praça Sueki Kihara.</t>
   </si>
   <si>
     <t>107052</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107052/0190-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107052/0190-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buraco existente na cabeceira do Rio Caingang.</t>
   </si>
   <si>
     <t>107055</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107055/0191-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107055/0191-1999.pdf</t>
   </si>
   <si>
     <t>Placa indicativa Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>107058</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107058/0192-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107058/0192-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Osvaldo Borges Ferreira.</t>
   </si>
   <si>
     <t>107060</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107060/0193-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107060/0193-1999.pdf</t>
   </si>
   <si>
     <t>Retirar cachorros com sarnas e outras doenças das ruas.</t>
   </si>
   <si>
     <t>107062</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107062/0194-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107062/0194-1999.pdf</t>
   </si>
   <si>
     <t>Lixeira na Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>107064</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107064/0195-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107064/0195-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de cascalho nas ruas do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>107067</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107067/0196-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107067/0196-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buracos.</t>
   </si>
   <si>
     <t>107072</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107072/0197-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107072/0197-1999.pdf</t>
   </si>
   <si>
     <t>Circular no Jardim Primavera.</t>
   </si>
   <si>
     <t>107073</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107073/0198-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107073/0198-1999.pdf</t>
   </si>
   <si>
     <t>Retirar entulhos das vias públicas.</t>
   </si>
   <si>
     <t>107076</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107076/0199-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107076/0199-1999.pdf</t>
   </si>
   <si>
     <t>Festival de Teatro Estudantil.</t>
   </si>
   <si>
     <t>107078</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107078/0200-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107078/0200-1999.pdf</t>
   </si>
   <si>
     <t>Banda Musical.</t>
   </si>
   <si>
     <t>107081</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107081/0201-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107081/0201-1999.pdf</t>
   </si>
   <si>
     <t>Coral Municipal.</t>
   </si>
   <si>
     <t>107083</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107083/0202-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107083/0202-1999.pdf</t>
   </si>
   <si>
     <t>Trocar as lâmpadas  queimadas da Praça Maria Bronhare.</t>
   </si>
   <si>
     <t>107086</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107086/0203-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107086/0203-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de grama nos canteiros centrais defronte na saida para Marilia.</t>
   </si>
   <si>
     <t>107089</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107089/0204-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107089/0204-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Depto. de Higiene e Saúde de Pompéia.</t>
   </si>
   <si>
     <t>107092</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107092/0205-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107092/0205-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias nas ruas do Jardim Olmira P. de Carvalho.</t>
   </si>
   <si>
     <t>107111</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107111/0206-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107111/0206-1999.pdf</t>
   </si>
   <si>
     <t>Curso de jardinagem.</t>
   </si>
   <si>
     <t>107114</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107114/0207-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107114/0207-1999.pdf</t>
   </si>
   <si>
     <t>Publicidade nos muros do Estádio Municipal.</t>
   </si>
   <si>
     <t>107116</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107116/0208-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107116/0208-1999.pdf</t>
   </si>
   <si>
     <t>Crédito Educativo Municipal.</t>
   </si>
   <si>
     <t>107120</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107120/0209-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107120/0209-1999.pdf</t>
   </si>
   <si>
     <t>Retirar areião de via pública.</t>
   </si>
   <si>
     <t>107122</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107122/0210-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107122/0210-1999.pdf</t>
   </si>
   <si>
     <t>Pintura dos obstáculos na Rua Epaminondas de Toledo Pizza.</t>
   </si>
   <si>
     <t>107124</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107124/0211-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107124/0211-1999.pdf</t>
   </si>
   <si>
     <t>Tapar os buracos da Rua Brasilia.</t>
   </si>
   <si>
     <t>107126</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107126/0212-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107126/0212-1999.pdf</t>
   </si>
   <si>
     <t>Recapeamento de Ruas.</t>
   </si>
   <si>
     <t>107133</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107133/0213-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107133/0213-1999.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na Rua Luiz Gomes.</t>
   </si>
   <si>
     <t>107139</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107139/0215-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107139/0215-1999.pdf</t>
   </si>
   <si>
     <t>Campanha do Agasalho.</t>
   </si>
   <si>
     <t>107141</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107141/0216-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107141/0216-1999.pdf</t>
   </si>
   <si>
     <t>Festival de Musica Sertaneja.</t>
   </si>
   <si>
     <t>107144</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107144/0217-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107144/0217-1999.pdf</t>
   </si>
   <si>
     <t>107146</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107146/0218-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107146/0218-1999.pdf</t>
   </si>
   <si>
     <t>Asfaltar alguns trechos da Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>107154</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107154/0219-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107154/0219-1999.pdf</t>
   </si>
   <si>
     <t>Retirar areão da Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>107155</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107155/0221-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107155/0221-1999.pdf</t>
   </si>
   <si>
     <t>Retirar detritos asfalticos de calçada.</t>
   </si>
   <si>
     <t>107157</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107157/0222-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107157/0222-1999.pdf</t>
   </si>
   <si>
     <t>Implantar estacionamento.</t>
   </si>
   <si>
     <t>107159</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107159/0223-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107159/0223-1999.pdf</t>
   </si>
   <si>
     <t>Capinação ao lado dos trilhos da Fepasa.</t>
   </si>
   <si>
     <t>107161</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107161/0224-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107161/0224-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de postes e luminárias na Av. Bonifácio Martins.</t>
   </si>
   <si>
     <t>107164</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107164/0225-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107164/0225-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza em bueiros.</t>
   </si>
   <si>
     <t>107166</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107166/0226-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107166/0226-1999.pdf</t>
   </si>
   <si>
     <t>Local para conjuntos musicais de nossa cidade fazer ensaios.</t>
   </si>
   <si>
     <t>107170</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107170/0227-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107170/0227-1999.pdf</t>
   </si>
   <si>
     <t>Sala de leitura.</t>
   </si>
   <si>
     <t>107173</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107173/0228-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107173/0228-1999.pdf</t>
   </si>
   <si>
     <t>Horário nos pontos de ônibus.</t>
   </si>
   <si>
     <t>107177</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107177/0229-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107177/0229-1999.pdf</t>
   </si>
   <si>
     <t>Melhorar o estacionamento defronte do Supermercado União.</t>
   </si>
   <si>
     <t>107180</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107180/0230-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107180/0230-1999.pdf</t>
   </si>
   <si>
     <t>Indica pintura de sinalização.</t>
   </si>
   <si>
     <t>107182</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107182/0231-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107182/0231-1999.pdf</t>
   </si>
   <si>
     <t>Reforma de ponte.</t>
   </si>
   <si>
     <t>107184</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107184/0232-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107184/0232-1999.pdf</t>
   </si>
   <si>
     <t>Placas indicativas.</t>
   </si>
   <si>
     <t>107187</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107187/0233-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107187/0233-1999.pdf</t>
   </si>
   <si>
     <t>Pintua dos obstáculos de Paulópolis.</t>
   </si>
   <si>
     <t>107188</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107188/0234-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107188/0234-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Melhorar a iluminação da Praça de Paulópolis. </t>
   </si>
   <si>
     <t>107191</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107191/0235-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107191/0235-1999.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a poda das arvores na Praça da matrix de Paulópolis.</t>
   </si>
   <si>
     <t>107199</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107199/0236-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107199/0236-1999.pdf</t>
   </si>
   <si>
     <t>Passar maquina na estrada do Morro Azul.</t>
   </si>
   <si>
     <t>107204</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107204/0237-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107204/0237-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de hidrantes em pontos estratégicos.</t>
   </si>
   <si>
     <t>107211</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107211/0238-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107211/0238-1999.pdf</t>
   </si>
   <si>
     <t>Construção de um estacionamento defronte do Velório Municipal.</t>
   </si>
   <si>
     <t>107215</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107215/0239-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107215/0239-1999.pdf</t>
   </si>
   <si>
     <t>Ligação da Rua Tiradentes.</t>
   </si>
   <si>
     <t>107218</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107218/0240-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107218/0240-1999.pdf</t>
   </si>
   <si>
     <t>107223</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107223/0241-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107223/0241-1999.pdf</t>
   </si>
   <si>
     <t>Arrumar a ponte sobre o Córrego do Sapo.</t>
   </si>
   <si>
     <t>107226</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107226/0242-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107226/0242-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiro e corte de árvores.</t>
   </si>
   <si>
     <t>107229</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107229/0243-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107229/0243-1999.pdf</t>
   </si>
   <si>
     <t>Consertar mata burro.</t>
   </si>
   <si>
     <t>107232</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107232/0244-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107232/0244-1999.pdf</t>
   </si>
   <si>
     <t>107236</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107236/0245-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107236/0245-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias.</t>
   </si>
   <si>
     <t>107239</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107239/0246-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107239/0246-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de guias e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>107242</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107242/0247-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107242/0247-1999.pdf</t>
   </si>
   <si>
     <t>Calendário cultural para Semana da cidade.</t>
   </si>
   <si>
     <t>107249</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107249/0248-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107249/0248-1999.pdf</t>
   </si>
   <si>
     <t>Ampliação da cobertura área externa do PAS Dr.Elizio Prado Moreira.</t>
   </si>
   <si>
     <t>107256</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107256/0249-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107256/0249-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza de via pública.</t>
   </si>
   <si>
     <t>107257</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107257/0250-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107257/0250-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Executivo.</t>
   </si>
   <si>
     <t>107258</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107258/0251-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107258/0251-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao executivo.</t>
   </si>
   <si>
     <t>107259</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107259/0252-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107259/0252-1999.pdf</t>
   </si>
   <si>
     <t>Construção de ciclovia.</t>
   </si>
   <si>
     <t>107260</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107260/0253-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107260/0253-1999.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas.</t>
   </si>
   <si>
     <t>107261</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107261/0254-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107261/0254-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza pública e benfeitorias nas Chacaras Paraiso.</t>
   </si>
   <si>
     <t>107262</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107262/0255-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107262/0255-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de luminárias.</t>
   </si>
   <si>
     <t>107263</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107263/0256-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107263/0256-1999.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo.</t>
   </si>
   <si>
     <t>107264</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107264/0257-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107264/0257-1999.pdf</t>
   </si>
   <si>
     <t>107265</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107265/0258-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107265/0258-1999.pdf</t>
   </si>
   <si>
     <t>Retirar entulho de vias públicas.</t>
   </si>
   <si>
     <t>107267</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107267/0259-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107267/0259-1999.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Executivo Municipal.</t>
   </si>
   <si>
     <t>107268</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107268/0260-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107268/0260-1999.pdf</t>
   </si>
   <si>
     <t>Passar a máquina nas ruas Aristides Borsari e Luiz Michelon Rodrigues, defronte das Chácaras Paraiso.</t>
   </si>
   <si>
     <t>107269</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107269/0261-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107269/0261-1999.pdf</t>
   </si>
   <si>
     <t>107270</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107270/0262-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107270/0262-1999.pdf</t>
   </si>
   <si>
     <t>Multimidia nas escolas municipais.</t>
   </si>
   <si>
     <t>107271</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107271/0263-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107271/0263-1999.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação da Rua Joaquim de Almeida Pina.</t>
   </si>
   <si>
     <t>107272</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107272/0264-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107272/0264-1999.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação de passeio público.</t>
   </si>
   <si>
     <t>107273</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107273/0265-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107273/0265-1999.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>107274</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107274/0266-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107274/0266-1999.pdf</t>
   </si>
   <si>
     <t>Indica a construção de guaritas em ponto de ônibus.</t>
   </si>
   <si>
     <t>105933</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/105933/0267-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/105933/0267-1999.pdf</t>
   </si>
   <si>
     <t>Construção de "bolsões" para estacionamento de ônibus.</t>
   </si>
   <si>
     <t>107275</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107275/0268-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107275/0268-1999.pdf</t>
   </si>
   <si>
     <t>Substituir a areia do parque infantil da Vila Paulina,</t>
   </si>
   <si>
     <t>107277</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107277/0269-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107277/0269-1999.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas queimadas na Praça da Amizade.</t>
   </si>
   <si>
     <t>107278</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107278/0270-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107278/0270-1999.pdf</t>
   </si>
   <si>
     <t>107279</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107279/0271-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107279/0271-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno ao lado do Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>107280</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107280/0272-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107280/0272-1999.pdf</t>
   </si>
   <si>
     <t>Construção de passeio público.</t>
   </si>
   <si>
     <t>107281</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107281/0273-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107281/0273-1999.pdf</t>
   </si>
   <si>
     <t>Conputadores ligados na internet para a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>107282</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107282/0275-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107282/0275-1999.pdf</t>
   </si>
   <si>
     <t>107283</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107283/0276-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107283/0276-1999.pdf</t>
   </si>
   <si>
     <t>Construção de abrigo em pontos de ônibus.</t>
   </si>
   <si>
     <t>107284</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107284/0277-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107284/0277-1999.pdf</t>
   </si>
   <si>
     <t>Construção de ciclovias.</t>
   </si>
   <si>
     <t>107285</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107285/0278-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107285/0278-1999.pdf</t>
   </si>
   <si>
     <t>Recape da Av. Industrial.</t>
   </si>
   <si>
     <t>107287</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107287/0279-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107287/0279-1999.pdf</t>
   </si>
   <si>
     <t>107288</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107288/0280-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107288/0280-1999.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em próprio municipal.</t>
   </si>
   <si>
     <t>107289</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107289/0281-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107289/0281-1999.pdf</t>
   </si>
   <si>
     <t>Destinar um computador para o serviço de Alistamento Militar.</t>
   </si>
   <si>
     <t>107290</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107290/0282-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107290/0282-1999.pdf</t>
   </si>
   <si>
     <t>Sugere medidas ao Poder Executivo.</t>
   </si>
   <si>
     <t>107291</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107291/0283-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107291/0283-1999.pdf</t>
   </si>
   <si>
     <t>Troca de luminárias.</t>
   </si>
   <si>
     <t>107292</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107292/0284-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107292/0284-1999.pdf</t>
   </si>
   <si>
     <t>Construir banheios no recanto no inicio da rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>107293</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107293/0285-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107293/0285-1999.pdf</t>
   </si>
   <si>
     <t>Melhorar a iluminação da Av. Antonio Rosa.</t>
   </si>
   <si>
     <t>107294</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107294/0286-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107294/0286-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buracos na Av. Antônio Rosa.</t>
   </si>
   <si>
     <t>107295</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107295/0287-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107295/0287-1999.pdf</t>
   </si>
   <si>
     <t>Asfaltar gratuitamente as ruas do prolongamento do Jardim São Luiz.</t>
   </si>
   <si>
     <t>107296</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107296/0288-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107296/0288-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Conceder cestas básicas aos servidores aposentados pelo regime da Previdência Geral. </t>
   </si>
   <si>
     <t>107298</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107298/0289-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107298/0289-1999.pdf</t>
   </si>
   <si>
     <t>Capinação de passeio público.</t>
   </si>
   <si>
     <t>107299</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107299/0290-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107299/0290-1999.pdf</t>
   </si>
   <si>
     <t>Combate aos insetos.</t>
   </si>
   <si>
     <t>107300</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107300/0291-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107300/0291-1999.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lâmpadas na área externa do Velório de Paulópolis.</t>
   </si>
   <si>
     <t>107301</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107301/0292-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107301/0292-1999.pdf</t>
   </si>
   <si>
     <t>107302</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107302/0293-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107302/0293-1999.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Cemitério de Paulópolis.</t>
   </si>
   <si>
     <t>107303</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107303/0294-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107303/0294-1999.pdf</t>
   </si>
   <si>
     <t>Indica a troca de lâmpadas ma Praça de Paulópolis.</t>
   </si>
   <si>
     <t>107304</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107304/0295-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107304/0295-1999.pdf</t>
   </si>
   <si>
     <t>107305</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107305/0296-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107305/0296-1999.pdf</t>
   </si>
   <si>
     <t>Indica a criação de Guarda Municipal.</t>
   </si>
   <si>
     <t>107306</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107306/0297-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107306/0297-1999.pdf</t>
   </si>
   <si>
     <t>Indica a substutição de ponte de madeira por linha de tubos.</t>
   </si>
   <si>
     <t>107307</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107307/0298-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107307/0298-1999.pdf</t>
   </si>
   <si>
     <t>107309</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107309/0299-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107309/0299-1999.pdf</t>
   </si>
   <si>
     <t>Interligação de vias públicas.</t>
   </si>
   <si>
     <t>107310</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107310/0300-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107310/0300-1999.pdf</t>
   </si>
   <si>
     <t>107311</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107311/0301-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107311/0301-1999.pdf</t>
   </si>
   <si>
     <t>Bebedouro na saida para a Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>107312</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107312/0302-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107312/0302-1999.pdf</t>
   </si>
   <si>
     <t>Ciclovias nas margens da SP- 294.</t>
   </si>
   <si>
     <t>107466</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107466/0303-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107466/0303-1999.pdf</t>
   </si>
   <si>
     <t>Guias e sarjetas em vias públicas.</t>
   </si>
   <si>
     <t>107471</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107471/0304-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107471/0304-1999.pdf</t>
   </si>
   <si>
     <t>Luminária no inicio da Avenida Antonio Rosa, em Paulópolis.</t>
   </si>
   <si>
     <t>107474</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107474/0305-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107474/0305-1999.pdf</t>
   </si>
   <si>
     <t>Pintura de guias.</t>
   </si>
   <si>
     <t>107482</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107482/0306-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107482/0306-1999.pdf</t>
   </si>
   <si>
     <t>Conservação de estradas municipal.</t>
   </si>
   <si>
     <t>107489</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107489/0307-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107489/0307-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de rede de tubos e boca de lobo em vias públicas.</t>
   </si>
   <si>
     <t>107493</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107493/0308-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107493/0308-1999.pdf</t>
   </si>
   <si>
     <t>Construção de um posto de atendiento médico no Recinto Mário Zapparolli.</t>
   </si>
   <si>
     <t>107499</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Yoshiaki Naka Takashita</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107499/0309-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107499/0309-1999.pdf</t>
   </si>
   <si>
     <t>Nomes em ruas da cidade.</t>
   </si>
   <si>
     <t>107502</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107502/0310-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107502/0310-1999.pdf</t>
   </si>
   <si>
     <t>107506</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107506/0311-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107506/0311-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza da Praça da Igreja Nossa Sra. Aparecida, na Vila Paulina.</t>
   </si>
   <si>
     <t>107511</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107511/0312-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107511/0312-1999.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas da Praça da Igreja Nossa Sra. Aparecida.</t>
   </si>
   <si>
     <t>107515</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107515/0313-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107515/0313-1999.pdf</t>
   </si>
   <si>
     <t>Indica a alteração de denominação de rua.</t>
   </si>
   <si>
     <t>107135</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107135/0314-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107135/0314-1999.pdf</t>
   </si>
   <si>
     <t>Indica a pintura de obstáculos.</t>
   </si>
   <si>
     <t>107518</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107518/0315-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107518/0315-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça Shingueo Hanada.</t>
   </si>
   <si>
     <t>107521</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107521/0316-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107521/0316-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a Divisão Municipal de esportes e recreação a doação de traves de futebol.</t>
   </si>
   <si>
     <t>107523</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107523/0317-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107523/0317-1999.pdf</t>
   </si>
   <si>
     <t>Pintura dos obstáculos da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>107525</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107525/0318-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107525/0318-1999.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros do Cemitério Municipal.</t>
   </si>
   <si>
     <t>107534</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107534/0319-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107534/0319-1999.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas da Avenida Fundação Shunji Nishimura.</t>
   </si>
   <si>
     <t>107536</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107536/0320-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107536/0320-1999.pdf</t>
   </si>
   <si>
     <t>Indica a circulação diária do ônibus da linha Pompeia/Cravinhos.</t>
   </si>
   <si>
     <t>107541</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107541/0321-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107541/0321-1999.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação do Cemitério.</t>
   </si>
   <si>
     <t>107543</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107543/0322-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107543/0322-1999.pdf</t>
   </si>
   <si>
     <t>Ventiladores no Velório da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>107546</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107546/0323-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107546/0323-1999.pdf</t>
   </si>
   <si>
     <t>Pintura geral no Estádio Municipal.</t>
   </si>
   <si>
     <t>107550</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107550/0324-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107550/0324-1999.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a designação de uma área para construção de casas populares em Paulópolis.</t>
   </si>
   <si>
     <t>107558</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107558/0325-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107558/0325-1999.pdf</t>
   </si>
   <si>
     <t>Indica cobertura nos pontos de ônibus.</t>
   </si>
   <si>
     <t>107561</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107561/0326-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107561/0326-1999.pdf</t>
   </si>
   <si>
     <t>Indica recape na rua Luiz Padilha.</t>
   </si>
   <si>
     <t>107565</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107565/0327-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107565/0327-1999.pdf</t>
   </si>
   <si>
     <t>Indica extensão de rede de energia elétrica.</t>
   </si>
   <si>
     <t>107568</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107568/0328-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107568/0328-1999.pdf</t>
   </si>
   <si>
     <t>Arrumar letreiro dos ônibus municipais.</t>
   </si>
   <si>
     <t>107575</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107575/0329-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107575/0329-1999.pdf</t>
   </si>
   <si>
     <t>Indica colocação de braço com luminária.</t>
   </si>
   <si>
     <t>107577</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107577/0330-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107577/0330-1999.pdf</t>
   </si>
   <si>
     <t>Calçamento no estacionamento do Supermercado União.</t>
   </si>
   <si>
     <t>107581</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107581/0331-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107581/0331-1999.pdf</t>
   </si>
   <si>
     <t>Bancos em calçadas.</t>
   </si>
   <si>
     <t>107583</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107583/0332-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107583/0332-1999.pdf</t>
   </si>
   <si>
     <t>Doação de um aparelho telefônico Bina a Policia Militar.</t>
   </si>
   <si>
     <t>107584</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107584/0333-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107584/0333-1999.pdf</t>
   </si>
   <si>
     <t>107586</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107586/0334-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107586/0334-1999.pdf</t>
   </si>
   <si>
     <t>Rebaixar as guias das ruas.</t>
   </si>
   <si>
     <t>107589</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107589/0335-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107589/0335-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Indica ao Executivo a pintura e outras melhorias na parte interna do Mini Shopping, </t>
   </si>
   <si>
     <t>107594</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107594/0336-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107594/0336-1999.pdf</t>
   </si>
   <si>
     <t>107599</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107599/0337-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107599/0337-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Indica o rebaixamento de guias para deficientes. </t>
   </si>
   <si>
     <t>107601</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107601/0338-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107601/0338-1999.pdf</t>
   </si>
   <si>
     <t>Reformar o Centro Comunitário do Jardim Olmira Pereira de Carvalho para ser entregue a população de Pompéia.</t>
   </si>
   <si>
     <t>107610</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107610/0339-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107610/0339-1999.pdf</t>
   </si>
   <si>
     <t>Homepage com dados do Municipio de Pompéia.</t>
   </si>
   <si>
     <t>107617</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107617/0340-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107617/0340-1999.pdf</t>
   </si>
   <si>
     <t>Fazer curva de nível e tapar buracos.</t>
   </si>
   <si>
     <t>107619</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107619/0341-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107619/0341-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Linha de tubos defronte de entradas de propriedades rurais. </t>
   </si>
   <si>
     <t>107626</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107626/0342-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107626/0342-1999.pdf</t>
   </si>
   <si>
     <t>Indica limpexa e manutenção em parque infantil.</t>
   </si>
   <si>
     <t>107629</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107629/0343-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107629/0343-1999.pdf</t>
   </si>
   <si>
     <t>Abrigo em pontos de ônibus proximos de escolas.</t>
   </si>
   <si>
     <t>107632</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107632/0344-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107632/0344-1999.pdf</t>
   </si>
   <si>
     <t>Indica limpeza no Cemitério..</t>
   </si>
   <si>
     <t>107637</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107637/0345-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107637/0345-1999.pdf</t>
   </si>
   <si>
     <t>Pintura de sinalização de solo.</t>
   </si>
   <si>
     <t>107639</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107639/0346-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107639/0346-1999.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guias para estacionamento.</t>
   </si>
   <si>
     <t>107642</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107642/0347-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107642/0347-1999.pdf</t>
   </si>
   <si>
     <t>Troca de iluminação da Rua Prof. Alceu Guerner Gonzales.</t>
   </si>
   <si>
     <t>107649</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107649/0348-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107649/0348-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Cobertua no ponto de ônibus defronte da Indústria Brudden. </t>
   </si>
   <si>
     <t>107664</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107664/0349-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107664/0349-1999.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo diário.</t>
   </si>
   <si>
     <t>107668</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107668/0350-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107668/0350-1999.pdf</t>
   </si>
   <si>
     <t>Curso de jardinam.</t>
   </si>
   <si>
     <t>107671</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107671/0351-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107671/0351-1999.pdf</t>
   </si>
   <si>
     <t>Tapar buraco em via pública.</t>
   </si>
   <si>
     <t>107675</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107675/0352-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107675/0352-1999.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>107679</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107679/0353-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107679/0353-1999.pdf</t>
   </si>
   <si>
     <t>Bico de luz em via Pública.</t>
   </si>
   <si>
     <t>107682</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107682/0354-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107682/0354-1999.pdf</t>
   </si>
   <si>
     <t>Bolsão para parada de ônibus.</t>
   </si>
   <si>
     <t>107687</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107687/0355-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107687/0355-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza dos bueiros.</t>
   </si>
   <si>
     <t>107693</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107693/0356-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107693/0356-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Rebaixamento da valeta no cruzamento da Rua Japão com a Rua Heitor Freire, e colocação de novas placas de Trânsito. </t>
   </si>
   <si>
     <t>107698</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107698/0357-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107698/0357-1999.pdf</t>
   </si>
   <si>
     <t>Plantação de grama.</t>
   </si>
   <si>
     <t>107704</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107704/0358-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107704/0358-1999.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de motocross em Pompéia.</t>
   </si>
   <si>
     <t>107712</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107712/0359-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107712/0359-1999.pdf</t>
   </si>
   <si>
     <t>Conservação de estradas municipais do Morro Azul.</t>
   </si>
   <si>
     <t>107714</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107714/0360-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107714/0360-1999.pdf</t>
   </si>
   <si>
     <t>Melhorar a iluminação da Rua Dr. Luvercy Pereira de Souza.</t>
   </si>
   <si>
     <t>107718</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107718/0361-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107718/0361-1999.pdf</t>
   </si>
   <si>
     <t>Indica a sinalização aérea de de solo na Av. Antonio Rosa de Paulópolis.</t>
   </si>
   <si>
     <t>107731</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107731/0362-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107731/0362-1999.pdf</t>
   </si>
   <si>
     <t>Reforma do parque infantil do Clube J.K.</t>
   </si>
   <si>
     <t>107735</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107735/0363-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107735/0363-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza no Cemitério Municipal.</t>
   </si>
   <si>
     <t>107740</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107740/0364-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107740/0364-1999.pdf</t>
   </si>
   <si>
     <t>Conservação da estrada municipal do Morro Azul.</t>
   </si>
   <si>
     <t>107744</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107744/0365-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107744/0365-1999.pdf</t>
   </si>
   <si>
     <t>Iluminação do final da Ciclovia Dante Muciate.</t>
   </si>
   <si>
     <t>107746</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107746/0366-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107746/0366-1999.pdf</t>
   </si>
   <si>
     <t>Sugere a denominação de Núcleo Habitacional.</t>
   </si>
   <si>
     <t>107750</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107750/0367-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107750/0367-1999.pdf</t>
   </si>
   <si>
     <t>Conservação da Praça Shigeo Hana, antiga Cerejeira.</t>
   </si>
   <si>
     <t>107771</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107771/0369-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107771/0369-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias no Mini Shopping de Pompéia.</t>
   </si>
   <si>
     <t>107775</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107775/0370-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107775/0370-1999.pdf</t>
   </si>
   <si>
     <t>Melhorar o estacionamento de próprio municipal.</t>
   </si>
   <si>
     <t>107781</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107781/0371-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107781/0371-1999.pdf</t>
   </si>
   <si>
     <t>Cacalhamento de serra.</t>
   </si>
   <si>
     <t>107782</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107782/0372-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107782/0372-1999.pdf</t>
   </si>
   <si>
     <t>Cascalhamento de serra.</t>
   </si>
   <si>
     <t>107784</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107784/0373-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107784/0373-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza dos banheiros da Rodoviaria.</t>
   </si>
   <si>
     <t>107788</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107788/0374-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107788/0374-1999.pdf</t>
   </si>
   <si>
     <t>Retirar areão de estrada municipal.</t>
   </si>
   <si>
     <t>107790</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107790/0375-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107790/0375-1999.pdf</t>
   </si>
   <si>
     <t>Melhorar a iluminação da Rua Engenheiro Garcês.</t>
   </si>
   <si>
     <t>107798</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107798/0376-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107798/0376-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de grama na encosta que ladeia o Núcleo Habitacional Octávio Cavalcante Lacombe.</t>
   </si>
   <si>
     <t>107804</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107804/0377-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107804/0377-1999.pdf</t>
   </si>
   <si>
     <t>Melhorias na estética do portal do Cemitério Municipal.</t>
   </si>
   <si>
     <t>107812</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107812/0378-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107812/0378-1999.pdf</t>
   </si>
   <si>
     <t>Sugere combate a erosão.</t>
   </si>
   <si>
     <t>107823</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107823/0379-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107823/0379-1999.pdf</t>
   </si>
   <si>
     <t>107828</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107828/0380-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107828/0380-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de passagem de pedestre.</t>
   </si>
   <si>
     <t>107834</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107834/0381-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107834/0381-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de guias e sarjetas.</t>
   </si>
   <si>
     <t>107837</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107837/0382-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107837/0382-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores em vias públicas.</t>
   </si>
   <si>
     <t>107838</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107838/0383-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107838/0383-1999.pdf</t>
   </si>
   <si>
     <t>Indica recape na Av. Perimetral.</t>
   </si>
   <si>
     <t>107839</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107839/0384-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107839/0384-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de guias e sargetas.</t>
   </si>
   <si>
     <t>107840</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107840/0385-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107840/0385-1999.pdf</t>
   </si>
   <si>
     <t>Caixas secas para retenção de água.</t>
   </si>
   <si>
     <t>107841</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107841/0386-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107841/0386-1999.pdf</t>
   </si>
   <si>
     <t>Sugere instalação de bebedouros.</t>
   </si>
   <si>
     <t>107842</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107842/0387-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107842/0387-1999.pdf</t>
   </si>
   <si>
     <t>Cestas de natal as familias carentes de Pompéia.</t>
   </si>
   <si>
     <t>107843</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107843/0388-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107843/0388-1999.pdf</t>
   </si>
   <si>
     <t>Asfaltar o prolongamento da Av. Fundação Shunji Nishimura.</t>
   </si>
   <si>
     <t>107845</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107845/0389-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107845/0389-1999.pdf</t>
   </si>
   <si>
     <t>Prolongamento de canteiro central com luminarias até o Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>107846</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107846/0390-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107846/0390-1999.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Brasilia.</t>
   </si>
   <si>
     <t>107847</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107847/0391-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107847/0391-1999.pdf</t>
   </si>
   <si>
     <t>Construção de uma EMEI na Vila Paulina.</t>
   </si>
   <si>
     <t>107848</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107848/0392-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107848/0392-1999.pdf</t>
   </si>
   <si>
     <t>Colocar torneiras em bebedouros públicos.</t>
   </si>
   <si>
     <t>107849</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107849/0393-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107849/0393-1999.pdf</t>
   </si>
   <si>
     <t>Bebedouro público.</t>
   </si>
   <si>
     <t>107850</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107850/0394-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107850/0394-1999.pdf</t>
   </si>
   <si>
     <t>Reitera pedido para sinalização de solo na vila de Paulópolis.</t>
   </si>
   <si>
     <t>107851</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107851/0395-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107851/0395-1999.pdf</t>
   </si>
   <si>
     <t>Iluminação na área de lazer.</t>
   </si>
   <si>
     <t>107852</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107852/0396-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107852/0396-1999.pdf</t>
   </si>
   <si>
     <t>Pintura de sinalização de solo da Vicinal Pompéia e Novo Cravinhos.</t>
   </si>
   <si>
     <t>107853</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107853/0397-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107853/0397-1999.pdf</t>
   </si>
   <si>
     <t>Melhoria em estradas.</t>
   </si>
   <si>
     <t>107854</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107854/0398-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107854/0398-1999.pdf</t>
   </si>
   <si>
     <t>107856</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107856/0399-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107856/0399-1999.pdf</t>
   </si>
   <si>
     <t>Recuperação de alfalto.</t>
   </si>
   <si>
     <t>107857</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107857/0400-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107857/0400-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Bocas de lobo na Rua José Antonio Asmar. </t>
   </si>
   <si>
     <t>107858</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107858/0401-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107858/0401-1999.pdf</t>
   </si>
   <si>
     <t>Providências para conter águas pluviais.</t>
   </si>
   <si>
     <t>107997</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107997/0402-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107997/0402-1999.pdf</t>
   </si>
   <si>
     <t>Sugere nome de via pública.</t>
   </si>
   <si>
     <t>108002</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108002/0403-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108002/0403-1999.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>108007</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108007/0404-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108007/0404-1999.pdf</t>
   </si>
   <si>
     <t>Reforma de passeio público.</t>
   </si>
   <si>
     <t>108011</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108011/0405-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108011/0405-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de cascalho em estrada rural.</t>
   </si>
   <si>
     <t>108014</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108014/0406-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108014/0406-1999.pdf</t>
   </si>
   <si>
     <t>Passar a máquina Patrol nas estradas municipais.</t>
   </si>
   <si>
     <t>108017</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108017/0407-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108017/0407-1999.pdf</t>
   </si>
   <si>
     <t>Aulas e aparelhos de ginastica no J.K.</t>
   </si>
   <si>
     <t>108019</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108019/0408-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108019/0408-1999.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça, com parque infantil no Jardim Primavera e Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>108025</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108025/0409-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108025/0409-1999.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem de pedestre ou abertura de uma Rua atrás do Recinto Mário Zaparoli.</t>
   </si>
   <si>
     <t>108030</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108030/0410-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108030/0410-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de placa Proibido Ultrapassar.</t>
   </si>
   <si>
     <t>108034</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108034/0411-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108034/0411-1999.pdf</t>
   </si>
   <si>
     <t>108070</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108070/0412-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108070/0412-1999.pdf</t>
   </si>
   <si>
     <t>Sugere área esportiva.</t>
   </si>
   <si>
     <t>108074</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108074/0413-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108074/0413-1999.pdf</t>
   </si>
   <si>
     <t>Passar máquina em estrada municipal.</t>
   </si>
   <si>
     <t>108079</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108079/0414-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108079/0414-1999.pdf</t>
   </si>
   <si>
     <t>Zona azul na Rua Senador Rodolfo Miranda.</t>
   </si>
   <si>
     <t>108096</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108096/0415-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108096/0415-1999.pdf</t>
   </si>
   <si>
     <t>Emplacamento de rua.</t>
   </si>
   <si>
     <t>108099</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108099/0416-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108099/0416-1999.pdf</t>
   </si>
   <si>
     <t>Poda de árvores na área de lazer, ao lado da Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>108102</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108102/0417-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108102/0417-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de arvores nas margens do Rio Caingang.</t>
   </si>
   <si>
     <t>108117</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108117/0418-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108117/0418-1999.pdf</t>
   </si>
   <si>
     <t>Linha de tubos em estradas municipais.</t>
   </si>
   <si>
     <t>108128</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108128/0419-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108128/0419-1999.pdf</t>
   </si>
   <si>
     <t>Implantação de um obstáculo, de acordo com as novas normas de trânsito, no inicio da Rua Shoji Hesegawa.</t>
   </si>
   <si>
     <t>108137</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108137/0420-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108137/0420-1999.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores entre a SP-294 e a Av. Industrial, proximo da Industria Brudden.</t>
   </si>
   <si>
     <t>108143</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108143/0421-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108143/0421-1999.pdf</t>
   </si>
   <si>
     <t>Limpeza nos bueiros.</t>
   </si>
   <si>
     <t>108145</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108145/0422-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108145/0422-1999.pdf</t>
   </si>
   <si>
     <t>Reparos em ponte.</t>
   </si>
   <si>
     <t>108150</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108150/0423-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108150/0423-1999.pdf</t>
   </si>
   <si>
     <t>Show na Praça Jesus Maria para comemorar a passagem do Ano Novo.</t>
   </si>
   <si>
     <t>108154</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108154/0424-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108154/0424-1999.pdf</t>
   </si>
   <si>
     <t>Tela de proteção em volta da arquibancada do Estádio Municipal.</t>
   </si>
   <si>
     <t>300195</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300195/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300195/0001-1999.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Delegado Aeliton Roberto de Souza pelo trabalho policial realizado no inquérito policial que esclareceu o crime de latrocínio ao taxista Jair Siqueira Duarte, ocorrido na noite do dia 1º de janeiro de 1999</t>
   </si>
   <si>
     <t>300196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300196/0002-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300196/0002-1999.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Executivo Municipal referente a falta de auíilio aos universitários de nossa cidade.</t>
   </si>
   <si>
     <t>300197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300197/0003-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300197/0003-1999.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao senhor Prefeito Municipal para que não determine a implantação de projeto de tratamento  de lixo domiciliar na forma de valas ou aterro sanitário em áreas nobres da municipalidade</t>
   </si>
   <si>
     <t>300198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300198/0004-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300198/0004-1999.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Sr. Nivaldo Brasil.</t>
   </si>
   <si>
     <t>300199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300199/0005-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300199/0005-1999.pdf</t>
   </si>
   <si>
     <t>Aplauso a empresa Máquinas Agrícolas Jacto S/A pela participação na Agrishow.</t>
   </si>
   <si>
     <t>300201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300201/0007-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300201/0007-1999.pdf</t>
   </si>
   <si>
     <t>Moção manisfestando Aplausos ao Sr. Prefeito Municipal de Marília.</t>
   </si>
   <si>
     <t>300202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300202/0008-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300202/0008-1999.pdf</t>
   </si>
   <si>
     <t>Dia Mundial ao Combate ao Tabagismo</t>
   </si>
   <si>
     <t>300200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300200/0009-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300200/0009-1999.pdf</t>
   </si>
   <si>
     <t>Moção de protesto contra o reajuste dos combustiveis derivados de petróleo.</t>
   </si>
   <si>
     <t>300203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300203/0010-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300203/0010-1999.pdf</t>
   </si>
   <si>
     <t>Protesto contra o projeto de lei que altera Sistema Previdenciario.</t>
   </si>
   <si>
     <t>300204</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha, Francisco Colabono Filho</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300204/0011-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300204/0011-1999.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a Associação de Convivência dos Idosos.</t>
   </si>
   <si>
     <t>300194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300194/0012-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300194/0012-1999.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Escola Estadual Cultura e Liberdade.</t>
   </si>
   <si>
     <t>300205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300205/0013-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300205/0013-1999.pdf</t>
   </si>
   <si>
     <t>Recuperação do gramado no pátio da caixa d`agua central.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Câmara Muncipal de Pompeia, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1031/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1031/0001-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas municipais do exercício financeiro de 1996.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1033/0002-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1033/0002-1999.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pompeense</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1034/0003-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1034/0003-1999.pdf</t>
   </si>
   <si>
     <t>Concede titulo de Cidadão Pompeense.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1035/0004-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1035/0004-1999.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pompeense.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Diversos Vereadores, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1036/0001 A-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1036/0001 A-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo 1º do artigo 14 da Lei Orgânica do Município de Pompéia.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>36, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1038/0002-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1038/0002-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Convênio com a Fundação Procon destinado ao estabelecimento de Programa Municipal de Proteção e Defesa do Comsumidor, para cumprimento das disposições do código de defesa do consumidor e demais normas da Politica Nacional das relações de consumo.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1039/0003-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1039/0003-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de área urbana e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1040/0004-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1040/0004-1999.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º, caput da lei Municipal nº 1760, de 28 de novembro  de 1996.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1041/0005-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1041/0005-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Executivo Municipal a celebrar convênio com a Secretária de Estado de Assistência e Desenvolvimento Social, visando a manutenção do projeto denominado Familia e Comunidade. </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1042/0006-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1042/0006-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com Entidades Assistenciais do Municipio, objetivando a descentralização das ações e serviços de assistência social e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1043/0007-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1043/0007-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o Estado para a Municipalização da gestão das ações e serviços da assistência social e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1044/0008-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1044/0008-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo10, caput da Lei Municipal nº 1822, de 17 de fevereiro de 1998, acrescenta parágrafos ao referido artigo e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1045/0009-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1045/0009-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a conceder subvenção social as Associações de Pais e mestres das Escolas Municipais do Ensino Fundamental e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1046/0010-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1046/0010-1999.pdf</t>
   </si>
   <si>
     <t>Fixa as diretrizes orçamentárias para a elaboração do Orçamento Anual de 2000.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1047/0011-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1047/0011-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a conceder subvenção social ao SIM - Serviço de Integração de Menores e dá outras providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1048/0012-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1048/0012-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de abono ao Quadro do Magistério do Ensino Fundamental (1ª a 4ª série) e dá outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1049/0013-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1049/0013-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os feriados considerados religiosos no Municipio de Pompéia.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1050/0014-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1050/0014-1999.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Via Pública.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1051/0015-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1051/0015-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação, mediante venda de imóvel urbano.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1052/0016-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1052/0016-1999.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1739, de 14 de agosto de 1996.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1053/0017-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1053/0017-1999.pdf</t>
   </si>
   <si>
     <t>Regulamenta o estacionamento para veiculos em trecho de via pública onde se localize farmácias ou drogarias.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1054/0018-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1054/0018-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção tributária as empresas construtoras de conjunto habitacional no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1055/0019-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1055/0019-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Pompéia a proceder a doação de área de terreno urbano pertendente à classe dos bens patrimoniais disponíveis no município e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1056/0020-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1056/0020-1999.pdf</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1057/0021-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1057/0021-1999.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º caput, da Lei Municipal nº 1851, de 11 de fevereiro de 1999.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1058/0022-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1058/0022-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  a adotar, no municÍpio de Pompéia, as legislações federal e estadual, concernentes às ações de vigilância e fiscalização sanitária, exercidas na promoção, proteção e recuperação da saúde e preservação do meio ambiente, de acordo com a Constituição Federal, a Lei Orgânica de Saúde nº 8080/90, a Lei nº 8142/90 e a Lei Complementar Estadual nº 791/95 e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1059/0023-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1059/0023-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Pompéia  a proceder doação de uma área de terras rural pertencente à classe dos bens patrimoniais de uso especial, passando para a classe dos bens dominicais e dá outras providências.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1060/0024-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1060/0024-1999.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção as Deficiências no Municipio de Pompéia.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1061/0025-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1061/0025-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Prefeito Municipal de Pompéia a proceder doação de um imóvel urbano pertencente a classe dos bens patrimoniais disponiveis no municipio e dá outras providências. </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1062/0026-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1062/0026-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Pompéia a proceder doação de um imóvel urbano pertencente a classe dos bens patrimoniais disponiveis no Municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1063/0027-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1063/0027-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar acordo com a RFFSA - rede Ferroviária Federal S/A  e dá outras providências.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1064/0028-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1064/0028-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a celebrar acordo com a RFFSA - Rede Ferroviária Federal S/A e a outras providências.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1065/0029-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1065/0029-1999.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesas do minicipio de Pompéia para o exercicio de 2000.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1066/0030-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1066/0030-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pompéia a receber , mediante repasse, efetuado pelo Governo do Estado de São Paulo, recursos finaceiros a fundo perdido.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Executivo, Jorge Tamura</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1067/0031-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1067/0031-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de imóvel rural no perímetro urbano do Municipio de Pompéia.(Chácara Nossa Senhora Aparecida)</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Jorge Tamura</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1068/0032-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1068/0032-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desincorporação de uma área de terras rural pertencente a Municipalidade.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1069/0033-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1069/0033-1999.pdf</t>
   </si>
   <si>
     <t>Disciplina a instalação de novos estabelecimentos de comércio de drogas, medicamentos, insumo farmacêuticos e correlatos e dá outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1070/0034-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1070/0034-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pompéia a receber, mediante repasse efetuado pelo Governo do Estado de São Paulo, recursos financeiros a fundo perdido.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1071/0035-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1071/0035-1999.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei Municipal nº 1877 de 17 de novembro de 1999.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1072/0036-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1072/0036-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o DER.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1073/0037-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1073/0037-1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Pompéia a proceder doação de um imóvel urbano pertencente a classe dos bens patrimoniais disponiveis no municipio e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1074/0038-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1074/0038-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos no quadro permanente dos servidores públicos do municipio, poder executivo, que serão regidos pela Lei Municipal nº 1461/91 e consolida das leis do trabalho (CLT).</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Executivo, Mesa da Câmara Municipal de Pompeia</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1075/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1075/0001-1999.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de pessoal da Câmara Municipal de Pompéia.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/2049/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/2049/0001-1999.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo 1º do artigo nº 14 da Lei Orgânica do Município de Pompéia.</t>
   </si>
   <si>
     <t>205269</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205269/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205269/0001-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informaçõs ao Sr. Presidente da Câmara.</t>
   </si>
   <si>
     <t>205270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205270/0002-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205270/0002-1999.pdf</t>
   </si>
   <si>
     <t>Solicita Providências ao Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>205271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205271/0003-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205271/0003-1999.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Governo Estadual.</t>
   </si>
   <si>
     <t>205272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205272/0004-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205272/0004-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Tribunal de Justiça do Estado.</t>
   </si>
   <si>
     <t>205273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205273/0005-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205273/0005-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DER-7 de Assis.</t>
   </si>
   <si>
     <t>205274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205274/0006-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205274/0006-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre asfalto na saida para Tupã.</t>
   </si>
   <si>
     <t>205275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205275/0007-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205275/0007-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municipal sobre reajuste salarial.</t>
   </si>
   <si>
     <t>205276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205276/0008-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205276/0008-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre a instalação do telefone Disque Prefeito.</t>
   </si>
   <si>
     <t>205277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205277/0009-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205277/0009-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre Auxilio Transporte aos universitários.</t>
   </si>
   <si>
     <t>205297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205297/0011-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205297/0011-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre a recuperação do asfalto na saida para Tupã.</t>
   </si>
   <si>
     <t>205325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205325/0012-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205325/0012-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre limpeza das vias públicas do Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>205368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205368/0013-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205368/0013-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre a pavimentação asfaltica no jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>205392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205392/0014-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205392/0014-1999.pdf</t>
   </si>
   <si>
     <t>Voto de pesar.</t>
   </si>
   <si>
     <t>205414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205414/0015-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205414/0015-1999.pdf</t>
   </si>
   <si>
     <t>205439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205439/0016-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205439/0016-1999.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações.</t>
   </si>
   <si>
     <t>205471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205471/0017-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205471/0017-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre asfalto próximo do canteiro central na saida para Tupã.</t>
   </si>
   <si>
     <t>205504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205504/0018-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205504/0018-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Empresa do Vale do Rio Doce.</t>
   </si>
   <si>
     <t>205524</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205524/0019-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205524/0019-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Valmir Zômpero pela 2º Cavalgada.</t>
   </si>
   <si>
     <t>205545</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205545/0021-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205545/0021-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Divisão de Educação.</t>
   </si>
   <si>
     <t>205556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205556/0022-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205556/0022-1999.pdf</t>
   </si>
   <si>
     <t>Doação de terreno para Instituição de ensino.</t>
   </si>
   <si>
     <t>205567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205567/0023-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205567/0023-1999.pdf</t>
   </si>
   <si>
     <t>Expansão da rede de agua.</t>
   </si>
   <si>
     <t>205623</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205623/0024-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205623/0024-1999.pdf</t>
   </si>
   <si>
     <t>Reforma e abertura de passagem no Mini Shopping de Pompéia.</t>
   </si>
   <si>
     <t>205646</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205646/0025-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205646/0025-1999.pdf</t>
   </si>
   <si>
     <t>Projeto Casulo.</t>
   </si>
   <si>
     <t>205692</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205692/0026-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205692/0026-1999.pdf</t>
   </si>
   <si>
     <t>205777</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205777/0028-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205777/0028-1999.pdf</t>
   </si>
   <si>
     <t>205836</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205836/0029-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205836/0029-1999.pdf</t>
   </si>
   <si>
     <t>Sementes de hortaliças.</t>
   </si>
   <si>
     <t>205854</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205854/0030-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205854/0030-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>205865</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205865/0031-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205865/0031-1999.pdf</t>
   </si>
   <si>
     <t>Posto do INSS em Pompéia.</t>
   </si>
   <si>
     <t>205879</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205879/0032-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205879/0032-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre folha de pagamento de servidores.</t>
   </si>
   <si>
     <t>205899</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205899/0033-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205899/0033-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a CDHU.</t>
   </si>
   <si>
     <t>205991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205991/0034-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205991/0034-1999.pdf</t>
   </si>
   <si>
     <t>Dia do Gráfico.</t>
   </si>
   <si>
     <t>206048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206048/0035-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206048/0035-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Sociedade Recreativa de Pompéia.</t>
   </si>
   <si>
     <t>206075</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206075/0036-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206075/0036-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municipal sobre infra estrutura do Distrito Industrial.</t>
   </si>
   <si>
     <t>206116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206116/0037-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206116/0037-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre construção de casas populares.</t>
   </si>
   <si>
     <t>206164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206164/0038-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206164/0038-1999.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de doação de ambulância.</t>
   </si>
   <si>
     <t>206246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206246/0039-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206246/0039-1999.pdf</t>
   </si>
   <si>
     <t>206310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206310/0040-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206310/0040-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Divisão Municipal de Esportes e Equipes de Futebol de Salão.</t>
   </si>
   <si>
     <t>206328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206328/0041-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206328/0041-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre uniformes as crianças das escolas e creches municipais.</t>
   </si>
   <si>
     <t>206345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206345/0042-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206345/0042-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DHS.</t>
   </si>
   <si>
     <t>206363</t>
   </si>
   <si>
     <t>Valdir Cervelin, Adelino Mendes Melges e Outros</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206363/0043-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206363/0043-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a constituição de Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>206462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206462/0044-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206462/0044-1999.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de contrato ao Executivo.</t>
   </si>
   <si>
     <t>206490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206490/0045-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206490/0045-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo Municipal sobre asfaltamento de serras.</t>
   </si>
   <si>
     <t>206517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206517/0046-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206517/0046-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Telefônica.</t>
   </si>
   <si>
     <t>206548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206548/0047-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206548/0047-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>206584</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206584/0048-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206584/0048-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre construção de uma guarita no Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>206605</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206605/0049-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206605/0049-1999.pdf</t>
   </si>
   <si>
     <t>206616</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206616/0050-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206616/0050-1999.pdf</t>
   </si>
   <si>
     <t>Revogação da emenda Constitucional que instituiu a reeleição.</t>
   </si>
   <si>
     <t>206632</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206632/0051-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206632/0051-1999.pdf</t>
   </si>
   <si>
     <t>SOlicita informações ao Executivo.</t>
   </si>
   <si>
     <t>206650</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206650/0052-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206650/0052-1999.pdf</t>
   </si>
   <si>
     <t>206665</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206665/0053-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206665/0053-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo.</t>
   </si>
   <si>
     <t>206678</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206678/0054-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206678/0054-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre ponte do Córrego do Veado.</t>
   </si>
   <si>
     <t>206713</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206713/0055-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206713/0055-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Presidente da nova Comissão Provisória do PFL de Pompéia.</t>
   </si>
   <si>
     <t>206753</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206753/0058-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206753/0058-1999.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Ministério Público.</t>
   </si>
   <si>
     <t>206755</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206755/0059-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206755/0059-1999.pdf</t>
   </si>
   <si>
     <t>Solicita A Emdurb em Marilia.</t>
   </si>
   <si>
     <t>206757</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206757/0060-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206757/0060-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre reparos nas pontes.</t>
   </si>
   <si>
     <t>206759</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206759/0061-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206759/0061-1999.pdf</t>
   </si>
   <si>
     <t>Solicita trator agricola a Secretaria de Agricultura e Abasteciemento.</t>
   </si>
   <si>
     <t>206762</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206762/0062-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206762/0062-1999.pdf</t>
   </si>
   <si>
     <t>206763</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206763/0063-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206763/0063-1999.pdf</t>
   </si>
   <si>
     <t>206766</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206766/0064-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206766/0064-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o atual proprietário da Fazenda Jacutinga.</t>
   </si>
   <si>
     <t>206767</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206767/0065-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206767/0065-1999.pdf</t>
   </si>
   <si>
     <t>206768</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206768/0066-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206768/0066-1999.pdf</t>
   </si>
   <si>
     <t>206770</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206770/0067-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206770/0067-1999.pdf</t>
   </si>
   <si>
     <t>Área de lazer.</t>
   </si>
   <si>
     <t>206772</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206772/0068-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206772/0068-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações.</t>
   </si>
   <si>
     <t>206773</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206773/0069-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206773/0069-1999.pdf</t>
   </si>
   <si>
     <t>COngratulações.</t>
   </si>
   <si>
     <t>206776</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206776/0070-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206776/0070-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. Sebastião da Silva Martins.</t>
   </si>
   <si>
     <t>206778</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206778/0071-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206778/0071-1999.pdf</t>
   </si>
   <si>
     <t>Cumprimenta o novo proprietário da fazenda Jacutinga.</t>
   </si>
   <si>
     <t>206781</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206781/0074-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206781/0074-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata congratulações pelo transcurso do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>206783</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206783/0075-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206783/0075-1999.pdf</t>
   </si>
   <si>
     <t>Solicita providências a Telefônica quanto ao sistema telefônico local.</t>
   </si>
   <si>
     <t>206784</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206784/0076-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206784/0076-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre uso de maquinários da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>206787</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206787/0077-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206787/0077-1999.pdf</t>
   </si>
   <si>
     <t>206790</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206790/0078-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206790/0078-1999.pdf</t>
   </si>
   <si>
     <t>206792</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206792/0079-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206792/0079-1999.pdf</t>
   </si>
   <si>
     <t>206793</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206793/0080-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206793/0080-1999.pdf</t>
   </si>
   <si>
     <t>Voto de congratulações pelo transcurso do Dia do Filatelista Brasileiro.</t>
   </si>
   <si>
     <t>206794</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206794/0081-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206794/0081-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>206797</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206797/0082-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206797/0082-1999.pdf</t>
   </si>
   <si>
     <t>206799</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206799/0083-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206799/0083-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações pela passagem do Dia da Mulher.</t>
   </si>
   <si>
     <t>206801</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206801/0084-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206801/0084-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a passagem do Dia da Mulher.</t>
   </si>
   <si>
     <t>206803</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206803/0085-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206803/0085-1999.pdf</t>
   </si>
   <si>
     <t>Votos de pesar.</t>
   </si>
   <si>
     <t>206638</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206638/0086-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206638/0086-1999.pdf</t>
   </si>
   <si>
     <t>Solicita do Governo do Estado a liberação de recursos para construção de ponte.</t>
   </si>
   <si>
     <t>206637</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206637/0087-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206637/0087-1999.pdf</t>
   </si>
   <si>
     <t>Solicita do Governo do Estado a liberação de recursos para construção de pontes.</t>
   </si>
   <si>
     <t>206805</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206805/0088-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206805/0088-1999.pdf</t>
   </si>
   <si>
     <t>206807</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206807/0089-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206807/0089-1999.pdf</t>
   </si>
   <si>
     <t>Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>206810</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206810/0090-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206810/0090-1999.pdf</t>
   </si>
   <si>
     <t>Cemitério da Vila de Cravinhos.</t>
   </si>
   <si>
     <t>206812</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206812/0091-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206812/0091-1999.pdf</t>
   </si>
   <si>
     <t>206814</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206814/0092-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206814/0092-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre o funcionamento do plantão das ambulâncias.</t>
   </si>
   <si>
     <t>206818</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206818/0093-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206818/0093-1999.pdf</t>
   </si>
   <si>
     <t>Providências a Telefônica em Marilia.</t>
   </si>
   <si>
     <t>206821</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206821/0094-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206821/0094-1999.pdf</t>
   </si>
   <si>
     <t>206824</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206824/0095-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206824/0095-1999.pdf</t>
   </si>
   <si>
     <t>206826</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206826/0096-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206826/0096-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre a compra de ônibus.</t>
   </si>
   <si>
     <t>206829</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206829/0097-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206829/0097-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER melhorias para a SP-294.</t>
   </si>
   <si>
     <t>206636</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206636/0098-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206636/0098-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Coordenador de Saúde do Interior a liberação de verbas para a ampliação de PAS.</t>
   </si>
   <si>
     <t>206833</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206833/0099-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206833/0099-1999.pdf</t>
   </si>
   <si>
     <t>205278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205278/0100-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205278/0100-1999.pdf</t>
   </si>
   <si>
     <t>205279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205279/0101-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205279/0101-1999.pdf</t>
   </si>
   <si>
     <t>Museu.</t>
   </si>
   <si>
     <t>205280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205280/0102-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205280/0102-1999.pdf</t>
   </si>
   <si>
     <t>205281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205281/0103-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205281/0103-1999.pdf</t>
   </si>
   <si>
     <t>Colocação de mais bancos no Velório Municipal.</t>
   </si>
   <si>
     <t>205282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205282/0104-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205282/0104-1999.pdf</t>
   </si>
   <si>
     <t>205283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205283/0105-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205283/0105-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre o prédio da antiga Indústria Uemura.</t>
   </si>
   <si>
     <t>205284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205284/0106-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205284/0106-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a ciclovia do Núcleo Florentino Favoreto.</t>
   </si>
   <si>
     <t>205285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205285/0107-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205285/0107-1999.pdf</t>
   </si>
   <si>
     <t>205286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205286/0108-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205286/0108-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre a conservação das ruas de Novo Cravinhos.</t>
   </si>
   <si>
     <t>205287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205287/0109-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205287/0109-1999.pdf</t>
   </si>
   <si>
     <t>Adoção da Fitoterapia em PAS.</t>
   </si>
   <si>
     <t>205288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205288/0110-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205288/0110-1999.pdf</t>
   </si>
   <si>
     <t>Lixeiras Públicas.</t>
   </si>
   <si>
     <t>205289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205289/0111-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205289/0111-1999.pdf</t>
   </si>
   <si>
     <t>205290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205290/0112-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205290/0112-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao DER de Assis.</t>
   </si>
   <si>
     <t>205291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205291/0113-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205291/0113-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal cópias de notas fiscais.</t>
   </si>
   <si>
     <t>205292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205292/0114-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205292/0114-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal informações sobre data para a entrega da cesta básica de alimentos aos servidores municipais.</t>
   </si>
   <si>
     <t>205293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205293/0115-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205293/0115-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre os boxes no Mini Shopping.</t>
   </si>
   <si>
     <t>205294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205294/0116-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205294/0116-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre terrenos doados para microempresários na Av. Nestor de Barros.</t>
   </si>
   <si>
     <t>205295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205295/0117-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205295/0117-1999.pdf</t>
   </si>
   <si>
     <t>Informações.</t>
   </si>
   <si>
     <t>205296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205296/0118-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205296/0118-1999.pdf</t>
   </si>
   <si>
     <t>205298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205298/0119-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205298/0119-1999.pdf</t>
   </si>
   <si>
     <t>Pedido de informações.</t>
   </si>
   <si>
     <t>205314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205314/0120-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205314/0120-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Direção da Bestplast.</t>
   </si>
   <si>
     <t>205315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205315/0121-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205315/0121-1999.pdf</t>
   </si>
   <si>
     <t>205316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205316/0122-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205316/0122-1999.pdf</t>
   </si>
   <si>
     <t>Calçadão.</t>
   </si>
   <si>
     <t>205317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205317/0123-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205317/0123-1999.pdf</t>
   </si>
   <si>
     <t>Manifestação de congratulações.</t>
   </si>
   <si>
     <t>205318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205318/0124-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205318/0124-1999.pdf</t>
   </si>
   <si>
     <t>Solicita mudas de plantas.</t>
   </si>
   <si>
     <t>205319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205319/0125-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205319/0125-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pontes e tubulações.</t>
   </si>
   <si>
     <t>205320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205320/0126-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205320/0126-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DER.</t>
   </si>
   <si>
     <t>205322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205322/0127-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205322/0127-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a construção de pontes.</t>
   </si>
   <si>
     <t>205323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205323/0128-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205323/0128-1999.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar.</t>
   </si>
   <si>
     <t>205326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205326/0129-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205326/0129-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza os organizadores da 2ª Cavalgada.</t>
   </si>
   <si>
     <t>205328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205328/0130-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205328/0130-1999.pdf</t>
   </si>
   <si>
     <t>205330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205330/0131-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205330/0131-1999.pdf</t>
   </si>
   <si>
     <t>205332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205332/0132-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205332/0132-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Diretoria da ACEP pela inauguração do novo prédio.</t>
   </si>
   <si>
     <t>205335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205335/0133-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205335/0133-1999.pdf</t>
   </si>
   <si>
     <t>Congratulação com Cavalgada.</t>
   </si>
   <si>
     <t>205336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205336/0134-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205336/0134-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo.</t>
   </si>
   <si>
     <t>205339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205339/0135-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205339/0135-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a liberação de crédito agricola.</t>
   </si>
   <si>
     <t>205341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205341/0136-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205341/0136-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre uniformes as crianças das EMEI`S.</t>
   </si>
   <si>
     <t>205343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205343/0137-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205343/0137-1999.pdf</t>
   </si>
   <si>
     <t>Voto de congratulaçõe.</t>
   </si>
   <si>
     <t>205345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205345/0138-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205345/0138-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre implantação de parque infantil no Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>205371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205371/0139-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205371/0139-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre livros para Biblioteca.</t>
   </si>
   <si>
     <t>205373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205373/0140-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205373/0140-1999.pdf</t>
   </si>
   <si>
     <t>205375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205375/0141-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205375/0141-1999.pdf</t>
   </si>
   <si>
     <t>205378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205378/0142-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205378/0142-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao DHS.</t>
   </si>
   <si>
     <t>205380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205380/0143-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205380/0143-1999.pdf</t>
   </si>
   <si>
     <t>205382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205382/0144-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205382/0144-1999.pdf</t>
   </si>
   <si>
     <t>205384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205384/0145-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205384/0145-1999.pdf</t>
   </si>
   <si>
     <t>205386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205386/0146-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205386/0146-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o proprietário da Droga Center.</t>
   </si>
   <si>
     <t>205387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205387/0147-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205387/0147-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre auxilio no transporte dos universitáros.</t>
   </si>
   <si>
     <t>205390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205390/0148-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205390/0148-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a ACEP pela inauguração do seu novo prédio.</t>
   </si>
   <si>
     <t>205394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205394/0149-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205394/0149-1999.pdf</t>
   </si>
   <si>
     <t>205395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205395/0150-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205395/0150-1999.pdf</t>
   </si>
   <si>
     <t>voto de pesar.</t>
   </si>
   <si>
     <t>205398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205398/0151-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205398/0151-1999.pdf</t>
   </si>
   <si>
     <t>Dia Mundial da Saúde - 07 de Abril.</t>
   </si>
   <si>
     <t>205400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205400/0152-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205400/0152-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a nova diretoria da Santa Casa local.</t>
   </si>
   <si>
     <t>205403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205403/0153-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205403/0153-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre limpeza de terrenos baldios.</t>
   </si>
   <si>
     <t>205405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205405/0154-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205405/0154-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre esteira.</t>
   </si>
   <si>
     <t>205407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205407/0155-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205407/0155-1999.pdf</t>
   </si>
   <si>
     <t>205409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205409/0156-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205409/0156-1999.pdf</t>
   </si>
   <si>
     <t>205411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205411/0157-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205411/0157-1999.pdf</t>
   </si>
   <si>
     <t>Ronda noturna na Praça dos Bancários.</t>
   </si>
   <si>
     <t>205412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205412/0158-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205412/0158-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Policia Florestal de Tupã.</t>
   </si>
   <si>
     <t>205416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205416/0159-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205416/0159-1999.pdf</t>
   </si>
   <si>
     <t>Quiosque nas entradas da cidade.</t>
   </si>
   <si>
     <t>205418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205418/0160-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205418/0160-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao diretor do SAAE.</t>
   </si>
   <si>
     <t>205420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205420/0161-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205420/0161-1999.pdf</t>
   </si>
   <si>
     <t>205422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205422/0162-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205422/0162-1999.pdf</t>
   </si>
   <si>
     <t>Solicita mudanças na tarifa baixa de renda para consumo de energias.</t>
   </si>
   <si>
     <t>205424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205424/0163-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205424/0163-1999.pdf</t>
   </si>
   <si>
     <t>Agradecimentos ao Dep. Federal Sampaio Dória.</t>
   </si>
   <si>
     <t>205427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205427/0164-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205427/0164-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratula com a Direção das Industrias Jacto e Brudden pela exposição na Feira UD em São Paulo. </t>
   </si>
   <si>
     <t>205429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205429/0165-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205429/0165-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre matagal próximo ao Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>205432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205432/0166-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205432/0166-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre reforma do ponto de ônibus no Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>205435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205435/0167-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205435/0167-1999.pdf</t>
   </si>
   <si>
     <t>Informações a Telefônica em Marilia.</t>
   </si>
   <si>
     <t>205437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205437/0168-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205437/0168-1999.pdf</t>
   </si>
   <si>
     <t>Reserva ecológica.</t>
   </si>
   <si>
     <t>205441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205441/0169-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205441/0169-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre reajuste salarial aos servidores.</t>
   </si>
   <si>
     <t>205444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205444/0170-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205444/0170-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Lélio Afonso Costa, pelo trabalho na Santa Casa de Pompéia.</t>
   </si>
   <si>
     <t>205446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205446/0171-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205446/0171-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratula com a Sociedade Recreativa de Pompéia </t>
   </si>
   <si>
     <t>205452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205452/0172-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205452/0172-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre transporte rural.</t>
   </si>
   <si>
     <t>205454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205454/0173-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205454/0173-1999.pdf</t>
   </si>
   <si>
     <t>OCngratula com a Sociedade recreativa de Pompéia pela realização do 3º Rodeio Indoor.</t>
   </si>
   <si>
     <t>205457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205457/0174-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205457/0174-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre o recapeamento da Rua Brasilia.</t>
   </si>
   <si>
     <t>205460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205460/0175-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205460/0175-1999.pdf</t>
   </si>
   <si>
     <t>Dia Nacional de conservação do Solo - 15 de Abril.</t>
   </si>
   <si>
     <t>205464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205464/0176-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205464/0176-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dia de Tiradentes - 21 de Abril. </t>
   </si>
   <si>
     <t>205466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205466/0177-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205466/0177-1999.pdf</t>
   </si>
   <si>
     <t>205468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205468/0178-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205468/0178-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre troca de lâmpadas na Av. Industrial.</t>
   </si>
   <si>
     <t>205473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205473/0180-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205473/0180-1999.pdf</t>
   </si>
   <si>
     <t>Solicita alteração na modalidade de saque ao FGTS.</t>
   </si>
   <si>
     <t>205475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205475/0181-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205475/0181-1999.pdf</t>
   </si>
   <si>
     <t>Sugere campanha de utilidade pública.</t>
   </si>
   <si>
     <t>205487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205487/0182-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205487/0182-1999.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do relatoório do Tribunal de Contas.</t>
   </si>
   <si>
     <t>205489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205489/0183-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205489/0183-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre publicidade de portarias.</t>
   </si>
   <si>
     <t>205492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205492/0184-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205492/0184-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a Empresa de ônibus José Brambilla.</t>
   </si>
   <si>
     <t>205495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205495/0185-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205495/0185-1999.pdf</t>
   </si>
   <si>
     <t>Solicita documentos ao Executivo.</t>
   </si>
   <si>
     <t>205497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205497/0186-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205497/0186-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Policia Militar de Pompéia.</t>
   </si>
   <si>
     <t>205500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205500/0187-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205500/0187-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o pagamento de horas extras.</t>
   </si>
   <si>
     <t>205501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205501/0188-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205501/0188-1999.pdf</t>
   </si>
   <si>
     <t>205507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205507/0189-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205507/0189-1999.pdf</t>
   </si>
   <si>
     <t>205508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205508/0191-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205508/0191-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo Municipal sobre o prédio do antigo Hotel Falcão.</t>
   </si>
   <si>
     <t>205511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205511/0192-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205511/0192-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Igreja Holiness de Pompéia.</t>
   </si>
   <si>
     <t>205513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205513/0193-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205513/0193-1999.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal de Cultura.</t>
   </si>
   <si>
     <t>205515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205515/0194-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205515/0194-1999.pdf</t>
   </si>
   <si>
     <t>205516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205516/0195-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205516/0195-1999.pdf</t>
   </si>
   <si>
     <t>205517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205517/0196-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205517/0196-1999.pdf</t>
   </si>
   <si>
     <t>205519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205519/0197-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205519/0197-1999.pdf</t>
   </si>
   <si>
     <t>Convocação do Diretor de Administração para prestar esclarecimento ao Plenário.</t>
   </si>
   <si>
     <t>205523</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205523/0198-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205523/0198-1999.pdf</t>
   </si>
   <si>
     <t>205525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205525/0199-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205525/0199-1999.pdf</t>
   </si>
   <si>
     <t>205526</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205526/0200-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205526/0200-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Nivaldo Brasil pela reabertura da A Pricesinha.</t>
   </si>
   <si>
     <t>205527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205527/0201-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205527/0201-1999.pdf</t>
   </si>
   <si>
     <t>Solicita relação de funcionários do DHS.</t>
   </si>
   <si>
     <t>205528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205528/0202-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205528/0202-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre reforma ou construção de uma nova Rodoviária.</t>
   </si>
   <si>
     <t>205529</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205529/0203-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205529/0203-1999.pdf</t>
   </si>
   <si>
     <t>Dia do Trabalhador - 1º de Maio.</t>
   </si>
   <si>
     <t>205530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205530/0204-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205530/0204-1999.pdf</t>
   </si>
   <si>
     <t>Orçamento participativo.</t>
   </si>
   <si>
     <t>205531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205531/0205-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205531/0205-1999.pdf</t>
   </si>
   <si>
     <t>Usina de reciclagem de lixo.</t>
   </si>
   <si>
     <t>205532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205532/0206-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205532/0206-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações pelo transcurso do Dia das Mães.</t>
   </si>
   <si>
     <t>205533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205533/0207-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205533/0207-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. Amorim pelas aulas gratuitas de violão.</t>
   </si>
   <si>
     <t>205534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205534/0208-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205534/0208-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a nova Diretoria do SIM.</t>
   </si>
   <si>
     <t>205535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205535/0209-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205535/0209-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações.</t>
   </si>
   <si>
     <t>205536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205536/0210-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205536/0210-1999.pdf</t>
   </si>
   <si>
     <t>205537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205537/0211-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205537/0211-1999.pdf</t>
   </si>
   <si>
     <t>205538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205538/0212-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205538/0212-1999.pdf</t>
   </si>
   <si>
     <t>205539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205539/0213-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205539/0213-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de dispensa de funcionarios.</t>
   </si>
   <si>
     <t>205540</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205540/0214-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205540/0214-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre veiculos de Bombeiro.</t>
   </si>
   <si>
     <t>205541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205541/0215-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205541/0215-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre a ambulância, modelo Trafic.</t>
   </si>
   <si>
     <t>205542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205542/0216-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205542/0216-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo Municipal sobre uma area para a construção de um campo de malha, um campo de bocha e uma pista de cooper.</t>
   </si>
   <si>
     <t>205543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205543/0217-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205543/0217-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre o plantio de flores nos canteiros centrais na saida para Tupã.</t>
   </si>
   <si>
     <t>205544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205544/0218-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205544/0218-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar.</t>
   </si>
   <si>
     <t>205546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205546/0219-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205546/0219-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre linha de transporte rural.</t>
   </si>
   <si>
     <t>205547</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205547/0220-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205547/0220-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre instalação de postes com lúminarias em ruas do Jardim São Luiz.</t>
   </si>
   <si>
     <t>205548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205548/0221-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205548/0221-1999.pdf</t>
   </si>
   <si>
     <t>205549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205549/0222-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205549/0222-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo Municipal sobre reajuste salarial aos servidores municipais.</t>
   </si>
   <si>
     <t>205550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205550/0223-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205550/0223-1999.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de documentos ao Executivo Municipal.</t>
   </si>
   <si>
     <t>205551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205551/0224-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205551/0224-1999.pdf</t>
   </si>
   <si>
     <t>205552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205552/0225-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205552/0225-1999.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Dep. Estadual Zuza visando a construção de pontes em estradas rurais do Municipio.</t>
   </si>
   <si>
     <t>205553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205553/0226-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205553/0226-1999.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Dep. Estadual Zuza visando a liberação de verbas para a reforma da Santa Casa.</t>
   </si>
   <si>
     <t>205554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205554/0227-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205554/0227-1999.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio do Dep. Estadual Zuza.</t>
   </si>
   <si>
     <t>205555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205555/0228-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205555/0228-1999.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Dep. Estadual Zuza visando a cosntrução de casas pelo sistema CDHU.</t>
   </si>
   <si>
     <t>205557</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha, Nilson Fernandes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205557/0229-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205557/0229-1999.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Dep. Estadual Zuza visando a doação de mais viaturas a Policia Militar de Pompéia.</t>
   </si>
   <si>
     <t>205558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205558/0230-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205558/0230-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a conservação das ruas de Novo Cravinhos.</t>
   </si>
   <si>
     <t>205559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205559/0231-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205559/0231-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Fundo Social de Solidariedade do Municipio de Pompeia.</t>
   </si>
   <si>
     <t>205560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205560/0232-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205560/0232-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre doação de terrenos as ppessoas carentes da cidade.</t>
   </si>
   <si>
     <t>205561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205561/0233-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205561/0233-1999.pdf</t>
   </si>
   <si>
     <t>Solicita infomrações ao Executivo Municipal sobre a Implantação de um bebedouro na Praça dos Bancários.</t>
   </si>
   <si>
     <t>205562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205562/0234-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205562/0234-1999.pdf</t>
   </si>
   <si>
     <t>205563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205563/0235-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205563/0235-1999.pdf</t>
   </si>
   <si>
     <t>205564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205564/0236-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205564/0236-1999.pdf</t>
   </si>
   <si>
     <t>205565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205565/0237-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205565/0237-1999.pdf</t>
   </si>
   <si>
     <t>205566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205566/0238-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205566/0238-1999.pdf</t>
   </si>
   <si>
     <t>205568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205568/0239-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205568/0239-1999.pdf</t>
   </si>
   <si>
     <t>Conselho Tutelar.</t>
   </si>
   <si>
     <t>205569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205569/0240-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205569/0240-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Juiz Eleitoral.</t>
   </si>
   <si>
     <t>205570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205570/0241-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205570/0241-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a equipe de Judô de Pompéia.</t>
   </si>
   <si>
     <t>205571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205571/0242-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205571/0242-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação asfaltica da rua César Martins Pirajá.</t>
   </si>
   <si>
     <t>205572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205572/0243-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205572/0243-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a implantação de obstáculos em via pública.</t>
   </si>
   <si>
     <t>205607</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205607/0244-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205607/0244-1999.pdf</t>
   </si>
   <si>
     <t>205613</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205613/0245-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205613/0245-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a prorrogação de prazo da Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>205616</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205616/0246-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205616/0246-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópias de documentos ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>205619</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205619/0247-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205619/0247-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal cópias de documentos.</t>
   </si>
   <si>
     <t>205621</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205621/0248-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205621/0248-1999.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de documentos ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>205629</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205629/0249-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205629/0249-1999.pdf</t>
   </si>
   <si>
     <t>205630</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205630/0250-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205630/0250-1999.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de documentos ao Sr. Prefieto Municipal.</t>
   </si>
   <si>
     <t>205631</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205631/0251-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205631/0251-1999.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de docuemntos ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>205632</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205632/0252-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205632/0252-1999.pdf</t>
   </si>
   <si>
     <t>Insersão em ata - Dia da abolição da escravatura.</t>
   </si>
   <si>
     <t>205633</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205633/0253-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205633/0253-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza a Direção da Indústria Jacto pela realização da Olimpiadas do Trabalhador. </t>
   </si>
   <si>
     <t>205634</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205634/0254-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205634/0254-1999.pdf</t>
   </si>
   <si>
     <t>Instalação de Orelhões no Recinto Mário Zapparolli.</t>
   </si>
   <si>
     <t>205637</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205637/0255-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205637/0255-1999.pdf</t>
   </si>
   <si>
     <t>Solicita materiais esportivos a Secretária de Estado de Esporte e Turismo.</t>
   </si>
   <si>
     <t>205640</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205640/0256-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205640/0256-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Telefônica de Marilia.</t>
   </si>
   <si>
     <t>205642</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205642/0257-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205642/0257-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a Festa Municipal do Peão de Boiadeiro.</t>
   </si>
   <si>
     <t>205644</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205644/0258-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205644/0258-1999.pdf</t>
   </si>
   <si>
     <t>205649</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205649/0259-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205649/0259-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Gerência e Funcionarios do Banco do Brasil de Pompéia.</t>
   </si>
   <si>
     <t>205651</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205651/0260-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205651/0260-1999.pdf</t>
   </si>
   <si>
     <t>Lei de zoneamento urbano e outros.</t>
   </si>
   <si>
     <t>205652</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205652/0261-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205652/0261-1999.pdf</t>
   </si>
   <si>
     <t>Calendário dos jogos da Primavera.</t>
   </si>
   <si>
     <t>205654</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205654/0262-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205654/0262-1999.pdf</t>
   </si>
   <si>
     <t>205666</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205666/0263-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205666/0263-1999.pdf</t>
   </si>
   <si>
     <t>205672</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205672/0264-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205672/0264-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza a Gerência da Caixa Econônica Federal ed Pompéia. </t>
   </si>
   <si>
     <t>205680</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205680/0265-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205680/0265-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Sobre reajuste na tarifa da água.</t>
   </si>
   <si>
     <t>205683</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205683/0266-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205683/0266-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Gerência do Banco do Brasil de Pompéia.</t>
   </si>
   <si>
     <t>205686</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205686/0267-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205686/0267-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal.</t>
   </si>
   <si>
     <t>205690</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205690/0268-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205690/0268-1999.pdf</t>
   </si>
   <si>
     <t>205693</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205693/0269-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205693/0269-1999.pdf</t>
   </si>
   <si>
     <t>205696</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205696/0270-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205696/0270-1999.pdf</t>
   </si>
   <si>
     <t>205699</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205699/0271-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205699/0271-1999.pdf</t>
   </si>
   <si>
     <t>205701</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205701/0272-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205701/0272-1999.pdf</t>
   </si>
   <si>
     <t>205704</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205704/0273-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205704/0273-1999.pdf</t>
   </si>
   <si>
     <t>205707</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205707/0274-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205707/0274-1999.pdf</t>
   </si>
   <si>
     <t>205710</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205710/0275-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205710/0275-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza os destaques de 1999 de nossa cidade vencedores da Pesquisa de Opinião Pública feita pela Central Produções e Marketing de Pompéia.</t>
   </si>
   <si>
     <t>205715</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205715/0276-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205715/0276-1999.pdf</t>
   </si>
   <si>
     <t>Abertura de porta no Mini Shoping.</t>
   </si>
   <si>
     <t>205725</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205725/0277-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205725/0277-1999.pdf</t>
   </si>
   <si>
     <t>Solicita aprovação do Voto Facultativo.</t>
   </si>
   <si>
     <t>205727</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205727/0278-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205727/0278-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre compra de conbustivel.</t>
   </si>
   <si>
     <t>205729</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205729/0279-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205729/0279-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Equipe de Judô de Pompéia.</t>
   </si>
   <si>
     <t>205731</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205731/0280-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205731/0280-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Companhia de Rodeio Beto Miyahira.</t>
   </si>
   <si>
     <t>205734</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205734/0281-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205734/0281-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Presidente do Conselho Municipal de Trânsito de Pompéia agendar uma reunião com os Srs. Vereadores. </t>
   </si>
   <si>
     <t>205748</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205748/0282-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205748/0282-1999.pdf</t>
   </si>
   <si>
     <t>205749</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205749/0283-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205749/0283-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a aquisição de materiais elétricos através da firma Annex Comercial Ltda.</t>
   </si>
   <si>
     <t>205754</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205754/0284-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205754/0284-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre Projeto de lei que dispõe sobre pagamento de abono ao quadro do Magistério de 1ª a 4ª série da Divisão de Educação e Cultura da Prefeitura Municipal de Pompéia.</t>
   </si>
   <si>
     <t>205761</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205761/0285-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205761/0285-1999.pdf</t>
   </si>
   <si>
     <t>205764</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205764/0286-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205764/0286-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre limpeza na area de lazer próxima do Estádio Municipal.</t>
   </si>
   <si>
     <t>205768</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205768/0287-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205768/0287-1999.pdf</t>
   </si>
   <si>
     <t>Construção de Ginásio de Esportes.</t>
   </si>
   <si>
     <t>205773</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205773/0288-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205773/0288-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. Presidente do Centro Comunitário de Paulópolis e com o Prof. da academia de Capoeira Criança Feliz.</t>
   </si>
   <si>
     <t>205779</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205779/0289-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205779/0289-1999.pdf</t>
   </si>
   <si>
     <t>Mão única de trânsito em quarteirão da Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>205786</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205786/0290-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205786/0290-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópias de documentos ao Sr. Prefeito Municipal a respeito de serviços realizados pela Construtora B.S de Marilia Ltda.</t>
   </si>
   <si>
     <t>205798</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205798/0291-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205798/0291-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre transporte de estudantes.</t>
   </si>
   <si>
     <t>205803</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205803/0292-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205803/0292-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto o transcurso do Dia Mundial do Meio Ambiente.</t>
   </si>
   <si>
     <t>205807</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205807/0293-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205807/0293-1999.pdf</t>
   </si>
   <si>
     <t>Dia da Liberdade da Imprensa.</t>
   </si>
   <si>
     <t>205811</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205811/0294-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205811/0294-1999.pdf</t>
   </si>
   <si>
     <t>205815</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205815/0295-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205815/0295-1999.pdf</t>
   </si>
   <si>
     <t>205818</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205818/0296-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205818/0296-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo Municipal sobre asfaltamento das Serras Municipais.</t>
   </si>
   <si>
     <t>205822</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205822/0297-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205822/0297-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Banespa.</t>
   </si>
   <si>
     <t>205826</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205826/0298-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205826/0298-1999.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Dep. Federal Xico Graziano visando varias benfeitorias para Pompéia.</t>
   </si>
   <si>
     <t>205843</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205843/0299-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205843/0299-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a compra de 90 quilos de canelone.</t>
   </si>
   <si>
     <t>205844</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205844/0300-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205844/0300-1999.pdf</t>
   </si>
   <si>
     <t>Casa populares para a Vila de Paulópolis.</t>
   </si>
   <si>
     <t>205845</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205845/0301-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205845/0301-1999.pdf</t>
   </si>
   <si>
     <t>Estacionamento de veiculos.</t>
   </si>
   <si>
     <t>205846</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205846/0302-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205846/0302-1999.pdf</t>
   </si>
   <si>
     <t>Sinalização nas passagens de niveis.</t>
   </si>
   <si>
     <t>205848</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205848/0303-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205848/0303-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municiapal.</t>
   </si>
   <si>
     <t>205849</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205849/0304-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205849/0304-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ambulância ao Governo do Estado.</t>
   </si>
   <si>
     <t>205850</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205850/0305-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205850/0305-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de casas populares na Vila de Pulópolis.</t>
   </si>
   <si>
     <t>205851</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205851/0306-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205851/0306-1999.pdf</t>
   </si>
   <si>
     <t>205852</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205852/0307-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205852/0307-1999.pdf</t>
   </si>
   <si>
     <t>205853</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205853/0308-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205853/0308-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a APAE de Pompéia pela realização da Grandiosa Quermesse.</t>
   </si>
   <si>
     <t>205855</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205855/0309-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205855/0309-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a equipe de Sumô de Pompéia.</t>
   </si>
   <si>
     <t>205856</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205856/0310-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205856/0310-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Judiciário.</t>
   </si>
   <si>
     <t>205857</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205857/0311-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205857/0311-1999.pdf</t>
   </si>
   <si>
     <t>205858</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205858/0312-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205858/0312-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do executivo.</t>
   </si>
   <si>
     <t>205859</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205859/0313-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205859/0313-1999.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado oficios.</t>
   </si>
   <si>
     <t>205860</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205860/0314-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205860/0314-1999.pdf</t>
   </si>
   <si>
     <t>205861</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205861/0315-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205861/0315-1999.pdf</t>
   </si>
   <si>
     <t>Votos de congratulações.</t>
   </si>
   <si>
     <t>205862</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205862/0316-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205862/0316-1999.pdf</t>
   </si>
   <si>
     <t>205863</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205863/0317-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205863/0317-1999.pdf</t>
   </si>
   <si>
     <t>205864</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205864/0318-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205864/0318-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Policia Militar de Pompéia.</t>
   </si>
   <si>
     <t>205866</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha, Silvio Fernando de Carvalho Chicarelli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205866/0319-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205866/0319-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo.</t>
   </si>
   <si>
     <t>205867</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205867/0320-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205867/0320-1999.pdf</t>
   </si>
   <si>
     <t>Solicta ao Governo do Estado de São Paulo a instalção em Marilia de uma Central de Atendimento ao Cidadão do Projeto Poupa Tempo.</t>
   </si>
   <si>
     <t>205868</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205868/0321-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205868/0321-1999.pdf</t>
   </si>
   <si>
     <t>Rotatória de acesso na Av. Perimetral.</t>
   </si>
   <si>
     <t>205869</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205869/0322-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205869/0322-1999.pdf</t>
   </si>
   <si>
     <t>205870</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205870/0323-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205870/0323-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações as equipes esportivas.</t>
   </si>
   <si>
     <t>205871</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205871/0324-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205871/0324-1999.pdf</t>
   </si>
   <si>
     <t>205873</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205873/0325-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205873/0325-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a colocação de forro na Biblioteca Municipal.</t>
   </si>
   <si>
     <t>205874</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205874/0326-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205874/0326-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre asfaltamento de vias públicas.</t>
   </si>
   <si>
     <t>205875</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205875/0327-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205875/0327-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Escola Estadual Cultura e Liberdade pela realização do Campeonato Escolar.</t>
   </si>
   <si>
     <t>205877</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205877/0328-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205877/0328-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Undoo - Kai.</t>
   </si>
   <si>
     <t>205880</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205880/0329-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205880/0329-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a nova Presidência do Rotary Club de Pompéia.</t>
   </si>
   <si>
     <t>205882</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205882/0330-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205882/0330-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Escola Estadual Cultura e Liberdade pela abertura da Fase Regional do Campeonato Escolar de Esportes.</t>
   </si>
   <si>
     <t>205883</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205883/0331-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205883/0331-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Empresa Vale do Rio Novo pelo termino do asfalto na vicinal Pompéia/Queiroz.</t>
   </si>
   <si>
     <t>205886</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205886/0332-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205886/0332-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza os organizadores do Curso de Doma Racional e Equideocultura.</t>
   </si>
   <si>
     <t>205888</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205888/0333-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205888/0333-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição de leite.</t>
   </si>
   <si>
     <t>205890</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205890/0334-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205890/0334-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a nova Diretoria do CCI de Pompéia,</t>
   </si>
   <si>
     <t>205892</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205892/0335-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205892/0335-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. José Carlos de Sá pela construção de Hotel.</t>
   </si>
   <si>
     <t>205893</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205893/0336-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205893/0336-1999.pdf</t>
   </si>
   <si>
     <t>Parabenizando o Dep. Estadual Zuza.</t>
   </si>
   <si>
     <t>205894</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205894/0337-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205894/0337-1999.pdf</t>
   </si>
   <si>
     <t>Portas no Velório de Paulópolis.</t>
   </si>
   <si>
     <t>205897</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205897/0338-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205897/0338-1999.pdf</t>
   </si>
   <si>
     <t>Museu Municipal.</t>
   </si>
   <si>
     <t>205901</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205901/0339-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205901/0339-1999.pdf</t>
   </si>
   <si>
     <t>205902</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205902/0340-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205902/0340-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a nova Diretoria do CCI de Pompéia.</t>
   </si>
   <si>
     <t>205904</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205904/0341-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205904/0341-1999.pdf</t>
   </si>
   <si>
     <t>Solicita mais PM`S efetivos para Pompéia.</t>
   </si>
   <si>
     <t>205905</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205905/0342-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205905/0342-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre ônibus circular no jardim Primavera.</t>
   </si>
   <si>
     <t>205906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205906/0343-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205906/0343-1999.pdf</t>
   </si>
   <si>
     <t>205912</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205912/0344-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205912/0344-1999.pdf</t>
   </si>
   <si>
     <t>205913</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205913/0345-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205913/0345-1999.pdf</t>
   </si>
   <si>
     <t>Solicita  informações ao Executivo.</t>
   </si>
   <si>
     <t>205915</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205915/0346-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205915/0346-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre recapeamento na Av. Perimetral.</t>
   </si>
   <si>
     <t>205939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205939/0347-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205939/0347-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com os organizadores do desfile para a escolha da Rainha da XI Festa Municipal do Peão de Boiadeiro de Pompéia.</t>
   </si>
   <si>
     <t>205946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205946/0348-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205946/0348-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o CCI de Pompéia pela realização de jantar.</t>
   </si>
   <si>
     <t>205996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205996/0349-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205996/0349-1999.pdf</t>
   </si>
   <si>
     <t>SOlicitação ao Dep. Estadual Zuza.</t>
   </si>
   <si>
     <t>205998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205998/0350-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205998/0350-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a Ferroban que determine a parada do trem em Pompéia.</t>
   </si>
   <si>
     <t>206002</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206002/0351-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206002/0351-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata Voto de Congratulações pelo transcurso do Dia dos Pais.</t>
   </si>
   <si>
     <t>206005</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206005/0352-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206005/0352-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata Voto de Congratulações pelo transcurso do Dia dos Advogados.</t>
   </si>
   <si>
     <t>206027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206027/0353-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206027/0353-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Minucipal sobre a destinação de uma area para a construção de um campo de malha, um campo de bocha e uma pista de cooper em Paulópolis.</t>
   </si>
   <si>
     <t>206030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206030/0354-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206030/0354-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre uniformes aos servidores municipais.</t>
   </si>
   <si>
     <t>206033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206033/0355-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206033/0355-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre implantação de código de barra nos impressos dos impostos municipais.</t>
   </si>
   <si>
     <t>206036</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206036/0356-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206036/0356-1999.pdf</t>
   </si>
   <si>
     <t>206038</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206038/0357-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206038/0357-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a instalação do Telefone Disque Prefeito (156).</t>
   </si>
   <si>
     <t>206040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206040/0358-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206040/0358-1999.pdf</t>
   </si>
   <si>
     <t>206051</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206051/0359-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206051/0359-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Diretoria do CCI pelo jantar em comemoração ao Dia dos Pais.</t>
   </si>
   <si>
     <t>206058</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206058/0360-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206058/0360-1999.pdf</t>
   </si>
   <si>
     <t>Solicitação a CDHU.</t>
   </si>
   <si>
     <t>206060</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206060/0361-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206060/0361-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre reajuste salarial aos servidores.</t>
   </si>
   <si>
     <t>206062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206062/0362-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206062/0362-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre a pavimentação asfáltica do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>206064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206064/0363-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206064/0363-1999.pdf</t>
   </si>
   <si>
     <t>206066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206066/0364-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206066/0364-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Comissão Feminina da XI Festa Municipal do Peão de Boiadeiro.</t>
   </si>
   <si>
     <t>206068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206068/0365-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206068/0365-1999.pdf</t>
   </si>
   <si>
     <t>Armazem comunitario para Pompéia.</t>
   </si>
   <si>
     <t>206070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206070/0366-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206070/0366-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com o Dia do Advogado.</t>
   </si>
   <si>
     <t>206073</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206073/0367-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206073/0367-1999.pdf</t>
   </si>
   <si>
     <t>206078</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206078/0369-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206078/0369-1999.pdf</t>
   </si>
   <si>
     <t>206081</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206081/0370-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206081/0370-1999.pdf</t>
   </si>
   <si>
     <t>206084</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206084/0371-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206084/0371-1999.pdf</t>
   </si>
   <si>
     <t>Solicita uma Kombi para o Correio de Pompéia.</t>
   </si>
   <si>
     <t>206094</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206094/0372-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206094/0372-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário da Saude uma ambulância equipada para Pompéia.</t>
   </si>
   <si>
     <t>206097</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206097/0373-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206097/0373-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma Sessão Secreta.</t>
   </si>
   <si>
     <t>206101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206101/0374-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206101/0374-1999.pdf</t>
   </si>
   <si>
     <t>206105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206105/0375-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206105/0375-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Ferroban.</t>
   </si>
   <si>
     <t>206107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206107/0376-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206107/0376-1999.pdf</t>
   </si>
   <si>
     <t>206109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206109/0377-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206109/0377-1999.pdf</t>
   </si>
   <si>
     <t>206112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206112/0378-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206112/0378-1999.pdf</t>
   </si>
   <si>
     <t>206141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206141/0379-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206141/0379-1999.pdf</t>
   </si>
   <si>
     <t>206143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206143/0380-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206143/0380-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com os Vicentinos de Pompéia pela realização da Quermesse.</t>
   </si>
   <si>
     <t>206145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206145/0381-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206145/0381-1999.pdf</t>
   </si>
   <si>
     <t>206147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206147/0383-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206147/0383-1999.pdf</t>
   </si>
   <si>
     <t>Vila rural para bóia fria.</t>
   </si>
   <si>
     <t>206150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206150/0384-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206150/0384-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reforma da Rodviária Municipal.</t>
   </si>
   <si>
     <t>206152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206152/0385-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206152/0385-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DHS sobre atendimento médico no PAS do Bairro Flândria.</t>
   </si>
   <si>
     <t>206154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206154/0386-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206154/0386-1999.pdf</t>
   </si>
   <si>
     <t>Solicita verbas para o asfaltamento das Ruas de Novo Cravinhos.</t>
   </si>
   <si>
     <t>206157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206157/0387-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206157/0387-1999.pdf</t>
   </si>
   <si>
     <t>206160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206160/0388-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206160/0388-1999.pdf</t>
   </si>
   <si>
     <t>Passagem de nivel sob os trilhos da Ferroban.</t>
   </si>
   <si>
     <t>206166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206166/0389-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206166/0389-1999.pdf</t>
   </si>
   <si>
     <t>Parada do trem de passageiros em Pompéia.</t>
   </si>
   <si>
     <t>206212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206212/0390-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206212/0390-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a nova Comissão Provisória do PL (Partido Liberal) de Pompéia.</t>
   </si>
   <si>
     <t>206216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206216/0391-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206216/0391-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza os organizadores do Arraiá Dos Vicentinos.</t>
   </si>
   <si>
     <t>206220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206220/0392-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206220/0392-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre construção de ciclovia.</t>
   </si>
   <si>
     <t>206223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206223/0393-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206223/0393-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Empresa de Ônibus Guerino Seiscentos de Tupã.</t>
   </si>
   <si>
     <t>206226</t>
   </si>
   <si>
     <t>Francisco Pereira Simões</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206226/0394-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206226/0394-1999.pdf</t>
   </si>
   <si>
     <t>206234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206234/0395-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206234/0395-1999.pdf</t>
   </si>
   <si>
     <t>206236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206236/0396-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206236/0396-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DER / 7, em Assis sobre recapeamento da Av Nove de Julho.</t>
   </si>
   <si>
     <t>206238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206238/0397-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206238/0397-1999.pdf</t>
   </si>
   <si>
     <t>206242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206242/0398-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206242/0398-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Telefônica, em Marilia.</t>
   </si>
   <si>
     <t>206248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206248/0399-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206248/0399-1999.pdf</t>
   </si>
   <si>
     <t>Dia do Soldado.</t>
   </si>
   <si>
     <t>206256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206256/0400-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206256/0400-1999.pdf</t>
   </si>
   <si>
     <t>Conservatório Municipal.</t>
   </si>
   <si>
     <t>206260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206260/0401-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206260/0401-1999.pdf</t>
   </si>
   <si>
     <t>Tratamento de esgotos.</t>
   </si>
   <si>
     <t>206267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206267/0402-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206267/0402-1999.pdf</t>
   </si>
   <si>
     <t>Solicita providências a CPFL sobre tarifas.</t>
   </si>
   <si>
     <t>206270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206270/0403-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206270/0403-1999.pdf</t>
   </si>
   <si>
     <t>206273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206273/0404-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206273/0404-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Jovem Rodrigo Strabelli.</t>
   </si>
   <si>
     <t>206275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206275/0405-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206275/0405-1999.pdf</t>
   </si>
   <si>
     <t>206278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206278/0406-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206278/0406-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefieto Municipal.</t>
   </si>
   <si>
     <t>206280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206280/0407-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206280/0407-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza da Sociedade Recreativa de Pompéia por mais um Aniversário.</t>
   </si>
   <si>
     <t>206294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206294/0408-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206294/0408-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações aos participantes da XXI Jogos da Primaveira.</t>
   </si>
   <si>
     <t>206311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206311/0409-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206311/0409-1999.pdf</t>
   </si>
   <si>
     <t>Dia da Biblia.</t>
   </si>
   <si>
     <t>206312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206312/0410-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206312/0410-1999.pdf</t>
   </si>
   <si>
     <t>Praça de alimentação.</t>
   </si>
   <si>
     <t>206317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206317/0411-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206317/0411-1999.pdf</t>
   </si>
   <si>
     <t>Solicita Informações a Sucen sobre proliferação de moscas no Municipio.</t>
   </si>
   <si>
     <t>206319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206319/0412-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206319/0412-1999.pdf</t>
   </si>
   <si>
     <t>206320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206320/0413-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206320/0413-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre o prédio do Centro Comunitário do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>206322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206322/0414-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206322/0414-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a CDHU sobre o prédio do Centro Comunitário do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>206323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206323/0415-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206323/0415-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o jovem Otávio Bruno da Silva Souza.</t>
   </si>
   <si>
     <t>206325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206325/0416-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206325/0416-1999.pdf</t>
   </si>
   <si>
     <t>206326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206326/0417-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206326/0417-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre erosão próximo do Cemitério Municipal.</t>
   </si>
   <si>
     <t>206327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206327/0418-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206327/0418-1999.pdf</t>
   </si>
   <si>
     <t>Dia da Pátria.</t>
   </si>
   <si>
     <t>206330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206330/0419-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206330/0419-1999.pdf</t>
   </si>
   <si>
     <t>206331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206331/0420-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206331/0420-1999.pdf</t>
   </si>
   <si>
     <t>Cultivo de civismo e brasilidade.</t>
   </si>
   <si>
     <t>206332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206332/0421-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206332/0421-1999.pdf</t>
   </si>
   <si>
     <t>Solicita apoio aos deficientes físicos.</t>
   </si>
   <si>
     <t>206333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206333/0422-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206333/0422-1999.pdf</t>
   </si>
   <si>
     <t>206335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206335/0423-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206335/0423-1999.pdf</t>
   </si>
   <si>
     <t>Solicita materais a Secretária de Estado para o projeto Aprender.</t>
   </si>
   <si>
     <t>206337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206337/0424-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206337/0424-1999.pdf</t>
   </si>
   <si>
     <t>206338</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206338/0425-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206338/0425-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. José Pedro Ibide.</t>
   </si>
   <si>
     <t>206339</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206339/0426-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206339/0426-1999.pdf</t>
   </si>
   <si>
     <t>206341</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206341/0427-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206341/0427-1999.pdf</t>
   </si>
   <si>
     <t>206343</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206343/0428-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206343/0428-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre melhorias na pavimentação asfaltica de via pública.</t>
   </si>
   <si>
     <t>206346</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206346/0429-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206346/0429-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a Telefonica instalação de orelhão.</t>
   </si>
   <si>
     <t>206348</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206348/0430-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206348/0430-1999.pdf</t>
   </si>
   <si>
     <t>206350</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206350/0431-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206350/0431-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre a destinação do lixo domiciliar.</t>
   </si>
   <si>
     <t>206351</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206351/0432-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206351/0432-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado o recapeamento da vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>206353</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206353/0433-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206353/0433-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Jesus Alves, conhecido popularmente como Gê Sabata.</t>
   </si>
   <si>
     <t>206355</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206355/0434-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206355/0434-1999.pdf</t>
   </si>
   <si>
     <t>Agradecimentos.</t>
   </si>
   <si>
     <t>206357</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206357/0435-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206357/0435-1999.pdf</t>
   </si>
   <si>
     <t>206358</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206358/0436-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206358/0436-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe da Casa Civil do Governo do Estado, verbas para asfaltar o jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>206360</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206360/0437-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206360/0437-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Telefônica em Marilia.</t>
   </si>
   <si>
     <t>206362</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206362/0438-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206362/0438-1999.pdf</t>
   </si>
   <si>
     <t>206364</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206364/0439-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206364/0439-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municiapl sobre a Praça da Vila Paulina.</t>
   </si>
   <si>
     <t>206435</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206435/0440-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206435/0440-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DHS de Pompéia.</t>
   </si>
   <si>
     <t>206437</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206437/0441-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206437/0441-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Comissão Organizadora da XI Festa Municipal do Peão de Boiadeiro de Pompéia.</t>
   </si>
   <si>
     <t>206440</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206440/0442-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206440/0442-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre gastos com construção de bebedouro e fogos de artificios.</t>
   </si>
   <si>
     <t>206442</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206442/0443-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206442/0443-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre pavimentação asfaltica na Rua César Martins Pirajá.</t>
   </si>
   <si>
     <t>206451</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206451/0444-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206451/0444-1999.pdf</t>
   </si>
   <si>
     <t>Adoção de processo de esterilização para cães.</t>
   </si>
   <si>
     <t>206452</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206452/0445-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206452/0445-1999.pdf</t>
   </si>
   <si>
     <t>Solicita Médico Omeopata nos PAS.</t>
   </si>
   <si>
     <t>206455</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206455/0446-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206455/0446-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Presidente da Comissão da Festa do Peão.</t>
   </si>
   <si>
     <t>206457</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206457/0447-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206457/0447-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre erosão próxima ao Cemitério.</t>
   </si>
   <si>
     <t>206460</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206460/0448-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206460/0448-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefieto Municipal sobre aquisição de mais ônibus.</t>
   </si>
   <si>
     <t>206464</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206464/0449-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206464/0449-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações pelo transcurso do Dia do Idoso.</t>
   </si>
   <si>
     <t>206466</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206466/0450-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206466/0450-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Associação Comercial e Industrial de Pompéia.</t>
   </si>
   <si>
     <t>206473</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206473/0451-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206473/0451-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal sobre o novo caminhão de lixo.</t>
   </si>
   <si>
     <t>206475</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206475/0452-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206475/0452-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COngratula com o CCI de Pompéia pelo transcurso do Dia do Idoso. </t>
   </si>
   <si>
     <t>206477</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206477/0453-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206477/0453-1999.pdf</t>
   </si>
   <si>
     <t>Vias de acesso ao núcleo Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>206478</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206478/0454-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206478/0454-1999.pdf</t>
   </si>
   <si>
     <t>Conjuntos Musicais.</t>
   </si>
   <si>
     <t>206479</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206479/0455-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206479/0455-1999.pdf</t>
   </si>
   <si>
     <t>Pontos de ônibus em parceria, em forma de abrigo.</t>
   </si>
   <si>
     <t>206481</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206481/0456-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206481/0456-1999.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus defronte as escolas públicas em forma de abrigos.</t>
   </si>
   <si>
     <t>206484</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206484/0457-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206484/0457-1999.pdf</t>
   </si>
   <si>
     <t>206486</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206486/0458-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206486/0458-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre recuperação de alguns trechis da Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>206492</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206492/0459-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206492/0459-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre o recapeamento da Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>206494</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206494/0460-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206494/0460-1999.pdf</t>
   </si>
   <si>
     <t>Solicita orelhão defronte de Empresa em Paulópolis.</t>
   </si>
   <si>
     <t>206496</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206496/0461-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206496/0461-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações pelo transcurso do Dia do Dentista.</t>
   </si>
   <si>
     <t>206500</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206500/0462-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206500/0462-1999.pdf</t>
   </si>
   <si>
     <t>Solicita orelhão dentro da Sociedade Recreativa de Pompéia.</t>
   </si>
   <si>
     <t>206503</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206503/0463-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206503/0463-1999.pdf</t>
   </si>
   <si>
     <t>Arrumar estrada rural.</t>
   </si>
   <si>
     <t>206504</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206504/0464-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206504/0464-1999.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial e abono de Natal aos servidores municipais.</t>
   </si>
   <si>
     <t>206511</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206511/0465-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206511/0465-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações com a Acqua Bel &amp; Cia.</t>
   </si>
   <si>
     <t>206513</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206513/0466-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206513/0466-1999.pdf</t>
   </si>
   <si>
     <t>Guias e sargetas no prosseguimento da Av. Nestor de Barros.</t>
   </si>
   <si>
     <t>206515</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206515/0467-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206515/0467-1999.pdf</t>
   </si>
   <si>
     <t>Voto de boas vindas a nova funcionária da Câmara Municipal.</t>
   </si>
   <si>
     <t>206516</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206516/0468-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206516/0468-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Cabo Pm José dos Santos Pereira.</t>
   </si>
   <si>
     <t>206518</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206518/0469-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206518/0469-1999.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de felicitações com a Jovem Roseli Aparecida de Oliveira Vidal, nova funcionária da Cãmara Municipal;</t>
   </si>
   <si>
     <t>206523</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206523/0470-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206523/0470-1999.pdf</t>
   </si>
   <si>
     <t>insere em ata voto de pesar.</t>
   </si>
   <si>
     <t>206526</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206526/0471-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206526/0471-1999.pdf</t>
   </si>
   <si>
     <t>Orelhão perto do Hotel Pousada.</t>
   </si>
   <si>
     <t>206528</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206528/0472-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206528/0472-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a CPFL que reveja a decisão de fechar escritório de Pompéia,</t>
   </si>
   <si>
     <t>206532</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206532/0473-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206532/0473-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita prolongamento de linha de telefone. </t>
   </si>
   <si>
     <t>206535</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206535/0474-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206535/0474-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Diretoria da Santa Casa Local, pela reforma de suas instalações.</t>
   </si>
   <si>
     <t>206538</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206538/0475-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206538/0475-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza a Associação de Moradores do jardim Olmira Pereira de Carvalho. </t>
   </si>
   <si>
     <t>206540</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206540/0477-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206540/0477-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com a diretoria da Santa Casa.</t>
   </si>
   <si>
     <t>206544</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206544/0478-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206544/0478-1999.pdf</t>
   </si>
   <si>
     <t>Contratação de maestro para o SIM.</t>
   </si>
   <si>
     <t>206550</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206550/0479-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206550/0479-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Dia do professor - 15 de Outubro.</t>
   </si>
   <si>
     <t>206553</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206553/0480-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206553/0480-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Comunidade Católica.</t>
   </si>
   <si>
     <t>206556</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206556/0481-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206556/0481-1999.pdf</t>
   </si>
   <si>
     <t>206557</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206557/0482-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206557/0482-1999.pdf</t>
   </si>
   <si>
     <t>206564</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206564/0483-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206564/0483-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre iluminação pública.</t>
   </si>
   <si>
     <t>206573</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206573/0484-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206573/0484-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações - Dia do Médico.</t>
   </si>
   <si>
     <t>206575</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206575/0485-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206575/0485-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações pela passagem do dia do Professor.</t>
   </si>
   <si>
     <t>206578</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206578/0486-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206578/0486-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Diretoria do SIM de Pompéia.</t>
   </si>
   <si>
     <t>206580</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206580/0487-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206580/0487-1999.pdf</t>
   </si>
   <si>
     <t>Doação de area para instalação de frigorifico.</t>
   </si>
   <si>
     <t>206582</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206582/0488-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206582/0488-1999.pdf</t>
   </si>
   <si>
     <t>206594</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206594/0489-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206594/0489-1999.pdf</t>
   </si>
   <si>
     <t>206597</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206597/0490-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206597/0490-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre cascalhamento das Ruas do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>206598</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206598/0491-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206598/0491-1999.pdf</t>
   </si>
   <si>
     <t>206599</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206599/0492-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206599/0492-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre desapropriação de area.</t>
   </si>
   <si>
     <t>206600</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206600/0494-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206600/0494-1999.pdf</t>
   </si>
   <si>
     <t>Estacionamento em faixa de domínio do DER.</t>
   </si>
   <si>
     <t>206601</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206601/0495-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206601/0495-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a conservação da estrada do Bairro Quebra Côco.</t>
   </si>
   <si>
     <t>206602</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206602/0496-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206602/0496-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com todo o Diretório do PSDB de Pompéia.</t>
   </si>
   <si>
     <t>206603</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206603/0497-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206603/0497-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o novo Diretório do PMDB de Pompéia.</t>
   </si>
   <si>
     <t>206604</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206604/0498-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206604/0498-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre a implantação de boca de lobo em via pública.</t>
   </si>
   <si>
     <t>206606</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206606/0499-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206606/0499-1999.pdf</t>
   </si>
   <si>
     <t>206607</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206607/0500-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206607/0500-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a construção de uma abrigo no ponto de ônibus defronte do Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>206608</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206608/0501-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206608/0501-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a erosão próxima ao Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>206609</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206609/0502-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206609/0502-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre o lixo que está sendo jogado nas imediações do Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>206610</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206610/0503-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206610/0503-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao executivo sobre abono salarial aos servidores municipais.</t>
   </si>
   <si>
     <t>206611</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206611/0504-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206611/0504-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre enfeites de Natal.</t>
   </si>
   <si>
     <t>206612</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206612/0505-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206612/0505-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre reajuste salarial aos servidores.</t>
   </si>
   <si>
     <t>206613</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206613/0506-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206613/0506-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. José Carlos de Sá, proprietário do Hotel Pusada Vale do Sol.</t>
   </si>
   <si>
     <t>206614</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206614/0507-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206614/0507-1999.pdf</t>
   </si>
   <si>
     <t>Voto de boas vindas a nova Promotora de Justiça de Pompéia.</t>
   </si>
   <si>
     <t>206615</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206615/0508-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206615/0508-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a EE Cultura e Liberdade.</t>
   </si>
   <si>
     <t>206617</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206617/0509-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206617/0509-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre asfalto nas Chácaras Paraiso.</t>
   </si>
   <si>
     <t>206620</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206620/0510-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206620/0510-1999.pdf</t>
   </si>
   <si>
     <t>206622</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206622/0511-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206622/0511-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com a direção da EE Cultura e Leberdade.</t>
   </si>
   <si>
     <t>206623</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206623/0512-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206623/0512-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com a dirigente de educação - Diretoria de Marilia.</t>
   </si>
   <si>
     <t>206624</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206624/0513-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206624/0513-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações com a inauguração do Hotel Pousada.</t>
   </si>
   <si>
     <t>206626</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206626/0514-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206626/0514-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao DHS sobre combate as moscas.</t>
   </si>
   <si>
     <t>206627</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206627/0515-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206627/0515-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratula com a EE Cultura e Liberdade. </t>
   </si>
   <si>
     <t>206629</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206629/0516-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206629/0516-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao SAAE de Pompéia sobre os reajustes na tarifa de agua e esgotos.</t>
   </si>
   <si>
     <t>206630</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206630/0517-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206630/0517-1999.pdf</t>
   </si>
   <si>
     <t>206631</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206631/0518-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206631/0518-1999.pdf</t>
   </si>
   <si>
     <t>Informações sobre melhoria de iluminação no Jardim Primavera.</t>
   </si>
   <si>
     <t>206634</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206634/0519-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206634/0519-1999.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Sr. Governador do Estado de São Paulo.</t>
   </si>
   <si>
     <t>206639</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206639/0520-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206639/0520-1999.pdf</t>
   </si>
   <si>
     <t>206640</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206640/0521-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206640/0521-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Fundo Social de Solidariedade do Municipio de Pompéia.</t>
   </si>
   <si>
     <t>206642</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206642/0522-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206642/0522-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefieto Municipal sobre nova iluminação na cidade.</t>
   </si>
   <si>
     <t>206643</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206643/0523-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206643/0523-1999.pdf</t>
   </si>
   <si>
     <t>206644</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206644/0524-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206644/0524-1999.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo relação de empenho.</t>
   </si>
   <si>
     <t>206645</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206645/0525-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206645/0525-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>206646</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206646/0526-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206646/0526-1999.pdf</t>
   </si>
   <si>
     <t>Plano de Saúde aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>206648</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206648/0527-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206648/0527-1999.pdf</t>
   </si>
   <si>
     <t>206649</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206649/0528-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206649/0528-1999.pdf</t>
   </si>
   <si>
     <t>Instalação de orelhao para deficientes fisicos.</t>
   </si>
   <si>
     <t>206651</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206651/0529-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206651/0529-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Recreativa pela realização do Campeonato de Truco.</t>
   </si>
   <si>
     <t>206653</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206653/0530-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206653/0530-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a linha telefônica.</t>
   </si>
   <si>
     <t>206654</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206654/0531-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206654/0531-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Presidente do CCI de POmpéia sobre pagamento de conta telefônica.</t>
   </si>
   <si>
     <t>206655</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206655/0532-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206655/0532-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza os vencedores do campeonato de truco realizado pela Recreativa.</t>
   </si>
   <si>
     <t>206656</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206656/0533-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206656/0533-1999.pdf</t>
   </si>
   <si>
     <t>Dia da Cultura - 05 de Novembro.</t>
   </si>
   <si>
     <t>206657</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206657/0534-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206657/0534-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municiapl sobre asfaltamento da estrada que liga Pompéia ao Bairro Futuro.</t>
   </si>
   <si>
     <t>206659</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206659/0535-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206659/0535-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com o empresário Sr. Jairo Zambon.</t>
   </si>
   <si>
     <t>206660</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206660/0536-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206660/0536-1999.pdf</t>
   </si>
   <si>
     <t>Dia da República.</t>
   </si>
   <si>
     <t>206662</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206662/0537-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206662/0537-1999.pdf</t>
   </si>
   <si>
     <t>Médico de familia.</t>
   </si>
   <si>
     <t>206663</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206663/0538-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206663/0538-1999.pdf</t>
   </si>
   <si>
     <t>Plantões nas Farmacias.</t>
   </si>
   <si>
     <t>206666</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206666/0539-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206666/0539-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a Telesp em Marilia substituição de orelhões.</t>
   </si>
   <si>
     <t>206667</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206667/0540-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206667/0540-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Recreativa pela realização do Baile do Hawai.</t>
   </si>
   <si>
     <t>206668</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206668/0541-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206668/0541-1999.pdf</t>
   </si>
   <si>
     <t>Solicita funcionário (Motorista) para a Agência de Correios e Telégrafos de Pompéia.</t>
   </si>
   <si>
     <t>206669</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206669/0542-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206669/0542-1999.pdf</t>
   </si>
   <si>
     <t>206670</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206670/0543-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206670/0543-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o proprietário do loteamento Jardim das Esmeraldas.</t>
   </si>
   <si>
     <t>206671</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206671/0544-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206671/0544-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a compra de dois telefones celulares.</t>
   </si>
   <si>
     <t>206673</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206673/0545-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206673/0545-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito municipal sobre o andamento do projeto para tratamento de esgotos no Municipio.</t>
   </si>
   <si>
     <t>206674</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206674/0546-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206674/0546-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre erosão que se formou no Jardim Primavera.</t>
   </si>
   <si>
     <t>206675</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206675/0547-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206675/0547-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com o Sr. Jairo Antonio Zambon.</t>
   </si>
   <si>
     <t>206676</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206676/0548-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206676/0548-1999.pdf</t>
   </si>
   <si>
     <t>Congratula com a Formatura do Colégio Técnico Agricola de Pompéia.</t>
   </si>
   <si>
     <t>206690</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206690/0549-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206690/0549-1999.pdf</t>
   </si>
   <si>
     <t>206692</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206692/0550-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206692/0550-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo Municipal sobre Cestas de Natal aos servidores Municipais.</t>
   </si>
   <si>
     <t>206694</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206694/0551-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206694/0551-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre enfeites Natalinos nas Praças da Cidade.</t>
   </si>
   <si>
     <t>206697</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206697/0552-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206697/0552-1999.pdf</t>
   </si>
   <si>
     <t>Reajuste Salarial aos Servidores Estaduais.</t>
   </si>
   <si>
     <t>206701</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206701/0553-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206701/0553-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com a Fundação Shunji Nishimura de Tecnologia.</t>
   </si>
   <si>
     <t>206705</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206705/0554-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206705/0554-1999.pdf</t>
   </si>
   <si>
     <t>206707</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206707/0555-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206707/0555-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DER sobre a erosão que se formou próximo do Cemitério Municipal.</t>
   </si>
   <si>
     <t>206709</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206709/0556-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206709/0556-1999.pdf</t>
   </si>
   <si>
     <t>206751</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206751/0557-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206751/0557-1999.pdf</t>
   </si>
   <si>
     <t>206711</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206711/0558-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206711/0558-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Ministério Público Local.</t>
   </si>
   <si>
     <t>206714</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206714/0559-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206714/0559-1999.pdf</t>
   </si>
   <si>
     <t>Solicita a Ferroban retirar os vagões que estão defronte da Estação Ferroviaria de Pompéia.</t>
   </si>
   <si>
     <t>206717</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206717/0560-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206717/0560-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Colégio Shunji Nishimura.</t>
   </si>
   <si>
     <t>206718</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206718/0561-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206718/0561-1999.pdf</t>
   </si>
   <si>
     <t>Congratula - se com a nova agremiação partidária.</t>
   </si>
   <si>
     <t>206720</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206720/0562-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206720/0562-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito Municipal sobre erosão no Jardim Primavera.</t>
   </si>
   <si>
     <t>206721</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206721/0563-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206721/0563-1999.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Kanefumu Ura e o Jovem Flávio Henrique de Almeida José.</t>
   </si>
   <si>
     <t>206723</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206723/0564-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206723/0564-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao SAAE de Pompéia.</t>
   </si>
   <si>
     <t>206724</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206724/0565-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206724/0565-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal e ao DHS de Pompéia sobre a possibilidade de instalar em Pompéia a Farmácia Popular Municipal visando beneficiar as pessoas mais carentes do Municipio.</t>
   </si>
   <si>
     <t>206727</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206727/0566-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206727/0566-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre ajuda aos Universitarios no ano de 2000.</t>
   </si>
   <si>
     <t>206729</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206729/0567-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206729/0567-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre os Convites 11 e 15/99.</t>
   </si>
   <si>
     <t>206731</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206731/0568-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206731/0568-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações com as EMEF`S.</t>
   </si>
   <si>
     <t>206733</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206733/0569-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206733/0569-1999.pdf</t>
   </si>
   <si>
     <t>206735</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206735/0570-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206735/0570-1999.pdf</t>
   </si>
   <si>
     <t>Solicita informações a CPFL sobre melhorias da iluminação na cidade.</t>
   </si>
   <si>
     <t>206739</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206739/0571-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206739/0571-1999.pdf</t>
   </si>
   <si>
     <t>Informações ao Executivo sobre enfeites Natalinos nas ruas Centrais.</t>
   </si>
   <si>
     <t>206742</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206742/0572-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206742/0572-1999.pdf</t>
   </si>
   <si>
     <t>COngratulações com o Colégio Shunji Nishimura pela formatura do ensino fundamental - 1999.</t>
   </si>
   <si>
     <t>206744</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206744/0573-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206744/0573-1999.pdf</t>
   </si>
   <si>
     <t>Congratulações com a EMEIF Tufic Baracat.</t>
   </si>
   <si>
     <t>206747</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206747/0574-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206747/0574-1999.pdf</t>
   </si>
   <si>
     <t>Reposição salarial de 40% aos servidores Municipais.</t>
   </si>
   <si>
     <t>206749</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206749/0575-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206749/0575-1999.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1076/0001-1999.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1076/0001-1999.pdf</t>
   </si>
   <si>
     <t>Veto total ao autografo nº 30/99, proveniente da aprovação do projeto de lei nº 33/99, de autoria do vereador Francisco Colabono Filho, que disciplina a instalação de novos estabelecimentos de comércio de drogas, medicamentos, insumos farmacêuticos e correlatos e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11061,68 +11061,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106749/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106750/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106751/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106752/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106753/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106754/0006-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106755/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106756/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106757/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106795/0010-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106824/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106853/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106890/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106921/0014-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106941/0015-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106979/0016-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106991/0017-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107002/0018-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107075/0019-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107118/0020-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107149/0021-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107175/0022-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107213/0023-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107255/0024-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107266/0025-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107276/0026-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107286/0027-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107297/0028-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107308/0029-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107496/0030-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107528/0031-1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107570/0032-1999.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107605/0033-1999.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107654/0034-1999.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107708/0035-1999.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107752/0036-1999.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107817/0037-1999.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107844/0038-1999.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107855/0039-1999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108022/0040-1999.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108122/0041-1999.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108159/0042-1999.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108162/0043-1999.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108166/0044-1999.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108170/0045-1999.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108172/0046-1999.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108174/0047-1999.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108175/0048-1999.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108179/0049-1999.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108184/0050-1999.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108189/0051-1999.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108192/0052-1999.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108201/0053-1999.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108205/0054-1999.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108210/0055-1999.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108214/0056-1999.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108218/0057-1999.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108221/0058-1999.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108225/0059-1999.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108229/0060-1999.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108232/0061-1999.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108236/0062-1999.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108241/0063-1999.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108245/0064-1999.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108249/0065-1999.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108254/0066-1999.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108259/0067-1999.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108262/0068-1999.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108278/0069-1999.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108301/0070-1999.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108302/0071-1999.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108303/0072-1999.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108304/0073-1999.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108305/0074-1999.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108306/0075-1999.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108307/0076-1999.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108308/0077-1999.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108309/0078-1999.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108310/0079-1999.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108311/0080-1999.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108312/0081-1999.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108313/0082-1999.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108314/0084-1999.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108315/0085-1999.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108316/0086-1999.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108317/0087-1999.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108318/0088-1999.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108319/0089-1999.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108320/0090-1999.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108321/0091-1999.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108322/0092-1999.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108323/0093-1999.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108324/0094-1999.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108325/0095-1999.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108326/0096-1999.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108327/0097-1999.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108328/0098-1999.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108329/0099-1999.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106758/0100-1999.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106759/0101-1999.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106760/0102-1999.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106761/0103-1999.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106762/0104-1999.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106763/0105-1999.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106764/0106-1999.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106765/0107-1999.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106766/0108-1999.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106800/0109-1999.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106802/0110-1999.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106805/0111-1999.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106809/0112-1999.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106811/0113-1999.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106813/0114-1999.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106814/0115-1999.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106815/0116-1999.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106818/0117-1999.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106821/0118-1999.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106829/0119-1999.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106832/0120-1999.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106835/0121-1999.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106836/0122-1999.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106838/0123-1999.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106840/0124-1999.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106842/0125-1999.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106845/0126-1999.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106847/0127-1999.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106850/0128-1999.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106855/0129-1999.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106859/0130-1999.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106862/0131-1999.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106869/0132-1999.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106872/0133-1999.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106875/0134-1999.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106879/0135-1999.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106883/0136-1999.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106885/0137-1999.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106888/0138-1999.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106892/0139-1999.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106895/0140-1999.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106898/0141-1999.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106900/0142-1999.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106903/0143-1999.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106907/0144-1999.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106909/0145-1999.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106911/0146-1999.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106914/0147-1999.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106919/0148-1999.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106924/0149-1999.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106926/0150-1999.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106928/0151-1999.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106934/0152-1999.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106935/0153-1999.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106936/0154-1999.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106937/0155-1999.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106938/0156-1999.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106939/0157-1999.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106940/0158-1999.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106950/0159-1999.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106952/0160-1999.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106955/0161-1999.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106957/0162-1999.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106959/0163-1999.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106971/0164-1999.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106974/0165-1999.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106976/0166-1999.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106977/0167-1999.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106978/0168-1999.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106980/0169-1999.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106981/0170-1999.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106982/0171-1999.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106983/0172-1999.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106984/0173-1999.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106985/0174-1999.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106986/0175-1999.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106988/0176-1999.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106989/0177-1999.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106990/0178-1999.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106992/0179-1999.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106993/0180-1999.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106994/0181-1999.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106995/0182-1999.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106996/0183-1999.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106997/0184-1999.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106998/0185-1999.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106999/0186-1999.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107000/0187-1999.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107001/0188-1999.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107003/0189-1999.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107052/0190-1999.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107055/0191-1999.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107058/0192-1999.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107060/0193-1999.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107062/0194-1999.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107064/0195-1999.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107067/0196-1999.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107072/0197-1999.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107073/0198-1999.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107076/0199-1999.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107078/0200-1999.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107081/0201-1999.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107083/0202-1999.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107086/0203-1999.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107089/0204-1999.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107092/0205-1999.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107111/0206-1999.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107114/0207-1999.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107116/0208-1999.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107120/0209-1999.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107122/0210-1999.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107124/0211-1999.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107126/0212-1999.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107133/0213-1999.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107139/0215-1999.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107141/0216-1999.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107144/0217-1999.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107146/0218-1999.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107154/0219-1999.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107155/0221-1999.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107157/0222-1999.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107159/0223-1999.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107161/0224-1999.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107164/0225-1999.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107166/0226-1999.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107170/0227-1999.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107173/0228-1999.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107177/0229-1999.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107180/0230-1999.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107182/0231-1999.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107184/0232-1999.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107187/0233-1999.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107188/0234-1999.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107191/0235-1999.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107199/0236-1999.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107204/0237-1999.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107211/0238-1999.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107215/0239-1999.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107218/0240-1999.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107223/0241-1999.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107226/0242-1999.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107229/0243-1999.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107232/0244-1999.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107236/0245-1999.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107239/0246-1999.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107242/0247-1999.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107249/0248-1999.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107256/0249-1999.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107257/0250-1999.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107258/0251-1999.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107259/0252-1999.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107260/0253-1999.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107261/0254-1999.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107262/0255-1999.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107263/0256-1999.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107264/0257-1999.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107265/0258-1999.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107267/0259-1999.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107268/0260-1999.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107269/0261-1999.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107270/0262-1999.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107271/0263-1999.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107272/0264-1999.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107273/0265-1999.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107274/0266-1999.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/105933/0267-1999.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107275/0268-1999.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107277/0269-1999.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107278/0270-1999.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107279/0271-1999.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107280/0272-1999.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107281/0273-1999.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107282/0275-1999.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107283/0276-1999.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107284/0277-1999.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107285/0278-1999.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107287/0279-1999.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107288/0280-1999.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107289/0281-1999.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107290/0282-1999.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107291/0283-1999.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107292/0284-1999.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107293/0285-1999.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107294/0286-1999.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107295/0287-1999.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107296/0288-1999.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107298/0289-1999.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107299/0290-1999.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107300/0291-1999.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107301/0292-1999.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107302/0293-1999.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107303/0294-1999.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107304/0295-1999.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107305/0296-1999.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107306/0297-1999.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107307/0298-1999.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107309/0299-1999.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107310/0300-1999.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107311/0301-1999.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107312/0302-1999.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107466/0303-1999.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107471/0304-1999.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107474/0305-1999.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107482/0306-1999.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107489/0307-1999.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107493/0308-1999.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107499/0309-1999.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107502/0310-1999.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107506/0311-1999.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107511/0312-1999.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107515/0313-1999.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107135/0314-1999.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107518/0315-1999.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107521/0316-1999.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107523/0317-1999.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107525/0318-1999.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107534/0319-1999.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107536/0320-1999.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107541/0321-1999.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107543/0322-1999.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107546/0323-1999.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107550/0324-1999.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107558/0325-1999.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107561/0326-1999.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107565/0327-1999.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107568/0328-1999.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107575/0329-1999.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107577/0330-1999.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107581/0331-1999.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107583/0332-1999.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107584/0333-1999.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107586/0334-1999.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107589/0335-1999.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107594/0336-1999.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107599/0337-1999.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107601/0338-1999.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107610/0339-1999.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107617/0340-1999.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107619/0341-1999.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107626/0342-1999.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107629/0343-1999.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107632/0344-1999.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107637/0345-1999.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107639/0346-1999.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107642/0347-1999.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107649/0348-1999.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107664/0349-1999.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107668/0350-1999.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107671/0351-1999.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107675/0352-1999.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107679/0353-1999.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107682/0354-1999.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107687/0355-1999.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107693/0356-1999.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107698/0357-1999.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107704/0358-1999.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107712/0359-1999.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107714/0360-1999.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107718/0361-1999.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107731/0362-1999.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107735/0363-1999.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107740/0364-1999.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107744/0365-1999.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107746/0366-1999.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107750/0367-1999.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107771/0369-1999.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107775/0370-1999.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107781/0371-1999.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107782/0372-1999.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107784/0373-1999.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107788/0374-1999.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107790/0375-1999.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107798/0376-1999.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107804/0377-1999.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107812/0378-1999.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107823/0379-1999.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107828/0380-1999.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107834/0381-1999.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107837/0382-1999.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107838/0383-1999.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107839/0384-1999.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107840/0385-1999.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107841/0386-1999.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107842/0387-1999.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107843/0388-1999.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107845/0389-1999.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107846/0390-1999.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107847/0391-1999.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107848/0392-1999.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107849/0393-1999.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107850/0394-1999.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107851/0395-1999.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107852/0396-1999.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107853/0397-1999.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107854/0398-1999.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107856/0399-1999.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107857/0400-1999.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107858/0401-1999.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107997/0402-1999.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108002/0403-1999.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108007/0404-1999.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108011/0405-1999.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108014/0406-1999.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108017/0407-1999.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108019/0408-1999.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108025/0409-1999.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108030/0410-1999.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108034/0411-1999.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108070/0412-1999.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108074/0413-1999.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108079/0414-1999.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108096/0415-1999.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108099/0416-1999.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108102/0417-1999.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108117/0418-1999.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108128/0419-1999.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108137/0420-1999.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108143/0421-1999.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108145/0422-1999.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108150/0423-1999.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108154/0424-1999.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300195/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300196/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300197/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300198/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300199/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300201/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300202/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300200/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300203/0010-1999.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300204/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300194/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300205/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1031/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1033/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1034/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1035/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1036/0001%20A-1999.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1038/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1039/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1040/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1041/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1042/0006-1999.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1043/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1044/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1045/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1046/0010-1999.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1047/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1048/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1049/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1050/0014-1999.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1051/0015-1999.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1052/0016-1999.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1053/0017-1999.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1054/0018-1999.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1055/0019-1999.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1056/0020-1999.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1057/0021-1999.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1058/0022-1999.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1059/0023-1999.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1060/0024-1999.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1061/0025-1999.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1062/0026-1999.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1063/0027-1999.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1064/0028-1999.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1065/0029-1999.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1066/0030-1999.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1067/0031-1999.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1068/0032-1999.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1069/0033-1999.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1070/0034-1999.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1071/0035-1999.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1072/0036-1999.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1073/0037-1999.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1074/0038-1999.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1075/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/2049/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205269/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205270/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205271/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205272/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205273/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205274/0006-1999.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205275/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205276/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205277/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205297/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205325/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205368/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205392/0014-1999.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205414/0015-1999.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205439/0016-1999.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205471/0017-1999.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205504/0018-1999.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205524/0019-1999.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205545/0021-1999.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205556/0022-1999.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205567/0023-1999.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205623/0024-1999.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205646/0025-1999.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205692/0026-1999.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205777/0028-1999.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205836/0029-1999.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205854/0030-1999.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205865/0031-1999.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205879/0032-1999.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205899/0033-1999.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205991/0034-1999.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206048/0035-1999.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206075/0036-1999.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206116/0037-1999.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206164/0038-1999.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206246/0039-1999.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206310/0040-1999.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206328/0041-1999.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206345/0042-1999.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206363/0043-1999.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206462/0044-1999.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206490/0045-1999.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206517/0046-1999.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206548/0047-1999.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206584/0048-1999.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206605/0049-1999.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206616/0050-1999.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206632/0051-1999.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206650/0052-1999.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206665/0053-1999.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206678/0054-1999.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206713/0055-1999.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206753/0058-1999.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206755/0059-1999.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206757/0060-1999.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206759/0061-1999.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206762/0062-1999.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206763/0063-1999.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206766/0064-1999.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206767/0065-1999.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206768/0066-1999.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206770/0067-1999.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206772/0068-1999.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206773/0069-1999.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206776/0070-1999.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206778/0071-1999.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206781/0074-1999.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206783/0075-1999.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206784/0076-1999.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206787/0077-1999.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206790/0078-1999.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206792/0079-1999.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206793/0080-1999.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206794/0081-1999.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206797/0082-1999.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206799/0083-1999.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206801/0084-1999.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206803/0085-1999.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206638/0086-1999.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206637/0087-1999.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206805/0088-1999.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206807/0089-1999.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206810/0090-1999.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206812/0091-1999.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206814/0092-1999.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206818/0093-1999.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206821/0094-1999.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206824/0095-1999.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206826/0096-1999.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206829/0097-1999.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206636/0098-1999.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206833/0099-1999.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205278/0100-1999.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205279/0101-1999.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205280/0102-1999.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205281/0103-1999.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205282/0104-1999.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205283/0105-1999.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205284/0106-1999.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205285/0107-1999.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205286/0108-1999.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205287/0109-1999.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205288/0110-1999.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205289/0111-1999.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205290/0112-1999.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205291/0113-1999.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205292/0114-1999.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205293/0115-1999.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205294/0116-1999.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205295/0117-1999.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205296/0118-1999.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205298/0119-1999.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205314/0120-1999.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205315/0121-1999.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205316/0122-1999.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205317/0123-1999.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205318/0124-1999.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205319/0125-1999.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205320/0126-1999.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205322/0127-1999.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205323/0128-1999.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205326/0129-1999.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205328/0130-1999.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205330/0131-1999.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205332/0132-1999.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205335/0133-1999.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205336/0134-1999.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205339/0135-1999.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205341/0136-1999.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205343/0137-1999.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205345/0138-1999.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205371/0139-1999.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205373/0140-1999.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205375/0141-1999.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205378/0142-1999.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205380/0143-1999.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205382/0144-1999.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205384/0145-1999.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205386/0146-1999.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205387/0147-1999.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205390/0148-1999.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205394/0149-1999.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205395/0150-1999.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205398/0151-1999.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205400/0152-1999.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205403/0153-1999.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205405/0154-1999.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205407/0155-1999.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205409/0156-1999.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205411/0157-1999.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205412/0158-1999.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205416/0159-1999.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205418/0160-1999.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205420/0161-1999.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205422/0162-1999.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205424/0163-1999.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205427/0164-1999.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205429/0165-1999.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205432/0166-1999.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205435/0167-1999.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205437/0168-1999.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205441/0169-1999.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205444/0170-1999.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205446/0171-1999.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205452/0172-1999.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205454/0173-1999.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205457/0174-1999.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205460/0175-1999.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205464/0176-1999.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205466/0177-1999.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205468/0178-1999.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205473/0180-1999.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205475/0181-1999.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205487/0182-1999.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205489/0183-1999.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205492/0184-1999.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205495/0185-1999.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205497/0186-1999.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205500/0187-1999.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205501/0188-1999.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205507/0189-1999.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205508/0191-1999.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205511/0192-1999.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205513/0193-1999.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205515/0194-1999.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205516/0195-1999.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205517/0196-1999.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205519/0197-1999.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205523/0198-1999.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205525/0199-1999.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205526/0200-1999.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205527/0201-1999.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205528/0202-1999.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205529/0203-1999.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205530/0204-1999.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205531/0205-1999.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205532/0206-1999.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205533/0207-1999.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205534/0208-1999.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205535/0209-1999.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205536/0210-1999.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205537/0211-1999.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205538/0212-1999.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205539/0213-1999.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205540/0214-1999.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205541/0215-1999.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205542/0216-1999.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205543/0217-1999.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205544/0218-1999.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205546/0219-1999.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205547/0220-1999.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205548/0221-1999.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205549/0222-1999.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205550/0223-1999.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205551/0224-1999.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205552/0225-1999.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205553/0226-1999.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205554/0227-1999.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205555/0228-1999.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205557/0229-1999.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205558/0230-1999.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205559/0231-1999.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205560/0232-1999.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205561/0233-1999.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205562/0234-1999.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205563/0235-1999.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205564/0236-1999.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205565/0237-1999.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205566/0238-1999.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205568/0239-1999.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205569/0240-1999.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205570/0241-1999.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205571/0242-1999.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205572/0243-1999.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205607/0244-1999.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205613/0245-1999.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205616/0246-1999.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205619/0247-1999.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205621/0248-1999.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205629/0249-1999.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205630/0250-1999.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205631/0251-1999.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205632/0252-1999.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205633/0253-1999.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205634/0254-1999.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205637/0255-1999.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205640/0256-1999.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205642/0257-1999.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205644/0258-1999.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205649/0259-1999.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205651/0260-1999.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205652/0261-1999.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205654/0262-1999.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205666/0263-1999.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205672/0264-1999.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205680/0265-1999.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205683/0266-1999.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205686/0267-1999.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205690/0268-1999.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205693/0269-1999.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205696/0270-1999.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205699/0271-1999.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205701/0272-1999.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205704/0273-1999.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205707/0274-1999.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205710/0275-1999.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205715/0276-1999.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205725/0277-1999.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205727/0278-1999.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205729/0279-1999.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205731/0280-1999.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205734/0281-1999.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205748/0282-1999.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205749/0283-1999.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205754/0284-1999.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205761/0285-1999.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205764/0286-1999.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205768/0287-1999.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205773/0288-1999.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205779/0289-1999.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205786/0290-1999.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205798/0291-1999.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205803/0292-1999.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205807/0293-1999.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205811/0294-1999.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205815/0295-1999.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205818/0296-1999.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205822/0297-1999.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205826/0298-1999.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205843/0299-1999.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205844/0300-1999.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205845/0301-1999.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205846/0302-1999.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205848/0303-1999.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205849/0304-1999.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205850/0305-1999.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205851/0306-1999.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205852/0307-1999.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205853/0308-1999.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205855/0309-1999.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205856/0310-1999.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205857/0311-1999.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205858/0312-1999.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205859/0313-1999.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205860/0314-1999.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205861/0315-1999.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205862/0316-1999.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205863/0317-1999.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205864/0318-1999.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205866/0319-1999.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205867/0320-1999.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205868/0321-1999.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205869/0322-1999.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205870/0323-1999.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205871/0324-1999.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205873/0325-1999.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205874/0326-1999.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205875/0327-1999.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205877/0328-1999.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205880/0329-1999.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205882/0330-1999.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205883/0331-1999.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205886/0332-1999.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205888/0333-1999.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205890/0334-1999.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205892/0335-1999.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205893/0336-1999.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205894/0337-1999.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205897/0338-1999.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205901/0339-1999.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205902/0340-1999.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205904/0341-1999.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205905/0342-1999.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205906/0343-1999.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205912/0344-1999.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205913/0345-1999.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205915/0346-1999.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205939/0347-1999.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205946/0348-1999.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205996/0349-1999.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205998/0350-1999.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206002/0351-1999.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206005/0352-1999.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206027/0353-1999.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206030/0354-1999.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206033/0355-1999.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206036/0356-1999.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206038/0357-1999.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206040/0358-1999.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206051/0359-1999.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206058/0360-1999.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206060/0361-1999.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206062/0362-1999.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206064/0363-1999.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206066/0364-1999.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206068/0365-1999.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206070/0366-1999.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206073/0367-1999.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206078/0369-1999.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206081/0370-1999.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206084/0371-1999.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206094/0372-1999.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206097/0373-1999.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206101/0374-1999.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206105/0375-1999.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206107/0376-1999.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206109/0377-1999.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206112/0378-1999.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206141/0379-1999.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206143/0380-1999.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206145/0381-1999.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206147/0383-1999.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206150/0384-1999.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206152/0385-1999.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206154/0386-1999.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206157/0387-1999.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206160/0388-1999.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206166/0389-1999.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206212/0390-1999.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206216/0391-1999.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206220/0392-1999.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206223/0393-1999.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206226/0394-1999.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206234/0395-1999.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206236/0396-1999.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206238/0397-1999.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206242/0398-1999.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206248/0399-1999.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206256/0400-1999.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206260/0401-1999.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206267/0402-1999.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206270/0403-1999.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206273/0404-1999.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206275/0405-1999.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206278/0406-1999.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206280/0407-1999.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206294/0408-1999.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206311/0409-1999.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206312/0410-1999.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206317/0411-1999.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206319/0412-1999.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206320/0413-1999.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206322/0414-1999.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206323/0415-1999.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206325/0416-1999.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206326/0417-1999.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206327/0418-1999.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206330/0419-1999.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206331/0420-1999.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206332/0421-1999.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206333/0422-1999.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206335/0423-1999.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206337/0424-1999.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206338/0425-1999.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206339/0426-1999.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206341/0427-1999.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206343/0428-1999.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206346/0429-1999.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206348/0430-1999.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206350/0431-1999.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206351/0432-1999.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206353/0433-1999.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206355/0434-1999.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206357/0435-1999.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206358/0436-1999.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206360/0437-1999.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206362/0438-1999.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206364/0439-1999.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206435/0440-1999.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206437/0441-1999.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206440/0442-1999.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206442/0443-1999.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206451/0444-1999.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206452/0445-1999.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206455/0446-1999.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206457/0447-1999.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206460/0448-1999.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206464/0449-1999.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206466/0450-1999.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206473/0451-1999.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206475/0452-1999.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206477/0453-1999.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206478/0454-1999.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206479/0455-1999.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206481/0456-1999.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206484/0457-1999.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206486/0458-1999.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206492/0459-1999.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206494/0460-1999.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206496/0461-1999.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206500/0462-1999.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206503/0463-1999.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206504/0464-1999.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206511/0465-1999.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206513/0466-1999.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206515/0467-1999.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206516/0468-1999.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206518/0469-1999.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206523/0470-1999.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206526/0471-1999.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206528/0472-1999.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206532/0473-1999.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206535/0474-1999.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206538/0475-1999.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206540/0477-1999.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206544/0478-1999.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206550/0479-1999.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206553/0480-1999.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206556/0481-1999.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206557/0482-1999.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206564/0483-1999.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206573/0484-1999.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206575/0485-1999.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206578/0486-1999.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206580/0487-1999.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206582/0488-1999.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206594/0489-1999.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206597/0490-1999.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206598/0491-1999.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206599/0492-1999.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206600/0494-1999.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206601/0495-1999.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206602/0496-1999.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206603/0497-1999.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206604/0498-1999.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206606/0499-1999.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206607/0500-1999.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206608/0501-1999.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206609/0502-1999.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206610/0503-1999.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206611/0504-1999.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206612/0505-1999.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206613/0506-1999.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206614/0507-1999.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206615/0508-1999.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206617/0509-1999.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206620/0510-1999.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206622/0511-1999.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206623/0512-1999.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206624/0513-1999.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206626/0514-1999.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206627/0515-1999.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206629/0516-1999.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206630/0517-1999.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206631/0518-1999.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206634/0519-1999.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206639/0520-1999.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206640/0521-1999.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206642/0522-1999.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206643/0523-1999.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206644/0524-1999.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206645/0525-1999.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206646/0526-1999.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206648/0527-1999.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206649/0528-1999.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206651/0529-1999.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206653/0530-1999.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206654/0531-1999.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206655/0532-1999.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206656/0533-1999.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206657/0534-1999.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206659/0535-1999.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206660/0536-1999.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206662/0537-1999.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206663/0538-1999.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206666/0539-1999.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206667/0540-1999.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206668/0541-1999.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206669/0542-1999.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206670/0543-1999.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206671/0544-1999.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206673/0545-1999.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206674/0546-1999.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206675/0547-1999.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206676/0548-1999.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206690/0549-1999.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206692/0550-1999.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206694/0551-1999.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206697/0552-1999.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206701/0553-1999.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206705/0554-1999.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206707/0555-1999.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206709/0556-1999.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206751/0557-1999.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206711/0558-1999.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206714/0559-1999.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206717/0560-1999.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206718/0561-1999.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206720/0562-1999.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206721/0563-1999.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206723/0564-1999.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206724/0565-1999.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206727/0566-1999.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206729/0567-1999.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206731/0568-1999.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206733/0569-1999.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206735/0570-1999.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206739/0571-1999.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206742/0572-1999.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206744/0573-1999.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206747/0574-1999.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206749/0575-1999.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1076/0001-1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106749/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106750/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106751/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106752/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106753/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106754/0006-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106755/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106756/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106757/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106795/0010-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106824/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106853/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106890/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106921/0014-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106941/0015-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106979/0016-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106991/0017-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107002/0018-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107075/0019-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107118/0020-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107149/0021-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107175/0022-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107213/0023-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107255/0024-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107266/0025-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107276/0026-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107286/0027-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107297/0028-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107308/0029-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107496/0030-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107528/0031-1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107570/0032-1999.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107605/0033-1999.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107654/0034-1999.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107708/0035-1999.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107752/0036-1999.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107817/0037-1999.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107844/0038-1999.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107855/0039-1999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108022/0040-1999.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108122/0041-1999.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108159/0042-1999.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108162/0043-1999.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108166/0044-1999.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108170/0045-1999.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108172/0046-1999.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108174/0047-1999.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108175/0048-1999.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108179/0049-1999.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108184/0050-1999.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108189/0051-1999.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108192/0052-1999.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108201/0053-1999.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108205/0054-1999.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108210/0055-1999.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108214/0056-1999.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108218/0057-1999.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108221/0058-1999.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108225/0059-1999.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108229/0060-1999.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108232/0061-1999.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108236/0062-1999.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108241/0063-1999.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108245/0064-1999.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108249/0065-1999.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108254/0066-1999.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108259/0067-1999.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108262/0068-1999.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108278/0069-1999.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108301/0070-1999.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108302/0071-1999.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108303/0072-1999.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108304/0073-1999.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108305/0074-1999.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108306/0075-1999.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108307/0076-1999.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108308/0077-1999.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108309/0078-1999.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108310/0079-1999.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108311/0080-1999.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108312/0081-1999.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108313/0082-1999.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108314/0084-1999.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108315/0085-1999.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108316/0086-1999.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108317/0087-1999.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108318/0088-1999.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108319/0089-1999.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108320/0090-1999.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108321/0091-1999.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108322/0092-1999.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108323/0093-1999.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108324/0094-1999.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108325/0095-1999.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108326/0096-1999.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108327/0097-1999.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108328/0098-1999.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108329/0099-1999.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106758/0100-1999.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106759/0101-1999.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106760/0102-1999.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106761/0103-1999.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106762/0104-1999.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106763/0105-1999.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106764/0106-1999.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106765/0107-1999.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106766/0108-1999.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106800/0109-1999.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106802/0110-1999.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106805/0111-1999.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106809/0112-1999.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106811/0113-1999.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106813/0114-1999.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106814/0115-1999.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106815/0116-1999.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106818/0117-1999.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106821/0118-1999.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106829/0119-1999.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106832/0120-1999.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106835/0121-1999.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106836/0122-1999.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106838/0123-1999.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106840/0124-1999.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106842/0125-1999.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106845/0126-1999.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106847/0127-1999.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106850/0128-1999.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106855/0129-1999.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106859/0130-1999.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106862/0131-1999.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106869/0132-1999.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106872/0133-1999.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106875/0134-1999.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106879/0135-1999.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106883/0136-1999.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106885/0137-1999.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106888/0138-1999.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106892/0139-1999.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106895/0140-1999.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106898/0141-1999.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106900/0142-1999.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106903/0143-1999.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106907/0144-1999.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106909/0145-1999.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106911/0146-1999.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106914/0147-1999.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106919/0148-1999.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106924/0149-1999.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106926/0150-1999.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106928/0151-1999.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106934/0152-1999.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106935/0153-1999.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106936/0154-1999.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106937/0155-1999.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106938/0156-1999.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106939/0157-1999.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106940/0158-1999.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106950/0159-1999.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106952/0160-1999.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106955/0161-1999.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106957/0162-1999.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106959/0163-1999.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106971/0164-1999.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106974/0165-1999.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106976/0166-1999.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106977/0167-1999.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106978/0168-1999.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106980/0169-1999.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106981/0170-1999.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106982/0171-1999.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106983/0172-1999.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106984/0173-1999.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106985/0174-1999.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106986/0175-1999.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106988/0176-1999.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106989/0177-1999.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106990/0178-1999.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106992/0179-1999.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106993/0180-1999.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106994/0181-1999.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106995/0182-1999.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106996/0183-1999.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106997/0184-1999.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106998/0185-1999.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/106999/0186-1999.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107000/0187-1999.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107001/0188-1999.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107003/0189-1999.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107052/0190-1999.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107055/0191-1999.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107058/0192-1999.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107060/0193-1999.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107062/0194-1999.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107064/0195-1999.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107067/0196-1999.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107072/0197-1999.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107073/0198-1999.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107076/0199-1999.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107078/0200-1999.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107081/0201-1999.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107083/0202-1999.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107086/0203-1999.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107089/0204-1999.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107092/0205-1999.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107111/0206-1999.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107114/0207-1999.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107116/0208-1999.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107120/0209-1999.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107122/0210-1999.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107124/0211-1999.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107126/0212-1999.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107133/0213-1999.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107139/0215-1999.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107141/0216-1999.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107144/0217-1999.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107146/0218-1999.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107154/0219-1999.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107155/0221-1999.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107157/0222-1999.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107159/0223-1999.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107161/0224-1999.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107164/0225-1999.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107166/0226-1999.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107170/0227-1999.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107173/0228-1999.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107177/0229-1999.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107180/0230-1999.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107182/0231-1999.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107184/0232-1999.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107187/0233-1999.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107188/0234-1999.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107191/0235-1999.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107199/0236-1999.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107204/0237-1999.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107211/0238-1999.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107215/0239-1999.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107218/0240-1999.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107223/0241-1999.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107226/0242-1999.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107229/0243-1999.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107232/0244-1999.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107236/0245-1999.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107239/0246-1999.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107242/0247-1999.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107249/0248-1999.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107256/0249-1999.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107257/0250-1999.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107258/0251-1999.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107259/0252-1999.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107260/0253-1999.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107261/0254-1999.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107262/0255-1999.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107263/0256-1999.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107264/0257-1999.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107265/0258-1999.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107267/0259-1999.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107268/0260-1999.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107269/0261-1999.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107270/0262-1999.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107271/0263-1999.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107272/0264-1999.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107273/0265-1999.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107274/0266-1999.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/105933/0267-1999.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107275/0268-1999.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107277/0269-1999.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107278/0270-1999.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107279/0271-1999.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107280/0272-1999.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107281/0273-1999.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107282/0275-1999.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107283/0276-1999.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107284/0277-1999.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107285/0278-1999.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107287/0279-1999.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107288/0280-1999.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107289/0281-1999.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107290/0282-1999.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107291/0283-1999.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107292/0284-1999.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107293/0285-1999.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107294/0286-1999.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107295/0287-1999.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107296/0288-1999.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107298/0289-1999.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107299/0290-1999.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107300/0291-1999.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107301/0292-1999.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107302/0293-1999.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107303/0294-1999.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107304/0295-1999.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107305/0296-1999.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107306/0297-1999.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107307/0298-1999.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107309/0299-1999.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107310/0300-1999.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107311/0301-1999.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107312/0302-1999.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107466/0303-1999.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107471/0304-1999.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107474/0305-1999.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107482/0306-1999.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107489/0307-1999.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107493/0308-1999.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107499/0309-1999.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107502/0310-1999.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107506/0311-1999.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107511/0312-1999.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107515/0313-1999.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107135/0314-1999.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107518/0315-1999.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107521/0316-1999.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107523/0317-1999.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107525/0318-1999.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107534/0319-1999.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107536/0320-1999.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107541/0321-1999.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107543/0322-1999.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107546/0323-1999.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107550/0324-1999.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107558/0325-1999.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107561/0326-1999.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107565/0327-1999.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107568/0328-1999.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107575/0329-1999.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107577/0330-1999.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107581/0331-1999.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107583/0332-1999.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107584/0333-1999.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107586/0334-1999.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107589/0335-1999.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107594/0336-1999.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107599/0337-1999.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107601/0338-1999.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107610/0339-1999.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107617/0340-1999.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107619/0341-1999.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107626/0342-1999.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107629/0343-1999.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107632/0344-1999.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107637/0345-1999.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107639/0346-1999.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107642/0347-1999.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107649/0348-1999.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107664/0349-1999.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107668/0350-1999.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107671/0351-1999.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107675/0352-1999.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107679/0353-1999.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107682/0354-1999.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107687/0355-1999.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107693/0356-1999.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107698/0357-1999.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107704/0358-1999.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107712/0359-1999.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107714/0360-1999.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107718/0361-1999.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107731/0362-1999.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107735/0363-1999.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107740/0364-1999.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107744/0365-1999.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107746/0366-1999.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107750/0367-1999.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107771/0369-1999.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107775/0370-1999.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107781/0371-1999.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107782/0372-1999.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107784/0373-1999.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107788/0374-1999.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107790/0375-1999.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107798/0376-1999.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107804/0377-1999.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107812/0378-1999.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107823/0379-1999.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107828/0380-1999.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107834/0381-1999.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107837/0382-1999.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107838/0383-1999.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107839/0384-1999.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107840/0385-1999.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107841/0386-1999.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107842/0387-1999.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107843/0388-1999.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107845/0389-1999.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107846/0390-1999.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107847/0391-1999.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107848/0392-1999.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107849/0393-1999.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107850/0394-1999.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107851/0395-1999.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107852/0396-1999.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107853/0397-1999.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107854/0398-1999.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107856/0399-1999.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107857/0400-1999.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107858/0401-1999.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/107997/0402-1999.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108002/0403-1999.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108007/0404-1999.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108011/0405-1999.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108014/0406-1999.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108017/0407-1999.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108019/0408-1999.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108025/0409-1999.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108030/0410-1999.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108034/0411-1999.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108070/0412-1999.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108074/0413-1999.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108079/0414-1999.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108096/0415-1999.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108099/0416-1999.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108102/0417-1999.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108117/0418-1999.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108128/0419-1999.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108137/0420-1999.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108143/0421-1999.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108145/0422-1999.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108150/0423-1999.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/108154/0424-1999.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300195/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300196/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300197/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300198/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300199/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300201/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300202/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300200/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300203/0010-1999.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300204/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300194/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/300205/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1031/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1033/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1034/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1035/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1036/0001%20A-1999.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1038/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1039/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1040/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1041/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1042/0006-1999.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1043/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1044/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1045/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1046/0010-1999.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1047/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1048/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1049/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1050/0014-1999.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1051/0015-1999.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1052/0016-1999.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1053/0017-1999.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1054/0018-1999.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1055/0019-1999.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1056/0020-1999.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1057/0021-1999.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1058/0022-1999.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1059/0023-1999.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1060/0024-1999.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1061/0025-1999.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1062/0026-1999.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1063/0027-1999.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1064/0028-1999.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1065/0029-1999.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1066/0030-1999.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1067/0031-1999.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1068/0032-1999.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1069/0033-1999.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1070/0034-1999.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1071/0035-1999.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1072/0036-1999.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1073/0037-1999.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1074/0038-1999.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1075/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/2049/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205269/0001-1999.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205270/0002-1999.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205271/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205272/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205273/0005-1999.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205274/0006-1999.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205275/0007-1999.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205276/0008-1999.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205277/0009-1999.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205297/0011-1999.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205325/0012-1999.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205368/0013-1999.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205392/0014-1999.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205414/0015-1999.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205439/0016-1999.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205471/0017-1999.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205504/0018-1999.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205524/0019-1999.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205545/0021-1999.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205556/0022-1999.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205567/0023-1999.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205623/0024-1999.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205646/0025-1999.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205692/0026-1999.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205777/0028-1999.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205836/0029-1999.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205854/0030-1999.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205865/0031-1999.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205879/0032-1999.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205899/0033-1999.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205991/0034-1999.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206048/0035-1999.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206075/0036-1999.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206116/0037-1999.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206164/0038-1999.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206246/0039-1999.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206310/0040-1999.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206328/0041-1999.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206345/0042-1999.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206363/0043-1999.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206462/0044-1999.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206490/0045-1999.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206517/0046-1999.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206548/0047-1999.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206584/0048-1999.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206605/0049-1999.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206616/0050-1999.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206632/0051-1999.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206650/0052-1999.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206665/0053-1999.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206678/0054-1999.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206713/0055-1999.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206753/0058-1999.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206755/0059-1999.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206757/0060-1999.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206759/0061-1999.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206762/0062-1999.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206763/0063-1999.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206766/0064-1999.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206767/0065-1999.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206768/0066-1999.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206770/0067-1999.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206772/0068-1999.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206773/0069-1999.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206776/0070-1999.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206778/0071-1999.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206781/0074-1999.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206783/0075-1999.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206784/0076-1999.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206787/0077-1999.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206790/0078-1999.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206792/0079-1999.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206793/0080-1999.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206794/0081-1999.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206797/0082-1999.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206799/0083-1999.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206801/0084-1999.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206803/0085-1999.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206638/0086-1999.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206637/0087-1999.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206805/0088-1999.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206807/0089-1999.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206810/0090-1999.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206812/0091-1999.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206814/0092-1999.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206818/0093-1999.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206821/0094-1999.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206824/0095-1999.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206826/0096-1999.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206829/0097-1999.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206636/0098-1999.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206833/0099-1999.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205278/0100-1999.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205279/0101-1999.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205280/0102-1999.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205281/0103-1999.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205282/0104-1999.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205283/0105-1999.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205284/0106-1999.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205285/0107-1999.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205286/0108-1999.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205287/0109-1999.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205288/0110-1999.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205289/0111-1999.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205290/0112-1999.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205291/0113-1999.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205292/0114-1999.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205293/0115-1999.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205294/0116-1999.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205295/0117-1999.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205296/0118-1999.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205298/0119-1999.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205314/0120-1999.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205315/0121-1999.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205316/0122-1999.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205317/0123-1999.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205318/0124-1999.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205319/0125-1999.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205320/0126-1999.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205322/0127-1999.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205323/0128-1999.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205326/0129-1999.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205328/0130-1999.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205330/0131-1999.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205332/0132-1999.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205335/0133-1999.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205336/0134-1999.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205339/0135-1999.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205341/0136-1999.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205343/0137-1999.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205345/0138-1999.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205371/0139-1999.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205373/0140-1999.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205375/0141-1999.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205378/0142-1999.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205380/0143-1999.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205382/0144-1999.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205384/0145-1999.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205386/0146-1999.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205387/0147-1999.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205390/0148-1999.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205394/0149-1999.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205395/0150-1999.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205398/0151-1999.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205400/0152-1999.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205403/0153-1999.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205405/0154-1999.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205407/0155-1999.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205409/0156-1999.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205411/0157-1999.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205412/0158-1999.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205416/0159-1999.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205418/0160-1999.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205420/0161-1999.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205422/0162-1999.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205424/0163-1999.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205427/0164-1999.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205429/0165-1999.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205432/0166-1999.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205435/0167-1999.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205437/0168-1999.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205441/0169-1999.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205444/0170-1999.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205446/0171-1999.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205452/0172-1999.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205454/0173-1999.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205457/0174-1999.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205460/0175-1999.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205464/0176-1999.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205466/0177-1999.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205468/0178-1999.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205473/0180-1999.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205475/0181-1999.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205487/0182-1999.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205489/0183-1999.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205492/0184-1999.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205495/0185-1999.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205497/0186-1999.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205500/0187-1999.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205501/0188-1999.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205507/0189-1999.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205508/0191-1999.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205511/0192-1999.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205513/0193-1999.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205515/0194-1999.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205516/0195-1999.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205517/0196-1999.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205519/0197-1999.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205523/0198-1999.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205525/0199-1999.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205526/0200-1999.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205527/0201-1999.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205528/0202-1999.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205529/0203-1999.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205530/0204-1999.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205531/0205-1999.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205532/0206-1999.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205533/0207-1999.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205534/0208-1999.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205535/0209-1999.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205536/0210-1999.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205537/0211-1999.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205538/0212-1999.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205539/0213-1999.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205540/0214-1999.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205541/0215-1999.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205542/0216-1999.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205543/0217-1999.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205544/0218-1999.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205546/0219-1999.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205547/0220-1999.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205548/0221-1999.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205549/0222-1999.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205550/0223-1999.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205551/0224-1999.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205552/0225-1999.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205553/0226-1999.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205554/0227-1999.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205555/0228-1999.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205557/0229-1999.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205558/0230-1999.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205559/0231-1999.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205560/0232-1999.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205561/0233-1999.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205562/0234-1999.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205563/0235-1999.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205564/0236-1999.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205565/0237-1999.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205566/0238-1999.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205568/0239-1999.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205569/0240-1999.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205570/0241-1999.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205571/0242-1999.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205572/0243-1999.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205607/0244-1999.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205613/0245-1999.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205616/0246-1999.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205619/0247-1999.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205621/0248-1999.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205629/0249-1999.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205630/0250-1999.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205631/0251-1999.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205632/0252-1999.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205633/0253-1999.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205634/0254-1999.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205637/0255-1999.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205640/0256-1999.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205642/0257-1999.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205644/0258-1999.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205649/0259-1999.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205651/0260-1999.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205652/0261-1999.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205654/0262-1999.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205666/0263-1999.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205672/0264-1999.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205680/0265-1999.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205683/0266-1999.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205686/0267-1999.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205690/0268-1999.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205693/0269-1999.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205696/0270-1999.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205699/0271-1999.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205701/0272-1999.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205704/0273-1999.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205707/0274-1999.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205710/0275-1999.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205715/0276-1999.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205725/0277-1999.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205727/0278-1999.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205729/0279-1999.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205731/0280-1999.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205734/0281-1999.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205748/0282-1999.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205749/0283-1999.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205754/0284-1999.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205761/0285-1999.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205764/0286-1999.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205768/0287-1999.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205773/0288-1999.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205779/0289-1999.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205786/0290-1999.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205798/0291-1999.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205803/0292-1999.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205807/0293-1999.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205811/0294-1999.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205815/0295-1999.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205818/0296-1999.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205822/0297-1999.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205826/0298-1999.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205843/0299-1999.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205844/0300-1999.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205845/0301-1999.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205846/0302-1999.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205848/0303-1999.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205849/0304-1999.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205850/0305-1999.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205851/0306-1999.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205852/0307-1999.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205853/0308-1999.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205855/0309-1999.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205856/0310-1999.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205857/0311-1999.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205858/0312-1999.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205859/0313-1999.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205860/0314-1999.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205861/0315-1999.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205862/0316-1999.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205863/0317-1999.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205864/0318-1999.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205866/0319-1999.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205867/0320-1999.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205868/0321-1999.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205869/0322-1999.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205870/0323-1999.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205871/0324-1999.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205873/0325-1999.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205874/0326-1999.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205875/0327-1999.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205877/0328-1999.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205880/0329-1999.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205882/0330-1999.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205883/0331-1999.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205886/0332-1999.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205888/0333-1999.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205890/0334-1999.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205892/0335-1999.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205893/0336-1999.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205894/0337-1999.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205897/0338-1999.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205901/0339-1999.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205902/0340-1999.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205904/0341-1999.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205905/0342-1999.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205906/0343-1999.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205912/0344-1999.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205913/0345-1999.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205915/0346-1999.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205939/0347-1999.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205946/0348-1999.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205996/0349-1999.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/205998/0350-1999.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206002/0351-1999.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206005/0352-1999.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206027/0353-1999.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206030/0354-1999.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206033/0355-1999.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206036/0356-1999.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206038/0357-1999.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206040/0358-1999.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206051/0359-1999.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206058/0360-1999.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206060/0361-1999.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206062/0362-1999.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206064/0363-1999.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206066/0364-1999.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206068/0365-1999.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206070/0366-1999.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206073/0367-1999.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206078/0369-1999.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206081/0370-1999.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206084/0371-1999.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206094/0372-1999.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206097/0373-1999.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206101/0374-1999.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206105/0375-1999.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206107/0376-1999.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206109/0377-1999.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206112/0378-1999.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206141/0379-1999.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206143/0380-1999.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206145/0381-1999.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206147/0383-1999.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206150/0384-1999.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206152/0385-1999.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206154/0386-1999.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206157/0387-1999.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206160/0388-1999.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206166/0389-1999.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206212/0390-1999.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206216/0391-1999.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206220/0392-1999.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206223/0393-1999.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206226/0394-1999.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206234/0395-1999.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206236/0396-1999.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206238/0397-1999.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206242/0398-1999.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206248/0399-1999.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206256/0400-1999.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206260/0401-1999.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206267/0402-1999.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206270/0403-1999.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206273/0404-1999.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206275/0405-1999.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206278/0406-1999.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206280/0407-1999.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206294/0408-1999.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206311/0409-1999.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206312/0410-1999.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206317/0411-1999.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206319/0412-1999.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206320/0413-1999.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206322/0414-1999.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206323/0415-1999.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206325/0416-1999.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206326/0417-1999.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206327/0418-1999.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206330/0419-1999.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206331/0420-1999.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206332/0421-1999.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206333/0422-1999.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206335/0423-1999.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206337/0424-1999.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206338/0425-1999.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206339/0426-1999.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206341/0427-1999.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206343/0428-1999.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206346/0429-1999.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206348/0430-1999.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206350/0431-1999.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206351/0432-1999.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206353/0433-1999.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206355/0434-1999.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206357/0435-1999.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206358/0436-1999.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206360/0437-1999.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206362/0438-1999.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206364/0439-1999.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206435/0440-1999.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206437/0441-1999.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206440/0442-1999.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206442/0443-1999.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206451/0444-1999.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206452/0445-1999.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206455/0446-1999.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206457/0447-1999.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206460/0448-1999.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206464/0449-1999.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206466/0450-1999.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206473/0451-1999.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206475/0452-1999.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206477/0453-1999.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206478/0454-1999.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206479/0455-1999.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206481/0456-1999.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206484/0457-1999.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206486/0458-1999.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206492/0459-1999.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206494/0460-1999.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206496/0461-1999.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206500/0462-1999.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206503/0463-1999.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206504/0464-1999.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206511/0465-1999.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206513/0466-1999.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206515/0467-1999.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206516/0468-1999.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206518/0469-1999.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206523/0470-1999.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206526/0471-1999.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206528/0472-1999.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206532/0473-1999.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206535/0474-1999.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206538/0475-1999.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206540/0477-1999.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206544/0478-1999.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206550/0479-1999.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206553/0480-1999.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206556/0481-1999.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206557/0482-1999.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206564/0483-1999.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206573/0484-1999.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206575/0485-1999.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206578/0486-1999.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206580/0487-1999.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206582/0488-1999.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206594/0489-1999.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206597/0490-1999.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206598/0491-1999.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206599/0492-1999.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206600/0494-1999.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206601/0495-1999.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206602/0496-1999.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206603/0497-1999.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206604/0498-1999.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206606/0499-1999.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206607/0500-1999.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206608/0501-1999.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206609/0502-1999.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206610/0503-1999.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206611/0504-1999.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206612/0505-1999.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206613/0506-1999.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206614/0507-1999.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206615/0508-1999.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206617/0509-1999.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206620/0510-1999.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206622/0511-1999.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206623/0512-1999.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206624/0513-1999.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206626/0514-1999.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206627/0515-1999.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206629/0516-1999.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206630/0517-1999.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206631/0518-1999.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206634/0519-1999.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206639/0520-1999.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206640/0521-1999.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206642/0522-1999.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206643/0523-1999.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206644/0524-1999.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206645/0525-1999.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206646/0526-1999.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206648/0527-1999.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206649/0528-1999.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206651/0529-1999.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206653/0530-1999.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206654/0531-1999.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206655/0532-1999.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206656/0533-1999.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206657/0534-1999.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206659/0535-1999.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206660/0536-1999.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206662/0537-1999.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206663/0538-1999.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206666/0539-1999.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206667/0540-1999.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206668/0541-1999.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206669/0542-1999.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206670/0543-1999.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206671/0544-1999.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206673/0545-1999.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206674/0546-1999.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206675/0547-1999.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206676/0548-1999.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206690/0549-1999.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206692/0550-1999.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206694/0551-1999.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206697/0552-1999.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206701/0553-1999.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206705/0554-1999.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206707/0555-1999.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206709/0556-1999.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206751/0557-1999.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206711/0558-1999.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206714/0559-1999.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206717/0560-1999.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206718/0561-1999.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206720/0562-1999.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206721/0563-1999.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206723/0564-1999.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206724/0565-1999.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206727/0566-1999.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206729/0567-1999.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206731/0568-1999.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206733/0569-1999.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206735/0570-1999.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206739/0571-1999.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206742/0572-1999.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206744/0573-1999.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206747/0574-1999.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/206749/0575-1999.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/1999/1076/0001-1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1039"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>