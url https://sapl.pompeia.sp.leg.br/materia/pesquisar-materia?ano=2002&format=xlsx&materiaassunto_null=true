--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -54,9141 +54,9141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>105150</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fátima Aparecida Gonçalves Borsari</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105150/0001-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105150/0001-2002.pdf</t>
   </si>
   <si>
     <t>Sugere vincular recebimeneto do PIS/PASEP</t>
   </si>
   <si>
     <t>105220</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105220/0002-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105220/0002-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reparos no canteiro da Fonte Luminosa.</t>
   </si>
   <si>
     <t>105373</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105373/0003-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105373/0003-2002.pdf</t>
   </si>
   <si>
     <t>Sugere limpeza de boca de lobos.</t>
   </si>
   <si>
     <t>105481</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105481/0004-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105481/0004-2002.pdf</t>
   </si>
   <si>
     <t>Sugere alterar sentido de rua.</t>
   </si>
   <si>
     <t>105145</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antonio Oliveira de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105145/0005-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105145/0005-2002.pdf</t>
   </si>
   <si>
     <t>Reparos em tamapas de bocas-de-lobo.</t>
   </si>
   <si>
     <t>105146</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105146/0006-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105146/0006-2002.pdf</t>
   </si>
   <si>
     <t>Executar roçagem nas margens da ferrovia.</t>
   </si>
   <si>
     <t>105147</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105147/0007-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105147/0007-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias em poste da Rua Kazukiti Yassuda</t>
   </si>
   <si>
     <t>105650</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Valdemir Lopes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105650/0008-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105650/0008-2002.pdf</t>
   </si>
   <si>
     <t>Plantio de mudas de árvores frutíferas</t>
   </si>
   <si>
     <t>105661</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105661/0009-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105661/0009-2002.pdf</t>
   </si>
   <si>
     <t>Abrigo móvel para ser utilizado no Cemitério Municipal.</t>
   </si>
   <si>
     <t>105151</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcio Rogério Caffer</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105151/0010-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105151/0010-2002.pdf</t>
   </si>
   <si>
     <t>Construção da pista de cooper na Rua José Cândido Prizão.</t>
   </si>
   <si>
     <t>105162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105162/0011-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105162/0011-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de muro no Clube de Lazer JK</t>
   </si>
   <si>
     <t>105174</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105174/0012-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105174/0012-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências visando proibir colocação de placas de propagandas nos passeios públicos.</t>
   </si>
   <si>
     <t>105229</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Massao Hayashi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105229/0013-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105229/0013-2002.pdf</t>
   </si>
   <si>
     <t>Sugere nivelamento de parte do campo de futebol do Núcleo Tufic Baracat (Parte Inferior)</t>
   </si>
   <si>
     <t>105239</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105239/0014-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105239/0014-2002.pdf</t>
   </si>
   <si>
     <t>Indica nivelamento de terreno</t>
   </si>
   <si>
     <t>105250</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105250/0015-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105250/0015-2002.pdf</t>
   </si>
   <si>
     <t>Poda das árvores e roçagem do mato existente na Área de Lazer.</t>
   </si>
   <si>
     <t>105259</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Eurípedes Avelar</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105259/0016-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105259/0016-2002.pdf</t>
   </si>
   <si>
     <t>Recapeamento da camada asfáltica da Avenida Industrial.</t>
   </si>
   <si>
     <t>105184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105184/0017-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105184/0017-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências.</t>
   </si>
   <si>
     <t>105196</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105196/0018-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105196/0018-2002.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos.</t>
   </si>
   <si>
     <t>105207</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105207/0019-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105207/0019-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza de bocas-de-lobo.</t>
   </si>
   <si>
     <t>105218</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105218/0020-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105218/0020-2002.pdf</t>
   </si>
   <si>
     <t>Sugere medidas ao Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>105272</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105272/0021-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105272/0021-2002.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere providências ao Senhor Prefeito </t>
   </si>
   <si>
     <t>105284</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105284/0022-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105284/0022-2002.pdf</t>
   </si>
   <si>
     <t>Sugere o plantio de árvores</t>
   </si>
   <si>
     <t>105294</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105294/0023-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105294/0023-2002.pdf</t>
   </si>
   <si>
     <t>Sugere carrinho de transporte no cemitério.</t>
   </si>
   <si>
     <t>105306</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>José de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105306/0024-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105306/0024-2002.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade.</t>
   </si>
   <si>
     <t>105317</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105317/0025-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105317/0025-2002.pdf</t>
   </si>
   <si>
     <t>Reforma geral no Clube JK</t>
   </si>
   <si>
     <t>105328</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Jomar Strabelli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105328/0026-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105328/0026-2002.pdf</t>
   </si>
   <si>
     <t>Poda de árvores.</t>
   </si>
   <si>
     <t>105339</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105339/0027-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105339/0027-2002.pdf</t>
   </si>
   <si>
     <t>Urgente operação tapa-buracos na vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>105348</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luiz Fernando Vidrich Pazin</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105348/0028-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105348/0028-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza / Iluminação - Pista de Cooper.</t>
   </si>
   <si>
     <t>105360</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105360/0029-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105360/0029-2002.pdf</t>
   </si>
   <si>
     <t>Reparos - Obstáculo.</t>
   </si>
   <si>
     <t>105371</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105371/0030-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105371/0030-2002.pdf</t>
   </si>
   <si>
     <t>Construção de Ciclovia.</t>
   </si>
   <si>
     <t>105383</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105383/0031-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105383/0031-2002.pdf</t>
   </si>
   <si>
     <t>Sugere correção de lombada</t>
   </si>
   <si>
     <t>105394</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105394/0032-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105394/0032-2002.pdf</t>
   </si>
   <si>
     <t>Sugere medidas ao Senhor Prefeito.</t>
   </si>
   <si>
     <t>105406</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105406/0033-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105406/0033-2002.pdf</t>
   </si>
   <si>
     <t>Roçar margens de via pública que dá acesso ao Distrito Industrial II</t>
   </si>
   <si>
     <t>105416</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105416/0034-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105416/0034-2002.pdf</t>
   </si>
   <si>
     <t>Denominação de via pública.</t>
   </si>
   <si>
     <t>105436</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105436/0036-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105436/0036-2002.pdf</t>
   </si>
   <si>
     <t>Rampa de Acesso - Mini Shopping Pompéia.</t>
   </si>
   <si>
     <t>105447</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105447/0037-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105447/0037-2002.pdf</t>
   </si>
   <si>
     <t>Manutenção - Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>105457</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105457/0038-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105457/0038-2002.pdf</t>
   </si>
   <si>
     <t>Buraco.</t>
   </si>
   <si>
     <t>105468</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105468/0039-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105468/0039-2002.pdf</t>
   </si>
   <si>
     <t>Luminárias - Vias Públicas.</t>
   </si>
   <si>
     <t>105482</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Valentin Marques de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105482/0040-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105482/0040-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias em estrada vicinal.</t>
   </si>
   <si>
     <t>105492</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105492/0041-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105492/0041-2002.pdf</t>
   </si>
   <si>
     <t>Sugere operação tapa-buracos.</t>
   </si>
   <si>
     <t>105502</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105502/0042-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105502/0042-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências ao Conselho Municipal de Trânsito e ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>105512</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105512/0043-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105512/0043-2002.pdf</t>
   </si>
   <si>
     <t>105523</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105523/0044-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105523/0044-2002.pdf</t>
   </si>
   <si>
     <t>Sugere abrigo para ônibus.</t>
   </si>
   <si>
     <t>105535</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105535/0045-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105535/0045-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria na cobertura do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>105546</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105546/0046-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105546/0046-2002.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria na rede de esgoto.</t>
   </si>
   <si>
     <t>105557</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105557/0047-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105557/0047-2002.pdf</t>
   </si>
   <si>
     <t>Sugere medidas preventivas.</t>
   </si>
   <si>
     <t>105569</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105569/0048-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105569/0048-2002.pdf</t>
   </si>
   <si>
     <t>Melhorias no minicampo do Núcleo Bandeirantes.</t>
   </si>
   <si>
     <t>105580</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Carlos Loncarovich</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105580/0049-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105580/0049-2002.pdf</t>
   </si>
   <si>
     <t>Isenção de ISS para carroceiros.</t>
   </si>
   <si>
     <t>105590</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105590/0050-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105590/0050-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito entrar em entendimentos com as Empresas de Caçambas Coletoras de Entulhos.</t>
   </si>
   <si>
     <t>105601</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105601/0051-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105601/0051-2002.pdf</t>
   </si>
   <si>
     <t>Sugere realização de operação tapa buracos.</t>
   </si>
   <si>
     <t>105608</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105608/0052-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105608/0052-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito realizar estudos para estabelecer normas sobre controle da poluição sonora no Município.</t>
   </si>
   <si>
     <t>105609</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105609/0053-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105609/0053-2002.pdf</t>
   </si>
   <si>
     <t>Capinação em área de lazer.</t>
   </si>
   <si>
     <t>105610</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105610/0054-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105610/0054-2002.pdf</t>
   </si>
   <si>
     <t>Plantio de mudas de palmeiras.</t>
   </si>
   <si>
     <t>105612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105612/0056-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105612/0056-2002.pdf</t>
   </si>
   <si>
     <t>Construção de centro comunitário no Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>105613</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105613/0057-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105613/0057-2002.pdf</t>
   </si>
   <si>
     <t>Reforma em coreto.</t>
   </si>
   <si>
     <t>105614</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105614/0058-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105614/0058-2002.pdf</t>
   </si>
   <si>
     <t>Reforma geral do bebedouro situado na Praça Jesus Maria.</t>
   </si>
   <si>
     <t>105615</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105615/0059-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105615/0059-2002.pdf</t>
   </si>
   <si>
     <t>Reparos estradas vicinais que dão acesso ao Bairro Futuro e à Vila Audênia.</t>
   </si>
   <si>
     <t>105628</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105628/0060-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105628/0060-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal enviar à CÂmara um Projeto de Lei alterando a redação do inciso I do artigo 2º da Lei nº 1963/2001</t>
   </si>
   <si>
     <t>105629</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105629/0061-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105629/0061-2002.pdf</t>
   </si>
   <si>
     <t>Reparos no Recanto Mary Elizabeth Barros de Souza Martins.</t>
   </si>
   <si>
     <t>105630</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105630/0062-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105630/0062-2002.pdf</t>
   </si>
   <si>
     <t>Tapar buraco em camada asfáltica.</t>
   </si>
   <si>
     <t>105631</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105631/0063-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105631/0063-2002.pdf</t>
   </si>
   <si>
     <t>Plantio de mudas de pingo-de-ouro.</t>
   </si>
   <si>
     <t>105632</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105632/0064-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105632/0064-2002.pdf</t>
   </si>
   <si>
     <t>Construção de ciclovia.</t>
   </si>
   <si>
     <t>105633</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105633/0065-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105633/0065-2002.pdf</t>
   </si>
   <si>
     <t>Melhorias nas guaritas dos pontos de ônibus.</t>
   </si>
   <si>
     <t>105634</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105634/0066-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105634/0066-2002.pdf</t>
   </si>
   <si>
     <t>Reforma em parques infantis</t>
   </si>
   <si>
     <t>105635</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105635/0067-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105635/0067-2002.pdf</t>
   </si>
   <si>
     <t>Reparo em camada asfáltica</t>
   </si>
   <si>
     <t>105636</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105636/0068-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105636/0068-2002.pdf</t>
   </si>
   <si>
     <t>Mudança de sinalização no trânsito.</t>
   </si>
   <si>
     <t>105637</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105637/0069-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105637/0069-2002.pdf</t>
   </si>
   <si>
     <t>Sugere denominação de via pública.</t>
   </si>
   <si>
     <t>105638</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105638/0070-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105638/0070-2002.pdf</t>
   </si>
   <si>
     <t>Luminárias - Sanitários Rodoviária.</t>
   </si>
   <si>
     <t>105640</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105640/0072-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105640/0072-2002.pdf</t>
   </si>
   <si>
     <t>Reparos - Passeio Público</t>
   </si>
   <si>
     <t>105641</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105641/0073-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105641/0073-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura de sinalização de solo.</t>
   </si>
   <si>
     <t>105642</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105642/0074-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105642/0074-2002.pdf</t>
   </si>
   <si>
     <t>105643</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105643/0075-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105643/0075-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências ao Senhor Prefeito.</t>
   </si>
   <si>
     <t>105644</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105644/0076-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105644/0076-2002.pdf</t>
   </si>
   <si>
     <t>Melhoria em trecho da Pista de Cooper.</t>
   </si>
   <si>
     <t>105645</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105645/0077-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105645/0077-2002.pdf</t>
   </si>
   <si>
     <t>Sugere antecipação de 13º Salário para gestantes.</t>
   </si>
   <si>
     <t>105646</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105646/0078-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105646/0078-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Coordenador para Cultura.</t>
   </si>
   <si>
     <t>105647</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105647/0079-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105647/0079-2002.pdf</t>
   </si>
   <si>
     <t>Sugere presença de policiais.</t>
   </si>
   <si>
     <t>105648</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105648/0080-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105648/0080-2002.pdf</t>
   </si>
   <si>
     <t>Sugere estacionamento para viaturas.</t>
   </si>
   <si>
     <t>105649</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105649/0081-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105649/0081-2002.pdf</t>
   </si>
   <si>
     <t>Programa "Adote uma Praça"</t>
   </si>
   <si>
     <t>105651</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105651/0082-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105651/0082-2002.pdf</t>
   </si>
   <si>
     <t>Manutenção e construção de minicampos.</t>
   </si>
   <si>
     <t>105652</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105652/0083-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105652/0083-2002.pdf</t>
   </si>
   <si>
     <t>Capinação em toda a extensão da linha férrea.</t>
   </si>
   <si>
     <t>105653</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105653/0084-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105653/0084-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito no Conjunto Habitacional "Octávio Cavalcanti Lacombe".</t>
   </si>
   <si>
     <t>105654</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105654/0085-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105654/0085-2002.pdf</t>
   </si>
   <si>
     <t>105655</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105655/0086-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105655/0086-2002.pdf</t>
   </si>
   <si>
     <t>Código especial de serviço 192</t>
   </si>
   <si>
     <t>105656</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105656/0087-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105656/0087-2002.pdf</t>
   </si>
   <si>
     <t>Reforma geral em micro ônibus.</t>
   </si>
   <si>
     <t>105657</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105657/0088-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105657/0088-2002.pdf</t>
   </si>
   <si>
     <t>Construção de passeio público.</t>
   </si>
   <si>
     <t>105658</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105658/0089-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105658/0089-2002.pdf</t>
   </si>
   <si>
     <t>Uniforme para motoristas.</t>
   </si>
   <si>
     <t>105659</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105659/0090-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105659/0090-2002.pdf</t>
   </si>
   <si>
     <t>Providências de sinalização na Avenida Nestor de Barros.</t>
   </si>
   <si>
     <t>105660</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105660/0091-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105660/0091-2002.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação pública da Rua Camilo Maranho.</t>
   </si>
   <si>
     <t>105662</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105662/0092-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105662/0092-2002.pdf</t>
   </si>
   <si>
     <t>Capinação e limpeza geral de terreno que margeia a ferrovia.</t>
   </si>
   <si>
     <t>105663</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105663/0093-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105663/0093-2002.pdf</t>
   </si>
   <si>
     <t>Arborização e colocação de bancos ao lado da Igreja de Novo Cravinhos.</t>
   </si>
   <si>
     <t>105664</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105664/0094-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105664/0094-2002.pdf</t>
   </si>
   <si>
     <t>Melhorar iluminação da pista de cooper e efetuar a pintura dos postes.</t>
   </si>
   <si>
     <t>105665</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105665/0095-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105665/0095-2002.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à sinalização de trânsito.</t>
   </si>
   <si>
     <t>105666</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105666/0096-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105666/0096-2002.pdf</t>
   </si>
   <si>
     <t>Tapa Buraco</t>
   </si>
   <si>
     <t>105667</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105667/0097-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105667/0097-2002.pdf</t>
   </si>
   <si>
     <t>Envio de Emenda Projeto de Lei - PASEP</t>
   </si>
   <si>
     <t>105668</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105668/0098-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105668/0098-2002.pdf</t>
   </si>
   <si>
     <t>Transporte Alunos - 1º e 2º Graus.</t>
   </si>
   <si>
     <t>105669</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105669/0099-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105669/0099-2002.pdf</t>
   </si>
   <si>
     <t>Passagem de herbicida nos passeios públicos.</t>
   </si>
   <si>
     <t>105148</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105148/0100-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105148/0100-2002.pdf</t>
   </si>
   <si>
     <t>105149</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105149/0101-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105149/0101-2002.pdf</t>
   </si>
   <si>
     <t>Reparos em camada asfáltica.</t>
   </si>
   <si>
     <t>105152</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105152/0102-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105152/0102-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura de faixas no leito da Dr. Luiz MIranda para a travessia de pedestres.</t>
   </si>
   <si>
     <t>105153</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105153/0103-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105153/0103-2002.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação da Praça Jesus Maria.</t>
   </si>
   <si>
     <t>105154</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105154/0104-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105154/0104-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de novo ponto de ônibus.</t>
   </si>
   <si>
     <t>105155</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105155/0105-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105155/0105-2002.pdf</t>
   </si>
   <si>
     <t>Melhorias no corredor que liga a Avenida Benjamin Constant à pista de cooper.</t>
   </si>
   <si>
     <t>105156</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105156/0106-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105156/0106-2002.pdf</t>
   </si>
   <si>
     <t>Ampliação de cobertura de ponto de ônibus.</t>
   </si>
   <si>
     <t>105157</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105157/0107-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105157/0107-2002.pdf</t>
   </si>
   <si>
     <t>105158</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105158/0108-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105158/0108-2002.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação pública do Jardim Primavera.</t>
   </si>
   <si>
     <t>105159</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105159/0109-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105159/0109-2002.pdf</t>
   </si>
   <si>
     <t>Reparo em camada asfáltica.</t>
   </si>
   <si>
     <t>105160</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105160/0110-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105160/0110-2002.pdf</t>
   </si>
   <si>
     <t>Praça "Paulo de Oliveira"</t>
   </si>
   <si>
     <t>105161</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105161/0111-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105161/0111-2002.pdf</t>
   </si>
   <si>
     <t>Sugere iluminação</t>
   </si>
   <si>
     <t>105163</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105163/0112-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105163/0112-2002.pdf</t>
   </si>
   <si>
     <t>Sugere medidas preventivas</t>
   </si>
   <si>
     <t>105164</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105164/0113-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105164/0113-2002.pdf</t>
   </si>
   <si>
     <t>Sugere contratação de novos profissionais.</t>
   </si>
   <si>
     <t>105166</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105166/0114-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105166/0114-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias na iluminação</t>
   </si>
   <si>
     <t>105167</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105167/0115-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105167/0115-2002.pdf</t>
   </si>
   <si>
     <t>Capinação</t>
   </si>
   <si>
     <t>105168</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105168/0116-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105168/0116-2002.pdf</t>
   </si>
   <si>
     <t>105169</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105169/0117-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105169/0117-2002.pdf</t>
   </si>
   <si>
     <t>Reforma em parque infantil.</t>
   </si>
   <si>
     <t>105170</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105170/0118-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105170/0118-2002.pdf</t>
   </si>
   <si>
     <t>Iluminação</t>
   </si>
   <si>
     <t>105171</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105171/0119-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105171/0119-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito.</t>
   </si>
   <si>
     <t>105172</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105172/0120-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105172/0120-2002.pdf</t>
   </si>
   <si>
     <t>Contrução de ciclovia.</t>
   </si>
   <si>
     <t>105173</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105173/0121-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105173/0121-2002.pdf</t>
   </si>
   <si>
     <t>Ampliação de estacionamento.</t>
   </si>
   <si>
     <t>105175</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105175/0122-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105175/0122-2002.pdf</t>
   </si>
   <si>
     <t>Passagem de motoniveladora nas vias públicas do Núcleo Odilon Martins Cruz.</t>
   </si>
   <si>
     <t>105176</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105176/0123-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105176/0123-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza em terreno</t>
   </si>
   <si>
     <t>105221</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105221/0124-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105221/0124-2002.pdf</t>
   </si>
   <si>
     <t>Pintura de sinalização de trânsito.</t>
   </si>
   <si>
     <t>105222</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105222/0125-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105222/0125-2002.pdf</t>
   </si>
   <si>
     <t>105223</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105223/0126-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105223/0126-2002.pdf</t>
   </si>
   <si>
     <t>Reparos em obstáculos.</t>
   </si>
   <si>
     <t>105224</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105224/0127-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105224/0127-2002.pdf</t>
   </si>
   <si>
     <t>Fornecimento de luvas e botinas adequadas para os servidores da limpeza pública.</t>
   </si>
   <si>
     <t>105225</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105225/0128-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105225/0128-2002.pdf</t>
   </si>
   <si>
     <t>Sugere redutor de velocidade.</t>
   </si>
   <si>
     <t>105226</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105226/0129-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105226/0129-2002.pdf</t>
   </si>
   <si>
     <t>Implantação de nova linha de circular.</t>
   </si>
   <si>
     <t>105227</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105227/0130-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105227/0130-2002.pdf</t>
   </si>
   <si>
     <t>Indicação de horário da circular nos pontos de ônibus.</t>
   </si>
   <si>
     <t>105228</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105228/0131-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105228/0131-2002.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Avenida Nestor de Barros</t>
   </si>
   <si>
     <t>105230</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105230/0132-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105230/0132-2002.pdf</t>
   </si>
   <si>
     <t>Construção de um Espaço Cultural</t>
   </si>
   <si>
     <t>105165</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105165/0133-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105165/0133-2002.pdf</t>
   </si>
   <si>
     <t>Benfeitorias na quadra esportiva da EMEIF "Tufic Baracat"</t>
   </si>
   <si>
     <t>105231</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105231/0134-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105231/0134-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza / Consevação.l</t>
   </si>
   <si>
     <t>105232</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105232/0135-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105232/0135-2002.pdf</t>
   </si>
   <si>
     <t>Plantio de Árvores.</t>
   </si>
   <si>
     <t>105233</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105233/0136-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105233/0136-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de postes com luminárias.</t>
   </si>
   <si>
     <t>105234</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105234/0137-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105234/0137-2002.pdf</t>
   </si>
   <si>
     <t>Cercar com alambrado o novo campo de Futebol da Vila de Paulópolis</t>
   </si>
   <si>
     <t>105235</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105235/0138-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105235/0138-2002.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade na Avenida Antonio Rosa.</t>
   </si>
   <si>
     <t>105236</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105236/0139-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105236/0139-2002.pdf</t>
   </si>
   <si>
     <t>105237</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105237/0140-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105237/0140-2002.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e construção de galeriais pluviais.</t>
   </si>
   <si>
     <t>105238</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105238/0141-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105238/0141-2002.pdf</t>
   </si>
   <si>
     <t>Área de Lazer - Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>105240</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105240/0142-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105240/0142-2002.pdf</t>
   </si>
   <si>
     <t>Buraco</t>
   </si>
   <si>
     <t>105241</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105241/0143-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105241/0143-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus com cobertura.</t>
   </si>
   <si>
     <t>105242</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105242/0144-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105242/0144-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura de faixa contínua.</t>
   </si>
   <si>
     <t>105243</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105243/0145-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105243/0145-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias na iluminação.</t>
   </si>
   <si>
     <t>105244</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105244/0146-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105244/0146-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de toldos.</t>
   </si>
   <si>
     <t>105245</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105245/0147-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105245/0147-2002.pdf</t>
   </si>
   <si>
     <t>Mudança de ponto de ônibus.</t>
   </si>
   <si>
     <t>105246</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Valdir Cervelin</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105246/0148-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105246/0148-2002.pdf</t>
   </si>
   <si>
     <t>Construção de obstáculo.</t>
   </si>
   <si>
     <t>105247</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105247/0149-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105247/0149-2002.pdf</t>
   </si>
   <si>
     <t>Inauguração de campo de malha.</t>
   </si>
   <si>
     <t>105248</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105248/0150-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105248/0150-2002.pdf</t>
   </si>
   <si>
     <t>Recape Asfáltico</t>
   </si>
   <si>
     <t>105249</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105249/0151-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105249/0151-2002.pdf</t>
   </si>
   <si>
     <t>Ponto de Táxi - Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>105251</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105251/0152-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105251/0152-2002.pdf</t>
   </si>
   <si>
     <t>Tapa Buracos.</t>
   </si>
   <si>
     <t>105252</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105252/0153-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105252/0153-2002.pdf</t>
   </si>
   <si>
     <t>Sugere denominação de logradouro.</t>
   </si>
   <si>
     <t>105253</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105253/0154-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105253/0154-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito colocação de placa com os dizeres "Visiste a Nova Pompéia".</t>
   </si>
   <si>
     <t>105254</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105254/0155-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105254/0155-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito arborizar os passeios públicos da cidade.</t>
   </si>
   <si>
     <t>105255</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105255/0156-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105255/0156-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de canaletas.</t>
   </si>
   <si>
     <t>105256</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105256/0157-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105256/0157-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ampliação de passeio público.</t>
   </si>
   <si>
     <t>105257</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105257/0158-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105257/0158-2002.pdf</t>
   </si>
   <si>
     <t>Sugere estacionamento em diagonal defronte ao Paço Municipal</t>
   </si>
   <si>
     <t>105258</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105258/0159-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105258/0159-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de luminária.</t>
   </si>
   <si>
     <t>105260</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105260/0160-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105260/0160-2002.pdf</t>
   </si>
   <si>
     <t>Pintura de pilares de concreto e bancos da Praça Jesus Maria.</t>
   </si>
   <si>
     <t>105261</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105261/0161-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105261/0161-2002.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Senhor Prefeito.</t>
   </si>
   <si>
     <t>105262</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105262/0162-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105262/0162-2002.pdf</t>
   </si>
   <si>
     <t>Programa de Reflorestamento.</t>
   </si>
   <si>
     <t>105177</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105177/0163-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105177/0163-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias.</t>
   </si>
   <si>
     <t>105178</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105178/0164-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105178/0164-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a construção de um parque infantil.</t>
   </si>
   <si>
     <t>105179</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105179/0165-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105179/0165-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de reservatório de água.</t>
   </si>
   <si>
     <t>105180</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105180/0166-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105180/0166-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito na estrada vicinal "Tufic Baracat".</t>
   </si>
   <si>
     <t>105181</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105181/0167-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105181/0167-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de placa identificadora de nome de rua.</t>
   </si>
   <si>
     <t>105182</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105182/0168-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105182/0168-2002.pdf</t>
   </si>
   <si>
     <t>Construção de uma estrada no Prédio da Escola Profissionalizante</t>
   </si>
   <si>
     <t>105183</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105183/0169-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105183/0169-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias nos bancos das salas</t>
   </si>
   <si>
     <t>105185</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105185/0170-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105185/0170-2002.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guia.</t>
   </si>
   <si>
     <t>105186</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105186/0171-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105186/0171-2002.pdf</t>
   </si>
   <si>
     <t>Pedido de providências.</t>
   </si>
   <si>
     <t>105187</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105187/0172-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105187/0172-2002.pdf</t>
   </si>
   <si>
     <t>Verificação bocas-de-lobo</t>
   </si>
   <si>
     <t>105188</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105188/0173-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105188/0173-2002.pdf</t>
   </si>
   <si>
     <t>Construção de pista de cooper.</t>
   </si>
   <si>
     <t>105189</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105189/0174-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105189/0174-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria em estacionamento.</t>
   </si>
   <si>
     <t>105190</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105190/0175-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105190/0175-2002.pdf</t>
   </si>
   <si>
     <t>Sugere estacionamento.</t>
   </si>
   <si>
     <t>105191</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105191/0176-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105191/0176-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reparos em boca de lobo.</t>
   </si>
   <si>
     <t>105192</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105192/0177-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105192/0177-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias.</t>
   </si>
   <si>
     <t>105193</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105193/0178-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105193/0178-2002.pdf</t>
   </si>
   <si>
     <t>Sugere limpeza de boca de lobo.</t>
   </si>
   <si>
     <t>105194</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105194/0179-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105194/0179-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ampliação de abrigo de ônibus.</t>
   </si>
   <si>
     <t>105195</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105195/0180-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105195/0180-2002.pdf</t>
   </si>
   <si>
     <t>Sugere cobertura em abrigo de ônibus.</t>
   </si>
   <si>
     <t>105197</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105197/0181-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105197/0181-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza / Pintura - Capela Cemitério Municipal</t>
   </si>
   <si>
     <t>105198</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105198/0182-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105198/0182-2002.pdf</t>
   </si>
   <si>
     <t>Tapa buracos.</t>
   </si>
   <si>
     <t>105199</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105199/0183-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105199/0183-2002.pdf</t>
   </si>
   <si>
     <t>Reparos - Solo Asfáltico.</t>
   </si>
   <si>
     <t>105200</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105200/0184-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105200/0184-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização de Solo - Proximidades de Área Escolar.</t>
   </si>
   <si>
     <t>105201</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105201/0185-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105201/0185-2002.pdf</t>
   </si>
   <si>
     <t>Reparos no passeio público da EMEIF "Tufic Baracat".</t>
   </si>
   <si>
     <t>105202</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105202/0186-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105202/0186-2002.pdf</t>
   </si>
   <si>
     <t>Fornecimento de uniformes aos motoristas dos ônibus de transporte escolar.</t>
   </si>
   <si>
     <t>105203</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105203/0187-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105203/0187-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de cestos de lixo na pista de cooper.</t>
   </si>
   <si>
     <t>105204</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105204/0188-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105204/0188-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de paralelepípedos.</t>
   </si>
   <si>
     <t>105205</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105205/0189-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105205/0189-2002.pdf</t>
   </si>
   <si>
     <t>Sugere poda de árvores.</t>
   </si>
   <si>
     <t>105206</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105206/0190-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105206/0190-2002.pdf</t>
   </si>
   <si>
     <t>Sugere sanitários e bebedouro d` água.</t>
   </si>
   <si>
     <t>105208</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105208/0191-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105208/0191-2002.pdf</t>
   </si>
   <si>
     <t>Sugere cobertura em campo de malha.</t>
   </si>
   <si>
     <t>105209</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105209/0192-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105209/0192-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura em redutores de velocidade.</t>
   </si>
   <si>
     <t>105210</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105210/0193-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105210/0193-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoras visualização de sinalização de valeta.</t>
   </si>
   <si>
     <t>105211</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105211/0194-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105211/0194-2002.pdf</t>
   </si>
   <si>
     <t>Conservação e reparos em Monumento aos Expedicionários.</t>
   </si>
   <si>
     <t>105212</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105212/0195-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105212/0195-2002.pdf</t>
   </si>
   <si>
     <t>Conservação de ruas.</t>
   </si>
   <si>
     <t>105213</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105213/0196-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105213/0196-2002.pdf</t>
   </si>
   <si>
     <t>Nivelamento de via pública e implantação de guias.</t>
   </si>
   <si>
     <t>105214</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105214/0197-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105214/0197-2002.pdf</t>
   </si>
   <si>
     <t>Solicita providências.</t>
   </si>
   <si>
     <t>105215</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105215/0198-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105215/0198-2002.pdf</t>
   </si>
   <si>
     <t>Poda de árvore.</t>
   </si>
   <si>
     <t>105216</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105216/0199-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105216/0199-2002.pdf</t>
   </si>
   <si>
     <t>105217</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105217/0200-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105217/0200-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placas de sinalização.</t>
   </si>
   <si>
     <t>105219</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105219/0201-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105219/0201-2002.pdf</t>
   </si>
   <si>
     <t>Sugere alterar sentido de rua</t>
   </si>
   <si>
     <t>105263</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105263/0202-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105263/0202-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a concessão de gratificação a título de PROLABORE a policiais</t>
   </si>
   <si>
     <t>105264</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105264/0203-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105264/0203-2002.pdf</t>
   </si>
   <si>
     <t>Microcomputador para a Biblioteca Municipal Monteiro Lobato</t>
   </si>
   <si>
     <t>105265</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105265/0204-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105265/0204-2002.pdf</t>
   </si>
   <si>
     <t>Cerca de alambrado no campo de futebol da Vila de Novo Cravinhos</t>
   </si>
   <si>
     <t>105266</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105266/0205-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105266/0205-2002.pdf</t>
   </si>
   <si>
     <t>Construção de rotatória</t>
   </si>
   <si>
     <t>105267</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105267/0206-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105267/0206-2002.pdf</t>
   </si>
   <si>
     <t>105268</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105268/0207-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105268/0207-2002.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas do Jardim Primavera.</t>
   </si>
   <si>
     <t>105269</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105269/0208-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105269/0208-2002.pdf</t>
   </si>
   <si>
     <t>Reforma do monumento aos expedicionários de Pompéia.</t>
   </si>
   <si>
     <t>105270</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105270/0209-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105270/0209-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura de faixa amarela</t>
   </si>
   <si>
     <t>105271</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105271/0210-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105271/0210-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura de faixa em estacionamento.</t>
   </si>
   <si>
     <t>105273</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105273/0211-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105273/0211-2002.pdf</t>
   </si>
   <si>
     <t>Sugere fechamento da passagem lateral da rodoviária.</t>
   </si>
   <si>
     <t>105274</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105274/0212-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105274/0212-2002.pdf</t>
   </si>
   <si>
     <t>Sugere poda de árvore</t>
   </si>
   <si>
     <t>105275</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105275/0213-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105275/0213-2002.pdf</t>
   </si>
   <si>
     <t>Sugere tampa para boca de lobo.</t>
   </si>
   <si>
     <t>105276</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105276/0214-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105276/0214-2002.pdf</t>
   </si>
   <si>
     <t>105277</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105277/0215-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105277/0215-2002.pdf</t>
   </si>
   <si>
     <t>Sugere plantio de primavera.</t>
   </si>
   <si>
     <t>105278</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105278/0216-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105278/0216-2002.pdf</t>
   </si>
   <si>
     <t>Tapa buraco.</t>
   </si>
   <si>
     <t>105279</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105279/0217-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105279/0217-2002.pdf</t>
   </si>
   <si>
     <t>Tapa buraco</t>
   </si>
   <si>
     <t>105280</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105280/0218-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105280/0218-2002.pdf</t>
   </si>
   <si>
     <t>105281</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105281/0219-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105281/0219-2002.pdf</t>
   </si>
   <si>
     <t>Sugere conservação de asfalto.</t>
   </si>
   <si>
     <t>105282</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105282/0220-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105282/0220-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorar a iluminação</t>
   </si>
   <si>
     <t>105283</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105283/0221-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105283/0221-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria na iluminação.</t>
   </si>
   <si>
     <t>105285</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105285/0222-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105285/0222-2002.pdf</t>
   </si>
   <si>
     <t>Ofício Ferroban</t>
   </si>
   <si>
     <t>105286</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105286/0223-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105286/0223-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>105287</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105287/0224-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105287/0224-2002.pdf</t>
   </si>
   <si>
     <t>Troca de Postes.</t>
   </si>
   <si>
     <t>105288</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105288/0225-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105288/0225-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de braço com luminária.</t>
   </si>
   <si>
     <t>105289</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105289/0226-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105289/0226-2002.pdf</t>
   </si>
   <si>
     <t>Obstáculo tipo lombada ou sonorizador.</t>
   </si>
   <si>
     <t>105290</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105290/0227-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105290/0227-2002.pdf</t>
   </si>
   <si>
     <t>Reparo - Camada Asfáltica.</t>
   </si>
   <si>
     <t>105291</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105291/0228-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105291/0228-2002.pdf</t>
   </si>
   <si>
     <t>105292</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105292/0229-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105292/0229-2002.pdf</t>
   </si>
   <si>
     <t>Sugere construção de rampas de acesso à Pista de Cooper.</t>
   </si>
   <si>
     <t>105293</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105293/0230-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105293/0230-2002.pdf</t>
   </si>
   <si>
     <t>Construção de estacionamento</t>
   </si>
   <si>
     <t>105295</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105295/0231-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105295/0231-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências ao SAAE</t>
   </si>
   <si>
     <t>105296</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105296/0232-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105296/0232-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS a realização de estudos</t>
   </si>
   <si>
     <t>105297</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105297/0233-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105297/0233-2002.pdf</t>
   </si>
   <si>
     <t>Entendimentos com a Secretaria de Segurança Pública do Estado de São Paulo visando a construção de uma base comunitária da polícia militar na Avenida Nestor de Barros.</t>
   </si>
   <si>
     <t>105298</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105298/0234-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105298/0234-2002.pdf</t>
   </si>
   <si>
     <t>Construção de quadra poliesportiva, cercada com alambrado, na Praça Paulo de Oliveira.</t>
   </si>
   <si>
     <t>105299</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105299/0235-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105299/0235-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeira.</t>
   </si>
   <si>
     <t>105300</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105300/0236-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105300/0236-2002.pdf</t>
   </si>
   <si>
     <t>Sugere implantação de Projetos.</t>
   </si>
   <si>
     <t>105301</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105301/0237-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105301/0237-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Projeto "Cidadania para todos".</t>
   </si>
   <si>
     <t>105302</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105302/0238-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105302/0238-2002.pdf</t>
   </si>
   <si>
     <t>105303</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105303/0239-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105303/0239-2002.pdf</t>
   </si>
   <si>
     <t>Construção de praça com parque infantil e plantio de mudas de grevíleas</t>
   </si>
   <si>
     <t>105304</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105304/0240-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105304/0240-2002.pdf</t>
   </si>
   <si>
     <t>Reparos nas passagens de nível da ferrovia.</t>
   </si>
   <si>
     <t>105305</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105305/0241-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105305/0241-2002.pdf</t>
   </si>
   <si>
     <t>Grade de proteção.</t>
   </si>
   <si>
     <t>105307</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105307/0242-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105307/0242-2002.pdf</t>
   </si>
   <si>
     <t>Transporte para crianças atendidas pelo Lar da Criança Alice Araújo.</t>
   </si>
   <si>
     <t>105308</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105308/0243-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105308/0243-2002.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>105309</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105309/0244-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105309/0244-2002.pdf</t>
   </si>
   <si>
     <t>105310</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105310/0245-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105310/0245-2002.pdf</t>
   </si>
   <si>
     <t>105311</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105311/0246-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105311/0246-2002.pdf</t>
   </si>
   <si>
     <t>Sugere conservação de lombada.</t>
   </si>
   <si>
     <t>105312</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105312/0247-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105312/0247-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Horto Floresta e Bosque Municipal.</t>
   </si>
   <si>
     <t>105313</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105313/0248-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105313/0248-2002.pdf</t>
   </si>
   <si>
     <t>Indica construção de ciclovia.</t>
   </si>
   <si>
     <t>105314</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105314/0249-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105314/0249-2002.pdf</t>
   </si>
   <si>
     <t>Indica medidas de trânsito.</t>
   </si>
   <si>
     <t>105315</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105315/0250-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105315/0250-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placas.</t>
   </si>
   <si>
     <t>105316</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105316/0251-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105316/0251-2002.pdf</t>
   </si>
   <si>
     <t>105318</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105318/0252-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105318/0252-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências para tapar buracos.</t>
   </si>
   <si>
     <t>105319</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105319/0253-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105319/0253-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a volta do recolhimento do lixo aos sábados.</t>
   </si>
   <si>
     <t>105320</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Nilson Fernandes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105320/0254-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105320/0254-2002.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo.</t>
   </si>
   <si>
     <t>105321</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105321/0255-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105321/0255-2002.pdf</t>
   </si>
   <si>
     <t>Cascalhamento leito carroçável da estrada que dá acesso ao Bairro Pau D` Alho.</t>
   </si>
   <si>
     <t>105322</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105322/0256-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105322/0256-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Projeto de Lei para criação de COMAD</t>
   </si>
   <si>
     <t>105323</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105323/0257-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105323/0257-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Telefone para a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>105324</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105324/0258-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105324/0258-2002.pdf</t>
   </si>
   <si>
     <t>Sugere troca de tampa de boca de lobo.</t>
   </si>
   <si>
     <t>105325</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105325/0259-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105325/0259-2002.pdf</t>
   </si>
   <si>
     <t>105326</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105326/0260-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105326/0260-2002.pdf</t>
   </si>
   <si>
     <t>105327</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105327/0261-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105327/0261-2002.pdf</t>
   </si>
   <si>
     <t>Sugere "Varredeiras" para Jardim São Luiz.</t>
   </si>
   <si>
     <t>105329</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105329/0262-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105329/0262-2002.pdf</t>
   </si>
   <si>
     <t>Sugere placa de sinalização</t>
   </si>
   <si>
     <t>105330</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105330/0263-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105330/0263-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placa de sinalização</t>
   </si>
   <si>
     <t>105331</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105331/0264-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105331/0264-2002.pdf</t>
   </si>
   <si>
     <t>Pedido de Inclusão de verba no orçamento.</t>
   </si>
   <si>
     <t>105332</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105332/0265-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105332/0265-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de rodoar nos ônibus que transportam os universitários.</t>
   </si>
   <si>
     <t>105333</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105333/0266-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105333/0266-2002.pdf</t>
   </si>
   <si>
     <t>Tela de proteção no campo de futebol situado na Vila Paulina</t>
   </si>
   <si>
     <t>105334</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105334/0267-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105334/0267-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza e repovoamento do Lago existente na Praça Shigueo Hanada.</t>
   </si>
   <si>
     <t>105335</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105335/0268-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105335/0268-2002.pdf</t>
   </si>
   <si>
     <t>Indica estacionamento</t>
   </si>
   <si>
     <t>105336</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105336/0269-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105336/0269-2002.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guia de passeio público.</t>
   </si>
   <si>
     <t>105337</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105337/0270-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105337/0270-2002.pdf</t>
   </si>
   <si>
     <t>Ampliação de estacionamento localizado na Rua Rodolfo Lara Campos.</t>
   </si>
   <si>
     <t>105338</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105338/0271-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105338/0271-2002.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica.</t>
   </si>
   <si>
     <t>105340</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105340/0272-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105340/0272-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Telefone para a Biblioeta Municipal</t>
   </si>
   <si>
     <t>105341</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105341/0273-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105341/0273-2002.pdf</t>
   </si>
   <si>
     <t>Sugere substituição de banco situado na Rua Getúlio Vargas em frente à área de lazer.</t>
   </si>
   <si>
     <t>105342</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105342/0274-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105342/0274-2002.pdf</t>
   </si>
   <si>
     <t>Pintura - Rampa de acesso</t>
   </si>
   <si>
     <t>105343</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105343/0275-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105343/0275-2002.pdf</t>
   </si>
   <si>
     <t>Reparo - Camada asfáltica.</t>
   </si>
   <si>
     <t>105344</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105344/0276-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105344/0276-2002.pdf</t>
   </si>
   <si>
     <t>Mini Shopping Pompéia.</t>
   </si>
   <si>
     <t>105345</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105345/0277-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105345/0277-2002.pdf</t>
   </si>
   <si>
     <t>Placas proibindo trânsito de biciletas nas Praças Rui Barbosa e Jesus Maria.</t>
   </si>
   <si>
     <t>105346</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105346/0278-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105346/0278-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal preencher com emulsão asfáltica os espeços entre os trilhos da ferrovia nas passagens de nível.</t>
   </si>
   <si>
     <t>105347</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105347/0279-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105347/0279-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a colocação de placa indicativa proibindo jogar lixo.</t>
   </si>
   <si>
     <t>105349</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105349/0280-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105349/0280-2002.pdf</t>
   </si>
   <si>
     <t>Sugere limpeza na linha férrea.</t>
   </si>
   <si>
     <t>105350</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105350/0281-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105350/0281-2002.pdf</t>
   </si>
   <si>
     <t>Construção Novo Velório.</t>
   </si>
   <si>
     <t>105351</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105351/0282-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105351/0282-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza em boca de lobo.</t>
   </si>
   <si>
     <t>105352</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105352/0283-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105352/0283-2002.pdf</t>
   </si>
   <si>
     <t>Sugere pintura em monumento.</t>
   </si>
   <si>
     <t>105353</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105353/0284-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105353/0284-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Providências.</t>
   </si>
   <si>
     <t>105354</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105354/0285-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105354/0285-2002.pdf</t>
   </si>
   <si>
     <t>105355</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105355/0286-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105355/0286-2002.pdf</t>
   </si>
   <si>
     <t>105356</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105356/0287-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105356/0287-2002.pdf</t>
   </si>
   <si>
     <t>Tapa Buraco.</t>
   </si>
   <si>
     <t>105357</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105357/0288-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105357/0288-2002.pdf</t>
   </si>
   <si>
     <t>105358</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105358/0289-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105358/0289-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reforma no Clube JK</t>
   </si>
   <si>
     <t>105359</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105359/0290-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105359/0290-2002.pdf</t>
   </si>
   <si>
     <t>105361</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105361/0291-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105361/0291-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de canaletes de concreto no encontro da Rua João Francisco Campoy com a Avenida Nestor de Barros.</t>
   </si>
   <si>
     <t>105362</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105362/0292-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105362/0292-2002.pdf</t>
   </si>
   <si>
     <t>105363</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105363/0293-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105363/0293-2002.pdf</t>
   </si>
   <si>
     <t>Sugere denominação da ponte sobre o Córrego Jatobá</t>
   </si>
   <si>
     <t>105364</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105364/0294-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105364/0294-2002.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa para travessia de pedestres.</t>
   </si>
   <si>
     <t>105365</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105365/0295-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105365/0295-2002.pdf</t>
   </si>
   <si>
     <t>Sugere modificação no sistema de abastecimento de gás GLPda Cozinha Piloto.</t>
   </si>
   <si>
     <t>105366</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105366/0296-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105366/0296-2002.pdf</t>
   </si>
   <si>
     <t>105367</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105367/0297-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105367/0297-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reforma na Praça Luiz Correa de Lara.</t>
   </si>
   <si>
     <t>105368</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105368/0298-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105368/0298-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização - Escolas.</t>
   </si>
   <si>
     <t>105369</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105369/0299-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105369/0299-2002.pdf</t>
   </si>
   <si>
     <t>Adequação - Redutores de Velocidade.</t>
   </si>
   <si>
     <t>105370</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105370/0300-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105370/0300-2002.pdf</t>
   </si>
   <si>
     <t>105372</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105372/0301-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105372/0301-2002.pdf</t>
   </si>
   <si>
     <t>Sugere eliminar faixa amarela que proíbe estacionamento na Rua Senador Rodolfo Miranda.</t>
   </si>
   <si>
     <t>105374</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105374/0302-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105374/0302-2002.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no encontro das Ruas Alberto Pasqualini e General Flores da Cunha.</t>
   </si>
   <si>
     <t>105375</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105375/0303-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105375/0303-2002.pdf</t>
   </si>
   <si>
     <t>Sugere sinalização de trãnsito na Rua Taquari</t>
   </si>
   <si>
     <t>105376</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105376/0304-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105376/0304-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de parque infantil e minicampo no Núcleo Lacombe</t>
   </si>
   <si>
     <t>105377</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105377/0305-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105377/0305-2002.pdf</t>
   </si>
   <si>
     <t>Sugere construção de passeio público.</t>
   </si>
   <si>
     <t>105378</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105378/0306-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105378/0306-2002.pdf</t>
   </si>
   <si>
     <t>Construção de bebedouro.</t>
   </si>
   <si>
     <t>105379</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105379/0307-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105379/0307-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria na illuminação do Jardim Primavera.</t>
   </si>
   <si>
     <t>105380</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105380/0308-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105380/0308-2002.pdf</t>
   </si>
   <si>
     <t>Sugere recapeamento da camada asfáltica das Ruas Ernesto Pinotti e José Cardoso dos Santos, construção de passeio público e implantação de cerca de alambrado em terreno situado na direção do encontro dessas ruas.</t>
   </si>
   <si>
     <t>105381</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105381/0309-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105381/0309-2002.pdf</t>
   </si>
   <si>
     <t>Pontos de ônibus.</t>
   </si>
   <si>
     <t>105382</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105382/0310-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105382/0310-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza - Bocas de Lobo.</t>
   </si>
   <si>
     <t>105384</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105384/0311-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105384/0311-2002.pdf</t>
   </si>
   <si>
     <t>Grades de Proteção.</t>
   </si>
   <si>
     <t>105385</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105385/0312-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105385/0312-2002.pdf</t>
   </si>
   <si>
     <t>Sugere medidas preventivas e de segurança.</t>
   </si>
   <si>
     <t>105386</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105386/0313-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105386/0313-2002.pdf</t>
   </si>
   <si>
     <t>Sugere incentivo a Arte.</t>
   </si>
   <si>
     <t>105387</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105387/0314-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105387/0314-2002.pdf</t>
   </si>
   <si>
     <t>Sugere doação de terrenos.</t>
   </si>
   <si>
     <t>105388</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105388/0315-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105388/0315-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reparos em brinquedos de Parque Infantil</t>
   </si>
   <si>
     <t>105389</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105389/0316-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105389/0316-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reforma em campo de futebol.</t>
   </si>
   <si>
     <t>105390</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105390/0317-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105390/0317-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal realizar pavimentação asfática nas serras das estradas municipais.</t>
   </si>
   <si>
     <t>105391</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105391/0318-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105391/0318-2002.pdf</t>
   </si>
   <si>
     <t>Sugere substituição das lâmpadas das iluminação pública da Vila de Paulópolis</t>
   </si>
   <si>
     <t>105392</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105392/0319-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105392/0319-2002.pdf</t>
   </si>
   <si>
     <t>Indica alargamento de rua.</t>
   </si>
   <si>
     <t>105393</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105393/0320-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105393/0320-2002.pdf</t>
   </si>
   <si>
     <t>Sugere circular.</t>
   </si>
   <si>
     <t>105395</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105395/0321-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105395/0321-2002.pdf</t>
   </si>
   <si>
     <t>Sugere rotatória.</t>
   </si>
   <si>
     <t>105396</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105396/0322-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105396/0322-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias em quadra.</t>
   </si>
   <si>
     <t>105397</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105397/0323-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105397/0323-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Espaço Cultural</t>
   </si>
   <si>
     <t>105398</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105398/0324-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105398/0324-2002.pdf</t>
   </si>
   <si>
     <t>Sugere lazer nos bairros</t>
   </si>
   <si>
     <t>105399</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105399/0325-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105399/0325-2002.pdf</t>
   </si>
   <si>
     <t>Sugere coleta de lixo.</t>
   </si>
   <si>
     <t>105400</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105400/0326-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105400/0326-2002.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>105401</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105401/0327-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105401/0327-2002.pdf</t>
   </si>
   <si>
     <t>Estacionamento 45º</t>
   </si>
   <si>
     <t>105402</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105402/0328-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105402/0328-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências</t>
   </si>
   <si>
     <t>105403</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105403/0329-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105403/0329-2002.pdf</t>
   </si>
   <si>
     <t>Linha de Transporte Escolar.</t>
   </si>
   <si>
     <t>105404</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105404/0330-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105404/0330-2002.pdf</t>
   </si>
   <si>
     <t>Sugere à Divisão de esportes a doação de um jogo de malha.</t>
   </si>
   <si>
     <t>105407</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105407/0332-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105407/0332-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a subsstituição de lâmpadas em Paulópolis e no Jardim Primavera.</t>
   </si>
   <si>
     <t>105408</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105408/0333-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105408/0333-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a implantação de sonorizador no leito carroçável da estrada vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>105405</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105405/0334-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105405/0334-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a colocação de alambrado no campo de futebol de Paulópolis.</t>
   </si>
   <si>
     <t>105409</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105409/0335-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105409/0335-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a colocação de placas identificadoras.</t>
   </si>
   <si>
     <t>105410</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105410/0336-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105410/0336-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de lixeiras na Praça Jesus Maria.</t>
   </si>
   <si>
     <t>105411</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105411/0337-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105411/0337-2002.pdf</t>
   </si>
   <si>
     <t>Sugere manutenção nos postes de iluminação de Cemitério.</t>
   </si>
   <si>
     <t>105412</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105412/0338-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105412/0338-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de sirene no Cemitério Municipal</t>
   </si>
   <si>
     <t>105413</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105413/0339-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105413/0339-2002.pdf</t>
   </si>
   <si>
     <t>Providências.</t>
   </si>
   <si>
     <t>105414</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105414/0340-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105414/0340-2002.pdf</t>
   </si>
   <si>
     <t>105415</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105415/0341-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105415/0341-2002.pdf</t>
   </si>
   <si>
     <t>Bolsão para ônibus.</t>
   </si>
   <si>
     <t>105417</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105417/0342-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105417/0342-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorar iluminação</t>
   </si>
   <si>
     <t>105418</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105418/0343-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105418/0343-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Diretor de Esportes de Pompéia entendimentos com o Clube Corinthias</t>
   </si>
   <si>
     <t>105419</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105419/0344-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105419/0344-2002.pdf</t>
   </si>
   <si>
     <t>Campo de futebol - Florentino Favoretto.</t>
   </si>
   <si>
     <t>105420</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105420/0345-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105420/0345-2002.pdf</t>
   </si>
   <si>
     <t>105421</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105421/0346-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105421/0346-2002.pdf</t>
   </si>
   <si>
     <t>Biblioteca Municipal.</t>
   </si>
   <si>
     <t>105422</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105422/0347-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105422/0347-2002.pdf</t>
   </si>
   <si>
     <t>"Dia da Cidadania"</t>
   </si>
   <si>
     <t>105423</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105423/0348-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105423/0348-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeira na Praça Antônio Aparecido Pereira Domingues.</t>
   </si>
   <si>
     <t>105424</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105424/0349-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105424/0349-2002.pdf</t>
   </si>
   <si>
     <t>PLantio de mudas de árvores.</t>
   </si>
   <si>
     <t>105425</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105425/0350-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105425/0350-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito a construção de uma ciclovia entre a Rodovia Comandante João Ribeiro de Barros e a Avenida Industrial</t>
   </si>
   <si>
     <t>105426</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105426/0351-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105426/0351-2002.pdf</t>
   </si>
   <si>
     <t>Sugere sinalização na via José Cândido Alves.</t>
   </si>
   <si>
     <t>105427</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105427/0352-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105427/0352-2002.pdf</t>
   </si>
   <si>
     <t>Iluminação pública em trecho de via pública.</t>
   </si>
   <si>
     <t>105428</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105428/0353-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105428/0353-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito replantar mudas de palmeiras na pista de cooper.</t>
   </si>
   <si>
     <t>105429</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105429/0354-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105429/0354-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao SAAE implantar o sistema de tratamento de esgoto MIZUMO na Vila de Paulópolis.</t>
   </si>
   <si>
     <t>105430</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105430/0355-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105430/0355-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito na Rua Eulene Mariano de Souza</t>
   </si>
   <si>
     <t>105431</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105431/0356-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105431/0356-2002.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação da Praça José Moysés.</t>
   </si>
   <si>
     <t>105432</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105432/0357-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105432/0357-2002.pdf</t>
   </si>
   <si>
     <t>Sugere rebaixamento de guias do passeio público da Avenida FUndação Shunji Nashimura.</t>
   </si>
   <si>
     <t>105433</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105433/0358-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105433/0358-2002.pdf</t>
   </si>
   <si>
     <t>105434</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105434/0359-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105434/0359-2002.pdf</t>
   </si>
   <si>
     <t>Sugere substituir escadas por rampas de acesso à Pista de Cooper.</t>
   </si>
   <si>
     <t>105435</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105435/0360-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105435/0360-2002.pdf</t>
   </si>
   <si>
     <t>Sugere histórico de nome de ruas.</t>
   </si>
   <si>
     <t>105437</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105437/0361-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105437/0361-2002.pdf</t>
   </si>
   <si>
     <t>Sugere conservação no canteiro da Praça</t>
   </si>
   <si>
     <t>105438</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105438/0362-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105438/0362-2002.pdf</t>
   </si>
   <si>
     <t>105439</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105439/0363-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105439/0363-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal realizar operação tapa-buracos na Rua Luiz Padilha de Oliveira.</t>
   </si>
   <si>
     <t>105440</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105440/0364-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105440/0364-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a construção de um ginásio de esportes no Núcleo Habitacional Octávio Cavalcanti Lacombe</t>
   </si>
   <si>
     <t>105441</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105441/0365-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105441/0365-2002.pdf</t>
   </si>
   <si>
     <t>105442</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105442/0366-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105442/0366-2002.pdf</t>
   </si>
   <si>
     <t>105443</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105443/0367-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105443/0367-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências - Dep. Hig. e Saúde</t>
   </si>
   <si>
     <t>105444</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105444/0368-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105444/0368-2002.pdf</t>
   </si>
   <si>
     <t>Prevenção às Drogas.</t>
   </si>
   <si>
     <t>105445</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105445/0369-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105445/0369-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal efetuar reparos e pintura na cobertura do Ginásio de Esportes Chevrane Rezende</t>
   </si>
   <si>
     <t>105446</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105446/0370-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105446/0370-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a construção de passeio público na Rua Oscar Pedroso Horta.</t>
   </si>
   <si>
     <t>105448</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105448/0371-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105448/0371-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a capinação de terreno que margeia a ciclovia dos trabalhadores.</t>
   </si>
   <si>
     <t>105449</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105449/0372-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105449/0372-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito mudança de ponto de ônibus.</t>
   </si>
   <si>
     <t>105450</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105450/0373-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105450/0373-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a construção de um poço semi-artesiano no Distrito Industrial II</t>
   </si>
   <si>
     <t>105451</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105451/0374-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105451/0374-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de guarita em ponto de ônibus.</t>
   </si>
   <si>
     <t>105452</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105452/0375-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105452/0375-2002.pdf</t>
   </si>
   <si>
     <t>Reparos no alambrado que cerca o Clube de Lazer J.K.</t>
   </si>
   <si>
     <t>105453</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105453/0376-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105453/0376-2002.pdf</t>
   </si>
   <si>
     <t>Iluminação - Praça.</t>
   </si>
   <si>
     <t>105454</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105454/0377-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105454/0377-2002.pdf</t>
   </si>
   <si>
     <t>Pintura - Emeif Tufic Baracat.</t>
   </si>
   <si>
     <t>105455</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105455/0378-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105455/0378-2002.pdf</t>
   </si>
   <si>
     <t>Sinalização.</t>
   </si>
   <si>
     <t>105456</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105456/0379-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105456/0379-2002.pdf</t>
   </si>
   <si>
     <t>105458</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105458/0380-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105458/0380-2002.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva da Emeif "Tufic Baracat".</t>
   </si>
   <si>
     <t>105459</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105459/0381-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105459/0381-2002.pdf</t>
   </si>
   <si>
     <t>Aplicação herbicida.</t>
   </si>
   <si>
     <t>105460</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105460/0382-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105460/0382-2002.pdf</t>
   </si>
   <si>
     <t>Placas Indicativas.</t>
   </si>
   <si>
     <t>105461</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105461/0383-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105461/0383-2002.pdf</t>
   </si>
   <si>
     <t>Computador - Biblioteca Municipal.</t>
   </si>
   <si>
     <t>105462</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105462/0384-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105462/0384-2002.pdf</t>
   </si>
   <si>
     <t>Troca de Postes de Iluminação.</t>
   </si>
   <si>
     <t>105463</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105463/0385-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105463/0385-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Horário para Propaganda Alto Falante.</t>
   </si>
   <si>
     <t>105464</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105464/0386-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105464/0386-2002.pdf</t>
   </si>
   <si>
     <t>Sugere rejuntes em passeio público.</t>
   </si>
   <si>
     <t>105465</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105465/0387-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105465/0387-2002.pdf</t>
   </si>
   <si>
     <t>Sugere uso de quadra esportiva para pacientes do A.S.M</t>
   </si>
   <si>
     <t>105466</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105466/0388-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105466/0388-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reforma na Praça Maria Magdalena Bronhare de Oliveira</t>
   </si>
   <si>
     <t>105467</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105467/0389-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105467/0389-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito realizar melhorias na Rotatória "Waldemar Cunha".</t>
   </si>
   <si>
     <t>105469</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105469/0390-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105469/0390-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal adquitir um novo micro-ônibus para transportar pacientes à Cidade de Marília.</t>
   </si>
   <si>
     <t>105470</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105470/0391-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105470/0391-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal admitir um zelador e designá-lo para desempenhar suas funções no Cemitério da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>105471</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105471/0392-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105471/0392-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a criação do Programa "Lavoura Comunitária"</t>
   </si>
   <si>
     <t>105472</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105472/0393-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105472/0393-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal mudanças no leito carroçável da "via-expressa".</t>
   </si>
   <si>
     <t>105473</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105473/0394-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105473/0394-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placas indicativas de vias públicas no Jardim Flamboyant.</t>
   </si>
   <si>
     <t>105474</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105474/0395-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105474/0395-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal providenciar reforma geral nos Parques Infantis.</t>
   </si>
   <si>
     <t>105475</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105475/0396-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105475/0396-2002.pdf</t>
   </si>
   <si>
     <t>Sugere sinalização na Avenida Antônio Rosa.</t>
   </si>
   <si>
     <t>105476</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105476/0397-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105476/0397-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Superintendente do Departamento de Higiene e Saúde realizarem estudos visando a aquisição de uma nova ambulância.</t>
   </si>
   <si>
     <t>105477</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105477/0398-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105477/0398-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ampliar passeio público.</t>
   </si>
   <si>
     <t>105478</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105478/0399-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105478/0399-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria em Ponto de Táxi.</t>
   </si>
   <si>
     <t>105480</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105480/0401-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105480/0401-2002.pdf</t>
   </si>
   <si>
     <t>Sugere funcionamento normal às Creches Municipais.</t>
   </si>
   <si>
     <t>105479</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105479/0402-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105479/0402-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placas indicativas de vias públicas.</t>
   </si>
   <si>
     <t>105483</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105483/0403-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105483/0403-2002.pdf</t>
   </si>
   <si>
     <t>105484</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105484/0404-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105484/0404-2002.pdf</t>
   </si>
   <si>
     <t>Sugere prioridade.</t>
   </si>
   <si>
     <t>105485</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105485/0405-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105485/0405-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza - Monumento Pracinhas.</t>
   </si>
   <si>
     <t>105486</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105486/0406-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105486/0406-2002.pdf</t>
   </si>
   <si>
     <t>Reforma de Brinquedos.</t>
   </si>
   <si>
     <t>105487</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105487/0407-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105487/0407-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>105488</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105488/0408-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105488/0408-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito melhorias na passagem que liga a Avenida Benjamin Constant à pista de cooper.</t>
   </si>
   <si>
     <t>105489</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105489/0409-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105489/0409-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal realizar melhorias no campo de futebol do Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>105490</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105490/0410-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105490/0410-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de obstáculo na Rua Humberto Polizio.</t>
   </si>
   <si>
     <t>105491</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105491/0411-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105491/0411-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a implantação de aulas de judô no Município</t>
   </si>
   <si>
     <t>105493</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105493/0412-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105493/0412-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria nas travessias de trilhos da FERROBAN</t>
   </si>
   <si>
     <t>105494</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105494/0413-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105494/0413-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reforma e pintura em Pórticos.</t>
   </si>
   <si>
     <t>105495</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105495/0414-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105495/0414-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reparos em lixeiras.</t>
   </si>
   <si>
     <t>105496</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105496/0415-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105496/0415-2002.pdf</t>
   </si>
   <si>
     <t>Sugere mudança de estacionamento para motos.</t>
   </si>
   <si>
     <t>105497</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105497/0416-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105497/0416-2002.pdf</t>
   </si>
   <si>
     <t>105498</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105498/0417-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105498/0417-2002.pdf</t>
   </si>
   <si>
     <t>Sugere denominação de logradouro público.</t>
   </si>
   <si>
     <t>105499</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105499/0418-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105499/0418-2002.pdf</t>
   </si>
   <si>
     <t>Sugere revestimento em passeio.</t>
   </si>
   <si>
     <t>105500</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105500/0419-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105500/0419-2002.pdf</t>
   </si>
   <si>
     <t>Aquisição - Caminhão de Lixo.</t>
   </si>
   <si>
     <t>105501</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105501/0420-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105501/0420-2002.pdf</t>
   </si>
   <si>
     <t>Colocação Vidro.</t>
   </si>
   <si>
     <t>105503</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105503/0421-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105503/0421-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhoria em sinalização.</t>
   </si>
   <si>
     <t>105504</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105504/0422-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105504/0422-2002.pdf</t>
   </si>
   <si>
     <t>Sugere construção de quadra polisportiva no Bairro Tufic Baracat.</t>
   </si>
   <si>
     <t>105505</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105505/0423-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105505/0423-2002.pdf</t>
   </si>
   <si>
     <t>Sugere construção de passeio.</t>
   </si>
   <si>
     <t>105506</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105506/0424-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105506/0424-2002.pdf</t>
   </si>
   <si>
     <t>Colocação de tampa no tubo de registro de Águas localizado na Rua Japão.</t>
   </si>
   <si>
     <t>105507</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105507/0425-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105507/0425-2002.pdf</t>
   </si>
   <si>
     <t>Reparos em obstáculos localizado na Rua José Antonio Asmar.</t>
   </si>
   <si>
     <t>105508</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105508/0426-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105508/0426-2002.pdf</t>
   </si>
   <si>
     <t>Demarcação com faixa amarela.</t>
   </si>
   <si>
     <t>105509</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105509/0427-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105509/0427-2002.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Rua Ernesto Pinotti e correção de guias.</t>
   </si>
   <si>
     <t>105510</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105510/0428-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105510/0428-2002.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza geral no Cemitério Municipal.</t>
   </si>
   <si>
     <t>105511</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105511/0429-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105511/0429-2002.pdf</t>
   </si>
   <si>
     <t>Bebedouro elétrico na Escola Profissionalizante "Prof. Ulysses Pereira da Cruz".</t>
   </si>
   <si>
     <t>105513</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105513/0430-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105513/0430-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a construção de arquibancadas no minicampo de futebol do Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>105514</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105514/0431-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105514/0431-2002.pdf</t>
   </si>
   <si>
     <t>Sugere caixa de sugestões.</t>
   </si>
   <si>
     <t>105515</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105515/0432-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105515/0432-2002.pdf</t>
   </si>
   <si>
     <t>Sugere sistema de esgoto.</t>
   </si>
   <si>
     <t>105516</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105516/0433-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105516/0433-2002.pdf</t>
   </si>
   <si>
     <t>Sugere substituição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>105517</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105517/0434-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105517/0434-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de parque infantil no Bairro Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>105518</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105518/0435-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105518/0435-2002.pdf</t>
   </si>
   <si>
     <t>Sugere recapeamento da Rua José Ramos Ortiz.</t>
   </si>
   <si>
     <t>105519</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105519/0436-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105519/0436-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias em sinalização.</t>
   </si>
   <si>
     <t>105520</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105520/0437-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105520/0437-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências ao DHS</t>
   </si>
   <si>
     <t>105521</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105521/0438-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105521/0438-2002.pdf</t>
   </si>
   <si>
     <t>Sugestão ao Senhor Prefeito Municipal</t>
   </si>
   <si>
     <t>105522</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105522/0439-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105522/0439-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal providenciar nova pintura no prédio do Minishopping.</t>
   </si>
   <si>
     <t>105524</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105524/0440-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105524/0440-2002.pdf</t>
   </si>
   <si>
     <t>Sugere o plantio de mudas de árvores.</t>
   </si>
   <si>
     <t>105525</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105525/0441-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105525/0441-2002.pdf</t>
   </si>
   <si>
     <t>Sugere construção de galerias pluvias</t>
   </si>
   <si>
     <t>105526</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105526/0442-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105526/0442-2002.pdf</t>
   </si>
   <si>
     <t>Sugere deslocamento de ponto de ônibus.</t>
   </si>
   <si>
     <t>105527</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105527/0443-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105527/0443-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal reformar calçamento da Praça Ruy Barbosa.</t>
   </si>
   <si>
     <t>105528</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105528/0444-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105528/0444-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a contratação de professores habilitados em Educação Física.</t>
   </si>
   <si>
     <t>105529</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105529/0445-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105529/0445-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a aquisição de bandeiras.</t>
   </si>
   <si>
     <t>105530</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105530/0446-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105530/0446-2002.pdf</t>
   </si>
   <si>
     <t>Sugere capinação e limpeza no Parque Pompéia.</t>
   </si>
   <si>
     <t>105531</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105531/0447-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105531/0447-2002.pdf</t>
   </si>
   <si>
     <t>Implantação de rede de energia elétrica no Cemitério da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>105532</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105532/0448-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105532/0448-2002.pdf</t>
   </si>
   <si>
     <t>105533</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105533/0449-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105533/0449-2002.pdf</t>
   </si>
   <si>
     <t>105534</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105534/0450-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105534/0450-2002.pdf</t>
   </si>
   <si>
     <t>Sugere construção e melhoramento de calçadas.</t>
   </si>
   <si>
     <t>105536</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105536/0451-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105536/0451-2002.pdf</t>
   </si>
   <si>
     <t>Sugere arborização na Pista de Cooper.</t>
   </si>
   <si>
     <t>105537</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105537/0452-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105537/0452-2002.pdf</t>
   </si>
   <si>
     <t>Campanha informativa.</t>
   </si>
   <si>
     <t>105538</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105538/0453-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105538/0453-2002.pdf</t>
   </si>
   <si>
     <t>Gratificação - Funcionários Públicos.</t>
   </si>
   <si>
     <t>105539</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105539/0454-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105539/0454-2002.pdf</t>
   </si>
   <si>
     <t>105540</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105540/0455-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105540/0455-2002.pdf</t>
   </si>
   <si>
     <t>105541</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105541/0456-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105541/0456-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito alterar a localização de obstáculo.</t>
   </si>
   <si>
     <t>105542</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105542/0457-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105542/0457-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias em sistema de galeria pluvial.</t>
   </si>
   <si>
     <t>105543</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105543/0458-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105543/0458-2002.pdf</t>
   </si>
   <si>
     <t>Implantação de olhos-de-gato na rotatória localizada no Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>105544</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105544/0459-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105544/0459-2002.pdf</t>
   </si>
   <si>
     <t>Pista de Cooper</t>
   </si>
   <si>
     <t>105545</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105545/0460-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105545/0460-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias - Quadra Esportiva</t>
   </si>
   <si>
     <t>105547</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105547/0461-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105547/0461-2002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - Aumento Funcionários Municipais.</t>
   </si>
   <si>
     <t>105548</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105548/0462-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105548/0462-2002.pdf</t>
   </si>
   <si>
     <t>105549</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105549/0463-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105549/0463-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de bebedouro d` água em bairros.</t>
   </si>
   <si>
     <t>105550</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105550/0464-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105550/0464-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de bebedouro d` água.</t>
   </si>
   <si>
     <t>105551</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105551/0465-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105551/0465-2002.pdf</t>
   </si>
   <si>
     <t>Sugere estudos junto ao Superintendente da Saúde</t>
   </si>
   <si>
     <t>105552</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105552/0466-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105552/0466-2002.pdf</t>
   </si>
   <si>
     <t>105553</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105553/0467-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105553/0467-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias na iluminação do Jardim Primavera.</t>
   </si>
   <si>
     <t>105554</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105554/0468-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105554/0468-2002.pdf</t>
   </si>
   <si>
     <t>Implantação de taxas refletivas.</t>
   </si>
   <si>
     <t>105555</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105555/0469-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105555/0469-2002.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias no minicampo do Tufic Baracat.</t>
   </si>
   <si>
     <t>105556</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105556/0470-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105556/0470-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiro.</t>
   </si>
   <si>
     <t>105558</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105558/0471-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105558/0471-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza e conservação na Praça Sueki Kihara.</t>
   </si>
   <si>
     <t>105559</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105559/0472-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105559/0472-2002.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza de bueiros e vias públicas do Jardim São Liuz.</t>
   </si>
   <si>
     <t>105560</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105560/0473-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105560/0473-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reajuste salarial aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>105561</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Fátima Aparecida Gonçalves Bornari</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105561/0474-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105561/0474-2002.pdf</t>
   </si>
   <si>
     <t>Sugere substituição de tampa de boca-de-lobo.</t>
   </si>
   <si>
     <t>105562</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105562/0475-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105562/0475-2002.pdf</t>
   </si>
   <si>
     <t>Sugere nomeação de selador para o bebedouro da Praça Jesus Maria.</t>
   </si>
   <si>
     <t>105563</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105563/0476-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105563/0476-2002.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Luiz Pinheiro da Silva.</t>
   </si>
   <si>
     <t>105564</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105564/0477-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105564/0477-2002.pdf</t>
   </si>
   <si>
     <t>105565</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105565/0478-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105565/0478-2002.pdf</t>
   </si>
   <si>
     <t>Reparo - Camada Asfáltica</t>
   </si>
   <si>
     <t>105566</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105566/0479-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105566/0479-2002.pdf</t>
   </si>
   <si>
     <t>Fatec</t>
   </si>
   <si>
     <t>105567</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105567/0480-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105567/0480-2002.pdf</t>
   </si>
   <si>
     <t>105568</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105568/0481-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105568/0481-2002.pdf</t>
   </si>
   <si>
     <t>Decoração natlina</t>
   </si>
   <si>
     <t>105570</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105570/0482-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105570/0482-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a implantação de escolinha de tênis.</t>
   </si>
   <si>
     <t>105571</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105571/0483-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105571/0483-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a formação de viveiro de mudas.</t>
   </si>
   <si>
     <t>105572</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105572/0484-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105572/0484-2002.pdf</t>
   </si>
   <si>
     <t>Melhoria em valeta existente no cruzamento das Ruas Joaquim de Almeida Pina e Francisco Benavidez Lopes.</t>
   </si>
   <si>
     <t>105573</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105573/0485-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105573/0485-2002.pdf</t>
   </si>
   <si>
     <t>Reparos nos obstáculos situados na Rua Salvador Mendes de Almeida.</t>
   </si>
   <si>
     <t>105574</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105574/0486-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105574/0486-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de guarita no ponto de ônibus situado na Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>105575</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105575/0487-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105575/0487-2002.pdf</t>
   </si>
   <si>
     <t>Sugere reforma geral no P.A.S da Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>105576</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105576/0488-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105576/0488-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal estender tubulação de saída de águas pluviais localizada na Avenida Floriano Peixoto.</t>
   </si>
   <si>
     <t>105577</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105577/0489-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105577/0489-2002.pdf</t>
   </si>
   <si>
     <t>Grades de proteção - bocas de lobo.</t>
   </si>
   <si>
     <t>105578</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105578/0490-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105578/0490-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Revestimento em Passeio.</t>
   </si>
   <si>
     <t>105579</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105579/0491-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105579/0491-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a aquisição de microcomputadores para as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>105581</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105581/0492-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105581/0492-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a construção de um Centro Comunitário no Conjunto Habitacional "Octávio Cavalcanti Lacombe".</t>
   </si>
   <si>
     <t>105582</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105582/0493-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105582/0493-2002.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de um bebedouro no parque infantil localizado na Praça Luiz Correa de Lara.</t>
   </si>
   <si>
     <t>105583</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105583/0494-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105583/0494-2002.pdf</t>
   </si>
   <si>
     <t>Sugere convênio para reforma ou ampliação de moradias dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>105584</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105584/0495-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105584/0495-2002.pdf</t>
   </si>
   <si>
     <t>Sugere estudos de trânsito ao Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>105585</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105585/0496-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105585/0496-2002.pdf</t>
   </si>
   <si>
     <t>Indica reparos em camada asfáltica.</t>
   </si>
   <si>
     <t>105586</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105586/0497-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105586/0497-2002.pdf</t>
   </si>
   <si>
     <t>Sugere instalação de parque infantil.</t>
   </si>
   <si>
     <t>105587</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105587/0498-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105587/0498-2002.pdf</t>
   </si>
   <si>
     <t>Sugere remodelação de canteiro da Praça Ruy Barbosa.</t>
   </si>
   <si>
     <t>105588</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105588/0499-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105588/0499-2002.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placa de identificação de via pública.</t>
   </si>
   <si>
     <t>105589</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105589/0500-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105589/0500-2002.pdf</t>
   </si>
   <si>
     <t>Sugere Providências - Áreas Escolares.</t>
   </si>
   <si>
     <t>105591</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105591/0501-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105591/0501-2002.pdf</t>
   </si>
   <si>
     <t>105592</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105592/0502-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105592/0502-2002.pdf</t>
   </si>
   <si>
     <t>Campanha Conscientização.</t>
   </si>
   <si>
     <t>105593</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105593/0503-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105593/0503-2002.pdf</t>
   </si>
   <si>
     <t>105594</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105594/0504-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105594/0504-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza - Boca de Lobo.</t>
   </si>
   <si>
     <t>105595</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105595/0505-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105595/0505-2002.pdf</t>
   </si>
   <si>
     <t>Aplicação "Mata Mato".</t>
   </si>
   <si>
     <t>105596</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105596/0506-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105596/0506-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza/Corte Grama.</t>
   </si>
   <si>
     <t>105597</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105597/0507-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105597/0507-2002.pdf</t>
   </si>
   <si>
     <t>Reparos - Camada Asfáltica.</t>
   </si>
   <si>
     <t>105598</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105598/0508-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105598/0508-2002.pdf</t>
   </si>
   <si>
     <t>Placa Indicativa.</t>
   </si>
   <si>
     <t>105599</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105599/0509-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105599/0509-2002.pdf</t>
   </si>
   <si>
     <t>105600</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105600/0510-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105600/0510-2002.pdf</t>
   </si>
   <si>
     <t>Ofício.</t>
   </si>
   <si>
     <t>105602</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105602/0511-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105602/0511-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal ativar as fontes das Praças Ruy Barbosa e Jesus Maria.</t>
   </si>
   <si>
     <t>105603</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105603/0512-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105603/0512-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao SAAE a realização de estudos sobre o estado de conservação do encanamento da rede de abastecimento de água.</t>
   </si>
   <si>
     <t>105604</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105604/0513-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105604/0513-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a instalação de luminárias nos postes da rede de energia elétrica da Avenida Perimetral.</t>
   </si>
   <si>
     <t>105605</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105605/0514-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105605/0514-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito a instalação de placas indicativas de "Área de Segurança" no passeiopúblico da sede da 3ª Compania da Polícia Militar de Pompéia.</t>
   </si>
   <si>
     <t>105606</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105606/0515-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105606/0515-2002.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal entrar em entendimentos com o Departamento de Formação Cultural da Secretaria de Estado da Cultura, visando firmar parceria objetivando a criação de uma Oficina Cultura.</t>
   </si>
   <si>
     <t>105607</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105607/0516-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105607/0516-2002.pdf</t>
   </si>
   <si>
     <t>Sugere plantio de mudas de árvores frutíferas.</t>
   </si>
   <si>
     <t>105611</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105611/0517-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105611/0517-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza de boca-de-lobo.</t>
   </si>
   <si>
     <t>105639</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105639/0518-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105639/0518-2002.pdf</t>
   </si>
   <si>
     <t>Limpeza de Terrenos</t>
   </si>
   <si>
     <t>300170</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300170/0001-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300170/0001-2002.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Edson  Aparecido</t>
   </si>
   <si>
     <t>300171</t>
   </si>
   <si>
     <t>Elizio Ignácio da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300171/0002-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300171/0002-2002.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Governador do Estado de São Paulo, aos Secretários de Segurança Pública e da Administração Penitenciária, ao Delegado Seccional de Marília e ao Delegado Geral da Polícia Civil, afim de transferir os presos para Pompeia</t>
   </si>
   <si>
     <t>300172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300172/0003-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300172/0003-2002.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Secretário de Agricultura e Abastecimento , João Carlos  de Souza Meirelles pelo Programa Municipal de Conservação de Estradas Rurais "Melhor Caminho"</t>
   </si>
   <si>
     <t>300173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300173/0004-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300173/0004-2002.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao jovem  pompeense  Ananias Pereira  pelo título de campeão na montaria em touros</t>
   </si>
   <si>
     <t>300176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300176/0005-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300176/0005-2002.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos proprietários da empresa  Big Love Mensagens.</t>
   </si>
   <si>
     <t>300174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300174/0006-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300174/0006-2002.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos alunos do Colégio Agrícola de Pompéia.</t>
   </si>
   <si>
     <t>300175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300175/0007-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300175/0007-2002.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Prefeito Municipal pelo custeio do transporte de alunos universitários que estudam em outros Municípios.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Álvaro Prizão Januário</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/529/0001-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/529/0001-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3º DA LEI 1971/01, QUE MAJORA O VALOR VENAL PARA EFFEITO DE LANÇAMENTO DE IPTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/530/0002-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/530/0002-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA EDUCAÇÃO, OBJETIVANDO A EXECUÇÃO DE OBRAS NA ESCOLA ESTADUAL "17 DE SETEMBRO"</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/531/0003-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/531/0003-2002.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 1752/96</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/532/0004-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/532/0004-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ANEXO I DA LEI 1919 DE 31 DE JANEIRO DE 2001.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/533/0005-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/533/0005-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A PARTICIPAÇÃO DO MUNICÍPIO NO CONSÓRCIO INTERMUNICIPAL PARA CONSERVAÇÃO E MANUTENÇÃO DE VIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/534/0006-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/534/0006-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O INSTITUTO NOSSA SENHORA DE FÁTIMA OBJETIVANDO O DESENVOLVIMENTO DE AÇÕES SOCIAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/535/0007-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/535/0007-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3º, CAPUT E AO § 1º DO ARTIGO 3º DA LEI Nº 1946/2001, QUE INSTITUI O AUXÍLIO TRANSPORTE.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/536/0008-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/536/0008-2002.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 1º DA LEI 1063/78, QUE CRIA O SERVIÇO MUNICIPAL DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/537/0009-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/537/0009-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIO COM O BANCO NOSSA CAIXA S/A VISANDO A CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES PÚBLICOS MUNICIPAIS DE POMPÉIA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/538/0010-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/538/0010-2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS  PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/539/0011-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/539/0011-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DA JUVENTUDE, ESPORTE E LAZER VISANDO O RECEBIMENTO DE RECURSOS FINANCEIROS PARA A IMPLEMENTAÇÃO DO PROGRAMA BANDAS DA JUVENTUDE NO MUNICÍPIO DE POMPÉIA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/540/0012-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/540/0012-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER, POR DOAÇÃO, IMÓVEL DA UNIPAC INDÚSTRIA E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/541/0013-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/541/0013-2002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O TRANSPORTE, ARMAZENAMENTO E COMERCIALIZAÇÃO DE GÁS LIQUEFEITO DE PETRÓLEO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/542/0014-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/542/0014-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DESTINADO AO CUSTEIO DO TRANSPORTE DE ALUNOS DE NÍVEL UNIVERSITÁRIO QUE ESTUDAM EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/543/0015-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/543/0015-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A COMPANHIA PAULISTA DE FORÇA E LUZ PARA DESENVOLVIMENTO, NO MUNICÍPIO, DO PROGRAMA DE EFICIÊNCIA ENERGÉTICA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/544/0016-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/544/0016-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DESTINADO ÀS OBRAS DE PERFURAÇÃO DE UM POÇO TUBULAR PROFUNDO E IMPLANTAÇÃO DE REDE ADUTORA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/545/0017-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/545/0017-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE AGRICULTURA E ABASTECIMENTO, OBJETIVANDO O RECEBIMENTO, EM DOAÇÃO, DE BENS E OBRAS NECESSÁRIAS A SUA RESPECTIVA INSTALAÇÃO, REFERENTES A PROGRAMAS LIGADOS À AGRICULTURA E ABASTECIMENTO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/546/0018-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/546/0018-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 6º DO ARTIGO 2º DA LEI Nº 1744/96, QUE CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/547/0019-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/547/0019-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OFERECER SUPLEMENTAÇÃO ALIMENTAR AOS SERVIDORES PÚBLICOS MUNICIPAIS DE POMPÉIA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/548/0020-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/548/0020-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UM IMÓVEL URBANO COM 223.362,32 METROS QUADRADOS À UJI COMÉRCIO E PARTICIPAÇÕES LTDA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/549/0021-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/549/0021-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NOSSA CAIXA S/A. OBJETIVANDO A AQUISIÇÃO DE VEÍCULOS E MÁQUINAS PARA A DIVISÃO DE SERVIÇOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/550/0022-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/550/0022-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE POMPÉIA A RECEBER, MEDIANTE INSTRUMENTO DE LIBERAÇÃO DE CRÉDITO NÃO REEMBOLSÁVEL, RECUROS FINANCEIROS DO FUNDO ESTADUAL DE PREVENÇÃO E CONTROLE DA POLUIÇÃO-FECOP</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/551/0023-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/551/0023-2002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REGIME DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE POMPÉIA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/552/0024-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/552/0024-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ANEXO I DA LEI 1919, DE 31 DE JANEIRO DE 2001</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/553/0025-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/553/0025-2002.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL ANTIDROGAS - COMAD.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/554/0026-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/554/0026-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM AS ESCOLAS ESTADUAIS OBJETIVANDO A CESSÃO DE SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/555/0027-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/555/0027-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM O JUÍZO NA COMARCA DE POMPÉIA OBJETIVANDO A CESSÃO DE SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/556/0028-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/556/0028-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO PODER EXECUTIVO NO VALOR DE R$55.000,00.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/557/0029-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/557/0029-2002.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS FUNCIONÁRIOS MUNICIPAIS DE POMPÉIA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/558/0030-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/558/0030-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ANEXO I DA LEI Nº 1919, DE 31 DE JANEIRO DE 2001.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/559/0031-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/559/0031-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3º DA LEI Nº 1468/91, QUE INSTITUI O CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/560/0032-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/560/0032-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE DOIS PATINETES ELÉTRICOS À POLÍCIA MILITAR DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/561/0033-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/561/0033-2002.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POMPÉIA PARA O EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/562/0034-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/562/0034-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS, SUBVENÇÕES E/OU CONTRIBUIÇÕES NO EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/563/0035-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/563/0035-2002.pdf</t>
   </si>
   <si>
     <t>DEFINE OS CRÉDITOS DE PEQUENO VALOR PARA FINS DE PAGAMENTO DE ORDEM DE PRECATÓRIOS, NOS TERMOS DO ARTIGO 78 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/564/0036-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/564/0036-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ARTIGO 3º DA LEI 1999, DE 15 DE AGOSTO DE 2002, QUE INSTITUIU O CONSELHO MUNICIPAL ANTIDROGAS - COMAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/565/0037-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/565/0037-2002.pdf</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/566/0038-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/566/0038-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º, CAPUT; LETRA "A" DO ARTIGO 2º E AO ARTIGO 3º DA LEI Nº 1642, DE 5 DE OUTUBRO DE 1994, QUE DISPÕE SOBRE ÁREA DE TERRENO URBANO DESTINADA À IMPLANTAÇÃO DO DISTRITO INDUSTRIAL II DE POMPÉIA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/567/0039-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/567/0039-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO PODER EXECUTIVO NO VALOR DE R$46.000,00.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/568/0040-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/568/0040-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ELEVAR OS VALORES DOS AUXÍLIOS, SUBVENÇÕES E/OU CONTRIBUIÇÕES NO EXERCÍCIO DE 2002 PREVISTOS NA LEI Nº 1961, DE 5 DE DEZEMBRO DE 2001.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/569/0041-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/569/0041-2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UM TRATOR DE ESTEIRA À FUNDAÇÃO SHINJI NISHIMURA DE TECNOLOGIA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/570/0042-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/570/0042-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 4º DA LEI Nº 1940, DE 31 DE AGOSTO DE 2001, QUE DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/571/0043-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/571/0043-2002.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TÍQUETE ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/572/0044-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/572/0044-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ANEXO I DA LEI 1991, DE 31 DE JANEIRO DE 2001.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/573/0045-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/573/0045-2002.pdf</t>
   </si>
   <si>
     <t>FIXA NORMAS PARA AUTORIZAÇÃO DE FUNCIONAMENTO E SUPERVISÃO DE INSTITUIÇÕES DE EDUCAÇÃO INFANTIL NO SISTEMA MUNICIPAL DE ENSINO DE POMPÉIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/574/0046-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/574/0046-2002.pdf</t>
   </si>
   <si>
     <t>FIXA A DATA BASE PARA A REVISÃO ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/580/0047-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/580/0047-2002.pdf</t>
   </si>
   <si>
     <t>"DECLARA ENTIDADE DE UTILIDADE PÚBLICA"</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/575/0001-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/575/0001-2002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À TABELA Nº 1 DA LEI Nº 1.175, DE 27 DE DEZEMBRO DE 1983, QUE INSTITUIU O "CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE POMPÉIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/576/0002-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/576/0002-2002.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A SUBSTITUIÇÃO DA UFIR PELO IPC/FIPE PARA A CORREÇÃO MONETÁRIA DOS TRIBUTOS MUNICIPAIS"</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/577/0003-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/577/0003-2002.pdf</t>
   </si>
   <si>
     <t>"MAJORA O VALOR VENAL PARA EFEITO DE LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE TERRITORIAL URBANA E DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL REFERENTE AO EXERCÍCIO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/578/0004-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/578/0004-2002.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PARCELAMENTO DOS DÉBITOS, AJUIZADOS OU NÃO, REFERENTES AOS IMPOSTOS, TAXAS E VALORES DE PERMISSÃO DE USO DOS IMÓVEIS MUNICIPAIS INSCRITOS NA DÍVIDA ATIVA."</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/579/0005-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/579/0005-2002.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Executivo, Valentin Marques de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/581/0001-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/581/0001-2002.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 111 DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>204249</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204249/Sem Numero-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204249/Sem Numero-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Delegado de Polícia de Pompéia e ao Sr. Deputado Estadual Zuza esforços junto ao Senhor Governador e ao Secretário do Estado</t>
   </si>
   <si>
     <t>203906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203906/0001-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203906/0001-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre construção  de rotatória</t>
   </si>
   <si>
     <t>203911</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203911/0002-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203911/0002-2002.pdf</t>
   </si>
   <si>
     <t>Ofício de Congratulações</t>
   </si>
   <si>
     <t>204230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204230/0003-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204230/0003-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações.</t>
   </si>
   <si>
     <t>204241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204241/0004-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204241/0004-2002.pdf</t>
   </si>
   <si>
     <t>204253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204253/0005-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204253/0005-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com Prefeito Municipal por subsidiar o transporte dos alunos universitários.</t>
   </si>
   <si>
     <t>204264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204264/0006-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204264/0006-2002.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações.</t>
   </si>
   <si>
     <t>204275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204275/007-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204275/007-2002.pdf</t>
   </si>
   <si>
     <t>204285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204285/0008-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204285/0008-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER roçar  margens da Rodovia SP-294</t>
   </si>
   <si>
     <t>204296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204296/0009-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204296/0009-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com Fabrício Ricz Cayres, pela inauguração da Oficina Cayres - Injeção Eletrônica.</t>
   </si>
   <si>
     <t>203917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203917/0010-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203917/0010-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com proprietário do estabelecimento Renata Cosméticos pela inauguração.</t>
   </si>
   <si>
     <t>203932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203932/0011-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203932/0011-2002.pdf</t>
   </si>
   <si>
     <t>Ofício de Congratulações.</t>
   </si>
   <si>
     <t>203963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203963/0012-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203963/0012-2002.pdf</t>
   </si>
   <si>
     <t>203984</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203984/0013-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203984/0013-2002.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de orelhões.</t>
   </si>
   <si>
     <t>204016</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204016/0014-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204016/0014-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à CESP doação de alevínos.</t>
   </si>
   <si>
     <t>204043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204043/0015-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204043/0015-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Secretário de Esportes.</t>
   </si>
   <si>
     <t>204065</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204065/0016-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204065/0016-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>204074</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204074/0017-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204074/0017-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações - Sistema Tratamento de Esgotos.</t>
   </si>
   <si>
     <t>204086</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204086/0018-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204086/0018-2002.pdf</t>
   </si>
   <si>
     <t>Solicita Informações - Jogo Futebol dia 23/12/2001</t>
   </si>
   <si>
     <t>204096</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204096/0019-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204096/0019-2002.pdf</t>
   </si>
   <si>
     <t>Ofício de Congralutações.</t>
   </si>
   <si>
     <t>204109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204109/0020-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204109/0020-2002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar.</t>
   </si>
   <si>
     <t>204115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204115/0021-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204115/0021-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo DIA DO ESPORTISTA</t>
   </si>
   <si>
     <t>204126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204126/0022-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204126/0022-2002.pdf</t>
   </si>
   <si>
     <t>204136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204136/0023-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204136/0023-2002.pdf</t>
   </si>
   <si>
     <t>204147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204147/0024-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204147/0024-2002.pdf</t>
   </si>
   <si>
     <t>Solicita religação e colocação de novos bebedouros de água gelada</t>
   </si>
   <si>
     <t>204160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204160/0025-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204160/0025-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza 1º Pelotão da Polícia Militar de Pompéia.</t>
   </si>
   <si>
     <t>204169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204169/0026-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204169/0026-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Superintendente Departamento Higiene e Saúde - DHS</t>
   </si>
   <si>
     <t>204181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204181/0027-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204181/0027-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Executivo</t>
   </si>
   <si>
     <t>204192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204192/0028-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204192/0028-2002.pdf</t>
   </si>
   <si>
     <t>Informações à Previdência Social.</t>
   </si>
   <si>
     <t>204204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204204/0029-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204204/0029-2002.pdf</t>
   </si>
   <si>
     <t>Informações ao Chefe do Executivo sobre rebaixamento de guia.</t>
   </si>
   <si>
     <t>204215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204215/0030-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204215/0030-2002.pdf</t>
   </si>
   <si>
     <t>Informações ao Chefe de Executivo sobre Novo Cravinhos.</t>
   </si>
   <si>
     <t>204226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204226/0031-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204226/0031-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado de Transporte a liberação de recursos financeiros para recapeamento de trechos críticos da estrada vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>204231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204231/0032-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204231/0032-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado da Juventude, Esporte e Lazer, a liberação de recursos financeiros visando à reforma do Ginásio de Esportes Chevrane Resende</t>
   </si>
   <si>
     <t>204232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204232/0033-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204232/0033-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe da Casa Civil.</t>
   </si>
   <si>
     <t>204233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204233/0034-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204233/0034-2002.pdf</t>
   </si>
   <si>
     <t>Solicita contribuição à entidade social</t>
   </si>
   <si>
     <t>204234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204234/0035-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204234/0035-2002.pdf</t>
   </si>
   <si>
     <t>204235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204235/0036-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204235/0036-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com DHS pelo combate à dengue.</t>
   </si>
   <si>
     <t>204236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204236/0037-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204236/0037-2002.pdf</t>
   </si>
   <si>
     <t>Polícia permanente na Estação Rodoviária.</t>
   </si>
   <si>
     <t>204237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204237/0038-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204237/0038-2002.pdf</t>
   </si>
   <si>
     <t>Pedido de motocicleta.</t>
   </si>
   <si>
     <t>204238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204238/0039-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204238/0039-2002.pdf</t>
   </si>
   <si>
     <t>204239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204239/0040-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204239/0040-2002.pdf</t>
   </si>
   <si>
     <t>204240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204240/0041-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204240/0041-2002.pdf</t>
   </si>
   <si>
     <t>204242</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204242/0042-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204242/0042-2002.pdf</t>
   </si>
   <si>
     <t>Adiamento de sessão.</t>
   </si>
   <si>
     <t>204243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204243/0043-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204243/0043-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com atleta Luiz Eduardo Lopes do Carmo.</t>
   </si>
   <si>
     <t>204244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204244/0044-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204244/0044-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito Municipal</t>
   </si>
   <si>
     <t>204245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204245/0045-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204245/0045-2002.pdf</t>
   </si>
   <si>
     <t>204246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204246/0046-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204246/0046-2002.pdf</t>
   </si>
   <si>
     <t>204247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204247/0047-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204247/0047-2002.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar.</t>
   </si>
   <si>
     <t>204248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204248/0048-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204248/0048-2002.pdf</t>
   </si>
   <si>
     <t>Solicita destinação de viatura para Pompéia.</t>
   </si>
   <si>
     <t>204250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204250/0049-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204250/0049-2002.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar</t>
   </si>
   <si>
     <t>204251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204251/0050-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204251/0050-2002.pdf</t>
   </si>
   <si>
     <t>204252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204252/0051-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204252/0051-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações.</t>
   </si>
   <si>
     <t>204254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204254/0052-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204254/0052-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações pelo Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>204255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204255/0053-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204255/0053-2002.pdf</t>
   </si>
   <si>
     <t>204256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204256/0054-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204256/0054-2002.pdf</t>
   </si>
   <si>
     <t>204257</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204257/0055-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204257/0055-2002.pdf</t>
   </si>
   <si>
     <t>204258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204258/0056-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204258/0056-2002.pdf</t>
   </si>
   <si>
     <t>204259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204259/0057-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204259/0057-2002.pdf</t>
   </si>
   <si>
     <t>204260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204260/0058-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204260/0058-2002.pdf</t>
   </si>
   <si>
     <t>204261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204261/0059-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204261/0059-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Permissão Transporte Coletivo Municipal</t>
   </si>
   <si>
     <t>204262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204262/0060-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204262/0060-2002.pdf</t>
   </si>
   <si>
     <t>204263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204263/0061-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204263/0061-2002.pdf</t>
   </si>
   <si>
     <t>204265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204265/0062-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204265/0062-2002.pdf</t>
   </si>
   <si>
     <t>204266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204266/0063-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204266/0063-2002.pdf</t>
   </si>
   <si>
     <t>204267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204267/0064-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204267/0064-2002.pdf</t>
   </si>
   <si>
     <t>204268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204268/0065-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204268/0065-2002.pdf</t>
   </si>
   <si>
     <t>204269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204269/0066-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204269/0066-2002.pdf</t>
   </si>
   <si>
     <t>Sugere instalação de telefone público.</t>
   </si>
   <si>
     <t>204270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204270/0067-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204270/0067-2002.pdf</t>
   </si>
   <si>
     <t>204271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204271/0068-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204271/0068-2002.pdf</t>
   </si>
   <si>
     <t>204272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204272/0069-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204272/0069-2002.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do Projeto da rede de energia elétrica do Distrito Industrial II</t>
   </si>
   <si>
     <t>204273</t>
   </si>
   <si>
     <t>Fátima Aparecida Gonçalves Borsari, Marcio Rogério Caffer</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204273/0070-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204273/0070-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com agências bancárias pelo patrocínio em Congresso.</t>
   </si>
   <si>
     <t>204274</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204274/0071-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204274/0071-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao SAEE</t>
   </si>
   <si>
     <t>204276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204276/0072-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204276/0072-2002.pdf</t>
   </si>
   <si>
     <t>204277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204277/0074-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204277/0074-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Empresa Brasileira de Correios e Telégrafos a entrega de correspondências postais no Jardim das Esmeraldas</t>
   </si>
   <si>
     <t>204278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204278/0075-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204278/0075-2002.pdf</t>
   </si>
   <si>
     <t>204279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204279/0076-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204279/0076-2002.pdf</t>
   </si>
   <si>
     <t>204280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204280/0077-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204280/0077-2002.pdf</t>
   </si>
   <si>
     <t>Instalação de sanitários nas agências bancárias.</t>
   </si>
   <si>
     <t>204281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204281/0078-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204281/0078-2002.pdf</t>
   </si>
   <si>
     <t>204282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204282/0079-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204282/0079-2002.pdf</t>
   </si>
   <si>
     <t>204283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204283/0080-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204283/0080-2002.pdf</t>
   </si>
   <si>
     <t>204284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204284/0081-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204284/0081-2002.pdf</t>
   </si>
   <si>
     <t>204286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204286/0082-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204286/0082-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com o diretor da Brudden Nautica pelo incentivo ao iatista Lars Grael, visando a sua visita no municipio de Pompeia.</t>
   </si>
   <si>
     <t>204287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204287/0083-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204287/0083-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Executivo Municipal.</t>
   </si>
   <si>
     <t>204288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204288/0084-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204288/0084-2002.pdf</t>
   </si>
   <si>
     <t>Ofício Secretaria Estadual Assistencia Social/ Drades Marilía.</t>
   </si>
   <si>
     <t>204289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204289/0085-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204289/0085-2002.pdf</t>
   </si>
   <si>
     <t>204290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204290/0086-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204290/0086-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>204291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204291/0087-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204291/0087-2002.pdf</t>
   </si>
   <si>
     <t>204292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204292/0088-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204292/0088-2002.pdf</t>
   </si>
   <si>
     <t>204293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204293/0089-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204293/0089-2002.pdf</t>
   </si>
   <si>
     <t>204294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204294/0090-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204294/0090-2002.pdf</t>
   </si>
   <si>
     <t>"Dia da Família na Entidade".</t>
   </si>
   <si>
     <t>204295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204295/0091-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204295/0091-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre instalação de orelhões.</t>
   </si>
   <si>
     <t>204297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204297/0092-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204297/0092-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre instalação de telefone público.</t>
   </si>
   <si>
     <t>204298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204298/0093-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204298/0093-2002.pdf</t>
   </si>
   <si>
     <t>Solicita recursos financeiros para construção de barracão</t>
   </si>
   <si>
     <t>204299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204299/0094-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204299/0094-2002.pdf</t>
   </si>
   <si>
     <t>204300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204300/0095-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204300/0095-2002.pdf</t>
   </si>
   <si>
     <t>204301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204301/0096-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204301/0096-2002.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratulações </t>
   </si>
   <si>
     <t>204302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204302/0097-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204302/0097-2002.pdf</t>
   </si>
   <si>
     <t>Inserção em Ata.</t>
   </si>
   <si>
     <t>204303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204303/0098-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204303/0098-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>204304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204304/0099-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204304/0099-2002.pdf</t>
   </si>
   <si>
     <t>203914</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203914/0100-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203914/0100-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - ACEP</t>
   </si>
   <si>
     <t>203916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203916/0101-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203916/0101-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Centro do Professorado Paulista.</t>
   </si>
   <si>
     <t>203919</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203919/0102-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203919/0102-2002.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Senhor Deputado Joseph ZUZA Abdal Massih</t>
   </si>
   <si>
     <t>203920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203920/0103-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203920/0103-2002.pdf</t>
   </si>
   <si>
     <t>203921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203921/0104-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203921/0104-2002.pdf</t>
   </si>
   <si>
     <t>203922</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203922/0105-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203922/0105-2002.pdf</t>
   </si>
   <si>
     <t>203923</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203923/0106-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203923/0106-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Telefônica a instalação de telefone público.</t>
   </si>
   <si>
     <t>203924</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203924/0107-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203924/0107-2002.pdf</t>
   </si>
   <si>
     <t>203926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203926/0108-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203926/0108-2002.pdf</t>
   </si>
   <si>
     <t>203930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203930/0109-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203930/0109-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação do Banco do Povo.</t>
   </si>
   <si>
     <t>203934</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203934/0110-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203934/0110-2002.pdf</t>
   </si>
   <si>
     <t>203936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203936/0111-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203936/0111-2002.pdf</t>
   </si>
   <si>
     <t>203941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203941/0112-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203941/0112-2002.pdf</t>
   </si>
   <si>
     <t>203943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203943/0113-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203943/0113-2002.pdf</t>
   </si>
   <si>
     <t>Ofício Caixa Economica Federal ( FIES)</t>
   </si>
   <si>
     <t>203944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203944/0114-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203944/0114-2002.pdf</t>
   </si>
   <si>
     <t>Ofício Luis Eduardo do Carmo</t>
   </si>
   <si>
     <t>203946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203946/0115-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203946/0115-2002.pdf</t>
   </si>
   <si>
     <t>203948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203948/0116-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203948/0116-2002.pdf</t>
   </si>
   <si>
     <t>203950</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203950/0117-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203950/0117-2002.pdf</t>
   </si>
   <si>
     <t>203952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203952/0118-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203952/0118-2002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>203956</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203956/0119-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203956/0119-2002.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>203966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203966/0120-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203966/0120-2002.pdf</t>
   </si>
   <si>
     <t>203967</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203967/0121-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203967/0121-2002.pdf</t>
   </si>
   <si>
     <t>203969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203969/0122-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203969/0122-2002.pdf</t>
   </si>
   <si>
     <t>203971</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203971/0123-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203971/0123-2002.pdf</t>
   </si>
   <si>
     <t>203972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203972/0124-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203972/0124-2002.pdf</t>
   </si>
   <si>
     <t>203974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203974/0125-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203974/0125-2002.pdf</t>
   </si>
   <si>
     <t>203976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203976/0126-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203976/0126-2002.pdf</t>
   </si>
   <si>
     <t>203979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203979/0127-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203979/0127-2002.pdf</t>
   </si>
   <si>
     <t>203981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203981/0128-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203981/0128-2002.pdf</t>
   </si>
   <si>
     <t>Implantação de sistema digital.</t>
   </si>
   <si>
     <t>203982</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203982/0129-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203982/0129-2002.pdf</t>
   </si>
   <si>
     <t>203985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203985/0130-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203985/0130-2002.pdf</t>
   </si>
   <si>
     <t>203987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203987/0131-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203987/0131-2002.pdf</t>
   </si>
   <si>
     <t>203989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203989/0132-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203989/0132-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza Empresa Circular de Pompéia.</t>
   </si>
   <si>
     <t>203991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203991/0133-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203991/0133-2002.pdf</t>
   </si>
   <si>
     <t>203998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203998/0134-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203998/0134-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Secretário Municipal de Esportes e Turismo</t>
   </si>
   <si>
     <t>204001</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204001/0135-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204001/0135-2002.pdf</t>
   </si>
   <si>
     <t>204003</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204003/0136-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204003/0136-2002.pdf</t>
   </si>
   <si>
     <t>Ofício Fernanda Yasuda Troféu Gustavo Borges</t>
   </si>
   <si>
     <t>204007</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204007/0137-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204007/0137-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza Policiais.</t>
   </si>
   <si>
     <t>204012</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204012/0139-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204012/0139-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER.</t>
   </si>
   <si>
     <t>204014</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204014/0140-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204014/0140-2002.pdf</t>
   </si>
   <si>
     <t>204015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204015/0141-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204015/0141-2002.pdf</t>
   </si>
   <si>
     <t>204020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204020/0142-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204020/0142-2002.pdf</t>
   </si>
   <si>
     <t>Ofício a Congratulações.</t>
   </si>
   <si>
     <t>204022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204022/0143-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204022/0143-2002.pdf</t>
   </si>
   <si>
     <t>204025</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204025/0144-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204025/0144-2002.pdf</t>
   </si>
   <si>
     <t>204027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204027/0145-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204027/0145-2002.pdf</t>
   </si>
   <si>
     <t>Pedido de informações.</t>
   </si>
   <si>
     <t>204029</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204029/0146-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204029/0146-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - APAE de Pompéia.</t>
   </si>
   <si>
     <t>204031</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204031/0147-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204031/0147-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Conselho Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>204033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204033/0148-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204033/0148-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Marília Atlético Clube</t>
   </si>
   <si>
     <t>204039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204039/0149-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204039/0149-2002.pdf</t>
   </si>
   <si>
     <t>204041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204041/0150-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204041/0150-2002.pdf</t>
   </si>
   <si>
     <t>204042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204042/0151-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204042/0151-2002.pdf</t>
   </si>
   <si>
     <t>Ofício CPFL</t>
   </si>
   <si>
     <t>204044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204044/0152-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204044/0152-2002.pdf</t>
   </si>
   <si>
     <t>204045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204045/0153-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204045/0153-2002.pdf</t>
   </si>
   <si>
     <t>204047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204047/0154-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204047/0154-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Secretário da Agricultura que envide esforços visando a liberação de recursos financeiros ao Município para a aquisição de uma balança para pesar caminhões.</t>
   </si>
   <si>
     <t>204050</t>
   </si>
   <si>
     <t>Valentin Marques de Abreu, Massao Hayashi</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204050/0155-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204050/0155-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Secretário da Agricultura que envide esforços visando a liberação de recursos financeiros ao Município para a pavimentação asfáltica de topes das estradas rurais.</t>
   </si>
   <si>
     <t>204053</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204053/0156-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204053/0156-2002.pdf</t>
   </si>
   <si>
     <t>204057</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204057/0157-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204057/0157-2002.pdf</t>
   </si>
   <si>
     <t>204061</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204061/0158-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204061/0158-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção e funcionários do Lar dos Idosos Antonio Frederico Ozanan</t>
   </si>
   <si>
     <t>204062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204062/0159-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204062/0159-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza  a direção e funcionários do Lar da Criança Alice Araujo</t>
   </si>
   <si>
     <t>204063</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204063/0160-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204063/0160-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Senhor Prefeito Municipal</t>
   </si>
   <si>
     <t>204064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204064/0161-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204064/0161-2002.pdf</t>
   </si>
   <si>
     <t>Solicita providências à FERROBAN</t>
   </si>
   <si>
     <t>204066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204066/0162-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204066/0162-2002.pdf</t>
   </si>
   <si>
     <t>204067</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204067/0163-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204067/0163-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - E.E.17 de Setembro.</t>
   </si>
   <si>
     <t>204068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204068/0164-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204068/0164-2002.pdf</t>
   </si>
   <si>
     <t>204069</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204069/0165-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204069/0165-2002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar.</t>
   </si>
   <si>
     <t>204070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204070/0166-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204070/0166-2002.pdf</t>
   </si>
   <si>
     <t>Oficío de Congratulações.</t>
   </si>
   <si>
     <t>204071</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204071/0167-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204071/0167-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações aos voluntários sociais.</t>
   </si>
   <si>
     <t>204072</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204072/0168-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204072/0168-2002.pdf</t>
   </si>
   <si>
     <t>Congratuações aos padeiros.</t>
   </si>
   <si>
     <t>204073</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204073/0169-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204073/0169-2002.pdf</t>
   </si>
   <si>
     <t>204075</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204075/0170-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204075/0170-2002.pdf</t>
   </si>
   <si>
     <t>204076</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204076/0171-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204076/0171-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com a direção da APAE</t>
   </si>
   <si>
     <t>204077</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204077/0172-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204077/0172-2002.pdf</t>
   </si>
   <si>
     <t>204078</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204078/0173-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204078/0173-2002.pdf</t>
   </si>
   <si>
     <t>204079</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204079/0174-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204079/0174-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a diretoria, corpo clínico e funcionários da Santa Casa de Pompéia</t>
   </si>
   <si>
     <t>204080</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204080/0175-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204080/0175-2002.pdf</t>
   </si>
   <si>
     <t>Congratula-se com Vicentinos pela realização de Festival de Música</t>
   </si>
   <si>
     <t>204081</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204081/0176-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204081/0176-2002.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o pároco Monsenhor Padre Nivaldo Resstel</t>
   </si>
   <si>
     <t>204082</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204082/0177-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204082/0177-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da Santa Casa de Pompéia, corpo clínico e funcionários.</t>
   </si>
   <si>
     <t>204083</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204083/0178-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204083/0178-2002.pdf</t>
   </si>
   <si>
     <t>Solicita entrega de correspondências</t>
   </si>
   <si>
     <t>204084</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204084/0179-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204084/0179-2002.pdf</t>
   </si>
   <si>
     <t>Ofícios de Congratulações.</t>
   </si>
   <si>
     <t>204085</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204085/0180-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204085/0180-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações com os advogados de Pompéia.</t>
   </si>
   <si>
     <t>204087</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204087/0181-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204087/0181-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza atletas e comissão técnica da Seleção de Pompéia de Futsal campeã de 4º Copa TV Modelo de Futsal.</t>
   </si>
   <si>
     <t>204088</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204088/0182-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204088/0182-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o atleta Luís Eduardo Lopes do Carmo pela conquista do 1º Lugar no Campeonato Brasileiro de Sumô.</t>
   </si>
   <si>
     <t>204089</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204089/0183-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204089/0183-2002.pdf</t>
   </si>
   <si>
     <t>Congratula-se com a Senhora Marina Pereira Izidro pela inauguração da Galeria MPI</t>
   </si>
   <si>
     <t>204090</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204090/0184-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204090/0184-2002.pdf</t>
   </si>
   <si>
     <t>204091</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204091/0185-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204091/0185-2002.pdf</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>204092</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204092/0186-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204092/0186-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - "Galeria M.P.I"</t>
   </si>
   <si>
     <t>204093</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204093/0187-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204093/0187-2002.pdf</t>
   </si>
   <si>
     <t>Sindicato Rural de Pompéia.</t>
   </si>
   <si>
     <t>204094</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204094/0188-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204094/0188-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - "Cine Áris"</t>
   </si>
   <si>
     <t>204095</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204095/0189-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204095/0189-2002.pdf</t>
   </si>
   <si>
     <t>204097</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204097/0190-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204097/0190-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Telesp Celular a  modernização do sistema móvel celular para a tecnologia digital em nosso município.</t>
   </si>
   <si>
     <t>204098</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204098/0191-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204098/0191-2002.pdf</t>
   </si>
   <si>
     <t>204099</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204099/0192-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204099/0192-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza EMEIF "Tufic Baracat" pela belíssima aparesentação do coral e fanfarra.</t>
   </si>
   <si>
     <t>204100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204100/0193-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204100/0193-2002.pdf</t>
   </si>
   <si>
     <t>204101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204101/0194-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204101/0194-2002.pdf</t>
   </si>
   <si>
     <t>204102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204102/0195-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204102/0195-2002.pdf</t>
   </si>
   <si>
     <t>Solicita Informações - S.A.A.E</t>
   </si>
   <si>
     <t>204103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204103/0196-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204103/0196-2002.pdf</t>
   </si>
   <si>
     <t>Solicita Informações - Executivo Municipal</t>
   </si>
   <si>
     <t>204104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204104/0197-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204104/0197-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Justiça Eleitoral.</t>
   </si>
   <si>
     <t>204105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204105/0198-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204105/0198-2002.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos.</t>
   </si>
   <si>
     <t>204106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204106/0199-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204106/0199-2002.pdf</t>
   </si>
   <si>
     <t>204107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204107/0200-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204107/0200-2002.pdf</t>
   </si>
   <si>
     <t>204108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204108/0201-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204108/0201-2002.pdf</t>
   </si>
   <si>
     <t>204110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204110/0202-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204110/0202-2002.pdf</t>
   </si>
   <si>
     <t>204111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204111/0203-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204111/0203-2002.pdf</t>
   </si>
   <si>
     <t>Manifestação de aplausos pelo Dia de Soldado Brasileiro.</t>
   </si>
   <si>
     <t>204112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204112/0204-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204112/0204-2002.pdf</t>
   </si>
   <si>
     <t>Congratula-se com a Associação de Apoio aos Deficientes Físicos de Pompéia.</t>
   </si>
   <si>
     <t>204113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204113/0205-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204113/0205-2002.pdf</t>
   </si>
   <si>
     <t>204114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204114/0206-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204114/0206-2002.pdf</t>
   </si>
   <si>
     <t>203037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203037/0207-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203037/0207-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações - Executivo Municipal</t>
   </si>
   <si>
     <t>203993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203993/0208-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203993/0208-2002.pdf</t>
   </si>
   <si>
     <t>"Pedagodgia Cidadã"</t>
   </si>
   <si>
     <t>204005</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204005/0209-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204005/0209-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza pompeenses pela classificação em 1º e 2º Lugares no Rodeio da 33º Exapit.</t>
   </si>
   <si>
     <t>204010</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204010/0210-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204010/0210-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Empresa Circular de Pompéia fixar tabelas com horários nos pontos de ônibus</t>
   </si>
   <si>
     <t>204116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204116/0211-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204116/0211-2002.pdf</t>
   </si>
   <si>
     <t>Solicita a CPFL executar o serviço de poda na moita de bambu localizada na Rua Shinju Hamazaki ao lado da Santa Casa de Pompéia.</t>
   </si>
   <si>
     <t>204117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204117/0212-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204117/0212-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza equipe respoponsável pela limpeza pública.</t>
   </si>
   <si>
     <t>204118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204118/0213-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204118/0213-2002.pdf</t>
   </si>
   <si>
     <t>204119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204119/0214-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204119/0214-2002.pdf</t>
   </si>
   <si>
     <t>204120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204120/0215-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204120/0215-2002.pdf</t>
   </si>
   <si>
     <t>204121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204121/0216-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204121/0216-2002.pdf</t>
   </si>
   <si>
     <t>204122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204122/0217-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204122/0217-2002.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Diretor da DRADS Marília.</t>
   </si>
   <si>
     <t>204123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204123/0218-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204123/0218-2002.pdf</t>
   </si>
   <si>
     <t>204124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204124/0219-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204124/0219-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza Academia de Dança</t>
   </si>
   <si>
     <t>204125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204125/0220-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204125/0220-2002.pdf</t>
   </si>
   <si>
     <t>204127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204127/0221-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204127/0221-2002.pdf</t>
   </si>
   <si>
     <t>204128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204128/0222-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204128/0222-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o peão pompeense Ananias Pereira pela conquista do título de campeão do 10º Rodeio Internacional de Barretos</t>
   </si>
   <si>
     <t>204129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204129/0223-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204129/0223-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Telesp Celular modernização do sistema de telefonica celular móvel</t>
   </si>
   <si>
     <t>204130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204130/0224-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204130/0224-2002.pdf</t>
   </si>
   <si>
     <t>Agradece Prefeito e parabeniza funcionários.</t>
   </si>
   <si>
     <t>204131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204131/0225-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204131/0225-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Executivo Municipal</t>
   </si>
   <si>
     <t>204132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204132/0226-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204132/0226-2002.pdf</t>
   </si>
   <si>
     <t>CIPA</t>
   </si>
   <si>
     <t>204133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204133/0227-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204133/0227-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações - Sist Trat de Esgotos.</t>
   </si>
   <si>
     <t>204134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204134/0228-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204134/0228-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Sociedade Recreativa de Pompéia.</t>
   </si>
   <si>
     <t>204135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204135/0229-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204135/0229-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Telefônica mudança de local de telefone público em Paulópolis.</t>
   </si>
   <si>
     <t>204137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204137/0230-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204137/0230-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER a implantação de sonorizadores no leito carroçável daRodovia SP-294</t>
   </si>
   <si>
     <t>204138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204138/0231-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204138/0231-2002.pdf</t>
   </si>
   <si>
     <t>204139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204139/0232-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204139/0232-2002.pdf</t>
   </si>
   <si>
     <t>204140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204140/0233-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204140/0233-2002.pdf</t>
   </si>
   <si>
     <t>Inf. Executivo Municipal - Rua César Martins Pirajá</t>
   </si>
   <si>
     <t>204141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204141/0234-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204141/0234-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Departamento Higiene e Saúde de Pompéia.</t>
   </si>
   <si>
     <t>204142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204142/0235-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204142/0235-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a E.E. "17 de Setembro".</t>
   </si>
   <si>
     <t>204143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204143/0236-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204143/0236-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza os vicentinos pela Realização do VI "Arraiá Vicentino".</t>
   </si>
   <si>
     <t>204144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204144/0237-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204144/0237-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a E.E. "Cultura e Liberdade".</t>
   </si>
   <si>
     <t>204145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204145/0238-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204145/0238-2002.pdf</t>
   </si>
   <si>
     <t>Informações ao Chefe do Executivo.</t>
   </si>
   <si>
     <t>204146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204146/0239-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204146/0239-2002.pdf</t>
   </si>
   <si>
     <t>204148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204148/0240-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204148/0240-2002.pdf</t>
   </si>
   <si>
     <t>204149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204149/0241-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204149/0241-2002.pdf</t>
   </si>
   <si>
     <t>204150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204150/0242-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204150/0242-2002.pdf</t>
   </si>
   <si>
     <t>Informações - DHS</t>
   </si>
   <si>
     <t>204151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204151/0243-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204151/0243-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Secr. Educação / Unesp - "Pedagogia Cidadã".</t>
   </si>
   <si>
     <t>204152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204152/0244-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204152/0244-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Executivo Municipal - "Pedagogia Cidadã"</t>
   </si>
   <si>
     <t>204153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204153/0245-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204153/0245-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Direção da CPFL.</t>
   </si>
   <si>
     <t>204154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204154/0246-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204154/0246-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Senhor Prefeito Municipal, a Comissão Organizadora do Desfile Cívico realizado no dia  15 último, e as escolas participantes.</t>
   </si>
   <si>
     <t>204155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204155/0247-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204155/0247-2002.pdf</t>
   </si>
   <si>
     <t>204156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204156/0248-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204156/0248-2002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Juiz Eleitoral a instalação de urna eletrônica na Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>204157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204157/0249-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204157/0249-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Senhor Prefeito  Municipal e Comissão Organizadora de 14º Festa Municipal do Peão Boiadeiro de Pompéia.</t>
   </si>
   <si>
     <t>204158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204158/0250-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204158/0250-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Senhor Prefeito Municipal a Comissão Organizadora da 14º Festa Municipal do Peão Boiadeiro.</t>
   </si>
   <si>
     <t>204159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204159/0251-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204159/0251-2002.pdf</t>
   </si>
   <si>
     <t>Área de Lazer.</t>
   </si>
   <si>
     <t>204161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204161/0252-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204161/0252-2002.pdf</t>
   </si>
   <si>
     <t>Solicita Informações - Executivo Municipal.</t>
   </si>
   <si>
     <t>204162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204162/0253-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204162/0253-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - OAB de Pompéia.</t>
   </si>
   <si>
     <t>204163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204163/0254-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204163/0254-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Sistema de Tratamento de Esgotos.</t>
   </si>
   <si>
     <t>204164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204164/0255-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204164/0255-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Empresa de Telefonia.</t>
   </si>
   <si>
     <t>204165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204165/0256-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204165/0256-2002.pdf</t>
   </si>
   <si>
     <t>Passagem de Acesso.</t>
   </si>
   <si>
     <t>204166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204166/0257-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204166/0257-2002.pdf</t>
   </si>
   <si>
     <t>204167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204167/0258-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204167/0258-2002.pdf</t>
   </si>
   <si>
     <t>204168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204168/0259-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204168/0259-2002.pdf</t>
   </si>
   <si>
     <t>Sugere providências ao Poder Judiciário.</t>
   </si>
   <si>
     <t>204170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204170/0260-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204170/0260-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Ferroban manutenção ou retirada de torre.</t>
   </si>
   <si>
     <t>204171</t>
   </si>
   <si>
     <t>Carlos Loncarovich, Luiz Fernando Vidrich Pazin</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204171/0261-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204171/0261-2002.pdf</t>
   </si>
   <si>
     <t>Ofício ao Sr. Vinicius Camarinha</t>
   </si>
   <si>
     <t>204172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204172/0262-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204172/0262-2002.pdf</t>
   </si>
   <si>
     <t>204173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204173/0263-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204173/0263-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Departamento de Higiene e Saúde</t>
   </si>
   <si>
     <t>204174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204174/0264-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204174/0264-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Telefônica a instalação de um telefone público na Rua Ag. Pompeu Guimarães, nas proximidades do nº 287</t>
   </si>
   <si>
     <t>204175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204175/0265-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204175/0265-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Fundo Social.</t>
   </si>
   <si>
     <t>204176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204176/0266-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204176/0266-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Sindicato Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>204177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204177/0267-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204177/0267-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção do Colégio Técnico Agrícola.</t>
   </si>
   <si>
     <t>204178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204178/0268-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204178/0268-2002.pdf</t>
   </si>
   <si>
     <t>Solicita à Associação Comercial Industrial e Agropecuária de Pompéia entendimentos com os proprietários dos postos de combustíveis.</t>
   </si>
   <si>
     <t>204179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204179/0269-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204179/0269-2002.pdf</t>
   </si>
   <si>
     <t>204180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204180/0270-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204180/0270-2002.pdf</t>
   </si>
   <si>
     <t>204182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204182/0271-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204182/0271-2002.pdf</t>
   </si>
   <si>
     <t>204183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204183/0272-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204183/0272-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>204184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204184/0273-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204184/0273-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Departamento  de Higiene e Saúde</t>
   </si>
   <si>
     <t>204185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204185/0274-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204185/0274-2002.pdf</t>
   </si>
   <si>
     <t>204186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204186/0275-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204186/0275-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Telesp Celular</t>
   </si>
   <si>
     <t>204187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204187/0276-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204187/0276-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações à CPFL</t>
   </si>
   <si>
     <t>204188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204188/0277-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204188/0277-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo de securitização das dívidas agrícolas.</t>
   </si>
   <si>
     <t>204189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204189/0278-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204189/0278-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Casa da Agricultura de Pompéia.</t>
   </si>
   <si>
     <t>204190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204190/0279-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204190/0279-2002.pdf</t>
   </si>
   <si>
     <t>204191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204191/0280-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204191/0280-2002.pdf</t>
   </si>
   <si>
     <t>204193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204193/0281-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204193/0281-2002.pdf</t>
   </si>
   <si>
     <t>204194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204194/0282-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204194/0282-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza proprietário da Lanchonete Chaparral</t>
   </si>
   <si>
     <t>204195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204195/0283-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204195/0283-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Balanço Festa do Peão de Pompéia.</t>
   </si>
   <si>
     <t>204196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204196/0284-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204196/0284-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Justificativas Aumento tarifa Circular.</t>
   </si>
   <si>
     <t>204197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204197/0285-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204197/0285-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Constroli</t>
   </si>
   <si>
     <t>204198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204198/0286-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204198/0286-2002.pdf</t>
   </si>
   <si>
     <t>Reitera - Informações e Requerimento 262/2002</t>
   </si>
   <si>
     <t>204199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204199/0287-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204199/0287-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações - Executivo Municipal.</t>
   </si>
   <si>
     <t>204200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204200/0288-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204200/0288-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>204201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204201/0289-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204201/0289-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Diretoria Serviço Integraçãoi do Menor.</t>
   </si>
   <si>
     <t>204202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204202/0290-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204202/0290-2002.pdf</t>
   </si>
   <si>
     <t>Ajuda a entidades assistenciais.</t>
   </si>
   <si>
     <t>204203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204203/0291-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204203/0291-2002.pdf</t>
   </si>
   <si>
     <t>204205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204205/0292-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204205/0292-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Assembléia Legislativa.</t>
   </si>
   <si>
     <t>204206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204206/0293-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204206/0293-2002.pdf</t>
   </si>
   <si>
     <t>204207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204207/0294-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204207/0294-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Executivo  Municipal</t>
   </si>
   <si>
     <t>204208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204208/0295-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204208/0295-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Empresa Transporte Coletivo Cidade de Ibitinga</t>
   </si>
   <si>
     <t>204209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204209/0296-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204209/0296-2002.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão de emenda ao Orçamento da União.</t>
   </si>
   <si>
     <t>204210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204210/0297-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204210/0297-2002.pdf</t>
   </si>
   <si>
     <t>204211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204211/0298-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204211/0298-2002.pdf</t>
   </si>
   <si>
     <t>204212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204212/0299-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204212/0299-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Empresa de Telefônica.</t>
   </si>
   <si>
     <t>204213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204213/0300-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204213/0300-2002.pdf</t>
   </si>
   <si>
     <t>Solicita  aos escritórios despachantes à funerária a elaboração e fixação de cartazes orientando os proprietários de veículos do direito a indenizações do Seguro Obrigatório DPVAT.</t>
   </si>
   <si>
     <t>204214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204214/0301-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204214/0301-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre funcionamento de creches no período de férias escolares.</t>
   </si>
   <si>
     <t>204216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204216/0302-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204216/0302-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Secretaria Estadual do  Meio Ambiente e outros.</t>
   </si>
   <si>
     <t>204217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204217/0303-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204217/0303-2002.pdf</t>
   </si>
   <si>
     <t>204218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204218/0304-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204218/0304-2002.pdf</t>
   </si>
   <si>
     <t>204219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204219/0305-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204219/0305-2002.pdf</t>
   </si>
   <si>
     <t>Solicita informações - Motivos Aumento da Tarifa Água.</t>
   </si>
   <si>
     <t>204220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204220/0306-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204220/0306-2002.pdf</t>
   </si>
   <si>
     <t>Informações - Sindicato dos Servidores Públicos Municipais</t>
   </si>
   <si>
     <t>204221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204221/0307-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204221/0307-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - Escola Estadual "17 de Setembro"</t>
   </si>
   <si>
     <t>204222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204222/0308-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204222/0308-2002.pdf</t>
   </si>
   <si>
     <t>Ofício - "Cultura e Liberdade".</t>
   </si>
   <si>
     <t>204223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204223/0309-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204223/0309-2002.pdf</t>
   </si>
   <si>
     <t>204224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204224/0310-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204224/0310-2002.pdf</t>
   </si>
   <si>
     <t>204225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204225/0311-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204225/0311-2002.pdf</t>
   </si>
   <si>
     <t>204227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204227/0312-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204227/0312-2002.pdf</t>
   </si>
   <si>
     <t>204228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204228/0313-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204228/0313-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da APAE de Pompéia.</t>
   </si>
   <si>
     <t>204229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204229/0314-2002.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204229/0314-2002.pdf</t>
   </si>
   <si>
     <t>Parabeniza pompeense pela conclusão do Curso Básico de Educação Ambiental.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9495,68 +9495,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105150/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105220/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105373/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105481/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105145/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105146/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105147/0007-2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105650/0008-2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105661/0009-2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105151/0010-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105162/0011-2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105174/0012-2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105229/0013-2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105239/0014-2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105250/0015-2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105259/0016-2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105184/0017-2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105196/0018-2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105207/0019-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105218/0020-2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105272/0021-2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105284/0022-2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105294/0023-2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105306/0024-2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105317/0025-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105328/0026-2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105339/0027-2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105348/0028-2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105360/0029-2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105371/0030-2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105383/0031-2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105394/0032-2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105406/0033-2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105416/0034-2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105436/0036-2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105447/0037-2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105457/0038-2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105468/0039-2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105482/0040-2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105492/0041-2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105502/0042-2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105512/0043-2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105523/0044-2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105535/0045-2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105546/0046-2002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105557/0047-2002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105569/0048-2002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105580/0049-2002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105590/0050-2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105601/0051-2002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105608/0052-2002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105609/0053-2002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105610/0054-2002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105612/0056-2002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105613/0057-2002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105614/0058-2002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105615/0059-2002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105628/0060-2002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105629/0061-2002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105630/0062-2002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105631/0063-2002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105632/0064-2002.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105633/0065-2002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105634/0066-2002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105635/0067-2002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105636/0068-2002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105637/0069-2002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105638/0070-2002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105640/0072-2002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105641/0073-2002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105642/0074-2002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105643/0075-2002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105644/0076-2002.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105645/0077-2002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105646/0078-2002.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105647/0079-2002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105648/0080-2002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105649/0081-2002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105651/0082-2002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105652/0083-2002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105653/0084-2002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105654/0085-2002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105655/0086-2002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105656/0087-2002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105657/0088-2002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105658/0089-2002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105659/0090-2002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105660/0091-2002.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105662/0092-2002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105663/0093-2002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105664/0094-2002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105665/0095-2002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105666/0096-2002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105667/0097-2002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105668/0098-2002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105669/0099-2002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105148/0100-2002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105149/0101-2002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105152/0102-2002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105153/0103-2002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105154/0104-2002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105155/0105-2002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105156/0106-2002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105157/0107-2002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105158/0108-2002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105159/0109-2002.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105160/0110-2002.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105161/0111-2002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105163/0112-2002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105164/0113-2002.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105166/0114-2002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105167/0115-2002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105168/0116-2002.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105169/0117-2002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105170/0118-2002.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105171/0119-2002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105172/0120-2002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105173/0121-2002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105175/0122-2002.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105176/0123-2002.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105221/0124-2002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105222/0125-2002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105223/0126-2002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105224/0127-2002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105225/0128-2002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105226/0129-2002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105227/0130-2002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105228/0131-2002.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105230/0132-2002.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105165/0133-2002.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105231/0134-2002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105232/0135-2002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105233/0136-2002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105234/0137-2002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105235/0138-2002.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105236/0139-2002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105237/0140-2002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105238/0141-2002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105240/0142-2002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105241/0143-2002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105242/0144-2002.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105243/0145-2002.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105244/0146-2002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105245/0147-2002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105246/0148-2002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105247/0149-2002.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105248/0150-2002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105249/0151-2002.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105251/0152-2002.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105252/0153-2002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105253/0154-2002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105254/0155-2002.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105255/0156-2002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105256/0157-2002.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105257/0158-2002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105258/0159-2002.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105260/0160-2002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105261/0161-2002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105262/0162-2002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105177/0163-2002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105178/0164-2002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105179/0165-2002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105180/0166-2002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105181/0167-2002.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105182/0168-2002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105183/0169-2002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105185/0170-2002.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105186/0171-2002.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105187/0172-2002.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105188/0173-2002.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105189/0174-2002.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105190/0175-2002.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105191/0176-2002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105192/0177-2002.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105193/0178-2002.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105194/0179-2002.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105195/0180-2002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105197/0181-2002.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105198/0182-2002.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105199/0183-2002.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105200/0184-2002.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105201/0185-2002.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105202/0186-2002.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105203/0187-2002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105204/0188-2002.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105205/0189-2002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105206/0190-2002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105208/0191-2002.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105209/0192-2002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105210/0193-2002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105211/0194-2002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105212/0195-2002.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105213/0196-2002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105214/0197-2002.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105215/0198-2002.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105216/0199-2002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105217/0200-2002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105219/0201-2002.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105263/0202-2002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105264/0203-2002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105265/0204-2002.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105266/0205-2002.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105267/0206-2002.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105268/0207-2002.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105269/0208-2002.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105270/0209-2002.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105271/0210-2002.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105273/0211-2002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105274/0212-2002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105275/0213-2002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105276/0214-2002.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105277/0215-2002.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105278/0216-2002.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105279/0217-2002.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105280/0218-2002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105281/0219-2002.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105282/0220-2002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105283/0221-2002.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105285/0222-2002.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105286/0223-2002.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105287/0224-2002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105288/0225-2002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105289/0226-2002.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105290/0227-2002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105291/0228-2002.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105292/0229-2002.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105293/0230-2002.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105295/0231-2002.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105296/0232-2002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105297/0233-2002.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105298/0234-2002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105299/0235-2002.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105300/0236-2002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105301/0237-2002.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105302/0238-2002.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105303/0239-2002.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105304/0240-2002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105305/0241-2002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105307/0242-2002.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105308/0243-2002.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105309/0244-2002.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105310/0245-2002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105311/0246-2002.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105312/0247-2002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105313/0248-2002.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105314/0249-2002.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105315/0250-2002.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105316/0251-2002.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105318/0252-2002.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105319/0253-2002.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105320/0254-2002.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105321/0255-2002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105322/0256-2002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105323/0257-2002.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105324/0258-2002.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105325/0259-2002.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105326/0260-2002.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105327/0261-2002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105329/0262-2002.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105330/0263-2002.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105331/0264-2002.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105332/0265-2002.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105333/0266-2002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105334/0267-2002.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105335/0268-2002.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105336/0269-2002.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105337/0270-2002.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105338/0271-2002.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105340/0272-2002.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105341/0273-2002.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105342/0274-2002.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105343/0275-2002.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105344/0276-2002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105345/0277-2002.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105346/0278-2002.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105347/0279-2002.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105349/0280-2002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105350/0281-2002.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105351/0282-2002.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105352/0283-2002.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105353/0284-2002.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105354/0285-2002.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105355/0286-2002.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105356/0287-2002.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105357/0288-2002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105358/0289-2002.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105359/0290-2002.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105361/0291-2002.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105362/0292-2002.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105363/0293-2002.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105364/0294-2002.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105365/0295-2002.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105366/0296-2002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105367/0297-2002.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105368/0298-2002.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105369/0299-2002.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105370/0300-2002.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105372/0301-2002.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105374/0302-2002.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105375/0303-2002.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105376/0304-2002.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105377/0305-2002.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105378/0306-2002.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105379/0307-2002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105380/0308-2002.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105381/0309-2002.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105382/0310-2002.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105384/0311-2002.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105385/0312-2002.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105386/0313-2002.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105387/0314-2002.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105388/0315-2002.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105389/0316-2002.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105390/0317-2002.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105391/0318-2002.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105392/0319-2002.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105393/0320-2002.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105395/0321-2002.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105396/0322-2002.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105397/0323-2002.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105398/0324-2002.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105399/0325-2002.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105400/0326-2002.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105401/0327-2002.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105402/0328-2002.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105403/0329-2002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105404/0330-2002.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105407/0332-2002.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105408/0333-2002.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105405/0334-2002.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105409/0335-2002.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105410/0336-2002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105411/0337-2002.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105412/0338-2002.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105413/0339-2002.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105414/0340-2002.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105415/0341-2002.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105417/0342-2002.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105418/0343-2002.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105419/0344-2002.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105420/0345-2002.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105421/0346-2002.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105422/0347-2002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105423/0348-2002.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105424/0349-2002.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105425/0350-2002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105426/0351-2002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105427/0352-2002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105428/0353-2002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105429/0354-2002.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105430/0355-2002.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105431/0356-2002.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105432/0357-2002.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105433/0358-2002.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105434/0359-2002.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105435/0360-2002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105437/0361-2002.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105438/0362-2002.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105439/0363-2002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105440/0364-2002.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105441/0365-2002.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105442/0366-2002.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105443/0367-2002.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105444/0368-2002.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105445/0369-2002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105446/0370-2002.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105448/0371-2002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105449/0372-2002.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105450/0373-2002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105451/0374-2002.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105452/0375-2002.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105453/0376-2002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105454/0377-2002.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105455/0378-2002.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105456/0379-2002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105458/0380-2002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105459/0381-2002.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105460/0382-2002.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105461/0383-2002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105462/0384-2002.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105463/0385-2002.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105464/0386-2002.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105465/0387-2002.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105466/0388-2002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105467/0389-2002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105469/0390-2002.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105470/0391-2002.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105471/0392-2002.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105472/0393-2002.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105473/0394-2002.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105474/0395-2002.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105475/0396-2002.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105476/0397-2002.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105477/0398-2002.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105478/0399-2002.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105480/0401-2002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105479/0402-2002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105483/0403-2002.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105484/0404-2002.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105485/0405-2002.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105486/0406-2002.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105487/0407-2002.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105488/0408-2002.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105489/0409-2002.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105490/0410-2002.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105491/0411-2002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105493/0412-2002.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105494/0413-2002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105495/0414-2002.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105496/0415-2002.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105497/0416-2002.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105498/0417-2002.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105499/0418-2002.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105500/0419-2002.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105501/0420-2002.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105503/0421-2002.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105504/0422-2002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105505/0423-2002.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105506/0424-2002.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105507/0425-2002.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105508/0426-2002.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105509/0427-2002.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105510/0428-2002.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105511/0429-2002.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105513/0430-2002.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105514/0431-2002.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105515/0432-2002.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105516/0433-2002.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105517/0434-2002.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105518/0435-2002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105519/0436-2002.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105520/0437-2002.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105521/0438-2002.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105522/0439-2002.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105524/0440-2002.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105525/0441-2002.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105526/0442-2002.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105527/0443-2002.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105528/0444-2002.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105529/0445-2002.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105530/0446-2002.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105531/0447-2002.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105532/0448-2002.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105533/0449-2002.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105534/0450-2002.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105536/0451-2002.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105537/0452-2002.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105538/0453-2002.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105539/0454-2002.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105540/0455-2002.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105541/0456-2002.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105542/0457-2002.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105543/0458-2002.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105544/0459-2002.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105545/0460-2002.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105547/0461-2002.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105548/0462-2002.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105549/0463-2002.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105550/0464-2002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105551/0465-2002.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105552/0466-2002.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105553/0467-2002.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105554/0468-2002.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105555/0469-2002.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105556/0470-2002.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105558/0471-2002.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105559/0472-2002.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105560/0473-2002.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105561/0474-2002.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105562/0475-2002.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105563/0476-2002.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105564/0477-2002.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105565/0478-2002.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105566/0479-2002.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105567/0480-2002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105568/0481-2002.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105570/0482-2002.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105571/0483-2002.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105572/0484-2002.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105573/0485-2002.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105574/0486-2002.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105575/0487-2002.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105576/0488-2002.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105577/0489-2002.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105578/0490-2002.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105579/0491-2002.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105581/0492-2002.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105582/0493-2002.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105583/0494-2002.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105584/0495-2002.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105585/0496-2002.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105586/0497-2002.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105587/0498-2002.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105588/0499-2002.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105589/0500-2002.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105591/0501-2002.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105592/0502-2002.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105593/0503-2002.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105594/0504-2002.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105595/0505-2002.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105596/0506-2002.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105597/0507-2002.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105598/0508-2002.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105599/0509-2002.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105600/0510-2002.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105602/0511-2002.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105603/0512-2002.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105604/0513-2002.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105605/0514-2002.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105606/0515-2002.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105607/0516-2002.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105611/0517-2002.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105639/0518-2002.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300170/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300171/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300172/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300173/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300176/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300174/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300175/0007-2002.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/529/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/530/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/531/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/532/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/533/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/534/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/535/0007-2002.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/536/0008-2002.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/537/0009-2002.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/538/0010-2002.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/539/0011-2002.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/540/0012-2002.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/541/0013-2002.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/542/0014-2002.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/543/0015-2002.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/544/0016-2002.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/545/0017-2002.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/546/0018-2002.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/547/0019-2002.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/548/0020-2002.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/549/0021-2002.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/550/0022-2002.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/551/0023-2002.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/552/0024-2002.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/553/0025-2002.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/554/0026-2002.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/555/0027-2002.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/556/0028-2002.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/557/0029-2002.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/558/0030-2002.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/559/0031-2002.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/560/0032-2002.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/561/0033-2002.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/562/0034-2002.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/563/0035-2002.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/564/0036-2002.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/565/0037-2002.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/566/0038-2002.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/567/0039-2002.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/568/0040-2002.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/569/0041-2002.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/570/0042-2002.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/571/0043-2002.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/572/0044-2002.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/573/0045-2002.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/574/0046-2002.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/580/0047-2002.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/575/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/576/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/577/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/578/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/579/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/581/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204249/Sem%20Numero-2002.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203906/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203911/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204230/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204241/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204253/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204264/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204275/007-2002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204285/0008-2002.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204296/0009-2002.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203917/0010-2002.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203932/0011-2002.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203963/0012-2002.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203984/0013-2002.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204016/0014-2002.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204043/0015-2002.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204065/0016-2002.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204074/0017-2002.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204086/0018-2002.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204096/0019-2002.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204109/0020-2002.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204115/0021-2002.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204126/0022-2002.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204136/0023-2002.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204147/0024-2002.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204160/0025-2002.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204169/0026-2002.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204181/0027-2002.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204192/0028-2002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204204/0029-2002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204215/0030-2002.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204226/0031-2002.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204231/0032-2002.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204232/0033-2002.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204233/0034-2002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204234/0035-2002.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204235/0036-2002.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204236/0037-2002.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204237/0038-2002.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204238/0039-2002.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204239/0040-2002.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204240/0041-2002.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204242/0042-2002.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204243/0043-2002.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204244/0044-2002.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204245/0045-2002.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204246/0046-2002.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204247/0047-2002.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204248/0048-2002.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204250/0049-2002.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204251/0050-2002.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204252/0051-2002.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204254/0052-2002.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204255/0053-2002.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204256/0054-2002.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204257/0055-2002.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204258/0056-2002.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204259/0057-2002.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204260/0058-2002.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204261/0059-2002.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204262/0060-2002.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204263/0061-2002.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204265/0062-2002.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204266/0063-2002.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204267/0064-2002.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204268/0065-2002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204269/0066-2002.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204270/0067-2002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204271/0068-2002.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204272/0069-2002.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204273/0070-2002.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204274/0071-2002.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204276/0072-2002.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204277/0074-2002.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204278/0075-2002.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204279/0076-2002.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204280/0077-2002.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204281/0078-2002.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204282/0079-2002.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204283/0080-2002.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204284/0081-2002.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204286/0082-2002.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204287/0083-2002.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204288/0084-2002.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204289/0085-2002.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204290/0086-2002.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204291/0087-2002.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204292/0088-2002.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204293/0089-2002.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204294/0090-2002.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204295/0091-2002.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204297/0092-2002.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204298/0093-2002.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204299/0094-2002.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204300/0095-2002.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204301/0096-2002.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204302/0097-2002.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204303/0098-2002.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204304/0099-2002.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203914/0100-2002.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203916/0101-2002.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203919/0102-2002.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203920/0103-2002.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203921/0104-2002.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203922/0105-2002.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203923/0106-2002.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203924/0107-2002.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203926/0108-2002.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203930/0109-2002.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203934/0110-2002.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203936/0111-2002.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203941/0112-2002.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203943/0113-2002.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203944/0114-2002.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203946/0115-2002.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203948/0116-2002.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203950/0117-2002.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203952/0118-2002.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203956/0119-2002.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203966/0120-2002.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203967/0121-2002.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203969/0122-2002.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203971/0123-2002.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203972/0124-2002.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203974/0125-2002.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203976/0126-2002.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203979/0127-2002.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203981/0128-2002.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203982/0129-2002.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203985/0130-2002.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203987/0131-2002.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203989/0132-2002.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203991/0133-2002.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203998/0134-2002.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204001/0135-2002.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204003/0136-2002.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204007/0137-2002.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204012/0139-2002.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204014/0140-2002.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204015/0141-2002.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204020/0142-2002.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204022/0143-2002.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204025/0144-2002.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204027/0145-2002.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204029/0146-2002.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204031/0147-2002.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204033/0148-2002.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204039/0149-2002.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204041/0150-2002.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204042/0151-2002.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204044/0152-2002.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204045/0153-2002.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204047/0154-2002.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204050/0155-2002.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204053/0156-2002.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204057/0157-2002.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204061/0158-2002.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204062/0159-2002.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204063/0160-2002.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204064/0161-2002.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204066/0162-2002.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204067/0163-2002.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204068/0164-2002.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204069/0165-2002.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204070/0166-2002.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204071/0167-2002.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204072/0168-2002.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204073/0169-2002.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204075/0170-2002.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204076/0171-2002.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204077/0172-2002.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204078/0173-2002.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204079/0174-2002.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204080/0175-2002.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204081/0176-2002.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204082/0177-2002.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204083/0178-2002.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204084/0179-2002.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204085/0180-2002.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204087/0181-2002.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204088/0182-2002.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204089/0183-2002.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204090/0184-2002.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204091/0185-2002.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204092/0186-2002.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204093/0187-2002.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204094/0188-2002.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204095/0189-2002.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204097/0190-2002.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204098/0191-2002.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204099/0192-2002.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204100/0193-2002.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204101/0194-2002.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204102/0195-2002.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204103/0196-2002.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204104/0197-2002.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204105/0198-2002.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204106/0199-2002.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204107/0200-2002.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204108/0201-2002.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204110/0202-2002.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204111/0203-2002.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204112/0204-2002.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204113/0205-2002.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204114/0206-2002.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203037/0207-2002.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203993/0208-2002.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204005/0209-2002.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204010/0210-2002.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204116/0211-2002.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204117/0212-2002.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204118/0213-2002.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204119/0214-2002.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204120/0215-2002.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204121/0216-2002.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204122/0217-2002.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204123/0218-2002.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204124/0219-2002.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204125/0220-2002.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204127/0221-2002.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204128/0222-2002.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204129/0223-2002.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204130/0224-2002.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204131/0225-2002.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204132/0226-2002.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204133/0227-2002.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204134/0228-2002.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204135/0229-2002.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204137/0230-2002.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204138/0231-2002.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204139/0232-2002.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204140/0233-2002.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204141/0234-2002.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204142/0235-2002.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204143/0236-2002.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204144/0237-2002.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204145/0238-2002.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204146/0239-2002.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204148/0240-2002.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204149/0241-2002.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204150/0242-2002.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204151/0243-2002.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204152/0244-2002.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204153/0245-2002.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204154/0246-2002.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204155/0247-2002.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204156/0248-2002.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204157/0249-2002.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204158/0250-2002.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204159/0251-2002.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204161/0252-2002.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204162/0253-2002.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204163/0254-2002.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204164/0255-2002.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204165/0256-2002.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204166/0257-2002.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204167/0258-2002.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204168/0259-2002.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204170/0260-2002.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204171/0261-2002.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204172/0262-2002.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204173/0263-2002.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204174/0264-2002.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204175/0265-2002.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204176/0266-2002.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204177/0267-2002.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204178/0268-2002.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204179/0269-2002.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204180/0270-2002.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204182/0271-2002.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204183/0272-2002.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204184/0273-2002.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204185/0274-2002.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204186/0275-2002.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204187/0276-2002.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204188/0277-2002.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204189/0278-2002.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204190/0279-2002.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204191/0280-2002.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204193/0281-2002.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204194/0282-2002.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204195/0283-2002.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204196/0284-2002.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204197/0285-2002.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204198/0286-2002.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204199/0287-2002.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204200/0288-2002.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204201/0289-2002.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204202/0290-2002.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204203/0291-2002.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204205/0292-2002.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204206/0293-2002.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204207/0294-2002.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204208/0295-2002.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204209/0296-2002.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204210/0297-2002.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204211/0298-2002.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204212/0299-2002.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204213/0300-2002.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204214/0301-2002.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204216/0302-2002.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204217/0303-2002.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204218/0304-2002.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204219/0305-2002.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204220/0306-2002.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204221/0307-2002.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204222/0308-2002.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204223/0309-2002.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204224/0310-2002.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204225/0311-2002.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204227/0312-2002.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204228/0313-2002.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204229/0314-2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105150/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105220/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105373/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105481/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105145/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105146/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105147/0007-2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105650/0008-2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105661/0009-2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105151/0010-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105162/0011-2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105174/0012-2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105229/0013-2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105239/0014-2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105250/0015-2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105259/0016-2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105184/0017-2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105196/0018-2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105207/0019-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105218/0020-2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105272/0021-2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105284/0022-2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105294/0023-2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105306/0024-2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105317/0025-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105328/0026-2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105339/0027-2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105348/0028-2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105360/0029-2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105371/0030-2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105383/0031-2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105394/0032-2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105406/0033-2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105416/0034-2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105436/0036-2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105447/0037-2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105457/0038-2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105468/0039-2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105482/0040-2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105492/0041-2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105502/0042-2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105512/0043-2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105523/0044-2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105535/0045-2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105546/0046-2002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105557/0047-2002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105569/0048-2002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105580/0049-2002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105590/0050-2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105601/0051-2002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105608/0052-2002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105609/0053-2002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105610/0054-2002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105612/0056-2002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105613/0057-2002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105614/0058-2002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105615/0059-2002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105628/0060-2002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105629/0061-2002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105630/0062-2002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105631/0063-2002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105632/0064-2002.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105633/0065-2002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105634/0066-2002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105635/0067-2002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105636/0068-2002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105637/0069-2002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105638/0070-2002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105640/0072-2002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105641/0073-2002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105642/0074-2002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105643/0075-2002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105644/0076-2002.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105645/0077-2002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105646/0078-2002.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105647/0079-2002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105648/0080-2002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105649/0081-2002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105651/0082-2002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105652/0083-2002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105653/0084-2002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105654/0085-2002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105655/0086-2002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105656/0087-2002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105657/0088-2002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105658/0089-2002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105659/0090-2002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105660/0091-2002.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105662/0092-2002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105663/0093-2002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105664/0094-2002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105665/0095-2002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105666/0096-2002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105667/0097-2002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105668/0098-2002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105669/0099-2002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105148/0100-2002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105149/0101-2002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105152/0102-2002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105153/0103-2002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105154/0104-2002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105155/0105-2002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105156/0106-2002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105157/0107-2002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105158/0108-2002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105159/0109-2002.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105160/0110-2002.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105161/0111-2002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105163/0112-2002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105164/0113-2002.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105166/0114-2002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105167/0115-2002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105168/0116-2002.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105169/0117-2002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105170/0118-2002.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105171/0119-2002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105172/0120-2002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105173/0121-2002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105175/0122-2002.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105176/0123-2002.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105221/0124-2002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105222/0125-2002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105223/0126-2002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105224/0127-2002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105225/0128-2002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105226/0129-2002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105227/0130-2002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105228/0131-2002.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105230/0132-2002.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105165/0133-2002.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105231/0134-2002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105232/0135-2002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105233/0136-2002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105234/0137-2002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105235/0138-2002.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105236/0139-2002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105237/0140-2002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105238/0141-2002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105240/0142-2002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105241/0143-2002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105242/0144-2002.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105243/0145-2002.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105244/0146-2002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105245/0147-2002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105246/0148-2002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105247/0149-2002.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105248/0150-2002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105249/0151-2002.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105251/0152-2002.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105252/0153-2002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105253/0154-2002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105254/0155-2002.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105255/0156-2002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105256/0157-2002.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105257/0158-2002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105258/0159-2002.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105260/0160-2002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105261/0161-2002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105262/0162-2002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105177/0163-2002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105178/0164-2002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105179/0165-2002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105180/0166-2002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105181/0167-2002.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105182/0168-2002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105183/0169-2002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105185/0170-2002.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105186/0171-2002.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105187/0172-2002.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105188/0173-2002.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105189/0174-2002.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105190/0175-2002.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105191/0176-2002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105192/0177-2002.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105193/0178-2002.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105194/0179-2002.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105195/0180-2002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105197/0181-2002.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105198/0182-2002.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105199/0183-2002.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105200/0184-2002.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105201/0185-2002.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105202/0186-2002.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105203/0187-2002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105204/0188-2002.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105205/0189-2002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105206/0190-2002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105208/0191-2002.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105209/0192-2002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105210/0193-2002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105211/0194-2002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105212/0195-2002.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105213/0196-2002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105214/0197-2002.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105215/0198-2002.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105216/0199-2002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105217/0200-2002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105219/0201-2002.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105263/0202-2002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105264/0203-2002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105265/0204-2002.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105266/0205-2002.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105267/0206-2002.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105268/0207-2002.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105269/0208-2002.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105270/0209-2002.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105271/0210-2002.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105273/0211-2002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105274/0212-2002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105275/0213-2002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105276/0214-2002.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105277/0215-2002.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105278/0216-2002.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105279/0217-2002.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105280/0218-2002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105281/0219-2002.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105282/0220-2002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105283/0221-2002.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105285/0222-2002.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105286/0223-2002.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105287/0224-2002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105288/0225-2002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105289/0226-2002.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105290/0227-2002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105291/0228-2002.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105292/0229-2002.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105293/0230-2002.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105295/0231-2002.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105296/0232-2002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105297/0233-2002.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105298/0234-2002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105299/0235-2002.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105300/0236-2002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105301/0237-2002.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105302/0238-2002.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105303/0239-2002.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105304/0240-2002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105305/0241-2002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105307/0242-2002.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105308/0243-2002.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105309/0244-2002.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105310/0245-2002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105311/0246-2002.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105312/0247-2002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105313/0248-2002.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105314/0249-2002.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105315/0250-2002.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105316/0251-2002.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105318/0252-2002.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105319/0253-2002.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105320/0254-2002.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105321/0255-2002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105322/0256-2002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105323/0257-2002.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105324/0258-2002.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105325/0259-2002.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105326/0260-2002.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105327/0261-2002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105329/0262-2002.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105330/0263-2002.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105331/0264-2002.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105332/0265-2002.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105333/0266-2002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105334/0267-2002.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105335/0268-2002.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105336/0269-2002.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105337/0270-2002.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105338/0271-2002.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105340/0272-2002.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105341/0273-2002.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105342/0274-2002.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105343/0275-2002.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105344/0276-2002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105345/0277-2002.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105346/0278-2002.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105347/0279-2002.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105349/0280-2002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105350/0281-2002.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105351/0282-2002.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105352/0283-2002.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105353/0284-2002.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105354/0285-2002.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105355/0286-2002.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105356/0287-2002.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105357/0288-2002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105358/0289-2002.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105359/0290-2002.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105361/0291-2002.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105362/0292-2002.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105363/0293-2002.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105364/0294-2002.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105365/0295-2002.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105366/0296-2002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105367/0297-2002.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105368/0298-2002.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105369/0299-2002.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105370/0300-2002.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105372/0301-2002.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105374/0302-2002.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105375/0303-2002.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105376/0304-2002.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105377/0305-2002.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105378/0306-2002.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105379/0307-2002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105380/0308-2002.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105381/0309-2002.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105382/0310-2002.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105384/0311-2002.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105385/0312-2002.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105386/0313-2002.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105387/0314-2002.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105388/0315-2002.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105389/0316-2002.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105390/0317-2002.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105391/0318-2002.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105392/0319-2002.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105393/0320-2002.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105395/0321-2002.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105396/0322-2002.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105397/0323-2002.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105398/0324-2002.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105399/0325-2002.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105400/0326-2002.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105401/0327-2002.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105402/0328-2002.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105403/0329-2002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105404/0330-2002.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105407/0332-2002.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105408/0333-2002.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105405/0334-2002.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105409/0335-2002.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105410/0336-2002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105411/0337-2002.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105412/0338-2002.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105413/0339-2002.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105414/0340-2002.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105415/0341-2002.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105417/0342-2002.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105418/0343-2002.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105419/0344-2002.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105420/0345-2002.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105421/0346-2002.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105422/0347-2002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105423/0348-2002.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105424/0349-2002.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105425/0350-2002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105426/0351-2002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105427/0352-2002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105428/0353-2002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105429/0354-2002.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105430/0355-2002.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105431/0356-2002.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105432/0357-2002.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105433/0358-2002.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105434/0359-2002.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105435/0360-2002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105437/0361-2002.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105438/0362-2002.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105439/0363-2002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105440/0364-2002.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105441/0365-2002.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105442/0366-2002.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105443/0367-2002.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105444/0368-2002.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105445/0369-2002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105446/0370-2002.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105448/0371-2002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105449/0372-2002.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105450/0373-2002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105451/0374-2002.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105452/0375-2002.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105453/0376-2002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105454/0377-2002.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105455/0378-2002.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105456/0379-2002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105458/0380-2002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105459/0381-2002.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105460/0382-2002.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105461/0383-2002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105462/0384-2002.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105463/0385-2002.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105464/0386-2002.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105465/0387-2002.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105466/0388-2002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105467/0389-2002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105469/0390-2002.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105470/0391-2002.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105471/0392-2002.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105472/0393-2002.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105473/0394-2002.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105474/0395-2002.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105475/0396-2002.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105476/0397-2002.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105477/0398-2002.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105478/0399-2002.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105480/0401-2002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105479/0402-2002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105483/0403-2002.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105484/0404-2002.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105485/0405-2002.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105486/0406-2002.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105487/0407-2002.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105488/0408-2002.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105489/0409-2002.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105490/0410-2002.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105491/0411-2002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105493/0412-2002.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105494/0413-2002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105495/0414-2002.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105496/0415-2002.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105497/0416-2002.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105498/0417-2002.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105499/0418-2002.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105500/0419-2002.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105501/0420-2002.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105503/0421-2002.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105504/0422-2002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105505/0423-2002.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105506/0424-2002.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105507/0425-2002.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105508/0426-2002.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105509/0427-2002.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105510/0428-2002.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105511/0429-2002.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105513/0430-2002.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105514/0431-2002.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105515/0432-2002.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105516/0433-2002.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105517/0434-2002.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105518/0435-2002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105519/0436-2002.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105520/0437-2002.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105521/0438-2002.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105522/0439-2002.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105524/0440-2002.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105525/0441-2002.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105526/0442-2002.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105527/0443-2002.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105528/0444-2002.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105529/0445-2002.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105530/0446-2002.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105531/0447-2002.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105532/0448-2002.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105533/0449-2002.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105534/0450-2002.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105536/0451-2002.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105537/0452-2002.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105538/0453-2002.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105539/0454-2002.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105540/0455-2002.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105541/0456-2002.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105542/0457-2002.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105543/0458-2002.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105544/0459-2002.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105545/0460-2002.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105547/0461-2002.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105548/0462-2002.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105549/0463-2002.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105550/0464-2002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105551/0465-2002.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105552/0466-2002.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105553/0467-2002.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105554/0468-2002.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105555/0469-2002.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105556/0470-2002.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105558/0471-2002.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105559/0472-2002.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105560/0473-2002.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105561/0474-2002.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105562/0475-2002.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105563/0476-2002.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105564/0477-2002.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105565/0478-2002.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105566/0479-2002.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105567/0480-2002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105568/0481-2002.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105570/0482-2002.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105571/0483-2002.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105572/0484-2002.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105573/0485-2002.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105574/0486-2002.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105575/0487-2002.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105576/0488-2002.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105577/0489-2002.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105578/0490-2002.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105579/0491-2002.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105581/0492-2002.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105582/0493-2002.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105583/0494-2002.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105584/0495-2002.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105585/0496-2002.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105586/0497-2002.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105587/0498-2002.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105588/0499-2002.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105589/0500-2002.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105591/0501-2002.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105592/0502-2002.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105593/0503-2002.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105594/0504-2002.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105595/0505-2002.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105596/0506-2002.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105597/0507-2002.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105598/0508-2002.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105599/0509-2002.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105600/0510-2002.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105602/0511-2002.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105603/0512-2002.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105604/0513-2002.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105605/0514-2002.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105606/0515-2002.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105607/0516-2002.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105611/0517-2002.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/105639/0518-2002.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300170/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300171/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300172/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300173/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300176/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300174/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/300175/0007-2002.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/529/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/530/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/531/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/532/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/533/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/534/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/535/0007-2002.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/536/0008-2002.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/537/0009-2002.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/538/0010-2002.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/539/0011-2002.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/540/0012-2002.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/541/0013-2002.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/542/0014-2002.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/543/0015-2002.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/544/0016-2002.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/545/0017-2002.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/546/0018-2002.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/547/0019-2002.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/548/0020-2002.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/549/0021-2002.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/550/0022-2002.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/551/0023-2002.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/552/0024-2002.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/553/0025-2002.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/554/0026-2002.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/555/0027-2002.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/556/0028-2002.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/557/0029-2002.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/558/0030-2002.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/559/0031-2002.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/560/0032-2002.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/561/0033-2002.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/562/0034-2002.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/563/0035-2002.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/564/0036-2002.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/565/0037-2002.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/566/0038-2002.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/567/0039-2002.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/568/0040-2002.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/569/0041-2002.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/570/0042-2002.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/571/0043-2002.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/572/0044-2002.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/573/0045-2002.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/574/0046-2002.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/580/0047-2002.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/575/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/576/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/577/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/578/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/579/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/581/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204249/Sem%20Numero-2002.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203906/0001-2002.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203911/0002-2002.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204230/0003-2002.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204241/0004-2002.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204253/0005-2002.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204264/0006-2002.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204275/007-2002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204285/0008-2002.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204296/0009-2002.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203917/0010-2002.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203932/0011-2002.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203963/0012-2002.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203984/0013-2002.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204016/0014-2002.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204043/0015-2002.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204065/0016-2002.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204074/0017-2002.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204086/0018-2002.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204096/0019-2002.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204109/0020-2002.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204115/0021-2002.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204126/0022-2002.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204136/0023-2002.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204147/0024-2002.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204160/0025-2002.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204169/0026-2002.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204181/0027-2002.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204192/0028-2002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204204/0029-2002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204215/0030-2002.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204226/0031-2002.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204231/0032-2002.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204232/0033-2002.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204233/0034-2002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204234/0035-2002.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204235/0036-2002.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204236/0037-2002.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204237/0038-2002.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204238/0039-2002.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204239/0040-2002.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204240/0041-2002.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204242/0042-2002.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204243/0043-2002.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204244/0044-2002.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204245/0045-2002.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204246/0046-2002.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204247/0047-2002.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204248/0048-2002.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204250/0049-2002.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204251/0050-2002.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204252/0051-2002.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204254/0052-2002.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204255/0053-2002.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204256/0054-2002.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204257/0055-2002.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204258/0056-2002.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204259/0057-2002.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204260/0058-2002.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204261/0059-2002.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204262/0060-2002.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204263/0061-2002.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204265/0062-2002.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204266/0063-2002.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204267/0064-2002.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204268/0065-2002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204269/0066-2002.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204270/0067-2002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204271/0068-2002.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204272/0069-2002.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204273/0070-2002.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204274/0071-2002.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204276/0072-2002.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204277/0074-2002.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204278/0075-2002.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204279/0076-2002.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204280/0077-2002.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204281/0078-2002.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204282/0079-2002.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204283/0080-2002.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204284/0081-2002.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204286/0082-2002.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204287/0083-2002.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204288/0084-2002.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204289/0085-2002.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204290/0086-2002.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204291/0087-2002.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204292/0088-2002.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204293/0089-2002.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204294/0090-2002.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204295/0091-2002.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204297/0092-2002.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204298/0093-2002.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204299/0094-2002.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204300/0095-2002.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204301/0096-2002.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204302/0097-2002.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204303/0098-2002.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204304/0099-2002.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203914/0100-2002.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203916/0101-2002.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203919/0102-2002.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203920/0103-2002.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203921/0104-2002.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203922/0105-2002.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203923/0106-2002.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203924/0107-2002.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203926/0108-2002.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203930/0109-2002.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203934/0110-2002.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203936/0111-2002.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203941/0112-2002.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203943/0113-2002.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203944/0114-2002.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203946/0115-2002.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203948/0116-2002.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203950/0117-2002.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203952/0118-2002.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203956/0119-2002.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203966/0120-2002.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203967/0121-2002.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203969/0122-2002.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203971/0123-2002.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203972/0124-2002.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203974/0125-2002.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203976/0126-2002.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203979/0127-2002.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203981/0128-2002.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203982/0129-2002.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203985/0130-2002.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203987/0131-2002.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203989/0132-2002.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203991/0133-2002.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203998/0134-2002.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204001/0135-2002.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204003/0136-2002.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204007/0137-2002.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204012/0139-2002.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204014/0140-2002.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204015/0141-2002.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204020/0142-2002.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204022/0143-2002.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204025/0144-2002.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204027/0145-2002.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204029/0146-2002.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204031/0147-2002.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204033/0148-2002.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204039/0149-2002.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204041/0150-2002.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204042/0151-2002.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204044/0152-2002.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204045/0153-2002.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204047/0154-2002.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204050/0155-2002.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204053/0156-2002.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204057/0157-2002.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204061/0158-2002.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204062/0159-2002.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204063/0160-2002.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204064/0161-2002.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204066/0162-2002.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204067/0163-2002.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204068/0164-2002.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204069/0165-2002.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204070/0166-2002.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204071/0167-2002.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204072/0168-2002.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204073/0169-2002.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204075/0170-2002.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204076/0171-2002.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204077/0172-2002.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204078/0173-2002.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204079/0174-2002.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204080/0175-2002.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204081/0176-2002.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204082/0177-2002.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204083/0178-2002.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204084/0179-2002.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204085/0180-2002.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204087/0181-2002.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204088/0182-2002.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204089/0183-2002.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204090/0184-2002.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204091/0185-2002.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204092/0186-2002.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204093/0187-2002.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204094/0188-2002.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204095/0189-2002.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204097/0190-2002.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204098/0191-2002.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204099/0192-2002.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204100/0193-2002.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204101/0194-2002.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204102/0195-2002.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204103/0196-2002.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204104/0197-2002.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204105/0198-2002.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204106/0199-2002.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204107/0200-2002.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204108/0201-2002.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204110/0202-2002.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204111/0203-2002.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204112/0204-2002.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204113/0205-2002.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204114/0206-2002.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203037/0207-2002.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/203993/0208-2002.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204005/0209-2002.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204010/0210-2002.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204116/0211-2002.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204117/0212-2002.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204118/0213-2002.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204119/0214-2002.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204120/0215-2002.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204121/0216-2002.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204122/0217-2002.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204123/0218-2002.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204124/0219-2002.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204125/0220-2002.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204127/0221-2002.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204128/0222-2002.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204129/0223-2002.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204130/0224-2002.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204131/0225-2002.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204132/0226-2002.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204133/0227-2002.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204134/0228-2002.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204135/0229-2002.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204137/0230-2002.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204138/0231-2002.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204139/0232-2002.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204140/0233-2002.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204141/0234-2002.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204142/0235-2002.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204143/0236-2002.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204144/0237-2002.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204145/0238-2002.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204146/0239-2002.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204148/0240-2002.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204149/0241-2002.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204150/0242-2002.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204151/0243-2002.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204152/0244-2002.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204153/0245-2002.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204154/0246-2002.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204155/0247-2002.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204156/0248-2002.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204157/0249-2002.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204158/0250-2002.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204159/0251-2002.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204161/0252-2002.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204162/0253-2002.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204163/0254-2002.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204164/0255-2002.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204165/0256-2002.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204166/0257-2002.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204167/0258-2002.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204168/0259-2002.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204170/0260-2002.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204171/0261-2002.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204172/0262-2002.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204173/0263-2002.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204174/0264-2002.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204175/0265-2002.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204176/0266-2002.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204177/0267-2002.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204178/0268-2002.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204179/0269-2002.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204180/0270-2002.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204182/0271-2002.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204183/0272-2002.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204184/0273-2002.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204185/0274-2002.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204186/0275-2002.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204187/0276-2002.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204188/0277-2002.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204189/0278-2002.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204190/0279-2002.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204191/0280-2002.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204193/0281-2002.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204194/0282-2002.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204195/0283-2002.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204196/0284-2002.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204197/0285-2002.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204198/0286-2002.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204199/0287-2002.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204200/0288-2002.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204201/0289-2002.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204202/0290-2002.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204203/0291-2002.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204205/0292-2002.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204206/0293-2002.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204207/0294-2002.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204208/0295-2002.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204209/0296-2002.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204210/0297-2002.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204211/0298-2002.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204212/0299-2002.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204213/0300-2002.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204214/0301-2002.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204216/0302-2002.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204217/0303-2002.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204218/0304-2002.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204219/0305-2002.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204220/0306-2002.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204221/0307-2002.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204222/0308-2002.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204223/0309-2002.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204224/0310-2002.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204225/0311-2002.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204227/0312-2002.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204228/0313-2002.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2002/204229/0314-2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H887"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>