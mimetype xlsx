--- v0 (2026-02-06)
+++ v1 (2026-04-02)
@@ -54,11955 +54,11955 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>117426</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vanderlei Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117426/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117426/0001-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando alteração na sinalização de solo PARE localizada em frente ao Posto Minoru.</t>
   </si>
   <si>
     <t>117427</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcio Rogério Caffer</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117427/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117427/0002-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito conceder novos uniformes aos servidores municipais.</t>
   </si>
   <si>
     <t>117428</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117428/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117428/0003-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito passar máquinas nas ruas do Loteamento Chácaras Aurora.</t>
   </si>
   <si>
     <t>117429</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117429/0004-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117429/0004-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito agilizar a compra para a distribuição de uniformes aos alunos da rede municipal da educação.</t>
   </si>
   <si>
     <t>117430</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Valentim Marques de Abreu Junior</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117430/0005-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117430/0005-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar uma campanha de conscientização para que os motoristas deem preferência para a travessia de pedestres nas faixas destinadas à passagem de pedestres.</t>
   </si>
   <si>
     <t>117431</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117431/0006-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117431/0006-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar uma operação tapa-buracos na Rua Tiradentes e demais vias do Parque Residencial Jardim Primavera.</t>
   </si>
   <si>
     <t>117432</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117432/0007-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117432/0007-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito resolver de uma vez por todas os problemas existentes nos bueiros da Rua João Zanguetin, bem como tapar os buracos e efetuar uma completa limpeza nos canteiros centrais daquela via pública.</t>
   </si>
   <si>
     <t>117433</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117433/0008-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117433/0008-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que estudem a implantação de mão única nas ruas Deputado Romeiro Pereira e Getúlio Vargas.</t>
   </si>
   <si>
     <t>117434</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Claudirlei Santiago Domingues</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117434/0009-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117434/0009-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito estudos visando transferir a pintura de faixa amarela situada na Rua Milton Campos para o lado contrário.</t>
   </si>
   <si>
     <t>117435</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117435/0010-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117435/0010-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal dos Direitos da Criança e do Adolescente que estudem a possibilidade da realização de uma Campanha de Divulgação, especialmente aos contabilistas e escritórios afins, sobre a importância de destinar parte do Imposto de Renda de Pessoas Físicas e Jurídicas ao Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>117436</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117436/0011-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117436/0011-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando a instalação de obstáculos na Rua Reynaldo Bonacasatta, bem como de retornar o sentido de trânsito Cemitério/Favoretto.</t>
   </si>
   <si>
     <t>117437</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Elcio Rigotto Zapparoli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117437/0012-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117437/0012-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito o nome do Sr. Antônio Pazin para denominar um logradouro em nosso município.</t>
   </si>
   <si>
     <t>117438</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117438/0013-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117438/0013-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Superintendente do DHS que realize um trabalho intenso visando evitar a proliferação de ratos no Município. </t>
   </si>
   <si>
     <t>117439</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117439/0014-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117439/0014-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito tapar um buraco na Rua Luiz Padilha de Oliveira. </t>
   </si>
   <si>
     <t>117440</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fátima Aparecida Cavaliéri</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117440/0015-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117440/0015-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito realizar a limpeza na Rua Argentina.  </t>
   </si>
   <si>
     <t>117441</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Carlos Rogério Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117441/0016-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117441/0016-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito realizar uma completa manutenção nos brinquedos do parque infantil localizado na Praça "José Rodrigues Bueno". </t>
   </si>
   <si>
     <t>117442</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117442/0017-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117442/0017-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS articular ações de prevenção e combate ao mosquito Aedes aegypti junto às igrejas, entidades filantrópicas e organizações civis e empresariais através de reuniões, ofícios e cartazes.</t>
   </si>
   <si>
     <t>117443</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117443/0018-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117443/0018-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Superintendente do SAAE que promovam uma campanha de conscientização do uso da água.</t>
   </si>
   <si>
     <t>117444</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117444/0019-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117444/0019-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Superintendente do SAAE conter esgoto a céu aberto na Rua César Martins Pirajá. </t>
   </si>
   <si>
     <t>117445</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117445/0020-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117445/0020-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a passagem de máquina motoniveladora nas estradas rurais.</t>
   </si>
   <si>
     <t>117446</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117446/0021-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117446/0021-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito realizar operação tapa-buracos nas vias do Jardim José Januário. </t>
   </si>
   <si>
     <t>117447</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117447/0022-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117447/0022-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que providenciem a pintura de faixas para travessia de pedestres na esquina da Rua Deputado Romeiro Pereira com a via expressa. </t>
   </si>
   <si>
     <t>117448</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Valdir Cervelin</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117448/0023-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117448/0023-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito a realização de operação tapa-buracos na Rua Edmundo Alves Simões, no Jardim José Januário. </t>
   </si>
   <si>
     <t>117449</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117449/0024-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117449/0024-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos visando a reabertura da Rua Ângelo Cassaro, em Paulópolis.</t>
   </si>
   <si>
     <t>117450</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117450/0025-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117450/0025-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providências visando melhorar o acesso ao Cemitério da Vila de Paulópolis em frente ao barracão do Sr. José Rosa, e também o acesso em frente à empresa Tavejho.</t>
   </si>
   <si>
     <t>117451</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117451/0026-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117451/0026-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito reparos na iluminação da Casa dos Brinquedos.</t>
   </si>
   <si>
     <t>117452</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117452/0027-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117452/0027-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente tapar buraco existente no asfalto da Rua Joaquim de Almeida Pina, em frente ao SIM.</t>
   </si>
   <si>
     <t>117453</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117453/0028-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117453/0028-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito reparos visando restabelecer o funcionamento da iluminação na passagem que liga o passeio público da Av. Benjamin Constant, altura do número 408, à Pista de Cooper Pedro Corradi.</t>
   </si>
   <si>
     <t>117454</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117454/0029-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117454/0029-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de uma inspeção na Rua Bento Luppi, próximo da curva, a fim de executarem as obras necessárias para o adequado escoamento das águas pluviais, visando solucionar o acúmulo de água.</t>
   </si>
   <si>
     <t>117455</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117455/0030-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117455/0030-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente efetuar a correção da grafia da placa indicativa do desvio para acesso à Vila de Novo Cravinhos que está fixada após a Fazenda PatyKel, haja vista que a palavra "novo" está no plural.</t>
   </si>
   <si>
     <t>117456</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117456/0031-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117456/0031-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de entrar em entendimento o proprietário do prédio da antiga "Chocadeira", onde está sendo cercado com alambrado, solicitando que providenciem também a reforma do passeio público em toda a extensão que compreende aquele imóvel.</t>
   </si>
   <si>
     <t>117457</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117457/0032-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117457/0032-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que estude a possibilidade de fazer uma manutenção completa na iluminação e na camada asfáltica de toda extensão da Pista de Cooper Pedro Corradi e da Ciclovia.</t>
   </si>
   <si>
     <t>117458</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117458/0033-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117458/0033-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que estude a possibilidade de realizar a troca de todo o revestimento do bebedouro d´água da Praça Jesus Maria.</t>
   </si>
   <si>
     <t>117459</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117459/0034-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117459/0034-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a substituição do toldo instalado no portão de entrada de alunos da EMEF de Pompeia.</t>
   </si>
   <si>
     <t>117460</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117460/0035-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117460/0035-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos visando a realização de benfeitorias na Pista de Cooper Pedro Corradi e na Ciclovia do Trabalhador Dante Muciate.</t>
   </si>
   <si>
     <t>117461</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117461/0036-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117461/0036-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a implantação de horta comunitária e que a coloque à disposição dos alunos de tempo integral da Oficina de Ambiente da EMEF Prof. Carmelino José Dalsenter.</t>
   </si>
   <si>
     <t>117462</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117462/0037-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117462/0037-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando a instalação de obstáculo redutor de velocidade na Av. Floriano Peixoto, altura do número 643.</t>
   </si>
   <si>
     <t>117463</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117463/0038-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117463/0038-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito o plantio de mudas de árvores ao redor dos parques infantis.</t>
   </si>
   <si>
     <t>117464</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117464/0039-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117464/0039-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito as providências necessárias visando estender o Programa Internet Gratuita na região do Clube da Jacto.</t>
   </si>
   <si>
     <t>117465</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117465/0040-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117465/0040-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a instalação de um ponto de ônibus com cobertura nas proximidades do Jardim Residencial Bela Vista, em Paulópolis.</t>
   </si>
   <si>
     <t>117466</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117466/0041-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117466/0041-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito a necessidade de realizar recapeamento asfáltico na Rua Rodolfo Lara Campos. </t>
   </si>
   <si>
     <t>117467</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117467/0042-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117467/0042-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente intensificar a frequência dos serviços de limpeza das vias públicas.</t>
   </si>
   <si>
     <t>117468</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117468/0043-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117468/0043-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos junto ao Departamento de Estradas de Rodagem do Estado de São Paulo (DER) visando a construção de dois acessos ligando a Rodovia Comandante João Ribeiro à Avenida Industrial: o primeiro, após 50 metros da portaria da empresa Brudden, sentido Pompeia, e o outro, na altura da Auto Mecânica Bahia e indústria Orion.</t>
   </si>
   <si>
     <t>117469</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117469/0044-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117469/0044-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente providenciar a recolocação dos catadióptricos (olhos de gato) da Avenida Perimetral, nas proximidades da Empresa Circular de Pompeia, que foram removidos para recapeamento asfáltico, visando restabelecer as condições de segurança.</t>
   </si>
   <si>
     <t>117470</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117470/0045-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117470/0045-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do Departamento de Higiene de Pompeia a utilização de uma motocicleta para realizar a pulverização de inseticida contra o mosquito Aedes aegypti.</t>
   </si>
   <si>
     <t>117471</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117471/0046-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117471/0046-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Superintendente do Departamento de Higiene de Pompeia as providências que ser fizerem necessárias visando evitar o acúmulo de água parada sobre as lajes das casas populares do programa Minha Casa Minha Vida, em construção no Parque Residencial Jardim Primavera.</t>
   </si>
   <si>
     <t>117472</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117472/0047-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117472/0047-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito a necessidade de passar a máquina na estrada que desce para o Futuro e que dá acesso à Chácara Monicler.  </t>
   </si>
   <si>
     <t>117473</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117473/0048-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117473/0048-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos junto ao setor competente visando a instalação de lixeiras em todas as saídas do Município, que dão acesso à zona rural.</t>
   </si>
   <si>
     <t>117474</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117474/0049-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117474/0049-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando a pintura de faixa amarela no lado direito da Avenida Fundação Shunji Nishimura, entre as empresas Mizumo e Brudden até a entrada da estrada rural do Guaritá.</t>
   </si>
   <si>
     <t>117475</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117475/0050-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117475/0050-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS que estude a possibilidade de implantar agendamento telefônico de consultas e exames para pacientes idosos e pessoas com deficiências.</t>
   </si>
   <si>
     <t>117476</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Valdemir Lopes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117476/0051-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117476/0051-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar uma completa reforma nas dependências da CEMEI "Sonho de Criança"</t>
   </si>
   <si>
     <t>117477</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117477/0052-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117477/0052-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar poda de árvores em trecho da Rua Constantino Marcolino de Souza.</t>
   </si>
   <si>
     <t>117478</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117478/0053-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117478/0053-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito denominar algum logradouro com o nome do Sr. JOAQUIM GONÇALVES LOPES.</t>
   </si>
   <si>
     <t>117479</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117479/0054-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117479/0054-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar limpeza na calçada da Avenida Perimetral.</t>
   </si>
   <si>
     <t>117480</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117480/0055-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117480/0055-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito tapar buraco na Rua Brasília, perto do estabelecimento "Queridos Anjinhos - Berçário e Recreação Infantil". </t>
   </si>
   <si>
     <t>117481</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117481/0056-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117481/0056-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a troca de duas lâmpadas queimadas na Praça "Paulo de Oliveira", no Núcleo Bandeirantes.</t>
   </si>
   <si>
     <t>117482</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117482/0057-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117482/0057-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a implantação de iluminação na via JOSÉ CARREIRO.</t>
   </si>
   <si>
     <t>117483</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117483/0058-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117483/0058-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito trocar duas lâmpadas queimadas atrás da Casa de Brinquedos, perto da Rodoviária.</t>
   </si>
   <si>
     <t>117484</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117484/0059-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117484/0059-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a realização de recape asfáltico na Rua Rodolfo Lara Campos.</t>
   </si>
   <si>
     <t>117485</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117485/0060-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117485/0060-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar limpeza no Recinto de Rodeios Mário Zapparoli.</t>
   </si>
   <si>
     <t>117486</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117486/0061-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117486/0061-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a limpeza das ruas dos Distritos Industriais.</t>
   </si>
   <si>
     <t>117487</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117487/0062-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117487/0062-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar melhorias no parque infantil da Praça dos Bancários.</t>
   </si>
   <si>
     <t>117488</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117488/0063-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117488/0063-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar benfeitorias na quadra do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>117489</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117489/0064-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117489/0064-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito efetuar a troca de lâmpadas queimadas na Pista de Cooper e Ciclovia "Pedro Corradi". </t>
   </si>
   <si>
     <t>117490</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117490/0065-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117490/0065-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito recapear as ruas Emílio Zamariolli, Mariano Falcão, Pedro de Souza e Kioshiro Honda.</t>
   </si>
   <si>
     <t>117491</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117491/0066-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117491/0066-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito instalar forro de PVC na cobertura do ponto de ônibus situado na Rua Dr. Luiz Miranda, na calçada que margeia a faixa de trânsito com sentido a Pompeia, na altura da antiga portaria de pedestre da empresa Máquinas Agrícolas Jacto S/A.</t>
   </si>
   <si>
     <t>117492</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117492/0067-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117492/0067-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a necessidade de efetuar a pintura de faixa de pedestre em frente ao Terminal Rodoviário Manoel Lopes Faléco.  </t>
   </si>
   <si>
     <t>117493</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117493/0068-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117493/0068-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito encaminhar projeto de lei dispondo sobre o Plano Diretor. </t>
   </si>
   <si>
     <t>117494</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117494/0069-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117494/0069-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que melhorem, com urgência, a sinalização horizontal "faixa de pedestre" no cruzamento da Rua Dr. Luiz Miranda com as ruas Dr. José de Moura Resende, Deputado Romeiro Pereira e Embaixador Macedo Soares.</t>
   </si>
   <si>
     <t>117495</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117495/0070-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117495/0070-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a implantação de academia em Paulópolis.</t>
   </si>
   <si>
     <t>117496</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117496/0071-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117496/0071-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito ampliar o número de luminárias na Rua Lara Campos, em Paulópolis.</t>
   </si>
   <si>
     <t>117497</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117497/0072-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117497/0072-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito mão única de trânsito na Rua Antônio Francisco Savério.</t>
   </si>
   <si>
     <t>117498</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117498/0073-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117498/0073-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS implantar um PA - Pronto Atendimento nas unidades de saúde do Município, oferecendo serviço médico e de enfermagem após às 17 horas</t>
   </si>
   <si>
     <t>117499</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117499/0074-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117499/0074-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar várias melhorias na Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>117500</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117500/0075-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117500/0075-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito recapear a Rua Marciano Costa.</t>
   </si>
   <si>
     <t>117501</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117501/0076-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117501/0076-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito implantar iluminação no Estádio Municipal Nestor de Barros.</t>
   </si>
   <si>
     <t>117502</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117502/0077-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117502/0077-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar a pintura de faixas nas Avenidas Perimetral, Industrial e Nestor de Barros.</t>
   </si>
   <si>
     <t>117503</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117503/0078-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117503/0078-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar o recapeamento da Avenida Industrial.</t>
   </si>
   <si>
     <t>117504</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117504/0079-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117504/0079-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS distribuir repelentes para a população, principalmente às gestantes, aos idosos e às crianças.</t>
   </si>
   <si>
     <t>117505</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117505/0080-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117505/0080-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar a manutenção na iluminação da Praça localizada na confluência das ruas Virgílio Lazarini e Manoel Fernandes.</t>
   </si>
   <si>
     <t>117506</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117506/0081-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117506/0081-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito recapear as ruas Emílio Zamarioli, Mariano Falcão, Pedro de Souza e Mário Bonfim Rodes.</t>
   </si>
   <si>
     <t>117507</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117507/0082-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117507/0082-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar serviço de vigilância para as obras de construção das casas do Programa Minha Casa Minha Vida, no Parque Residencial Jardim Primavera.</t>
   </si>
   <si>
     <t>117508</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117508/0083-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117508/0083-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a revitalização do parque infantil situado na Praça Luiz Correa de Lara.</t>
   </si>
   <si>
     <t>117509</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117509/0084-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117509/0084-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar reparos na Pista de Esqueite Guilherme Loncarovich dos Santos.</t>
   </si>
   <si>
     <t>117510</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117510/0085-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117510/0085-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar a limpeza do terreno onde está situada a sede da Delegacia de Polícia.</t>
   </si>
   <si>
     <t>117511</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117511/0086-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117511/0086-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar uma completa limpeza no Espaço Ecoeducativo "Professora Cláudia Polízio Gagliardi".</t>
   </si>
   <si>
     <t>117512</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117512/0087-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117512/0087-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito reparos na iluminação da Praça "Paulo Roberto Figueiredo Pirajá", conhecida como Praça dos Bancários.</t>
   </si>
   <si>
     <t>117513</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117513/0088-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117513/0088-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito entrar em entendimentos com a Secretaria de Estado dos Direitos da Pessoa com Deficiência, a fim de sediar a Caravana da Inclusão, Acessibilidade e Cidadania na próxima edição.</t>
   </si>
   <si>
     <t>117514</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117514/0089-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117514/0089-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar o levantamento de todas as vias públicas que precisam de operação tapa-buracos ou eventual recape asfáltico, e iniciar os trabalhos o mais breve possível.</t>
   </si>
   <si>
     <t>117515</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117515/0090-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117515/0090-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar, com a máxima urgência possível, a manutenção na iluminação da Rua Domingos Gregório.</t>
   </si>
   <si>
     <t>117516</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117516/0091-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117516/0091-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito construir uma rampa de acesso ao passeio público em frente ao Centro de Assistência Social Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>117517</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117517/0092-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117517/0092-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a instalação de um portão ao lado da entrada principal do Clube JK.</t>
   </si>
   <si>
     <t>117518</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117518/0093-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117518/0093-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar uma campanha de divulgação da conscientização sobre a reciclagem de óleos e gorduras de uso culinário no Município de Pompeia.</t>
   </si>
   <si>
     <t>117519</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117519/0094-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117519/0094-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito tapar um buraco na Rua Shigueo Hanada.</t>
   </si>
   <si>
     <t>117520</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117520/0095-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117520/0095-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito Municipal que providencie com urgência reparos na iluminação da rotatória da Rua Eduardo Paulo de Souza, na entrada do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>117521</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117521/0096-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117521/0096-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que providencie a construção de rampa para acesso ao parque infantil localizado em frente à rotatória situada na entrada da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>117522</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117522/0097-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117522/0097-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a celebração de convênio visando a recuperação de dependentes químicos.</t>
   </si>
   <si>
     <t>117523</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117523/0098-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117523/0098-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que determine ao setor incluir no planejamento a execução de reparos nas lixeiras que margeiam toda extensão da Pista de Cooper Pedro Corradi.</t>
   </si>
   <si>
     <t>117524</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117524/0099-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117524/0099-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a necessidade de realizar operação tapa-buracos no prolongamento da Rua Washington Luiz e no início da Estrada Antonio Parpinelli.</t>
   </si>
   <si>
     <t>117525</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117525/0100-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117525/0100-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar a limpeza das sarjetas em toda a extensão da via expressa.</t>
   </si>
   <si>
     <t>117526</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117526/0101-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117526/0101-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar uniformes aos servidores municipais.</t>
   </si>
   <si>
     <t>117527</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117527/0102-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117527/0102-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a implantação de uma lombada no prolongamento da Avenida Reynaldo Bonacasata.</t>
   </si>
   <si>
     <t>117528</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117528/0103-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117528/0103-2016.pdf</t>
   </si>
   <si>
     <t>Sugere à Sra. Secretária de Educação e Cultura formar grupos de conselheiros para atuar nas escolas.</t>
   </si>
   <si>
     <t>117529</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117529/0104-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117529/0104-2016.pdf</t>
   </si>
   <si>
     <t>Sugere à Sra. Secretária de Educação e Cultura promover ações de capacitação aos educadores a fim de instrumentalizá-los no enfrentamento e na prevenção da violência sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>117530</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117530/0105-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117530/0105-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito implantar bebedouro no Núcleo Florentino Favoretto. </t>
   </si>
   <si>
     <t>117531</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117531/0106-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117531/0106-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito construir uma academia no bairro Flândria ou no centro da cidade.</t>
   </si>
   <si>
     <t>117532</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117532/0107-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117532/0107-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito construir uma rampa de acesso na Rua Clementino José de Paula, nas proximidades do Laboratório UNILAB.</t>
   </si>
   <si>
     <t>117533</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117533/0108-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117533/0108-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar o plantio de mais árvores em toda a extensão das pistas de cooper e ciclovias da cidade.</t>
   </si>
   <si>
     <t>117534</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117534/0109-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117534/0109-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito asfaltar o prolongamento da Rua Antonio de Castro Filho.</t>
   </si>
   <si>
     <t>117535</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117535/0110-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117535/0110-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente resolver o problema existente no bueiro localizado na Av. Benjamin Constant, em frente ao antigo prédio do Uemura, nas proximidades da Academia Up.</t>
   </si>
   <si>
     <t>117536</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117536/0111-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117536/0111-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito iluminação e asfalto para o prolongamento da Rua José Cândido Prizão, ligando o trecho asfaltado daquela via até o pontilhão que dá acesso à Rodovia Comandante João Ribeiro de Barros.</t>
   </si>
   <si>
     <t>117537</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117537/0112-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117537/0112-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar pintura de faixa central na Rua José Cândido Prizão.</t>
   </si>
   <si>
     <t>117538</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117538/0113-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117538/0113-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando mudar para mão dupla o sentido de trânsito da Avenida Reynaldo Bonacasata, no trecho compreendido entre o início das residências até o encontro com a Rua André Menini.</t>
   </si>
   <si>
     <t>117539</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117539/0114-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117539/0114-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito a limpeza completa da área verde do Jardim Olmira, localizada ao lado da estação elevatória do SAAE, começando com a derrubada das árvores da espécie leucena. Sugere, ainda, o plantio de grama, flores e arbustos ornamentais. </t>
   </si>
   <si>
     <t>117540</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117540/0115-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117540/0115-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito entrar em entendimentos com a Empresa concessionária do transporte coletivo municipal visando a implantação de uma linha entre o Jardim Olmira e o América.</t>
   </si>
   <si>
     <t>117541</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117541/0116-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117541/0116-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de entrar em entendimentos com a Usina Clealco, em Queiroz, objetivando uma parceria com o Município para a construção de passagem provisória sobre o Córrego Fiori, na Estrada Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>117542</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117542/0117-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117542/0117-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito determinar a realização de vistoria na boca de lobo da Avenida Benjamin Constant, na altura do número 465, que se encontra exalando mau cheiro.</t>
   </si>
   <si>
     <t>117543</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117543/0118-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117543/0118-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que providencie o recapeamento das vias públicas do Jardim José Januário.</t>
   </si>
   <si>
     <t>117544</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117544/0119-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117544/0119-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de implantar um ponto de ônibus próximo da caixa d´água do Jardim José Januário para os alunos que frequentam o Projeto Tempo Útil.</t>
   </si>
   <si>
     <t>117545</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117545/0120-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117545/0120-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de implantar o Plano Municipal de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>117546</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117546/0121-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117546/0121-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar melhoria na iluminação do último quarteirão da Rua Washington Luiz até o início da Estrada Vicinal Antonio Parpinelli.</t>
   </si>
   <si>
     <t>117547</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117547/0122-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117547/0122-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar o recapeamento da Rua Washington Luiz, a partir do último quarteirão até o trecho pavimentado da Estrada Municipal Antonio Parpinelli que está deteriorado.</t>
   </si>
   <si>
     <t>117548</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117548/0123-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117548/0123-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito  instalar hidrantes no trecho que compreende o Distrito Industrial "Jairo Antônio Zambon" até o Distrito Industrial IV.</t>
   </si>
   <si>
     <t>117549</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117549/0124-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117549/0124-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito recapear a Rua Pedro de Souza e demais vias públicas do Jardim Primavera que necessitam dessa melhoria.</t>
   </si>
   <si>
     <t>117550</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117550/0125-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117550/0125-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito construir uma praça no Loteamento Jardim Boa Vista. </t>
   </si>
   <si>
     <t>117551</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117551/0126-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117551/0126-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito efetuar reparos em trecho da Estrada Municipal Antonio Parpinelli, próximo da propriedade do Sr. Francisco Cavaliéri.</t>
   </si>
   <si>
     <t>117552</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117552/0127-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117552/0127-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a pintura de sinalização PARE em frente ao portão de saída de veículos da Empresa UNIPAC.</t>
   </si>
   <si>
     <t>117553</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117553/0128-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117553/0128-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito tapar um buraco existente na Rua Pedro de Souza.</t>
   </si>
   <si>
     <t>117554</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117554/0129-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117554/0129-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito enviar um Projeto de Lei  criando o Fundo Municipal do Idoso.</t>
   </si>
   <si>
     <t>117555</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117555/0130-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117555/0130-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito o rebaixamento de guia visando acessibilidade na Avenida Benjamin Constant, na altura do nº 731. </t>
   </si>
   <si>
     <t>117556</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117556/0131-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117556/0131-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito providências para aquisição de um caminhão coletor e compactador de lixo. </t>
   </si>
   <si>
     <t>117557</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117557/0132-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117557/0132-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS providências visando conter casos de gripe na população pompeense.</t>
   </si>
   <si>
     <t>117558</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117558/0133-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117558/0133-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito que efetue a troca das lâmpadas que iluminam o avião AT-26 Xavante, instalado na rotatória localizada defronte da empresa Jacto.</t>
   </si>
   <si>
     <t>117559</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117559/0134-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117559/0134-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a necessidade de providenciar várias benfeitorias na praça do Jardim Olmira Pereira de Carvalho, tais como: melhorias na iluminação, a instalação de mais bancos, limpeza, plantio de flores, dentre outras.</t>
   </si>
   <si>
     <t>117560</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117560/0135-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117560/0135-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS a inclusão dos alunos de Pompeia, acima de 5 anos, que estão cursando o ensino fundamental para também receberem a vacina contra o vírus H1N1 dos primeiros lotes que chegarem ao Município.</t>
   </si>
   <si>
     <t>117561</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117561/0136-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117561/0136-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que providencie diversas melhorias no Núcleo Florentino Favoretto, tais como: reforma dos banheiros da quadra poliesportiva, conservação do ponto de ônibus ao lado da quadra, construção de um bebedouro e limpeza das vias públicas.</t>
   </si>
   <si>
     <t>117562</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117562/0137-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117562/0137-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito o nome do saudoso senhor Ornelino Dias da Silva para denominar algum logradouro. </t>
   </si>
   <si>
     <t>117563</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117563/0138-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117563/0138-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de uma completa limpeza em todas as ruas do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>117564</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117564/0139-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117564/0139-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito as providências que se fizerem necessárias visando permitir que caminhões utilizem, para carga e descarga, os estacionamentos defronte do Terminal Rodoviário "Manoel Lopes Faléco".</t>
   </si>
   <si>
     <t>117565</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117565/0140-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117565/0140-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito a necessidade de implantar um ponto de ônibus com cobertura defronte do Jardim Bela Vista, em Paulópolis.</t>
   </si>
   <si>
     <t>117566</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117566/0141-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117566/0141-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar uma completa limpeza em toda a cidade, retirando mato das guias e areia acumulada nas sarjetas.</t>
   </si>
   <si>
     <t>117567</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117567/0142-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117567/0142-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito melhorias na EMEF de Pompeia.</t>
   </si>
   <si>
     <t>117568</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117568/0143-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117568/0143-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar estudos junto ao setor competente visando solicitar à Coordenadoria do Programa Estadual do Adolescente, da Secretaria de Estado da Saúde, a instalação da Casa do Adolescente em Pompeia.</t>
   </si>
   <si>
     <t>117569</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117569/0144-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117569/0144-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade, junto à Divisão do Meio Ambiente, da instalação de "bueiros inteligentes" nos pontos que apresentam constantes reclamações de mau cheiro e entupimento.</t>
   </si>
   <si>
     <t>117570</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117570/0145-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117570/0145-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar estudos junto ao DHS e ao Corpo de Bombeiros, visando implantar treinamento de "Primeiros Socorros para Educadores".</t>
   </si>
   <si>
     <t>117571</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117571/0146-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117571/0146-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que estudem a possibilidade de instalar placa permitindo somente a parada para embarque e desembarque de pessoas com deficiência física em frente à Clinica de Fisioterapia, situada na Rua João da Costa Vieira, na altura do número 522.</t>
   </si>
   <si>
     <t>117572</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117572/0147-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117572/0147-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar, com urgência, a substituição das lâmpadas queimadas de ao menos dois postes da rotatória situada na entrada da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>117573</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117573/0148-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117573/0148-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente retirar parafusos do tipo parabolt que estão fixados no passeio público que margeia a Praça Oswaldo Marino, na Rua João da Costa Vieira.</t>
   </si>
   <si>
     <t>117574</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117574/0149-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117574/0149-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito medidas visando impedir que veículos pesados invadam a calçada e danifiquem as bocas de lobo na Rua Dr. Luiz Miranda.</t>
   </si>
   <si>
     <t>117575</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117575/0150-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117575/0150-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito entrar em entendimentos com a CPFL visando a substituição da lâmpada queimada no poste situado na Rua Dr. Luiz Miranda, próximo ao número 239.</t>
   </si>
   <si>
     <t>117576</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117576/0151-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117576/0151-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito medidas para constatar as demandas sociais e do mercado de trabalho que indiquem a viabilidade da implantação de outros cursos de graduação tecnológica do Centro Paula Souza em Pompeia.</t>
   </si>
   <si>
     <t>117577</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117577/0152-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117577/0152-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito e ao Superintendente do DHS que estudem a possibilidade de vacinar toda a população do município, e não apenas os grupos de risco contra o vírus da Gripe Influenza A H1N1. </t>
   </si>
   <si>
     <t>117578</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117578/0153-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117578/0153-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a recolocação das bandeiras decorativas nos mastros da Praça Jesus Maria.</t>
   </si>
   <si>
     <t>117579</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117579/0154-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117579/0154-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito substituir as lâmpadas queimadas situadas na Praça Jesus Maria.</t>
   </si>
   <si>
     <t>117580</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117580/0155-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117580/0155-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito os seguintes locais para a instalação de semáforos:  interseção da Rua Washington Luiz com a Rua Dr. Luiz Miranda; interseção da Rua José de Aguiar Moraes com a Rua Carlos Bueno de Toledo; e confluência da Rua Constantino Marcolino de Souza com a Avenida Expedicionários de Pompeia.</t>
   </si>
   <si>
     <t>117581</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117581/0156-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117581/0156-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que providencie, com a urgência possível, operação tapa-buracos na Estrada Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>117582</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117582/0157-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117582/0157-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a necessidade urgente de efetuar melhorias na Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>117583</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117583/0158-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117583/0158-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito as providências que se fizerem necessárias visando a implantação e sinalização de uma passagem para pedestres nas proximidades da rotatória localizada na saída para Tupã, antes do portal, para garantir mais segurança aos munícipes quando precisarem atravessar a SP-294.</t>
   </si>
   <si>
     <t>117584</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Nilson Fernandes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117584/0159-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117584/0159-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito providenciar a passagem da máquina motoniveladora em todas as estradas rurais. </t>
   </si>
   <si>
     <t>117585</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117585/0160-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117585/0160-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito providenciar operação tapa-buracos especialmente na serra da Vicinal Tufic Baracat. </t>
   </si>
   <si>
     <t>117586</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117586/0161-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117586/0161-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS que seja estendida a vacinação contra gripe H1N1 a todos os munícipes de Pompeia.</t>
   </si>
   <si>
     <t>117587</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117587/0162-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117587/0162-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal estudar a possibilidade de adequar um espaço para ser utilizado como refeitório na sede da Associação dos Agentes Ambientais prestadores de Serviços da Coleta de Materiais Recicláveis de Pompeia (AAMP).</t>
   </si>
   <si>
     <t>117588</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117588/0163-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117588/0163-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que realize estudos visando estender o tíquete-alimentação aos estagiários contratados pela Municipalidade.</t>
   </si>
   <si>
     <t>117589</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117589/0164-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117589/0164-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a necessidade urgente de efetuar uma completa reforma em diversos parques infantis de Pompeia.</t>
   </si>
   <si>
     <t>117590</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117590/0165-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117590/0165-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal as providências que se fizerem necessárias visando substituir as lâmpadas queimadas situadas na Praça "Shigeo Hanada, bem como que estude a possibilidade de melhorar a iluminação da referida praça, instalando mais luminárias ou substituir as lâmpadas existentes por lâmpadas mais fortes.</t>
   </si>
   <si>
     <t>117591</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117591/0166-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117591/0166-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal as providências que se fizerem necessárias visando a realização de uma limpeza geral no Espaço Ecoeducativo "Professora Cláudia Polízio Gagliardi".</t>
   </si>
   <si>
     <t>117592</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117592/0167-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117592/0167-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito a necessidade de reforçar a pintura de solo de passagem de pedestres localizada na Rua Epaminondas de Toledo Pizza, em frente ao número 241, bem como de instalar a sinalização aérea alertando sobre a passagem de pedestres naquele trecho.</t>
   </si>
   <si>
     <t>117593</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117593/0168-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117593/0168-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal as providências que se fizerem necessárias visando finalizar as obras da Praça Shigeo Hanada.</t>
   </si>
   <si>
     <t>117594</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117594/0169-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117594/0169-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal determinar ao setor competente a retirada das três  árvores que estão secas no canteiro central da Rua João Zanguetin.</t>
   </si>
   <si>
     <t>117595</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117595/0170-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117595/0170-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que providencie reparos na iluminação da rotatória do Jardim Olmira Pereira de Carvalho.</t>
   </si>
   <si>
     <t>117596</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117596/0171-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117596/0171-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que providencie a reparos na camada asfáltica das ruas do Jardim Bela Vista, em Paulópolis.</t>
   </si>
   <si>
     <t>117597</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117597/0172-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117597/0172-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine a realização de reparos no relógio digital localizado em frente ao Terminal Rodoviário.</t>
   </si>
   <si>
     <t>117598</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117598/0173-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117598/0173-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito Municipal que melhore a iluminação na Ciclovia dos Trabalhadores Dante Muciate e na Pista de Cooper Pedro Corradi.</t>
   </si>
   <si>
     <t>117599</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117599/0174-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117599/0174-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito Municipal que sejam tomadas as devidas providências visando solucionar o problema de falta de iluminação nos canteiros centrais da entrada da cidade, em frente ao Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>117600</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117600/0175-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117600/0175-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal melhorar a iluminação na Praça Jesus Maria.</t>
   </si>
   <si>
     <t>117601</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117601/0176-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117601/0176-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e à Sra. Secretária de Educação e Cultura que estudem a possibilidade de realizar parcerias com as Escolas Estaduais para que seus alunos tenham acesso ao curso preparatório para o Enem disponibilizado pelo MEC, através da PLATAFORMA DE ESTUDO HORA DO ENEM, por meio dos espaços digitais mantidos pela Secretária de Educação e Cultura, como o Acessa Pompeia e o Acessa São Paulo.</t>
   </si>
   <si>
     <t>117602</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117602/0177-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117602/0177-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Excelentíssimo Senhor Prefeito Municipal determinar ao setor competente a poda adequada da copa da árvore localizada no jardim lateral da EMEF de Pompeia, na Rua Dr. Luiz Miranda, bem como a limpeza completa do referido jardim.</t>
   </si>
   <si>
     <t>117603</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117603/0178-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117603/0178-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a realização de diversas melhorias em todos os parques infantis localizados no município.</t>
   </si>
   <si>
     <t>117604</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117604/0179-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117604/0179-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando deslocar a placa de sinalização de trânsito localizada na Rua João da Costa Vieira, entre os números 656 e 678, para um local mais amplo</t>
   </si>
   <si>
     <t>117605</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117605/0180-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117605/0180-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a realização de estudos junto ao setor competente visando a construção de uma praça com área de lazer entre os Jardins América e Olmira, onde se encontra a estação elevatória do SAAE, bem como a implantação de uma rotatória ligando a Av. Brasil à Rua João Zanguetin.</t>
   </si>
   <si>
     <t>117606</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117606/0181-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117606/0181-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a realização de uma limpeza no final da Rua José Cândido Prizão, próximo ao pontilhão ao lado do Jardim Boa Vista, e instale várias placas indicativas de proibido jogar lixo.</t>
   </si>
   <si>
     <t>117607</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117607/0182-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117607/0182-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a colocação de placas indicativas de locais, como da Santa Casa, órgãos públicos, bairros e outros locais de interesse, orientando sobre sua direção e percurso.</t>
   </si>
   <si>
     <t>117608</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Claudirlei Santiago Domingues, Fátima Aparecida Cavaliéri</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117608/0183-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117608/0183-2016.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Sr. Prefeito Municipal a construção de um escoadouro de água pluvial no final da Rua Teresa de Jesus Costa, ao lado da Rua Nelo Antônio Corradi, no Jardim das Esmeraldas.</t>
   </si>
   <si>
     <t>117609</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117609/0184-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117609/0184-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito a realização de estudos junto ao setor competente visando a possibilidade de realizar parceria ou convênio com a Associação de Pais e Amigos da Criança Autista - Espaço Potencial Marília, com o intuito de atender crianças e adolescentes de nosso município que forem diagnosticadas com autismo. </t>
   </si>
   <si>
     <t>117610</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117610/0185-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117610/0185-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito que providencie a recuperação da camada asfáltica da Av. Bonifácio Martins. </t>
   </si>
   <si>
     <t>117611</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117611/0186-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117611/0186-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito que providencie o recapeamento das vias do Distrito Industrial. </t>
   </si>
   <si>
     <t>117612</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117612/0187-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117612/0187-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de construir um obstáculo em substituição à lombada localizada na Av. Domingos Raggi.</t>
   </si>
   <si>
     <t>117613</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117613/0188-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117613/0188-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que providencie a substituição das placas de sinalização indicativas do desvio sobre o córrego Fiori, na Estrada Vicinal Tufic Baracat, por placas refletivas.</t>
   </si>
   <si>
     <t>117614</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117614/0189-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117614/0189-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao DHS ampliação de linhas de atendimento telefônico daquela autarquia.</t>
   </si>
   <si>
     <t>117615</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117615/0190-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117615/0190-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal e Trânsito a possibilidade de implantar um obstáculo na Rua General Flores da Cunha, altura do número 139.</t>
   </si>
   <si>
     <t>117616</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117616/0191-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117616/0191-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal ampliação da iluminação pública da Rua Adi Rodrigues.</t>
   </si>
   <si>
     <t>117617</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117617/0192-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117617/0192-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando a pintura de faixa amarela na Rua Marechal Deodoro da Fonseca, em frente ao portão de entrada do Instituto Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>117618</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117618/0193-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117618/0193-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal ampliação da iluminação na Rua João Zanguetin.</t>
   </si>
   <si>
     <t>117619</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117619/0194-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117619/0194-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal iluminação na rotatória da Praça João de Oliveira, no Jardim das Esmeraldas.</t>
   </si>
   <si>
     <t>117620</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117620/0195-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117620/0195-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade de tornar mão dupla o primeiro quarteirão da Rua Presidente Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>117621</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117621/0196-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117621/0196-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade de alterar trânsito na Avenida Nestor de Barros.</t>
   </si>
   <si>
     <t>117622</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117622/0197-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117622/0197-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito tapar os buracos formados no encontro das Ruas Kioshiro Honda com a Emílio Zamariolli.</t>
   </si>
   <si>
     <t>117623</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117623/0198-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117623/0198-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade de retirar o obstáculo tipo lombada situado na Av. Benjamin Constant alguns metros do encontro com a Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>117624</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117624/0199-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117624/0199-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal providenciar a poda dos galhos mais baixos das árvores da Praça Rubensval Benvindo Maciel.</t>
   </si>
   <si>
     <t>117625</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117625/0200-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117625/0200-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito Municipal deslocamento da boca de lobo situada defronte ao nº 244, da Rua Constantino Marcolino de Souza. </t>
   </si>
   <si>
     <t>117626</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117626/0201-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117626/0201-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a colocação de calha na cobertura que foi recentemente instalada no portão de entrada de alunos da EMEF de Pompeia.</t>
   </si>
   <si>
     <t>117627</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117627/0202-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117627/0202-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de diversas melhorias na Vila de Novo Cravinhos.</t>
   </si>
   <si>
     <t>117628</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117628/0203-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117628/0203-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal iluminação na Rua Washington Luiz até o final do trecho da Estrada Municipal Antonio Parpinelli.</t>
   </si>
   <si>
     <t>117629</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117629/0204-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117629/0204-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal providenciar a inserção de mensagens educativas em todos os folhetos informativos da administração.</t>
   </si>
   <si>
     <t>117630</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117630/0205-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117630/0205-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito municipal reparos em trecho da Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>117631</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117631/0206-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117631/0206-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de designar servidores, professores e educadores físicos para desenvolver atividades para as crianças e os adolescentes durante as férias escolares.</t>
   </si>
   <si>
     <t>117632</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117632/0207-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117632/0207-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que estudem a possibilidade de proibir o estacionamento na Av. Benjamin Constant, na altura dos números 625 a 695, visando facilitar para os motoristas que convergem à esquerda e para os que seguem por aquela avenida.</t>
   </si>
   <si>
     <t>117633</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117633/0208-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117633/0208-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a repintura das denominações de vias públicas nos postes de iluminação pública.</t>
   </si>
   <si>
     <t>117634</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117634/0209-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117634/0209-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de construir um viaduto sobre os trilhos da linha férrea, ligando a Rua Brasília à Santiago Martin Corral, nas proximidades do Colégio Shunji Nishimura.</t>
   </si>
   <si>
     <t>117635</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117635/0210-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117635/0210-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que estude a possibilidade de efetuar uma fiscalização especial na utilização de caçambas, haja vista que inúmeras estão com as faixas refletivas apagadas, bem como não está sendo observado o que a lei também preceitua, os entulhos depositados na caçamba não podem ultrapassar a borda.</t>
   </si>
   <si>
     <t>117636</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117636/0211-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117636/0211-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito a construção de dois obstáculos tipo lombada na Rua José Cândido Prizão, um antes da passagem sob os trilhos da ferrovia e outro depois dela. </t>
   </si>
   <si>
     <t>117637</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117637/0212-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117637/0212-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que estudem a possibilidade de ampliar a pintura de faixa amarela na Rua Washington Luiz, em toda a extensão sentido de trânsito centro=&gt;Estrada Vicinal Antonio Parpinelli.</t>
   </si>
   <si>
     <t>117638</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117638/0213-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117638/0213-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito providenciar a repintura dos obstáculos, tipo lombada, nas vias públicas onde se fizer necessária essa manutenção. </t>
   </si>
   <si>
     <t>117639</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117639/0214-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117639/0214-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar o recapeamento da Rua Tiradentes.</t>
   </si>
   <si>
     <t>117640</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117640/0215-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117640/0215-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito implantar sinalização de solo na altura do semáforo da Rua Dr. Luiz Miranda e instalar placa de aviso referente à travessia de pedestres. </t>
   </si>
   <si>
     <t>117641</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117641/0216-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117641/0216-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando diminuir o tempo de "PARE" do semáforo localizado no cruzamento das ruas Oscar Pedroso Horta, Rodolfo Lara Campos e Presidente Eurico Gaspar Dutra, sentido de quem sobe pela Rua Oscar Pedroso Horta. </t>
   </si>
   <si>
     <t>117642</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117642/0217-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117642/0217-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos visando a designação de um servidor para ocupar o cargo de Chefe da Divisão de Políticas Públicas de Prevenção e Repressão às Drogas.</t>
   </si>
   <si>
     <t>117643</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117643/0218-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117643/0218-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito o nome do saudoso senhor Pedro Celestino Bispo para denominação de algum logradouro do Município. </t>
   </si>
   <si>
     <t>117644</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117644/0219-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117644/0219-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Superintendente do DHS medidas para conter a infestação de ratos no Núcleo Habitacional "Octávio Cavalcanti Lacombe".</t>
   </si>
   <si>
     <t>117645</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117645/0220-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117645/0220-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente passar a máquina motoniveladora na Estrada Municipal "Manoel Antonio".</t>
   </si>
   <si>
     <t>117646</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117646/0221-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117646/0221-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que determine ao setor competente passar a máquina motoniveladora na Estrada Municipal que oferece acesso à Fazenda Jacutinga.</t>
   </si>
   <si>
     <t>117647</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117647/0222-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117647/0222-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar operação tapa-buracos nas vias públicas do Jardim José Januário.</t>
   </si>
   <si>
     <t>117648</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117648/0223-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117648/0223-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito retirar obstáculo próximo do semáforo, na Avenida Benjamin Constant.</t>
   </si>
   <si>
     <t>117649</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117649/0224-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117649/0224-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito instalar câmeras no centro comercial, bem como nos logradouros e em todas as entradas e saídas de Pompeia.</t>
   </si>
   <si>
     <t>117650</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117650/0225-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117650/0225-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Superintendente do SAAE providenciar a correção na camada asfáltica da Rua Osvaldo Borges Ferreira, na altura do número 160, onde foram realizados reparos pela Autarquia.</t>
   </si>
   <si>
     <t>117651</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117651/0226-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117651/0226-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito realizar uma completa manutenção nos brinquedos do parque infantil localizado na Praça dos Bancários.</t>
   </si>
   <si>
     <t>117652</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117652/0227-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117652/0227-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que estudem a possibilidade de construir uma lombada na Avenida Brasil, na altura do número 111</t>
   </si>
   <si>
     <t>117653</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117653/0228-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117653/0228-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito aumentar o canteiro central próximo da Rotatória Célia Alves Pereira. </t>
   </si>
   <si>
     <t>117654</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117654/0229-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117654/0229-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal providenciar uma completa reforma no prédio da Biblioteca da Vila de Paulópolis, bem como melhorar o seu acervo e instalar internet para facilitar as pesquisas.</t>
   </si>
   <si>
     <t>117655</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117655/0230-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117655/0230-2016.pdf</t>
   </si>
   <si>
     <t>Sugere, novamente, ao Sr. Prefeito Municipal a necessidade de implantação de iluminação na Avenida Fundação Shunji Nishimura, no trecho entre a FATEC e a Avenida Perimetral.</t>
   </si>
   <si>
     <t>117656</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117656/0231-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117656/0231-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal providenciar a troca das lâmpadas queimadas na Pista de Cooper e Ciclovia "Pedro Corradi".</t>
   </si>
   <si>
     <t>117657</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117657/0232-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117657/0232-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito que melhorem, com urgência, a sinalização de solo "faixa de pedestre" no cruzamento da Rua Dr. Luiz Miranda com as ruas Dr. José de Moura Resende, Deputado Romeiro Pereira e Embaixador Macedo Soares, com objetivo de dar mais segurança aos pedestres, bem como providenciar a adequada sinalização horizontal alertando para área escolar na Rua Dr. Luiz Miranda, nos trechos próximos da EMEF de Pompeia e da E.E. "Cultura e Liberdade".</t>
   </si>
   <si>
     <t>117658</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117658/0233-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117658/0233-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal determinar ao setor competente a limpeza e poda adequada no jardim localizado na área externa da EMEF de Pompeia.</t>
   </si>
   <si>
     <t>117659</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117659/0234-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117659/0234-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, ao Sr. Superintendente do DHS, e à Secretária de Ação e Bem Estar Social que estudem a possibilidade de incentivas os servidores e colaboradores a participarem do curso SUPERA promovido pela Secretaria Nacional de Políticas sobre Drogas (SENAD) do Ministério da Justiça.</t>
   </si>
   <si>
     <t>117660</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117660/0235-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117660/0235-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal entrar em entendimentos com a Empresa Circular de Pompeia visando a possibilidade de disponibilizar mais um ônibus no itinerário Favoretto/Lacombe no horário das 10 horas.</t>
   </si>
   <si>
     <t>117661</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117661/0236-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117661/0236-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a realização de vistorias na iluminação de todos os logradouros visando a substituição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>117662</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117662/0237-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117662/0237-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade de implantar mão-única sentido Centro em determinado trecho da Rua Santiago Martin Corral até a altura da Rotatória Mário Toniolo, onde foi instalada sinalização semafórica.</t>
   </si>
   <si>
     <t>117663</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117663/0238-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117663/0238-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere novamente ao Sr. Prefeito Municipal a realização de estudos visando a possibilidade de o Município celebrar convênio com clínica especializada para recuperação de dependentes químicos, em regime de internato, tendo por finalidade o atendimento de munícipes que não tem condições de custear esse tratamento.  </t>
   </si>
   <si>
     <t>117664</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117664/0239-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117664/0239-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que entre em entendimentos com a Empresa Circular Cidade de Pompeia para que inclua no itinerário o Jardim Portal dos Pássaros.</t>
   </si>
   <si>
     <t>117665</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117665/0240-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117665/0240-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito que determine ao setor competente inspecionar a boca de lobo situada na Av. Benjamin Constant, na altura do 465, a fim de providenciar os serviços necessários, haja vista que está exalando mau cheiro. </t>
   </si>
   <si>
     <t>117666</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117666/0241-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117666/0241-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Superintendente do Departamento de Higiene e Saúde de Pompeia que providencie a dedetização das bocas de lobo do Jardim José Januário. </t>
   </si>
   <si>
     <t>117667</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117667/0242-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117667/0242-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a necessidade urgente de realizar uma constante manutenção no leito carroçável do Loteamento Chácaras Aurora.</t>
   </si>
   <si>
     <t>117668</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117668/0243-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117668/0243-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de operação tapa-buracos nas vias públicas do Conjunto Habitacional Bela Vista, na Vila de Paulópolis.</t>
   </si>
   <si>
     <t>117669</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117669/0244-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117669/0244-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a poda de adequação da copa da paineira localizada na entrada do Jardim Guimarães.</t>
   </si>
   <si>
     <t>117670</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117670/0245-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117670/0245-2016.pdf</t>
   </si>
   <si>
     <t>Sugere, novamente, ao Senhor Prefeito Municipal que estude a possibilidade de construir uma calçada padronizada em toda a extensão das margens da Rodovia SP-294 no trecho que corta o perímetro urbano da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>117671</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117671/0246-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117671/0246-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere, novamente, ao Senhor Prefeito Municipal a construção de um recuo para parada de ônibus na Avenida Nove de Julho, ao lado da Praça da Matriz, na Vila de Paulópolis. </t>
   </si>
   <si>
     <t>117672</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117672/0247-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117672/0247-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito, com a máxima urgência possível, a pintura de sinalização de solo de PASSAGEM DE PEDESTRES, na Rua Dr. Luiz Miranda, no encontro com as Ruas Deputado Romeiro Pereira e Embaixador Macedo Soares, tendo em vista que a referida via foi recentemente recapeada e ainda não recebeu essa sinalização.</t>
   </si>
   <si>
     <t>117673</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117673/0248-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117673/0248-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Senhor Prefeito Municipal providenciar a pintura das guias da Rua João Zanguetin, localizada no Bairro Jardim Olmira Pereira de Carvalho. </t>
   </si>
   <si>
     <t>117674</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117674/0249-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117674/0249-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal que estude a possibilidade de instalar lixeiras na Praça José Moysés Auada.</t>
   </si>
   <si>
     <t>117675</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117675/0250-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117675/0250-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal estude a possibilidade de realizar parceria com o Instituto de Desenvolvimento Familiar Chieko Nishimura a fim de ofertar aos servidores públicos municipais cursos de aperfeiçoamento pessoal e familiar.</t>
   </si>
   <si>
     <t>117676</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117676/0251-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117676/0251-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal as providências que se fizerem necessárias visando a realização de poda adequada das árvores situadas no canteiro central da Avenida Bonifácio Martins, na Vila de Paulópolis, tendo em vista que as mesmas estão grandes, atrapalhando a visão dos motoristas.</t>
   </si>
   <si>
     <t>117677</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117677/0252-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117677/0252-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade da instalação de uma placa na Rua João da Costa Vieira, indicando SENTIDO ÚNICO a Rua Expedicionário Oswaldo Léllis.</t>
   </si>
   <si>
     <t>117678</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117678/0253-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117678/0253-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando o plantio de pelo menos quatro mudas de árvores da espécie Calaburo, em frente ao Parque "José Brito dos Reis", no Bairro JK.</t>
   </si>
   <si>
     <t>117679</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117679/0254-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117679/0254-2016.pdf</t>
   </si>
   <si>
     <t>Sugere Senhor Prefeito Municipal as providências que se fizerem necessárias visando a realização de reparos urgentes no parque infantil localizado na Praça "Paulo Roberto Figueiredo Pirajá", conhecida como Praça dos Bancários.</t>
   </si>
   <si>
     <t>117680</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117680/0255-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117680/0255-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de reparos no Campo de Esportes Florentino Favoretto (Campo do Japonês).</t>
   </si>
   <si>
     <t>117681</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117681/0256-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117681/0256-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Sindicato Rural de Pompeia que estudem a possibilidade de implantação de Sistema GPS-Caipira no nosso Município.</t>
   </si>
   <si>
     <t>117682</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117682/0257-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117682/0257-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando o recapeamento asfáltico de todas as vias públicas do Núcleo Habitacional JK, em especial a Rua General Flores Cunha.</t>
   </si>
   <si>
     <t>117683</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117683/0258-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117683/0258-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando a reativação da fonte situada na Praça "Jesus Maria".</t>
   </si>
   <si>
     <t>117684</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117684/0259-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117684/0259-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade de instalação de um redutor de velocidade, tipo lombada, na Rua João Zanguetin.</t>
   </si>
   <si>
     <t>117685</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117685/0260-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117685/0260-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito providenciar a limpeza do meio-fio de toda a extensão da "Via Expressa".</t>
   </si>
   <si>
     <t>117686</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117686/0261-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117686/0261-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos vidando a implantação do Plano Municipal de Arborização Urbana.</t>
   </si>
   <si>
     <t>117687</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117687/0262-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117687/0262-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito providenciar a realização de uma limpeza em toda a cidade, retirando o mato das guias e sarjetas, principalmente na região central. </t>
   </si>
   <si>
     <t>117688</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117688/0263-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117688/0263-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito que providencie a designação de mais varredeiras para a região central do município. </t>
   </si>
   <si>
     <t>117689</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117689/0264-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117689/0264-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito que providencie a limpeza do lago situado na Praça Shigeo Hanada. </t>
   </si>
   <si>
     <t>117690</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117690/0265-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117690/0265-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos visando entrar em entendimentos com o Fundo Estadual de Controle da Poluição - FECOP solicitando a liberação de recursos financeiros para o Município, destinados à aquisição de um caminhão para ser destinado à Associação dos Agentes Ambientais de Pompeia.</t>
   </si>
   <si>
     <t>117696</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117696/0266-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117696/0266-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do Serviço Autônomo de Água e Esgoto de Pompeia as providências que se fizerem necessárias visando maior divulgação do horário de atendimento ao público, bem como, informar no verso da fatura do consumo de água e esgotos, os estabelecimentos que são conveniados e autorizados a receber o pagamento da referida fatura, incluindo, se possível, o endereço de cada um.</t>
   </si>
   <si>
     <t>117691</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117691/0267-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117691/0267-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do Departamento de Higiene e Saúde de Pompeia as providências que se fizerem necessárias visando a realização de dedetização de todos os bueiros do município, visando evitar a proliferação de pernilongos.</t>
   </si>
   <si>
     <t>117692</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117692/0268-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117692/0268-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal as providências que se fizerem necessárias visando a realização da complementação do recape asfáltico da Rua João Zanguetin.</t>
   </si>
   <si>
     <t>117697</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117697/0269-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117697/0269-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a realização de estudos junto ao setor competente visando o rebaixamento de guia defronte ao Centro de Assistência Social Nossa Senhora de Fátima - "Colégio das Irmãs", possibilitando melhor acessibilidade às pessoas com deficiência e idosos.</t>
   </si>
   <si>
     <t>117698</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117698/0270-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117698/0270-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito, com a máxima urgência possível, a pintura de sinalização de solo de "PASSAGEM DE PEDESTRES", na Rua Dr. Luiz Miranda, no encontro com as Ruas Deputado Romeiro Pereira, Embaixador Macedo Soares e José de Moura Resende, tendo em vista que a referida via foi recentemente recapeada e ainda não recebeu essa sinalização. Indica, ainda, as providências necessárias visando a adequada sinalização horizontal alertando para área escolar na Rua Dr. Luiz Miranda, nos trechos próximos da EMEF de Pompeia e da E.E. "Cultura e Liberdade".</t>
   </si>
   <si>
     <t>117699</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117699/0271-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117699/0271-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito, com a máxima urgência possível, a realização de estudos visando tornar mão única a Rua Pedro Palone, no trecho compreendido entre as Ruas Santiago Martin Corral e Dr. Luiz Miranda.</t>
   </si>
   <si>
     <t>117700</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117700/0272-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117700/0272-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando a implantação de um estacionamento de motos na Rua Presidente Eurico Gaspar Dutra, em frente à Academia Vida.</t>
   </si>
   <si>
     <t>117701</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117701/0273-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117701/0273-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a cessão do estacionamento do imóvel destinado à Associação de Artesãos de Pompeia, também aos funcionários e Vereadores da Câmara Municipal.</t>
   </si>
   <si>
     <t>117702</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117702/0274-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117702/0274-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a realização de estudos junto ao setor competente visando a colocação de grade no vão localizado no Terminal Rodoviário "Manoel Lopes Faléco", próximo ao estabelecimento "Padaria da Rodoviária", tendo em vista que aquele local está sendo utilizado para a realização de atos ilícitos durante o período noturno. Indica, ainda, as providências que se fizerem necessárias visando aumentar a segurança no referido Terminal Rodoviário, principalmente nos horários de embarque e desembarque de passageiros no horário da madrugada.</t>
   </si>
   <si>
     <t>117703</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117703/0275-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117703/0275-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, com a urgência possível, entrar em entendimentos com o proprietário do imóvel situado na Av. Expedicionários de Pompeia, onde situava-se o Auto Posto Flag, solicitando que providencie a pavimentação do espaço destinado ao passeio público.</t>
   </si>
   <si>
     <t>117704</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117704/0276-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117704/0276-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando a realização de nivelamento de solo no trecho que margeia a linha férrea, atrás da antiga "Chocadeira", onde recentemente foi instalada a iluminação.</t>
   </si>
   <si>
     <t>117705</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117705/0277-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117705/0277-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal as providências que se fizerem necessárias visando a realização de manutenção constante nas estradas municipais que foram beneficiadas pelo PROGRAMA MELHOR CAMINHO.</t>
   </si>
   <si>
     <t>117706</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117706/0278-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117706/0278-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito as providências que se fizerem necessárias visando efetuar a repintura da faixa de pedestres na Rua Epaminondas de Toledo Pizza, próximo à confluência com a Rua Brasília.</t>
   </si>
   <si>
     <t>117707</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117707/0279-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117707/0279-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito Municipal providenciar reparos no forro de PVC do Terminal Rodoviário </t>
   </si>
   <si>
     <t>117708</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117708/0280-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117708/0280-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de limpeza na boca de lobo da Rua Argentina, no Jardim América, que está obstruída.</t>
   </si>
   <si>
     <t>117709</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117709/0281-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117709/0281-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos visando a construção de um bolsão destinado à parada de ônibus em frente à EMEF Carmelino José Dalsenter.</t>
   </si>
   <si>
     <t>117710</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117710/0282-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117710/0282-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Superintendente do DHS que estudem a possibilidade de instituir no Calendário Oficial do Município a Semana do Idoso, a ser comemorada na semana que recair o dia 17 de setembro, quando é celebrado o aniversário de fundação de Pompeia.</t>
   </si>
   <si>
     <t>117711</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117711/0283-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117711/0283-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando a instalação de um bebedouro d`água no Terminal Rodoviário "Manoel Lopes Faléco", visando atender os usuários daquele local.</t>
   </si>
   <si>
     <t>117712</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117712/0284-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117712/0284-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal as providências que se fizerem necessárias visando a realização de limpeza e manutenção necessária em todos os bebedouros d`água situados em nosso Município.</t>
   </si>
   <si>
     <t>117713</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117713/0285-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117713/0285-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando melhorar o fluxo do trânsito nas proximidades do semáforo localizado no cruzamento das Ruas Oscar Pedroso Horta, Rodolfo Lara Campos e Presidente Eurico Gaspar Dutra, no sentido de quem sobe pela Rua Oscar Pedroso Horta, tendo em vista que em horários de pico os veículos formam fila na "via expressa", congestionando o trânsito.</t>
   </si>
   <si>
     <t>117714</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117714/0286-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117714/0286-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando a possibilidade da abertura de uma via pública atrás do Recinto de Rodeios Mário Zapparoli, ligando o Jardim América à Rodovia SP-294.</t>
   </si>
   <si>
     <t>117715</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117715/0287-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117715/0287-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de pintura de sinalização de travessia de pedestres na Avenida Benjamin Constant, altura do número 531.</t>
   </si>
   <si>
     <t>117716</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117716/0288-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117716/0288-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal refazer a pintura de sinalização de solo do tipo PARE em todos os cruzamentos com a Rua Kazukiti Yassuda, no Parque Residencial Primavera.</t>
   </si>
   <si>
     <t>117717</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117717/0289-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117717/0289-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de operação tapa buracos na Rua Brasília, na altura dos números 531 e 731.</t>
   </si>
   <si>
     <t>117718</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117718/0290-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117718/0290-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando a instalação de um ponto de ônibus na entrada da Vila de Paulópolis, sentido Tupã-Pompeia.</t>
   </si>
   <si>
     <t>117719</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117719/0291-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117719/0291-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal entrar em entendimentos com a Direção Regional do DER, em Assis, objetivando a reinstalação do referido obstáculo redutor de velocidade, ou a instalação de um radar na Rua Dr. Luiz Miranda, altura do número 1.127.</t>
   </si>
   <si>
     <t>117720</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117720/0292-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117720/0292-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando cercar com alambrado o parque infantil localizado no Jardim Guimarães.</t>
   </si>
   <si>
     <t>117721</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117721/0293-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117721/0293-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando elevar a altura dos postes de iluminação da Área de Lazer Professora Maria do Carmo Mendonça Augusto Rezende, localizada no Jardim Guimarães, tendo em vista que os existentes no local são baixos, facilitando a ação de vândalos.</t>
   </si>
   <si>
     <t>117722</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117722/0294-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117722/0294-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito a realização de estudos junto ao setor competente visando a instalação de iluminação na área localizada ao lado da quadra esportiva localizada no Jardim Guimarães, bem como a implantação de uma Academia ao Ar Livre na referida área.</t>
   </si>
   <si>
     <t>117723</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117723/0295-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117723/0295-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito e ao Conselho Municipal de Trânsito a realização de estudos visando a implantação de um obstáculo redutor de velocidade na Rua Tiradentes, tendo em vista que aumentou o fluxo de veículos naquela via em razão da instalação do semáforo no cruzamento das Ruas Oscar Pedroso Horta, Rodolfo Lara Campos e Presidente Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>117724</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117724/0296-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117724/0296-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando a construção de uma valeta na confluência da Rua Ermínio Patrocínio com a Rua Otília Clementina Rode, visando o escoamento das águas pluviais. </t>
   </si>
   <si>
     <t>117725</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117725/0297-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117725/0297-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando a pintura de faixa central divisória de trânsito na Avenida Benjamin Constant, próximo ao semáforo, visando disciplinar o trânsito naquele local.</t>
   </si>
   <si>
     <t>117726</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117726/0298-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117726/0298-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Excelentíssimo Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito que estudem a possibilidade de retirada de obstáculo próximo ao semáforo da Rua Benjamin Constant, haja vista que a instalação do semáforo regulariza o trânsito satisfatoriamente. </t>
   </si>
   <si>
     <t>117727</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117727/0299-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117727/0299-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito Municipal a realização de estudos junto ao setor competente visando a possibilidade de implantar no Clube JK piscina aquecida através de sistema de aquecimento solar. </t>
   </si>
   <si>
     <t>117728</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117728/0300-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117728/0300-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal a elaboração de projeto de lei, visando regulamentar o serviço de transporte de passageiros por meio de triciclo automotor denominado TUK - TUK.</t>
   </si>
   <si>
     <t>117729</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117729/0301-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117729/0301-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito prioridade na implantação do sistema de monitoramento e vigilância ostensiva, além de pedido de reforço no efetivo de policiais da cidade de Pompeia.  </t>
   </si>
   <si>
     <t>117730</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117730/0302-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117730/0302-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito iluminação do pomar, poda de árvores das vias e logradouros públicos e a construção de lombadas no bairro Residencial Jardim Boa Vista.</t>
   </si>
   <si>
     <t>117731</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117731/0303-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117731/0303-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando a realização de reforma no parque infantil localizado do Bairro Tufic Baracat.</t>
   </si>
   <si>
     <t>117732</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117732/0304-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117732/0304-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Superintendente do DHS a realização de dedetização em todos os bueiros. </t>
   </si>
   <si>
     <t>117733</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117733/0305-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117733/0305-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito ao Conselho Municipal de Trânsito a pintura de sinalização de solo indicativa de passagem de pedestres na Rua Dr. Luiz Miranda, nos encontros com as ruas Deputado Romeiro Pereira, Embaixador Macedo Soares e José de Moura Resende.</t>
   </si>
   <si>
     <t>117734</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117734/0306-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117734/0306-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que determine ao setor competente realizar a poda da jardinagem localizada atrás do ponto de ônibus da Avenida Nestor de Barros, na esquina com a Rua Guatemala.</t>
   </si>
   <si>
     <t>117735</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117735/0307-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117735/0307-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente do DHS providenciar a aplicação de larvicida biológico ou a nebulização para combater o grande número de pernilingos de tem afetado alguns locais, como o Jardim Flamboyant.</t>
   </si>
   <si>
     <t>117736</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117736/0308-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117736/0308-2016.pdf</t>
   </si>
   <si>
     <t>Sugere novamente ao Sr. Prefeito a recolocação de guias na Rua Constantino Marcolino de Souza, em frente ao número 711.</t>
   </si>
   <si>
     <t>117737</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117737/0309-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117737/0309-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que estudem a possibilidade de pintar faixa amarela na Rua Eduardo Paulo de Souza, no Jardim Olmira Pereira de Carvalho, em frente à Loja Bete Presentes. </t>
   </si>
   <si>
     <t>117738</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Carlos Rogério Barbosa, Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117738/0310-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117738/0310-2016.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Sr. Prefeito a realização de estudos junto ao SAAE visando a elaboração de um projeto de lei concedendo isenção do pagamento da tarifa de água e esgoto aos imóveis onde resida pessoa acamada ou impossibilitada ao trabalho em razão de deficiência.</t>
   </si>
   <si>
     <t>117739</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117739/0311-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117739/0311-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito e ao Conselho Municipal de Trânsito que em regime de urgência façam um estudo detalhado para resolver o problema de congestionamento do tráfego na confluência da Rua Constantino Marcolino de Souza com a Avenida Expedicionários de Pompeia.</t>
   </si>
   <si>
     <t>117740</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117740/0312-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117740/0312-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de limpeza em toda a cidade, retirando o mato das guias e sarjetas, principalmente na região central.</t>
   </si>
   <si>
     <t>117741</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117741/0313-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117741/0313-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito a realização de estudos visando implantar no município política pública sustentável na área de energias renováveis, disponibilizando a produção de energia de sistema solar em todos os prédios públicos a serem construídos, bem como nos existentes.</t>
   </si>
   <si>
     <t>117742</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Antonio Raimundo Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117742/0314-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117742/0314-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando retirar o obstáculo redutor de velocidade existente na Av. Benjamin Constant, altura do número 680, haja vista que referido obstáculo tornou-se desnecessário com a instalação do semáforo naquele local.</t>
   </si>
   <si>
     <t>117743</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117743/0315-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117743/0315-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando a realização de melhorias no canteiro central localizado na Avenida Expedicionários de Pompeia, com o intuito de facilitar o acesso à Rua Japão, tendo em vista que o canteiro obstrui a entrada, bem como está acumulando água na guia.</t>
   </si>
   <si>
     <t>117744</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117744/0316-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117744/0316-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal as providências necessárias visando que quando do recapeamento de vias públicas, seja realizado o nivelamento das tampas da rede de esgoto situadas na camada asfáltica, tendo em vista que em muitas vias que foram recapeadas, as mesmas ficaram abaixo do nível, o que tem causado transtornos aos motoristas.</t>
   </si>
   <si>
     <t>117745</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117745/0317-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117745/0317-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal que através do setor competente efetue frequentemente a vistoria da camada asfáltica das vias públicas, principalmente no período chuvoso, com a finalidade de providenciar operação tapa-buracos assim que se fizer necessária visando manter a sua conservação.</t>
   </si>
   <si>
     <t>117746</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117746/0318-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117746/0318-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente sobre a possibilidade da Municipalidade adquirir mudas de árvores propícias para serem cultivadas nos passeios públicos de toda cidade, objetivando proceder a doação dessas mudas aos munícipes, promovendo uma campanha de incentivo e conscientização para a arborização de nossa cidade.</t>
   </si>
   <si>
     <t>117747</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117747/0319-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117747/0319-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Senhor Prefeito Municipal a realização de estudos visando incluir no plano de obras da municipalidade a realização do prolongamento da Avenida Perimetral até a Vila de Paulópolis. </t>
   </si>
   <si>
     <t>117748</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117748/0320-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117748/0320-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a retirada dos troncos das árvores erradicadas, que ainda permanecem no solo do passeio público da EE "17 de Setembro", bem como a recuperação do calçamento daquele passeio que foi danificado pelo crescimento das raízes.</t>
   </si>
   <si>
     <t>117749</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117749/0321-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117749/0321-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando a possibilidade de proibir a conversão à esquerda em toda a extensão da Rua Dr. Luiz Miranda, visando evitar transtornos no trânsito da referida via.</t>
   </si>
   <si>
     <t>117750</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117750/0322-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117750/0322-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos visando denominar uma via pública com o nome da saudosa senhora CARMÉLIA SILVÉRIO DOS SANTOS.</t>
   </si>
   <si>
     <t>117751</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117751/0323-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117751/0323-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos visando denominar o Distrito Industrial III com o nome do saudoso senhor JEFERSON RICARDO DA SILVA SOUZA.</t>
   </si>
   <si>
     <t>117752</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117752/0324-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117752/0324-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal determinar ao setor competente a realização de vistorias em todas as estradas municipais visando a realização dos reparos necessários nos locais onde se fizerem necessários.</t>
   </si>
   <si>
     <t>117753</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117753/0325-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117753/0325-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal que providencie a repintura da sinalização indicativa do nome das ruas em todos os postes de iluminação pública onde a grafia está pouco legível devido ao desgaste da pintura.</t>
   </si>
   <si>
     <t>117754</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117754/0326-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117754/0326-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal Prefeito Municipal e ao Conselho Municipal de Trânsito as providências que se fizerem necessárias visando a realização de reparos e conservação nos tachões de sinalização que separam a ciclovia localizada ao lado da empresa Máquinas Agrícolas Jacto da Rodovia SP-294, bem com a instalação de sinalização.</t>
   </si>
   <si>
     <t>117755</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117755/0327-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117755/0327-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal que estude a possibilidade de solicitar autorização à concessionária da ferrovia visando a construção de um acesso ligando as ruas Dr. Luiz Miranda e Brasília na altura da Rotatória Mário Toniolo, situada no entroncamento com a Rua Santiago Martin Corral.</t>
   </si>
   <si>
     <t>117756</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117756/0328-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117756/0328-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal que estude a possibilidade de realizar recapeamento asfáltico na Rua Paulo Tairo Saito, no Jardim Olmira Pereira de Carvalho, tendo em vista que a camada asfáltica está muito deteriorada precisando de reparos com a máxima urgência.</t>
   </si>
   <si>
     <t>117757</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117757/0329-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117757/0329-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal, com a máxima urgência possível, a realização de reparos ou substituição dos brinquedos do parque infantil localizado na Praça Luiz Correa de Lara, no Tufic Baracat, tendo em vista que muitos brinquedos estão danificados, colocando em risco a segurança das crianças.</t>
   </si>
   <si>
     <t>117758</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117758/0330-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117758/0330-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos visando denominar uma via pública ou um outro logradouro com o nome do saudoso senhor CLAUDIO BATISTA SARAIVA.</t>
   </si>
   <si>
     <t>117759</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117759/0331-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117759/0331-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito Municipal a inspeção no passeio público da Rua Marechal Deodoro da Fonseca, que corresponde ao imóvel situado no número 297, onde o crescimento das raízes das árvores danificou o calçamento, a fim de orientar o morador sobre as providências cabíveis. </t>
   </si>
   <si>
     <t>117761</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117761/0332-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117761/0332-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal providenciar a coleta dos galhos provenientes de poda das árvores, que estão depositados em diversas ruas da cidade.</t>
   </si>
   <si>
     <t>117762</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117762/0333-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117762/0333-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal e ao Conselho Municipal de Trânsito a realização de estudos visando alteração para sentido único a regulamentação do trânsito na Rua Manoel Brasil Camargo, no trecho compreendido em frente à Capela São José.</t>
   </si>
   <si>
     <t>117763</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117763/0334-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117763/0334-2016.pdf</t>
   </si>
   <si>
     <t>Sugere Sr. Prefeito Municipal as providências que se fizerem necessárias visando a realização de uma operação limpeza em toda a cidade visando a retirada de galhos e entulhos depositados nas calçadas e vias públicas.</t>
   </si>
   <si>
     <t>117764</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117764/0335-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117764/0335-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Sugere ao Sr. Prefeito Municipal as providências que se fizerem necessárias visando tapar o buraco existente na camada asfáltica da Rua Massaji Kita, no Bairro Lacombe, em frente ao ponto de ônibus, tendo em vista que o mesmo está acumulando água, bem como dificultando a parada dos ônibus. </t>
   </si>
   <si>
     <t>117765</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117765/0336-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117765/0336-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal entrar em entendimentos com a Direção Regional do Departamento de Estradas de Rodagem, o mais breve possível, visando a recuperação do trecho da Rodovia Comandante João Ribeiro de Barros SP -294, próximo ao Bairro Florentino Favoretto, sentido Pompeia/Marília.</t>
   </si>
   <si>
     <t>117766</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117766/0337-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117766/0337-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que estude junto ao setor competente a possibilidade de ampliar a pintura de faixa amarela na Rua Humberto Polízio, a partir do encontro com a Rua Dr. Luiz Miranda, sentido de trânsito centro=&gt;Estrada Municipal Manoel Antônio, visando facilitar o tráfego de caminhões e tratores evitando transtornos na fluência do trânsito.</t>
   </si>
   <si>
     <t>117771</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117771/0338-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117771/0338-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal determinar ao setor competente, com a maior brevidade possível, a substituição das lâmpadas queimadas dos postes da rotatória situada na entrada da Vila de Paulópolis, sentido Tupã.</t>
   </si>
   <si>
     <t>117772</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117772/0339-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117772/0339-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a passagem da máquina motoniveladora em toda a extensão da estrada que dá acesso ao bairro Mil Alqueires, principalmente no trecho da serra.</t>
   </si>
   <si>
     <t>117768</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117768/0340-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117768/0340-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando regulamentar os serviços de coleta de galhos, móveis velhos, materiais inservíveis, entre outros entulhos de maneira a disciplinar nos mesmos moldes da coleta seletiva, escalando os dias e bairros para realização do referido serviço.</t>
   </si>
   <si>
     <t>117769</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117769/0341-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117769/0341-2016.pdf</t>
   </si>
   <si>
     <t>Sugere à Superintendente do Departamento de Higiene e Saúde de Pompeia as providências que se fizerem necessárias visando a realização de dedetização em todos os bueiros do município, evitando a proliferação de insetos e roedores.</t>
   </si>
   <si>
     <t>117773</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117773/0342-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117773/0342-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que determine ao setor competente realizar capinação do mato crescido nos passeios públicos da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>117774</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117774/0343-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117774/0343-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal providenciar a retirada das pragas do gramado do minicampo de futebol da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>117775</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117775/0344-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117775/0344-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal a realização de estudos junto ao setor competente visando implantar medidas para que os novos loteamentos residenciais sejam exclusivos para moradias, impedindo, portanto, que sejam construídos barracões com fins comerciais e/ou empresariais.</t>
   </si>
   <si>
     <t>117776</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117776/0345-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117776/0345-2016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal as providências que se fizerem necessárias visando a realização de limpeza no Parque Infantil situado no Lar da Criança "Alice Araújo".</t>
   </si>
   <si>
     <t>300360</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300360/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300360/0001-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta aplauso à Irmã Margarida Diogo pelos seus 25 anos de vida religiosa.</t>
   </si>
   <si>
     <t>300361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300361/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300361/0002-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta Aplauso à ASSOCIAÇÃO PRÓ-VIDA pelos serviços prestados, bem como manifesta agradecimentos pela doação de equipamentos e materiais hospitalares à Santa Casa de Pompeia.</t>
   </si>
   <si>
     <t>300362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300362/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300362/0003-2016.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos participantes e organizadores da manifestação cívica do dia 13 de março.</t>
   </si>
   <si>
     <t>300363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300363/0004-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300363/0004-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta APELO às empresas INOVAMED Comércio de Medicamentos Ltda. e RIOCLARENSE Comercial Cirúrgica, para que entreguem imediatamente os medicamentos licitados, tendo em vista que não estão sendo cumpridos os contratos firmados entre as partes.</t>
   </si>
   <si>
     <t>300364</t>
   </si>
   <si>
     <t>Todos os  Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300364/0005-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300364/0005-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta Aplauso ao SIM pelos 43 anos de fundação.</t>
   </si>
   <si>
     <t>300365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300365/0006-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300365/0006-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita o envio de ofício ao Superintendente do Departamento de Higiene e Saúde de Pompeia manifestando PROTESTO em decorrência da falta de medicamentos na rede municipal de saúde. </t>
   </si>
   <si>
     <t>300366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300366/0007-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300366/0007-2016.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Sr. Prefeito Municipal e ao Superintendente do SAAE manifestando PROTESTO pelo descaso com a Rua João Zanguetin, há anos com vazamentos de esgoto às voltas, buracos enormes abertos e obras inacabadas que causam transtornos e expõem a perigos os cidadãos.</t>
   </si>
   <si>
     <t>300367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300367/0008-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300367/0008-2016.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Sr. Prefeito Municipal manifestando PROTESTO por, passados 5 meses, não ter sequer construído uma passagem provisória transpondo o Córrego do Fiori na Estrada Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>300368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300368/0009-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300368/0009-2016.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício à Secretaria Estadual de Logística e Transportes manifestando APELO visando a aprovação do projeto e a liberação de recursos financeiros destinados à construção da ponte sobre o córrego Fiori, na Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>300369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300369/0010-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300369/0010-2016.pdf</t>
   </si>
   <si>
     <t>Retirada pelo autor.</t>
   </si>
   <si>
     <t>300370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300370/0011-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300370/0011-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta Aplauso aos Padres da Paróquia Nossa Senhora do Rosário de Pompeia, pela iniciativa de retornar a tradição de decorar as ruas da nossa cidade para a procissão de Corpus Christi.</t>
   </si>
   <si>
     <t>300371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300371/0012-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300371/0012-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta Apelo ao Governador do Estado de São Paulo para que sejam tomadas as providências, em regime de urgência, visando a execução das obras de tapa buracos e recape, em toda a extensão da "via expressa".</t>
   </si>
   <si>
     <t>300372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300372/0013-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300372/0013-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Manifesta Protesto pela falta de andamento por parte do Executivo Municipal ao projeto de iluminação da Rua Sérgio Maranho. </t>
   </si>
   <si>
     <t>300373</t>
   </si>
   <si>
     <t>Fátima Cavaliéri e Elcio Rigotto Zapparoli</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300373/0014-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300373/0014-2016.pdf</t>
   </si>
   <si>
     <t>Moção de APLAUSO à Paróquia Nossa Senhora do Rosário de Pompeia pela comemoração do Jubileu de Carvalho.</t>
   </si>
   <si>
     <t>300374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300374/0015-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300374/0015-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta PROTESTO pelas péssimas condições do asfalto da Estrada Municipal Eduardo Dumas.</t>
   </si>
   <si>
     <t>300375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300375/0016-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300375/0016-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta PROTESTO pelo estado de abandono em que se encontra a Pista de Esqueite Guilherme Loncarovich dos Santos.</t>
   </si>
   <si>
     <t>300376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300376/0017-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300376/0017-2016.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Sr. Prefeito manifestando PROTESTO pelo fato de servidores públicos municipais estarem há pelo menos 10 dias sem conseguir fazer compras com seu novo "cartão alimentação".</t>
   </si>
   <si>
     <t>300377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300377/0018-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300377/0018-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Prefeito Municipal pela homenagem recebida da Fatec Shunji Nishimura durante a formatura da 8ª Turma do Curso Superior de Tecnologia de Mecanização em Agricultura de Precisão, realizada no último dia 29 de julho</t>
   </si>
   <si>
     <t>300378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300378/0019-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300378/0019-2016.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Secretaria Municipal de Educação pelo excelente trabalho desenvolvido em nosso município.</t>
   </si>
   <si>
     <t>300381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300381/0020-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300381/0020-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta APOIO ao Projeto de Lei nº 414/2016, de autoria do Deputado Estadual Edmir Chedid - DEM, que "Dispõe sobre o direito do consumidor ao não estabelecimento de franquias e/ou cobrança por excesso de tráfego de dados por parte das empresas prestadoras de serviço de internet fixa, residencial ou empresarial no Estado de São Paulo. "</t>
   </si>
   <si>
     <t>300379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300379/0021-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300379/0021-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta APOIO à FRENTE PARLAMENTAR PELA INTERNET LIVRE E SEM LIMITES, que foi lançada no último dia 9 de agosto de 2016, na Assembleia Legislativa do Estado de São Paulo.</t>
   </si>
   <si>
     <t>300382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300382/0022-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300382/0022-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata uma manifestação de APLAUSO pela realização da PARALIMPÍADA RIO 2016, que emocionou a todos com a disputa de 23 modalidades de esportes paralímpicos, mostrando a garra e determinação dos atletas participantes.</t>
   </si>
   <si>
     <t>300383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300383/0023-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300383/0023-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar ao Excelentíssimo Senhor Presidente da Câmara Municipal e ao Excelentíssimo Senhor Prefeito Municipal do município de Chapecó, Estado de Santa Catarina, pelo falecimento de munícipes daquela cidade, ocorrido no terrível acidente aéreo com a Delegação da Associação Chapecoense de Futebol em viagem até a cidade de Medellín, na Colômbia, que vitimou alguns de seus integrantes, sendo eles atletas, dirigentes, imprensa e convidados.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t>Executivo, Tribunal de Contas do Estado de São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer prévio do Tribunal de Contas do Estado de São Paulo relativo às contas do exercício de 2013 da Prefeitura Municipal de Pompeia.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>Parecer prévio do Tribunal de Contas do Estado de São Paulo relativo às contas do exercício de 2012 da Prefeitura Municipal de Pompeia.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2986/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2986/0003-2016.pdf</t>
   </si>
   <si>
     <t>Parecer relativo às contas do exercício de 2014 apresentadas pelo Executivo Municipal de Pompeia.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento - 2007, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2950/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2950/0001-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Pompeia relativas ao exercício de 2013.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>Executivo, Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2953/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2953/0002-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Pompeense. (Virgilio Balle)</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Claudirlei Santiago Domingues, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2955/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2955/0003-2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pompeense. (Irmã Leônia de Azevedo Villares)</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>Executivo, Membros da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2956/0004-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2956/0004-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Pompeia relativas ao exercício de 2012.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>Elcio Rigotto Zapparoli, Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2977/0005-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2977/0005-2016.pdf</t>
   </si>
   <si>
     <t>Decreta a perda de mandato em face de cassação do Vereador Marcio Rogério Caffer.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2985/0006-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2985/0006-2016.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 2º do Decreto Legislativo nº 5, de 10 de novembro de 2016.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo, Oscar Norio Yasuda</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2924/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2924/0001-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio para o transporte dos estudantes de cursos de graduação universitária, cursos técnicos e profissionalizantes.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2925/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2925/0002-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei nº 2.444, de 16 de dezembro de 2011.(Altera Lei que disopõe sobre a desafetação de imóvel doado à OAB)</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2926/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2926/0003-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a receber, por doação pura e simples, uma área de terreno urbano com 663,35 metros quadrados, localizada no Loteamento Jardim América.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2927/0004-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2927/0004-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Quadro Geral de Pessoal da Administração Direta do Município de Pompeia.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2928/0005-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2928/0005-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo Único da Lei Municipal nº 2.617, de 27 de novembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2929/0006-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2929/0006-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial aos servidores públicos da administração direta e indireta do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2930/0007-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2930/0007-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º da Lei nº 2.019, de 19 de dezembro de 2002, que institui o tíquete alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2931/0008-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2931/0008-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º da Lei Municipal nº 2.589, de 8 de abril de 2015.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2932/0009-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2932/0009-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Quadro Geral de Pessoal do Departamento de Higiene e Saúde de Pompeia.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2933/0010-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2933/0010-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Quadro Geral de Pessoal do Serviço Autônomo de Água e Esgoto de Pompeia.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>Mesa Diretora 2016</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2934/0011-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2934/0011-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste aos servidores públicos da Câmara Municipal de Pompeia.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2935/0012-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2935/0012-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual, nos termos do artigo 37, X, da Constituição Federal e da Lei nº 2.476, de 2 de outubro de 2012, concedendo reajuste aos Vereadores e ao Presidente da Câmara Municipal de Pompeia.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2936/0013-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2936/0013-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual, nos termos do artigo 37, X, da Constituição Federal e da Lei nº 2.475, de 2 de outubro de 2012, concedendo reajuste ao Prefeito e ao Vice-prefeito de Pompeia</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2937/0014-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2937/0014-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual, nos termos do artigo 37, X, da Constituição Federal e da Lei nº 2.624, de 14 de dezembro de 2015, concedendo reajuste aos agentes políticos do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2939/0015-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2939/0015-2016.pdf</t>
   </si>
   <si>
     <t>Inclusão de um imóvel rural com uma área de 1,92 alqueires paulista ou 4,65 hectares no município de Pompeia.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2940/0016-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2940/0016-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da menção do valor total do custo das comunicações oficiais do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2941/0017-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2941/0017-2016.pdf</t>
   </si>
   <si>
     <t>Inserção de parágrafos no artigo 25 da Lei nº 2.590, de 8 de abril de 2015.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2942/0018-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2942/0018-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei nº 1.552, de 04 de agosto de 1993, alterada pela Lei nº 2.541, de 10 de março de 2014, que trata da doação de uma área de terras urbana à Fazenda Público do Estado, para fins de construção de um prédio para abrigar o destacamento da Polícia Militar de Pompeia.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2943/0019-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2943/0019-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei nº 1.594, de 07 de abril de 1994, alterado pela Lei nº 2.543. de 10 de março de 2014, que trata da doação de área de terreno urbano à empresa Geraldo Terem de Pompeia - ME.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2944/0020-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2944/0020-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dá nova redação ao artigo 1º da Lei Municipal nº 1.610, de 24 de junho de 1994, alterada pela Lei Municipal nº 2.542, de 10 de março de 2014, que trata da doação de área de terreno urbano à Associação Comercial e Industrial de Pompeia, altualmente, Associação Comercial e Empresarial de Pompeia. </t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2945/0021-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2945/0021-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Fundação Lar Escola "Maria Tereza de Jesus", objetivando a implantação de Política Pública de atendimento à criança e dá outras providências</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2946/0022-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2946/0022-2016.pdf</t>
   </si>
   <si>
     <t>Define obrigação de pequeno valor devida pela Fazenda Pública Municipal em virtude de sentença judicial transitada em julgado, a que se referem os parágrafos 3º e 4º do artigo 100 da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2947/0023-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2947/0023-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2.053, de 9 de outubro de 2003, que trata do Plano de Carreira e Remuneração do Magistério Público Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2949/0024-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2949/0024-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 9º da Lei Municipal nº 2.528, de 12 de dezembro de 2013, que institui a Contribuição para o Custeio do Serviço de Iluminação Público (CIP).</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2951/0025-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2951/0025-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração da Lei Orçamentária de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2954/0026-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2954/0026-2016.pdf</t>
   </si>
   <si>
     <t>Inclusão de imóvel rural com 19,8090 hectares, no perímetro urbano do município de Pompeia. (Sítio Provence)</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2957/0027-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2957/0027-2016.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Escola Amiga do Meio Ambiente.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2958/0028-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2958/0028-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Governo do Estado de São Paulo, por intermédio de suas Secretarias</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2959/0029-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2959/0029-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autoriza o Poder Executivo a celebrar Convênio ou Termo de Compromisso com a  Associação Oásis de Pompeia (AOP), para a execução de atividades esportivas e culturais nas dependências das escolas municipais e projetos sociais. </t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2960/0030-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2960/0030-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dispõe sobre a obrigatoriedade de envio de cópia das atas dos Conselhos Municipais à Câmara Municipal.  </t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2961/0031-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2961/0031-2016.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito e do Vice-Prefeito para a legislatura de 2017 a 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2962/0032-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2962/0032-2016.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores para a legislatura de 2017 a 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2963/0033-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2963/0033-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a re-ratificação do Quadro Geral de Pessoal - Anexo I da Lei Municipal nº 2.594, de 25 de maio de 2015.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2964/0034-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2964/0034-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º, caput e parágrafo único da Lei nº 308/1956 e, ao artigo 2º, caput e parágrafo único da Lei nº 309/1956. (Altera Lei que dispõe sobre a doação de imóvel à Congregação das Irmãs Franciscanas Alcantarinas).</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2965/0035-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2965/0035-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de uso de vinhaça no município de Pompeia.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2966/0036-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2966/0036-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 4º, da Lei nº 2.666, de 8 de agosto de 2016, que fixa o subsídio dos vereadores para a legislatura de 2017 a 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2973/0037-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2973/0037-2016.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Pompeia para o exercício de 2017.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2974/0038-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2974/0038-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílios, subvenções e/ou contribuições no exercício de 2017.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2975/0039-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2975/0039-2016.pdf</t>
   </si>
   <si>
     <t>Inclusão de imóvel rural com uma área de 2,3092 hectares, no perímetro urbano do município de Pompeia-SP.(Fazenda Jacutinga)</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2976/0040-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2976/0040-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza e institui o Programa de Reabilitação Fiscal Municipal - REFIM, e dá outras providências.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2978/0041-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2978/0041-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação do nepotismo no âmbito dos Poderes Executivo e Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2979/0042-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2979/0042-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a elevar os valores das subvenções previstas na Lei nº2.609, de 4 de novembro de 2015, às entidades que especifica.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2980/0043-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2980/0043-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Pessoal de Empregos Públicos Permanentes da Administração Direta do Município de Pompeia.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2981/0044-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2981/0044-2016.pdf</t>
   </si>
   <si>
     <t>Altera anexos da Lei n° 2.519, de 17 de outubro de 2013, que trata do Plano Plurianual para o exercício de 2014 a 2017.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2982/0045-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2982/0045-2016.pdf</t>
   </si>
   <si>
     <t>Altera anexos da Lei nº 2.661, de 4 de julho de 2016, que trata das Diretrizes Orçamentárias para o exercício de 2017.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2984/0046-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2984/0046-2016.pdf</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2987/0047-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2987/0047-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de um polo para oferta de cursos de formação continuada na modalidade EAD - Educação à Distância, na rede municipal de ensino de Pompeia.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2988/0048-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2988/0048-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei nº 1.594, de 07 de abril de 1994, alterado pela Lei nº 2.652, de 18 de abril de 2016, que trata da doação de área de terreno urbano à empresa Geraldo Terem Pompeia - ME.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2991/0049-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2991/0049-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro Geral de Empregos Públicos Permanentes da Administração Direta do Município de Pompeia.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2992/0050-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2992/0050-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à alínea "a", do artigo 3º, da Lei nº 2.473, de 26 de julho de 2012.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2993/0051-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2993/0051-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio e recebimento de honorários advocatícios devidos aos servidores ocupantes dos empregos públicos permanentes de provimento efetivo de advogado e procurador do município de Pompeia e dá outras providências.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2994/0052-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2994/0052-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º da Lei nº 2.444, de 16 de dezembro de 2011.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2995/0053-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2995/0053-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Dá nova redação ao artigo 1º da Lei nº 2.292, de 24 de agosto de 2009, que dispõe sobre o controle e fiscalização das atividades que gerem poluição sonora, impõe penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2996/0054-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2996/0054-2016.pdf</t>
   </si>
   <si>
     <t>Disciplina o serviço de transporte de passageiros em veículo da modalidade triciclo automotor denominado "TUK-TUK", no município de Pompeia e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2997/0055-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2997/0055-2016.pdf</t>
   </si>
   <si>
     <t>Inclusão no perímetro urbano do município de Pompeia, de um imóvel rural com 3,9482 hectares localizado no bairro do Futuro. (Sítio São José)</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2970/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2970/0001-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do artigo 21, da Resolução nº 02, de 11 de dezembro de 2000, Regimento Interno.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>Fátima Aparecida Cavaliéri, Valdemir Lopes Ferreira, Valentim Marques de Abreu Junior, Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2990/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2990/0002-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 29 da Resolução nº 02, de 11 de dezembro de 2000, Regimento Interno da Câmara Municipal de Pompeia.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2971/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2971/0001-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do artigo 25 da Lei Orgânica do Município de Pompeia.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>Vereadores Elcio Rigotto Zapparoli, Fátima Cavaliéri, Nilson Fernandes da Silva, Valdemir Lopes Ferreira e Vanderlei Rib</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2972/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2972/0002-2016.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 25 DA LEI ORGÂNICA DO MUNICÍPIO DE POMPEIA.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2989/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2989/0003-2016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos parágrafos 1º e 2º do artigo 14 da Lei Orgânica do Município de Pompeia.</t>
   </si>
   <si>
     <t>214886</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214886/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214886/0001-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados senhores Carmelinta Leônidas Mandu de Lacerda, Pedro Cícero da Silva e Laurivaldo Silva.</t>
   </si>
   <si>
     <t>214887</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214887/0002-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214887/0002-2016.pdf</t>
   </si>
   <si>
     <t>Reitera pedido já formulado em requerimento anterior ao Sr. Prefeito  que informe quais doações de imóveis foram realizadas em 8 de setembro de 2003 e em 3 de agosto de 2006.</t>
   </si>
   <si>
     <t>214888</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214888/0003-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214888/0003-2016.pdf</t>
   </si>
   <si>
     <t>Reitera pedido, formulado em requerimento anterior, solicitando à Superintendência de Patrimônio da União o conserto de um muro de arrimo atrás de uma casa localizada na antiga Colônia da Fepasa.</t>
   </si>
   <si>
     <t>214889</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214889/0004-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214889/0004-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito dos bairros de Pompeia que têm acesso à internet gratuita implantada pela Municipalidade.</t>
   </si>
   <si>
     <t>214890</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214890/0005-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214890/0005-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito acerca da frota municipal.</t>
   </si>
   <si>
     <t>214891</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214891/0006-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214891/0006-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações à América Latina Logística (ALL), ao DER e ao Executivo Municipal referentes aos outdoors que foram colocados na entrada da cidade, no trecho entre o Núcleo Florentino Favoretto até o Posto Carinhoso, margeando os trilhos da Fepasa.</t>
   </si>
   <si>
     <t>214892</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214892/0007-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214892/0007-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que informe se nas visitas domiciliares os agentes comunitários de saúde estão utilizando tablets adquiridos por aquela Autarquia.</t>
   </si>
   <si>
     <t>214893</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214893/0008-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214893/0008-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado da Cultura a doação de livros para o Município de Pompeia.</t>
   </si>
   <si>
     <t>214894</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214894/0009-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214894/0009-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal que informe quais problemas estão ocorrendo e impedindo que todas as luminárias na entrada da cidade fiquem acesas no período noturno.</t>
   </si>
   <si>
     <t>214895</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214895/0010-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214895/0010-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal que informe se enviará outro projeto de lei concedendo reajuste salarial aos servidores municipais.</t>
   </si>
   <si>
     <t>214896</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214896/0011-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214896/0011-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a direção, a coordenação, os docentes e os alunos da EE Cultura e Liberdade pelos excelentes resultados alcançados pelos seus alunos nos processos seletivos do Senai de Pompeia - Ensino Médio e da ETEC Antônio Devisate de Marília.</t>
   </si>
   <si>
     <t>214897</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214897/0012-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214897/0012-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza os servidores públicos municipais que atuaram nos serviços de recuperação das estradas rurais e nos demais setores que necessitaram de reparos em decorrência das fortes chuvas que atingiram Pompeia nos dias 29 e 30 de dezembro e início de janeiro.</t>
   </si>
   <si>
     <t>214898</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214898/0013-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214898/0013-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratulações com o atleta Luís Eduardo Lopes do Carmo "Duzão" pela conquista do Título de Campeão Europeu de Jiu-Jitsu, na categoria pesado. </t>
   </si>
   <si>
     <t>214899</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214899/0014-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214899/0014-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a EQUIPE POMPEIA B9 e o atleta Alex Bispo pelas conquistas no Sul-Americano de Jiu Jitsu da CBLP em Vitória/SE.</t>
   </si>
   <si>
     <t>214900</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214900/0015-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214900/0015-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito de recape asfáltico em diversas ruas da Cidade.</t>
   </si>
   <si>
     <t>214901</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214901/0016-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214901/0016-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER, em Assis, realizar, com urgência, o recape asfáltico da via expressa.</t>
   </si>
   <si>
     <t>214902</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214902/0017-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214902/0017-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Direção Regional da CPFL, em Marília, a limpeza da rede de energia elétrica situada no final da Rua José Augusto de Oliveira</t>
   </si>
   <si>
     <t>214903</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214903/0018-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214903/0018-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER, em Assis, que informe qual a data programada para o início das obras de recapeamento da camada asfáltica do trecho da Rodovia Comandante João Ribeiro de Barros, que corta o perímetro urbano de Pompeia.</t>
   </si>
   <si>
     <t>214904</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214904/0019-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214904/0019-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DER acerca da sinalização na Rodovia SP - 294, na altura do Distrito Industrial.</t>
   </si>
   <si>
     <t>214905</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214905/0020-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214905/0020-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento do estimado pompeense Edvaldo Rissato de Oliveira</t>
   </si>
   <si>
     <t>214906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214906/0021-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214906/0021-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Oficial do Cartório de Registro de Imóveis, Títulos e Documentos e Civil das Pessoas Jurídicas da Comarca de Pompeia pela inauguração das novas dependências do Cartório.</t>
   </si>
   <si>
     <t>214907</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214907/0022-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214907/0022-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informações a respeito do cumprimento da Lei Municipal nº 2.275, de 14 de maio de 2009. </t>
   </si>
   <si>
     <t>214908</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214908/0023-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214908/0023-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que nos informe quais serviços foram realizados através de veículos, máquinas e equipamentos pertencentes a Municipalidade em propriedades de particulares no período de janeiro de 2015 até a presente data</t>
   </si>
   <si>
     <t>214909</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214909/0024-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214909/0024-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe, de forma detalhada, quais despesas foram poupadas para que se alcançasse a economia de R$ 462.022,00 com a redução do horário de atendimento ao público.</t>
   </si>
   <si>
     <t>214910</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214910/0025-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214910/0025-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Superintendente do DHS de Pompeia que informe quais providências estão sendo feitas para que o Zika Vírus não se prolifere em nosso Município. </t>
   </si>
   <si>
     <t>214911</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214911/0026-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214911/0026-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito Municipal cópia do inteiro teor do Contrato nº 7/2016, referente à Tomada de Preços nº 6/2015, que tem como objeto a execução de obras de sinalização no Município, no valor de R$ 359.580,00. </t>
   </si>
   <si>
     <t>214912</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214912/0027-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214912/0027-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Governador a destinação de recursos financeiros para o Município de Pompeia.</t>
   </si>
   <si>
     <t>214913</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214913/0028-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214913/0028-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informação referente à pavimentação asfáltica em trechos de serras das vias rurais. </t>
   </si>
   <si>
     <t>214914</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214914/0029-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214914/0029-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento das estimadas pompeenses Sumiko Iwamoto e Andréia Meneghetti Brasil.</t>
   </si>
   <si>
     <t>214915</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214915/0030-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214915/0030-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito acerca de doação de terreno à empresa de propriedade do Sr. José Pereira da Silva Filho Consultoria - ME.</t>
   </si>
   <si>
     <t>214916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214916/0031-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214916/0031-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se no período de janeiro de 2009 até a presente data foi doado terreno pertencente à Municipalidade para empresa de propriedade de algum servidor municipal ocupante de cargo em comissão ou de parentes de servidores comissionados.</t>
   </si>
   <si>
     <t>214917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214917/0032-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214917/0032-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe qual o horário de trabalho do funcionário José Luiz Orgaz, que foi nomeado para exercer o emprego em comissão de Chefe da Divisão de Controle e Manutenção do Terminal Rodoviário, bem como qual período das últimas férias que ele teve descanso.</t>
   </si>
   <si>
     <t>214918</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214918/0033-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214918/0033-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe em qual período o médico Dr. Roberto Mauro Borges prestou serviços junto à Municipalidade durante a atual administração, bem como o local que ele desempenhou suas funções e a carga horária diária de trabalho.</t>
   </si>
   <si>
     <t>214919</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214919/0034-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214919/0034-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do Departamento de Higiene e Saúde de Pompeia que informe quantas crianças do Município recebem leite especial denominado Fórmula de Aminoácidos Livres, daquela Autarquia ou da Secretaria de Estado da Saúde.</t>
   </si>
   <si>
     <t>214920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214920/0035-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214920/0035-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza a equipe de Gateball da Associação Cultural e Esportiva de Pompeia (ACEP), através da diretoria daquela entidade, pela conquista do troféu de CAMPEÃ no 157º Campeonato "GOTOSHI", realizado nesse domingo, 14/02, na cidade de Tupã. </t>
   </si>
   <si>
     <t>214921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214921/0036-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214921/0036-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita novamente ao Superintendente  do SAAE de Pompeia que informe quando aquela Autarquia fará a aquisição de bombas de recalque para serem instaladas em todas as estações elevatórias de esgoto, para que, caso haja problema com as existentes, tenham uma segunda alternativa, visando impedir que o esgoto seja lançado a céu aberto. </t>
   </si>
   <si>
     <t>214922</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214922/0037-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214922/0037-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, ao Superitendente do SAAE e à CETESB, em Marília, que informem se têm conhecimento de esgotos que estão sendo lançados a céu aberto em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>214923</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214923/0038-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214923/0038-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando será inaugurada a Área de Lazer do Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>214924</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214924/0039-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214924/0039-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando pretende providenciar a iluminação e a execução de galerias, guias e asfalto nas ruas do Loteamento Chácaras Aurora e na estrada que dá acesso às Chácaras Recreio.</t>
   </si>
   <si>
     <t>214925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214925/0040-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214925/0040-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do Departamento de Higiene e Saúde de Pompeia que informe quais produtos químicos estão sendo utilizados no combate ao mosquito transmissor da dengue, zika e chikungunya, e ainda como está sendo preparada a mistura, em porcentagem, para a utilização dos produtos.</t>
   </si>
   <si>
     <t>214926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214926/0041-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214926/0041-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do Departamento de Higiene e Saúde de Pompeia que informe a data das últimas desratização e dedetização realizadas na cidade, bem como qual a próxima data programada para nova execução desses serviços.</t>
   </si>
   <si>
     <t>214927</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214927/0042-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214927/0042-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza os jovens pompeenses Caio Raí Carvalho, Lucas Amorim e Marcos Fermiano por ingressarem no seminário de formação sacerdotal</t>
   </si>
   <si>
     <t>214928</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214928/0043-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214928/0043-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Companhia de Desenvolvimento Habitacional Urbano - CDHU, Unidade Marília, informações sobre a regularização dos imóveis do Núcleo Habitacional Odilon Martins Cruz.</t>
   </si>
   <si>
     <t>214929</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214929/0044-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214929/0044-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita à Funerária Santa Terezinha de Pompeia Ltda. a devida manutenção na fechadura dos banheiros do Centro Velatório de Pompeia, bem como a instalação de ar-condicionado na sala 3. </t>
   </si>
   <si>
     <t>214930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214930/0045-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214930/0045-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Governador do Estado urgência na liberação de recursos financeiros para a viabilização dos projetos protocolados pela Municipalidade na Defesa Civil, que visa a recuperação de estradas, pontes e residências prejudicadas com as chuvas do final de 2015 e início de 2016. </t>
   </si>
   <si>
     <t>214931</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214931/0046-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214931/0046-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informações sobre o asfaltamento das ruas do Loteamento Chácaras Aurora. </t>
   </si>
   <si>
     <t>214932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214932/0047-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214932/0047-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quais terrenos do Distrito Industrial IV foram doados pela Municipalidade, bem como os nomes das respectivas empresas que os receberam.</t>
   </si>
   <si>
     <t>214933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214933/0048-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214933/0048-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento da estimada senhora Sandra Neves da Silva.</t>
   </si>
   <si>
     <t>214934</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214934/0049-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214934/0049-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito relação contendo o nome de todos os servidores públicos da administração direta que foram exonerados e daqueles nomeados a partir de 1º de novembro de 2015 até a presente data, mencionando o respectivo cargo e referência.</t>
   </si>
   <si>
     <t>214935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214935/0050-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214935/0050-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da iluminação na entrada da cidade, no trecho compreendido entre o Núcleo Florentino Favoretto até a rotatória próxima ao Posto Carinhoso.</t>
   </si>
   <si>
     <t>214936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214936/0051-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214936/0051-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quais motivos que estão impedindo a instalação de bebedouro no prédio do Terminal Rodoviário "Manoel Lopes Faléco", bem como a colocação de ar-condicionado no Anfiteatro daquele logradouro.</t>
   </si>
   <si>
     <t>214937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214937/0052-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214937/0052-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a constituição de uma Comissão Especial, composta de Vereadores que queiram fazer parte da referida Comissão, não podendo ser inferior a três membros, com a finalidade de visitar o setor de frota do Executivo e das Autarquias visando constatar as condições dos veículos e máquinas.</t>
   </si>
   <si>
     <t>214938</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214938/0053-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214938/0053-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações a respeito das obras de reforma da antiga sede do Departamento de Higiene e Saúde.</t>
   </si>
   <si>
     <t>214939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214939/0054-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214939/0054-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando serão finalizados os reparos necessários no prédio do Terminal Rodoviário Manoel Lopes Faléco.</t>
   </si>
   <si>
     <t>214940</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214940/0055-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214940/0055-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações a respeito da construção da ponte de concreto sobre o Córrego Aparecidinha.</t>
   </si>
   <si>
     <t>214941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214941/0056-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214941/0056-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações sobre a reforma do prédio localizado na Rua João da Costa Vieira, em frente à Câmara Municipal.</t>
   </si>
   <si>
     <t>214942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214942/0057-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214942/0057-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informação ao Sr. Prefeito referente a planos para benfeitorias na Av. Mauro Lazarini, como construção de calçada e instalação de iluminação.</t>
   </si>
   <si>
     <t>214943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214943/0058-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214943/0058-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do SAAE que encaminhe cópias de todos os documentos referentes à nomeação do Sr. Vitor Leandro Cassaro Simões naquela autarquia, bem como da autorização para que ele continue a desempenhar função administrativa no Departamento de Higiene e Saúde de Pompeia.</t>
   </si>
   <si>
     <t>214944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214944/0059-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214944/0059-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe qual o problema existente na confluência da Rua Luiz Padilha de Oliveira com a Rua Antonio Quintino, bem como quando será resolvido, pois no local foi colocado um cavalete, impedindo o tráfego de veículos.</t>
   </si>
   <si>
     <t>214945</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214945/0060-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214945/0060-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe para quando está programada a realização de recape asfáltico nas vias públicas do Jardim José Januário, principalmente nas ruas do Pompeia C2.</t>
   </si>
   <si>
     <t>214946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214946/0061-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214946/0061-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe se há data estimada para a instalação de iluminação na Rua Sérgio Maranho. </t>
   </si>
   <si>
     <t>214947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214947/0062-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214947/0062-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando serão realizadas as melhorias necessárias na área de lazer localizada na Rua Aldo Bonacina, no Jardim José Januário, como a completa limpeza e a colocação de novos brinquedos no parque infantil.</t>
   </si>
   <si>
     <t>214948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214948/0063-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214948/0063-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quais programas e ações provenientes da Lei nº 2.599, que "Institui o Programa Municipal de Conscientização sobre a Reciclagem de Óleos e Gorduras de Uso Culinário no Município de Pompeia" estão sendo implantados no Município.</t>
   </si>
   <si>
     <t>214949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214949/0064-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214949/0064-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Governador do Estado e ao Secretário de Desenvolvimento Econômico, Ciência, Tecnologia e Inovação esforços visando a liberação de recursos para  regulamentação e implementação imediata das Bolsas de Permanência nas Faculdades de Tecnologia do Estado de São Paulo - FATEC.</t>
   </si>
   <si>
     <t>214950</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214950/0065-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214950/0065-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações pela comemoração do Dia Internacional do Maçom.</t>
   </si>
   <si>
     <t>214951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214951/0066-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214951/0066-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao proprietário da Farmácia Uni Popular, localizada na Rua Senador Rodolfo Miranda nº 449, a respeito de eventual atraso na entrega de medicamentos que constam da lista do Programa Farmácia Popular.</t>
   </si>
   <si>
     <t>214952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214952/0067-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214952/0067-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da Fatec de Pompeia pela formatura de mais uma turma.</t>
   </si>
   <si>
     <t>214953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214953/0068-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214953/0068-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a equipe de Gateball da ACEP, que se classificou em 3º lugar no 26º Campeonato Masculino de Gateball da Alta Paulista.</t>
   </si>
   <si>
     <t>214954</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214954/0069-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214954/0069-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações com todas as mulheres brasileiras pela comemoração dos 84 anos da conquista do direito ao voto feminino, ocorrida em 24 de fevereiro.</t>
   </si>
   <si>
     <t>214955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214955/0070-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214955/0070-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando realizará o recape nas vias públicas de Pompeia que precisam dessa melhoria.</t>
   </si>
   <si>
     <t>214956</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214956/0071-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214956/0071-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito de utilização de outdoors.</t>
   </si>
   <si>
     <t>214957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214957/0072-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214957/0072-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do SAAE a respeito da tubulação de esgoto na Rua Faustino Baraldi.</t>
   </si>
   <si>
     <t>214958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214958/0073-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214958/0073-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Concessionária de Sistema de Telefonia Móvel que utiliza a torre localizada no terreno defronte do Clube da Jacto, que providencie a iluminação daquele local.</t>
   </si>
   <si>
     <t>214959</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214959/0074-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214959/0074-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do DER, em Assis, que informe quando aconteceu o último recape na entrada de Pompeia, no trecho entre o Núcleo Florentino Favoretto até o Posto Carinhoso.</t>
   </si>
   <si>
     <t>214960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214960/0075-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214960/0075-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Polícia Ambiental, em Marília, coibir atividades poluidoras que estão ocorrendo em diversos locais de Pompeia.</t>
   </si>
   <si>
     <t>214961</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214961/0076-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214961/0076-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando o Executivo irá recapear a Pista de Cooper e Ciclovia "Pedro Corradi", a Ciclovia do Trabalhador "Dante Muciate" e a Alameda "Izidoro Zanuto".</t>
   </si>
   <si>
     <t>214962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214962/0077-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214962/0077-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da iluminação atrás da antiga Sanisplay.</t>
   </si>
   <si>
     <t>214963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214963/0078-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214963/0078-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando serão realizadas as melhorias necessárias na Rua João Zanguetin.</t>
   </si>
   <si>
     <t>214964</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214964/0079-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214964/0079-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando o Executivo efetuará benfeitorias no parque infantil localizado na Praça "Rubensval Benvindo Maciel".</t>
   </si>
   <si>
     <t>214965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214965/0080-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214965/0080-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Gestor Administrativo e ao Provedor da Santa Casa de Pompeia a realização de uma Audiência no Legislativo, a fim de informar sobre a atual situação financeira daquela entidade, bem como as mudanças realizadas e os resultados alcançados.</t>
   </si>
   <si>
     <t>214966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214966/0081-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214966/0081-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações à ANEEL sobre a possibilidade de regulamentar novo horário para suspensão do fornecimento de energia em caso de inadimplência. </t>
   </si>
   <si>
     <t>214967</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214967/0082-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214967/0082-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que informe sobre a possibilidade de ser realizada, junto às empresas de Pompeia, uma campanha permanente de coleta de medicamentos vencidos ou em desuso, através da colocação das caixas para depósito que atualmente são utilizadas nas Centrais de Medicamentos daquela Autarquia.</t>
   </si>
   <si>
     <t>214968</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214968/0083-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214968/0083-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao SAAE de Pompeia sobre possibilidade de alteração de Regulamento que disciplina o corte de água em caso de inadimplência.</t>
   </si>
   <si>
     <t>214969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214969/0084-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214969/0084-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da construção da piscina em Paulópolis.</t>
   </si>
   <si>
     <t>214970</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214970/0085-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214970/0085-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações à CPFL a respeito da substituição de um poste de madeira na Avenida Bonifácio Martins nº 47.</t>
   </si>
   <si>
     <t>214971</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214971/0086-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214971/0086-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses Joaquim Gonçalves Lopes e Joacir de Melo Cavalcante.</t>
   </si>
   <si>
     <t>214972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214972/0087-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214972/0087-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados senhores MASSAKAZU MIAZATO, UBALDO ZOTINO e AMÉLIA MORAES BATISTA</t>
   </si>
   <si>
     <t>214973</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214973/0088-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214973/0088-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da recuperação de trecho da Rodovia, próximo ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>214974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214974/0089-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214974/0089-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informações a respeito de servidores comissionados daquela Autarquia e dos contratados pela Santa Casa de Pompeia mas que atuam nas unidades de saúde.</t>
   </si>
   <si>
     <t>214975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214975/0090-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214975/0090-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Governador do Estado e ao Secretário de Estado dos Transportes a respeito da retirada da via expressa de Pompeia.</t>
   </si>
   <si>
     <t>214976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214976/0091-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214976/0091-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do DHS sobre o número de pacientes que estão aguardando por exames, consultas e cirurgias.</t>
   </si>
   <si>
     <t>214977</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214977/0092-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214977/0092-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Sr. Prefeito acerca de construção de passagem provisória transpondo o Córrego Fiori na Vicinal Tufic Baracat. </t>
   </si>
   <si>
     <t>214978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214978/0093-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214978/0093-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao DER quanto ao funcionamento da iluminação da rotatória da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>214979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214979/0094-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214979/0094-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Padre Afonso Lobato, do PV, a liberação de Emenda Parlamentar no valor de R$ 30.000,00, para a aquisição de um veículo zero quilômetro, a ser utilizado pelo SIM de Pompeia.</t>
   </si>
   <si>
     <t>214980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214980/0095-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214980/0095-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações pelo transcurso do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>214981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214981/0096-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214981/0096-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do DHS acerca da falta de medicamentos.</t>
   </si>
   <si>
     <t>214982</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214982/0097-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214982/0097-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da paralisação das obras de construção das creches.</t>
   </si>
   <si>
     <t>214983</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214983/0098-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214983/0098-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito sobre as obras de construção do Posto de Saúde em Paulópolis.</t>
   </si>
   <si>
     <t>214984</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214984/0099-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214984/0099-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Secretário Municipal de Agricultura, Abastecimento e Meio Ambiente, que informe se há algum estudo visando o plantio de mudas de árvores em toda a extensão da Rua Senador Rodolfo Miranda.</t>
   </si>
   <si>
     <t>214985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214985/0100-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214985/0100-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses Zenita de Brito, Luzia Polli da Silva, Achiko Furue e José Pereira da Silva.</t>
   </si>
   <si>
     <t>214986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214986/0101-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214986/0101-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Sr. Prefeito a respeito da reconstrução da ponte do "Jatobá". </t>
   </si>
   <si>
     <t>214987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214987/0102-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214987/0102-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito acerca dos motivos de tapar buracos com cimento.</t>
   </si>
   <si>
     <t>214988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214988/0103-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214988/0103-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do SAAE informações sobre a falta de água no Jardim São Luiz.</t>
   </si>
   <si>
     <t>214989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214989/0104-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214989/0104-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da reforma da ponte sobre o Córrego Futuro.</t>
   </si>
   <si>
     <t>214990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214990/0105-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214990/0105-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do DHS a respeito de vagas para os cargos de Motorista I e Motorista II.</t>
   </si>
   <si>
     <t>214991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214991/0106-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214991/0106-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito e ao Superintendente do SAAE que informem quais os quesitos em que a atual gestão perdeu pontos na avaliação do Programa Município Verde Azul, da Secretaria de Estado do Meio Ambiente do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>214992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214992/0107-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214992/0107-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Deputado Federal Arlindo Chinaglia pela destinação de R$ 150.000,00 ao Município de Pompeia.</t>
   </si>
   <si>
     <t>214993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214993/0108-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214993/0108-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Polícia Militar intensificar fiscalização de trânsito nas vias ao lado da Praça Kahei Ura, na entrada do Jardim Flamboyant.</t>
   </si>
   <si>
     <t>214994</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214994/0109-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214994/0109-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza os atletas pompeenses, alunos do sensei Rubens Bezerra, que se destacaram no Circuito Interior de Jiu Jitsu.</t>
   </si>
   <si>
     <t>214995</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214995/0110-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214995/0110-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito cópia do projeto, do orçamento, do memorial descritivo, da ART e do processo licitatório referente às obras de implantação da nova iluminação no trecho entre o Núcleo Florentino Favoretto e o Posto Carinhoso.</t>
   </si>
   <si>
     <t>214996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214996/0111-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214996/0111-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informações a respeito do tempo de espera dos munícipes nos postos de saúde.</t>
   </si>
   <si>
     <t>214997</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214997/0112-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214997/0112-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informações a respeito de exames de imagens para detectar o câncer de mama em 2015.</t>
   </si>
   <si>
     <t>214998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214998/0113-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214998/0113-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informar se tem havido a falta de kits de insulina.</t>
   </si>
   <si>
     <t>214999</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214999/0114-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214999/0114-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Provedor da Santa Casa a respeito dos serviços médicos prestados pelo Dr. Roberto Mauro Borges, através de convênio SUS, no período de julho de 2011 a dezembro de 2015.</t>
   </si>
   <si>
     <t>215000</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215000/0115-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215000/0115-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do DHS a respeito de consultas médicas realizadas pelo médico Dr. Roberto Mauro Borges na USF "Luiz Padilha de Oliveira".</t>
   </si>
   <si>
     <t>215001</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215001/0116-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215001/0116-2016.pdf</t>
   </si>
   <si>
     <t>Reitera ao DER a necessidade de adequação da altura do obstáculo-lombada, na entrada da cidade, sentido Paulópolis-Pompeia.</t>
   </si>
   <si>
     <t>215002</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215002/0117-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215002/0117-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal que envie uma relação contendo todos os veículos e máquinas pertencentes à frota municipal nos exercícios de 2007 e 2008, bem como os pertencentes no exercício de 2015 até a presente data.</t>
   </si>
   <si>
     <t>215003</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215003/0118-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215003/0118-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER, em Assis, que informe sobre a possibilidade de instalação de radares nos dois sentidos da Rodovia Comandante João Ribeiro de Barros, perto da rotatória de Paulópolis.</t>
   </si>
   <si>
     <t>215004</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215004/0119-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215004/0119-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da locação de guincho.</t>
   </si>
   <si>
     <t>215005</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215005/0120-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215005/0120-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito acerca do caminhão compactador de lixo que quebrou na Rua Epaminondas de Toledo Pizza, na última sexta-feira.</t>
   </si>
   <si>
     <t>215006</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215006/0121-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215006/0121-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Superintendente do DHS que envie ao Legislativo cópias das Atas de Reunião do Conselho Municipal de Saúde correspondentes ao período de junho de 2013 até a presente data.</t>
   </si>
   <si>
     <t>215007</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215007/0122-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215007/0122-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe os motivos de ainda não ter removido os veículos e carcaças de veículos que se encontram abandonados nas vias públicas.</t>
   </si>
   <si>
     <t>215008</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215008/0123-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215008/0123-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informar se além das atribuições definidas na legislação municipal pertinente, os fiscais de receita municipal também executam outros serviços como: chefiar os trabalhos de jardinagens, dar ordens a braçais e motoristas da Prefeitura, fazer visitas em residências para resolver problemas diversos, como o entupimento de bueiros, a retirada de galhos e entulhos de calçadas, participação em palestras, inaugurações e eventos sociais da Municipalidade. </t>
   </si>
   <si>
     <t>215009</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215009/0124-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215009/0124-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe a respeito da manutenção no sistema de iluminação implantado na entrada da cidade. </t>
   </si>
   <si>
     <t>215010</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215010/0125-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215010/0125-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações a respeito de aluguel de guindaste nos últimos três meses.</t>
   </si>
   <si>
     <t>215011</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215011/0126-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215011/0126-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Superintendente do DHS informações a respeito da verba relativa ao PMAQ-AB. </t>
   </si>
   <si>
     <t>215012</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215012/0127-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215012/0127-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER a construção de uma rotatória em frente ao Núcleo Florentino Favoretto.</t>
   </si>
   <si>
     <t>215013</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215013/0128-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215013/0128-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a pompeense Natália da Silva Monteiro pela excelente participação na prova dos 3 Tambores, disputada na Festa do Peão Boiadeiro de Colorado, no Paraná.</t>
   </si>
   <si>
     <t>215014</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215014/0129-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215014/0129-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal a respeito da aplicação de herbicida na cidade.</t>
   </si>
   <si>
     <t>215015</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215015/0130-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215015/0130-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Agricultura e Abastecimento do Estado a destinação de mais um Programa Melhor Caminho para Pompeia.</t>
   </si>
   <si>
     <t>215016</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215016/0131-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215016/0131-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Direção Regional da CPFL, em Marília, a retirada de um poste de iluminação situado na Rua Japão nº 1114, que fica em frente de uma garagem.</t>
   </si>
   <si>
     <t>215017</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215017/0132-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215017/0132-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do SAAE informações quanto ao resultado dos últimos laudos realizados visando avaliar a situação do tratamento de esgoto e do aterro sanitário do Município.</t>
   </si>
   <si>
     <t>215018</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215018/0133-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215018/0133-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza a OÁSIS pela inauguração do Espaço Cultural e Esportivo Lincoln Nishimura - Bloco B. </t>
   </si>
   <si>
     <t>215019</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215019/0134-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215019/0134-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito se irá reformar um obstáculo na Rua Luiz Pinheiro da Silva, no Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>215020</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215020/0135-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215020/0135-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses Takise Egashira, Raimundo Alves Bonfim e Stelita Passos Silva.</t>
   </si>
   <si>
     <t>215021</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215021/0136-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215021/0136-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses VALDOMIRO FRANCISCO DA SILVA, MARIA MARTINS RODRIGUES e GIÁCOMO DE ANGELIS. </t>
   </si>
   <si>
     <t>215022</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215022/0137-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215022/0137-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito do local em que se encontra a estrutura metálica que foi  instalada ao lado da Igreja Matriz de Pompeia, na Rua Deputado Romeiro Pereira, e que serviu para parada de ônibus enquanto o Terminal Rodoviário "Manoel Lopes Faléco" estava sendo construído.</t>
   </si>
   <si>
     <t>215023</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215023/0138-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215023/0138-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe quais obras serão inauguradas neste último ano de mandato.  </t>
   </si>
   <si>
     <t>215024</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215024/0139-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215024/0139-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe em qual mês deste ano será entregue os uniformes aos alunos da rede municipal de educação. </t>
   </si>
   <si>
     <t>215025</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215025/0140-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215025/0140-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se está nos planos da atual administração atuar junto aos setores competentes visando implantar cursos técnicos do Centro Paula Souza em Pompeia, com o objetivo de atender uma porcentagem significativa de jovens e adultos que não têm preferência pelos cursos na área de mecânica e metalurgia.</t>
   </si>
   <si>
     <t>215026</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215026/0141-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215026/0141-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o DER, em Assis, pela conclusão de pintura de sinalização horizontal na Rodovia (SP-294), na altura do Distrito Industrial I.</t>
   </si>
   <si>
     <t>215027</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215027/0142-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215027/0142-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao DER, em Assis, a instalação de placa às margens da SP-294, na Vila de Paulópolis, nos dois sentidos, indicando o acesso ao Cemitério de Paulópolis. </t>
   </si>
   <si>
     <t>215028</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215028/0143-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215028/0143-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Presidente da UNIMED pela inauguração do Pronto Atendimento da Unimed que foi instalado em uma ala da Santa Casa de Pompeia.</t>
   </si>
   <si>
     <t>215029</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215029/0144-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215029/0144-2016.pdf</t>
   </si>
   <si>
     <t>- Solicita informações ao Superintendente do SAAE a respeito da falta de água na região do Núcleo JK.</t>
   </si>
   <si>
     <t>215030</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215030/0145-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215030/0145-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Manifesta agradecimentos ao Secretário Estadual de Logística e Transporte, Duarte Nogueira, pelo empenho que resultou na liberação de recursos financeiros destinados à aquisição e instalação de uma balança comunitária em Pompeia. </t>
   </si>
   <si>
     <t>215031</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215031/0146-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215031/0146-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Inserem em ata voto de profundo pesar pelo falecimento dos estimados pompeenses José Carlos de Souza, Sebastião Bueno Neto, Jeferson Ricardo da Silva Souza e Cirlei Aparecida Giroto. </t>
   </si>
   <si>
     <t>215032</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215032/0147-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215032/0147-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratula com a ACEP pelo desempenho das equipes de Gateball no 33º Campeonato da Alta Paulista. </t>
   </si>
   <si>
     <t>215033</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215033/0148-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215033/0148-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Jornal Pompeia Notícias a respeito de matéria publicada naquele Jornal. </t>
   </si>
   <si>
     <t>215034</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215034/0149-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215034/0149-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao DER, em Assis, que substitua os tachões localizados entre a empresa Jacto e o Núcleo Florentino Favoretto. </t>
   </si>
   <si>
     <t>215035</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215035/0150-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215035/0150-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Superintendente do DHS que informe quais medidas estão sendo tomadas visando o controle e o combate do vírus causador da Gripe H1N1. </t>
   </si>
   <si>
     <t>215036</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215036/0151-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215036/0151-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Sr. Prefeito a respeito da criação de um Fundo Municipal de Defesa Civil para Pompeia.  </t>
   </si>
   <si>
     <t>215037</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215037/0152-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215037/0152-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito a respeito da construção da ponte na estrada que dá acesso à Fazenda Santa Laura e da implantação imediata de uma passagem provisória naquele local.</t>
   </si>
   <si>
     <t>215038</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215038/0153-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215038/0153-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita à Comandante do 3º Pelotão da Polícia Militar em Pompeia, policiamento mais intensivo na zona rural, em especial na Vila de Novo Cravinhos. </t>
   </si>
   <si>
     <t>215039</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215039/0154-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215039/0154-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses EUGENIA ROMEIRO, HENRIQUE ARAGÃO ALVES SOUZA, ANTONIETA CARNEVAL DUMAS, CELINA DE ASSIS AGUIAR, EXPEDITO JONAS E MARIA JOSÉ FLAZÃO PERSEGUINI, FABIANO RODRIGUES FAGUNDES, JOSÉ CARLOS DE SOUZA e SEBASTIÃO BUENO NETO.</t>
   </si>
   <si>
     <t>215040</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215040/0155-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215040/0155-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de congratulações com a diretoria e demais membros da Associação e Pais e Amigos dos Excepcionais de Pompeia - APAE pelo transcurso do Dia Mundial de Conscientização do Autismo, comemorado em 2 de abril.</t>
   </si>
   <si>
     <t>215041</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215041/0156-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215041/0156-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao SAAE de Pompeia que informe se nos últimos seis meses o Superintendente daquela Autarquia visitou algum local do Município para detectar se existe esgoto sendo lançado a céu aberto. Caso positivo, informar a data das visitas e os locais verificados.</t>
   </si>
   <si>
     <t>215042</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215042/0157-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215042/0157-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe qual o resultado da avaliação realizada pelos setores de Obras e Estradas Rurais para verificar a gravidade da erosão ocasionada após a Municipalidade ter realizado melhorias na estrada que dá acesso ao aterro sanitário e que margeia a propriedade rural do Sr. Eduardo Guarezi.</t>
   </si>
   <si>
     <t>215043</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215043/0158-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215043/0158-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que informe se nos últimos seis meses o Sr. Prefeito visitou algum local do Município para detectar se existe esgoto sendo lançado a céu aberto. Caso positivo, informar a data das visitas e os locais verificados.</t>
   </si>
   <si>
     <t>215044</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215044/0159-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215044/0159-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do DHS a respeito do andamento dos processos e quais as providências tomadas por aquela Autarquia para solucionar o problema do paciente enquanto não há uma decisão administrativa ou judicial.</t>
   </si>
   <si>
     <t>215045</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215045/0160-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215045/0160-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à ALL - América Latina Logística que informe se é possível a autorização da empresa para construção de uma passagem de pedestre entre a Rua Brasília e a SP - 294, defronte do portão da empresa Máquinas Agrícolas Jacto.</t>
   </si>
   <si>
     <t>215046</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215046/0161-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215046/0161-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando serão feitos os recapes e reparos necessários nas ruas do Jardim Olmira Pereira de Carvalho e do Jardim América.</t>
   </si>
   <si>
     <t>215047</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215047/0162-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215047/0162-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Comando da Polícia Militar de Pompeia que intensifique a fiscalização e tomem as providências necessárias para coibir os motociclistas e motoristas de estacionarem seus veículos defronte das rampas de acesso de deficientes.</t>
   </si>
   <si>
     <t>215048</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215048/0163-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215048/0163-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do Departamento de Higiene e Saúde de Pompeia informações referentes à falta do medicamento Leuprorrelina.</t>
   </si>
   <si>
     <t>215049</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215049/0164-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215049/0164-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em ata voto de profundo pesar pelo falecimento das estimadas pompeenses Maria Aparecida Simões Primo, Isabel Bonfim Henrique, Ana Nonato da Silva, Zulmira Bernardes de Oliveira e Lourdes da Silva Reis, e do estimado senhor Jair de Souza. </t>
   </si>
   <si>
     <t>215050</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215050/0165-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215050/0165-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito, ao Superintendente do DHS e ao Superintendente do SAAE que informem por qual motivo o Portal da Transparência disponível no site da Prefeitura e das autarquias não estão com todas as informações atualizadas até a presente data. </t>
   </si>
   <si>
     <t>215051</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215051/0166-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215051/0166-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao SAAE de Pompeia que informe qual a data estimada para a conclusão das obras da Rua João Zanguetin, no local que sempre esteve entre os mais críticos pontos de rompimento de rede de esgoto e de enchentes.  </t>
   </si>
   <si>
     <t>215052</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215052/0167-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215052/0167-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Divisão Regional do DER, em Assis, adotar como protocolo e procedimento o ajuntamento e amontoamento das palhas que ficam embaixo das árvores quando é feita a roçagem da vegetação às margens da Rodovia, especialmente no trecho das entradas da cidade de Pompeia.</t>
   </si>
   <si>
     <t>215053</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215053/0168-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215053/0168-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Gerente da Agência da Caixa Econômica Federal de Pompeia que informe qual a legislação que obriga que depósitos sejam realizados somente nos caixas eletrônicos. </t>
   </si>
   <si>
     <t>215054</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215054/0169-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215054/0169-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses João Antonio dos Santos, Cecília de Freitas Rosa, Overaldo de Oliveira e Olívia Costa da Silva.</t>
   </si>
   <si>
     <t>215055</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215055/0170-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215055/0170-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe quais medidas foram tomadas desde 2009 visando criar um canil/gatil no Município. </t>
   </si>
   <si>
     <t>215056</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215056/0171-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215056/0171-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que  envie cópia do contrato 22/2015 celebrado entre a Prefeitura Municipal de Pompeia e a Construtora Aquarius, relativo à construção de uma creche-escola no Loteamento Portal dos Pássaros.</t>
   </si>
   <si>
     <t>215057</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215057/0172-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215057/0172-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que informe quando serão concluídas as obras do prédio que abrigava a sede daquela Autarquia.</t>
   </si>
   <si>
     <t>215058</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215058/0173-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215058/0173-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Superintendente do DHS a respeito da castração de animais.</t>
   </si>
   <si>
     <t>215059</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215059/0174-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215059/0174-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Grupo UAI "Unidos pelo amor Incondicional" pela gravação do CD sertanejo com músicas cristãs.</t>
   </si>
   <si>
     <t>215060</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215060/0175-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215060/0175-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Grupo dos Escoteiros de Pompeia pela comemoração do Dia Mundial dos Escoteiros, que aconteceu no último dia 23.</t>
   </si>
   <si>
     <t>215061</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215061/0176-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215061/0176-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com os pompeenses Allan Bezerra e Alex Bispo pela conquista do título de Campeão, na respectiva categoria, no Campeonato Internacional de Jiu Jitsu.</t>
   </si>
   <si>
     <t>215062</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215062/0177-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215062/0177-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Jorge Luiz Salvador, proprietário da AUTOESCOLA HB20, pela sua empresa ter sido destaque na Revista AUTOESCOLA, Edição 71, publicada pelo Sindicato das Auto Moto Escolas e Centros de Formação de Condutores do Estado de São Paulo.</t>
   </si>
   <si>
     <t>215063</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215063/0178-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215063/0178-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a Jacto e com a Escola Senai "Shunji Nishimura" pela iniciativa da parceria visando a implantação do Projeto: Capacitação para pessoas com deficiência.</t>
   </si>
   <si>
     <t>215064</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215064/0179-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215064/0179-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Casa dos Conselhos que informe as datas e os locais de realização das reuniões do Conselho Municipal da Pessoa com Deficiência, bem como a composição da diretoria e seus respectivos membros.</t>
   </si>
   <si>
     <t>215065</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215065/0180-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215065/0180-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informações a respeito do atendimento prestado ao Sr. João Antonio dos Santos, na Unidade de Saúde da Família, que faleceu horas após o atendimento.</t>
   </si>
   <si>
     <t>215066</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215066/0181-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215066/0181-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao SAAE de Pompeia a respeito de vazamento de esgoto que aconteceu na Rua Argentina.</t>
   </si>
   <si>
     <t>215067</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215067/0182-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215067/0182-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao SAAE de Pompeia a respeito de vazamento de esgoto que aconteceu na Rua Luiz Padilha de Oliveira.</t>
   </si>
   <si>
     <t>215068</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215068/0183-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215068/0183-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses Gonçalo Brasil, Tabita Relvas Leal, Ely Lotike da Silva, Geni da Silva Pereira, Sérgio Faria Leite e Abílio Sakurai, e ainda, do estimado jovem Ricardo Baraldi Sesso.</t>
   </si>
   <si>
     <t>215069</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215069/0184-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215069/0184-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da Associação Cultural e Esportiva de Pompeia pela realização do Concurso de Minyôo e Jukunen da Alta Paulista que aconteceu no último domingo, 1º de maio, em sua sede.</t>
   </si>
   <si>
     <t>215070</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215070/0185-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215070/0185-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da Associação Cultural de Pompeia, extensivo aos atletas do gateball, pela participação e conquista do 3º lugar no 7º TORNEIO DE GATEBALL que aconteceu domingo, 1º de maio, na cidade de Dracena.</t>
   </si>
   <si>
     <t>215071</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215071/0186-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215071/0186-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a equipe Agropecuária Pompeia pela conquista do título de CAMPEÃ do Campeonato de Futebol Minicampo 35 anos "Leonidas Feliciano de Assis", que foi realizado no campo do Cermap (Clube Esportivo e Recreativo dos Milicianos e amigos de Pompeia), com final disputada nesse último domingo.</t>
   </si>
   <si>
     <t>215072</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215072/0187-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215072/0187-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se há prazo estimado para o Executivo providenciar a instalação de um poste com luminária no final da Rua Angélica, considerando-se que através do Ofício GP/ 540/2015, de 28 de setembro, foi informado que tal melhoria seria efetivada assim que o orçamento permitisse.</t>
   </si>
   <si>
     <t>215073</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215073/0188-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215073/0188-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da empresa Marcon, estabelecida em Marília, pelo sucesso da Campanha Anéis Solidários que prospera desde 2011, proporcionando relevantes benefícios sociais e ambientais.</t>
   </si>
   <si>
     <t>215074</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215074/0189-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215074/0189-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se algum palco ou palanque, pertencente à Municipalidade, foi cedido ou alugado para particular no período de janeiro de 2015 até a presente data. Caso afirmativo, solicita informar para quem foi cedido ou alugado, a data que foi utilizado, o local onde foi instalado, e o valor cobrado caso tenha sido alugado.</t>
   </si>
   <si>
     <t>215075</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215075/0190-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215075/0190-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações referentes ao funcionamento das escolinhas municipais de esportes.</t>
   </si>
   <si>
     <t>215076</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215076/0191-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215076/0191-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário da Saúde do Estado de São Paulo informações sobre o número reduzido de doses da vacina contra a gripe H1N1, enviadas para o município de Pompeia. Solicita ainda que informe quando será enviado lote suficiente e quais os critérios adotados na distribuição das doses.</t>
   </si>
   <si>
     <t>215077</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215077/0192-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215077/0192-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se foi concluída a análise do projeto para iluminação da passagem de pedestres e ciclistas que liga a Rua Taquari à Rua Rodolfo Lara Campos, e caso afirmativo, qual o prazo estimado para inauguração dessa melhoria.</t>
   </si>
   <si>
     <t>215078</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215078/0193-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215078/0193-2016.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Sr. Prefeito reiterando que informe se o Executivo tem planos para a construção de uma passagem provisória transpondo o Córrego do Fiori na Estrada Vicinal Tufic Baracat, bem como se há data estimada para a liberação do trânsito no local.</t>
   </si>
   <si>
     <t>215079</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215079/0194-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215079/0194-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que envie cópias das notas fiscais referentes à aquisição de herbicida utilizado na aplicação para controle de plantas daninhas na área urbana do Município.</t>
   </si>
   <si>
     <t>215080</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215080/0195-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215080/0195-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que envie relação detalhada das contribuições recebidas pela Prefeitura Municipal para a reconstrução da ponte do "Jatobá".</t>
   </si>
   <si>
     <t>215081</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215081/0196-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215081/0196-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito e ao Sr. Superintendente do DHS informações sobre a falta de vacinas contra a gripe H1N1.</t>
   </si>
   <si>
     <t>215082</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215082/0197-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215082/0197-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que encaminhe cópia da notificação expedida para a empresa responsável pelas obras de reforma da  Área de Lazer do Núcleo Tufic Baracat, bem como da respectiva manifestação da Contratada.</t>
   </si>
   <si>
     <t>215083</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215083/0198-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215083/0198-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito e ao Setor de Esportes da Municipalidade informações a respeito do time de Pompeia que disputa o Campeonato TV TEM de Futsal.</t>
   </si>
   <si>
     <t>215084</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215084/0199-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215084/0199-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando será  implantada a iluminação, bem como quando será concluída a infraestrutura do Distrito Industrial IV. Solicita ainda que especifique todas as melhorias que foram realizadas naquele Distrito Industrial pela atual administração e o valor que foi gasto até o momento.</t>
   </si>
   <si>
     <t>215085</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215085/0200-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215085/0200-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de profundo pesar pelo falecimento dos estimados pompeenses estimados pompeenses Francisco Calabreze Netto, Luiz Carlos Alves Moreira e Antonio Pereira Nagal.</t>
   </si>
   <si>
     <t>215086</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215086/0201-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215086/0201-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito Municipal, ao Sr. Superintendente do DHS e ao Superintendente do SAAE de Pompeia informações referentes aos contratos celebrados em 2016. </t>
   </si>
   <si>
     <t>215087</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215087/0202-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215087/0202-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal informações a respeito da Festa Municipal do Peão Boiadeiro de 2016, a saber: qual data será realizado o evento; quais shows serão contratados; qual o valor e a data de cada show.</t>
   </si>
   <si>
     <t>215088</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215088/0203-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215088/0203-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informações concernentes à eventual legislação que proíbe o fornecimento de determinados medicamentos e insumos.</t>
   </si>
   <si>
     <t>215089</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215089/0204-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215089/0204-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à direção do Departamento Regional de Saúde - DRS de Marília o envio de cópia das atas do Conselho Municipal de Saúde de Pompeia.</t>
   </si>
   <si>
     <t>215090</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215090/0205-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215090/0205-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se consta nos planos da atual administração a instalação de um Centro de Zoonoses com um canil/gatil, visando o controle de natalidade de animais abandonados.</t>
   </si>
   <si>
     <t>215091</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215091/0206-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215091/0206-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Estadual de Saneamento e Recursos Hídricos informações sobre o andamento do pedido protocolado sob número 405/2015 em 18/08/2015 pelo nosso município em relação ao Programa Água Limpa, visando a implantação do referido programa na Vila de Paulópolis.</t>
   </si>
   <si>
     <t>215092</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215092/0207-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215092/0207-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informação relativa à reinstalação de iluminação de parte da Praça Rui Barbosa, onde estava instalada a cobertura metálica que foi utilizada durante a reforma do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>215093</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215093/0208-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215093/0208-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento do estimado senhor Airton Benedito Silva Santos e da estimada senhora Odette Geny Bianchi.</t>
   </si>
   <si>
     <t>215094</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215094/0209-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215094/0209-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal que informe quando a municipalidade providenciará a iluminação na Rua Sérgio Maranho.</t>
   </si>
   <si>
     <t>215095</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215095/0210-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215095/0210-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata votos de congratulações pela comemoração do Dia do Gari, em 16 de maio.</t>
   </si>
   <si>
     <t>215096</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215096/0211-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215096/0211-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações com o Exmo. Sr. Prefeito Municipal e o Superintendente do Departamento de Higiene e Saúde, extensivas à equipe de Saúde, pela inauguração do PRONTO ATENDIMENTO AMBULATORIAL MUNICIPAL NOTURNO instalado na USF "Dr. Flávio Faria de Jordão", durante solenidade realizada no último dia 12</t>
   </si>
   <si>
     <t>215097</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215097/0212-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215097/0212-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a equipe de futsal de Pompeia e o Secretário Municipal de Esportes e Recreação pela conquista do título de Campeã da Copa TV TEM de Futsal.</t>
   </si>
   <si>
     <t>215098</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215098/0213-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215098/0213-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de congratulações pelo "Dia Internacional da Família", comemorado em 15 de maio.</t>
   </si>
   <si>
     <t>215099</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215099/0214-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215099/0214-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal, ao Superintendente do Serviço Autônomo de Água e Esgotos, ao Superintendente do Departamento de Higiene e Saúde, à Secretaria de Educação e Cultura, bem como à Presidente da Associação Comercial e Empresarial de Pompeia, as providências necessárias visando o cumprimento da Lei Municipal nº 2.518, de 9 de outubro de 2013, que "Torna obrigatória a divulgação de mensagem visando o combate ao abuso e à exploração sexual de crianças e adolescentes em locais que especifica."</t>
   </si>
   <si>
     <t>215100</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215100/0215-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215100/0215-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal que informe se consta nos planos da atual administração a imediata recuperação sobre as passagens do córrego da Santa Laura e da Aurora.</t>
   </si>
   <si>
     <t>215101</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215101/0216-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215101/0216-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do Departamento de Higiene e Saúde que informe para quando está previsto e como serão realizados os procedimentos ligados à castração de animais, como: cadastramento, espécies animais, técnicas e procedimentos, etc.</t>
   </si>
   <si>
     <t>215102</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215102/0217-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215102/0217-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Luís Carlos de Paula Silva, Diretor Regional da DRS - Marilia e ao Senhor José Antônio Cedran, responsável pelo MEDEX, que informe sobre a falta de muitos medicamentos de alto custo para o nosso município, e quais providências foram e estão sendo tomadas para a resolução deste grave problema.</t>
   </si>
   <si>
     <t>215103</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215103/0218-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215103/0218-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ministério Público da Comarca de Pompeia informações sobre a instauração de Inquérito Civil para apurar eventual prática de fato punido pela legislação processual vigente por parte do Exmo. Vereador Márcio Rogério Caffer.</t>
   </si>
   <si>
     <t>215104</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215104/0219-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215104/0219-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito que informe para quando está programada a construção de uma pista de cooper margeando os trilhos da ferrovia no trecho compreendido a partir do cruzamento com a Rua Taquari até a altura do bebedouro público situado na Rua Rodolfo Lara Campos.</t>
   </si>
   <si>
     <t>215105</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215105/0220-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215105/0220-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Prefeito Municipal e Superintendente do DHS pela recente inauguração do Pronto Atendimento Ambulatorial Municipal Noturno, em funcionamento na USF "Dr. Flavio de Faria Jordão".</t>
   </si>
   <si>
     <t>215106</t>
   </si>
   <si>
     <t>Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215106/0221-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215106/0221-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a constituição de Comissão Parlamentar de Inquérito - CPI, composta de 5 (cinco) integrantes, para, no prazo de 90 (noventa) dias, podendo ser prorrogada por igual período, investigar eventuais irregularidades na reforma e ampliação do terminal rodoviário.</t>
   </si>
   <si>
     <t>215107</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215107/0222-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215107/0222-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a constituição de Comissão Parlamentar de Inquérito - CPI, composta de 5 (cinco) integrantes, para, no prazo de 90 (noventa) dias, podendo ser prorrogada por igual ou menor período, investigar eventuais irregularidades nos pagamentos efetuados pela Prefeitura Municipal de Pompeia referentes a serviços de arbitragens realizados no ano de 2013.</t>
   </si>
   <si>
     <t>215108</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215108/0223-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215108/0223-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao SAAE informações a respeito da falta de água na região central e no JK. </t>
   </si>
   <si>
     <t>215109</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215109/0224-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215109/0224-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informações referentes a falta de coleta de lixo no Jardim Boa Vista. </t>
   </si>
   <si>
     <t>215110</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215110/0225-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215110/0225-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que informe se pretende enviar à Câmara projeto de lei concedendo reajuste salarial aos servidores, ainda neste ano, aplicando um índice que venha repor o restante da inflação referente a 2015, tendo em vista que janeiro deste ano foi concedido um reajuste na ordem de 5%.</t>
   </si>
   <si>
     <t>215111</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215111/0226-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215111/0226-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Executivo, ao SAAE e ao DHS cópias de documentos de despesas de viagens. </t>
   </si>
   <si>
     <t>215112</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215112/0227-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215112/0227-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, ao SAAE e ao DHS cópias do inteiro teor de todos os processos licitatórios referentes aos concursos públicos que foram realizados nos últimos 7 anos.</t>
   </si>
   <si>
     <t>215113</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215113/0228-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215113/0228-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Executivo que informe se a Municipalidade pagou alguma parcela do tíquete-alimentação para trabalhador(a) que não mais fazia parte do Quadro de Pessoal da Prefeitura Municipal. Caso positivo, solicita que informe quem recebeu esse benefício. </t>
   </si>
   <si>
     <t>215114</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215114/0229-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215114/0229-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe quando aquele Executivo providenciará  iluminação e asfalto nas vias das Chácaras Aurora. </t>
   </si>
   <si>
     <t>215115</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215115/0230-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215115/0230-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informações a respeito de obras e serviços que foram realizados nos últimos dois anos por pedreiros e eletricistas que não fazem parte do Quadro de Pessoal da Prefeitura. </t>
   </si>
   <si>
     <t>215116</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215116/0231-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215116/0231-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informações sobre falta de transporte aos alunos do SENAI. </t>
   </si>
   <si>
     <t>215117</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215117/0232-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215117/0232-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se a municipalidade efetuou algum pagamento para serviço de “impulsionamento” da página oficial da Prefeitura na rede social Facebook ao longo dos últimos dois anos.</t>
   </si>
   <si>
     <t>215118</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215118/0233-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215118/0233-2016.pdf</t>
   </si>
   <si>
     <t>Solicita novamente informações ao Jornal Pompeia Notícias atinentes a matéria publicada na edição de 2 de abril de 2016, na primeira página do 2º Caderno, que teve como título “Democracia... é para todos?”</t>
   </si>
   <si>
     <t>215119</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215119/0234-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215119/0234-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Executivo informações acerca da implantação de rede de água e esgoto nos lotes localizados em frente ao Ginásio de Esportes de Paulópolis. </t>
   </si>
   <si>
     <t>215120</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215120/0235-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215120/0235-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita à Direção da Empresa ALL - América Latina Logística que informe se existe possibilidade de aquela concessionária autorizar a pavimentação do trecho que margeia a linha férrea, compreendido entre a Rua Taquari e a Rua Rodolfo Lara Campos. </t>
   </si>
   <si>
     <t>215121</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215121/0236-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215121/0236-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita, nos termos dos artigos 105 e 111, “i”, convocação de sessão secreta. </t>
   </si>
   <si>
     <t>215122</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215122/0237-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215122/0237-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que informe se consta nos planos da atual administração a imediata recuperação da passagem sobre o Córrego do Veado, visando permitir a passagem de veículos pesados, tendo em vista que atualmente somente veículos leves podem trafegar sobre aquela passagem.</t>
   </si>
   <si>
     <t>215123</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215123/0238-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215123/0238-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações com os Padres Márcio Roberto Rios Martins e Diego Luiz Carvalho de Souza pela iniciativa de promoverem o "1º Pedalando com Cristo", que será realizado no próximo dia 4, em comemoração ao Jubileu de Carvalho da Paróquia Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>215124</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215124/0239-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215124/0239-2016.pdf</t>
   </si>
   <si>
     <t>Solicita, nos termos dos artigos 105 e 111, "i", convocação de sessão secreta.</t>
   </si>
   <si>
     <t>215125</t>
   </si>
   <si>
     <t>Elcio Rigotto Zapparoli e Fátima Aparecida Cavaliéri</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215125/0240-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215125/0240-2016.pdf</t>
   </si>
   <si>
     <t>Parabenizam o Diretor-Executivo da Fundação Shunji Nishimura de Tecnologia, Alberto Issamu Honda, pela cordial recepção dispensada aos pompeenses durante a visita ao Museu Shunji Nishimura, à Fatec Pompeia Shunji Nishimura e ao SENAI Shunji Nishimura, realizada no último dia 28.</t>
   </si>
   <si>
     <t>215126</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215126/0241-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215126/0241-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal informações a respeito de providências para solucionar acúmulo de água na Rua Bento Luppi.</t>
   </si>
   <si>
     <t>215127</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215127/0242-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215127/0242-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que encaminhe cópia do Contrato firmado entre a Prefeitura Municipal de Pompeia e a Associação Atlética Pompeiana, visando a participação do município no Campeonato Copa TV TEM de Fustal e no Campeonato Paulista de Futsal, bem como cópia do Contrato firmado com o treinador Milton Gomes Vaz, referente aos campeonatos citados.</t>
   </si>
   <si>
     <t>215128</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215128/0243-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215128/0243-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER informações sobre o início das obras de recape da "via expressa".</t>
   </si>
   <si>
     <t>215129</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215129/0244-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215129/0244-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados senhores Odete Fonseca Ramos, Wellington de Almeida Brito, Ivanilde Lima Amorim, Edna Aparecida Maria de Lima, João Guedes de Carvalho, Mariana Garcia Heredia, Gonçalves Fernandes da Silva, Maria Caldeira Gimenes e Ivanildo Justino de Souza.</t>
   </si>
   <si>
     <t>215130</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215130/0245-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215130/0245-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Senhor Dr. Degmar dos Santos Silva, pela eleição como Presidente da Comissão do Meio Ambiente da 197ª Subsecção da OAB.</t>
   </si>
   <si>
     <t>215131</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215131/0246-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215131/0246-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à direção da CPFL - Companhia Paulista de Força e Luz, que estudem a possiblidade de substituir o poste de iluminação pública localizado na Rua Hermínio Patrocínio, altura dos números 141, na Vila Paulina.</t>
   </si>
   <si>
     <t>215132</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215132/0247-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215132/0247-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à direção do Departamento de Estradas e Rodagem que informe sobre a possibilidade de instalar placas na Rodovia Comandante João Ribeiro de Barros, no trecho compreendido entre os municípios Oriente e Quintana, passando por Pompeia, indicando aos motoristas a distância lateral de um metro e cinquenta centímetros ao passar ou ultrapassar bicicleta.</t>
   </si>
   <si>
     <t>215133</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215133/0248-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215133/0248-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que informe quais dias entre 30 de maio e 4 de junho deixou de ocorrer coleta de lixo no bairro Chácaras Aurora.</t>
   </si>
   <si>
     <t>215134</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215134/0249-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215134/0249-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DHS informações a respeito da falta de menção de custo ao erário em informativo da saúde.</t>
   </si>
   <si>
     <t>215135</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215135/0250-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215135/0250-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal informações sobre a participação de Pompeia no dia do Desafio.</t>
   </si>
   <si>
     <t>215136</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215136/0251-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215136/0251-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DHS informações a respeito da demanda para cirurgia de catarata.</t>
   </si>
   <si>
     <t>215137</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215137/0252-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215137/0252-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal informações referentes à construção do prédio da unidade de saúde da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>215138</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215138/0253-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215138/0253-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a pavimentação de passagem que margeia a ferrovia, atrás da antiga "Chocadeira".</t>
   </si>
   <si>
     <t>215139</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215139/0254-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215139/0254-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal informações referentes à contratação de shows para a Festa do Peão Boiadeiro.</t>
   </si>
   <si>
     <t>215140</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215140/0255-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215140/0255-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal informação relativa à manutenção da ponte sobre o Rio Caingangue.</t>
   </si>
   <si>
     <t>215141</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215141/0256-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215141/0256-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados senhores José Pereira dos Santos, José Rodrigues de Carvalho e Mario Evaristo Correa, e das estimadas senhoras Aparecida Herreira Carriel, Lucy Barbosa Yasuda e Otília Amélia de Lima.</t>
   </si>
   <si>
     <t>215142</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215142/0257-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215142/0257-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de profundo pesar pelo falecimento dos estimados pompeenses Pedro Celestino Bispo, Deolindo Cardoso, Maria Inês Navarro do Carmo e Maria Terezinha Lima Santos.</t>
   </si>
   <si>
     <t>215143</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215143/0258-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215143/0258-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se a rede de distribuição de energia elétrica do Distrito Industrial IV está disponível para atender o pedido de ligação de energia dos proprietários das empresas a serem instaladas naquele local.</t>
   </si>
   <si>
     <t>215144</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215144/0259-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215144/0259-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe o nome da diretora da EMEF de Paulópolis, que exerceu o referido cargo no período de janeiro de 2016 até a presente data.</t>
   </si>
   <si>
     <t>215145</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215145/0260-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215145/0260-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento da estimada senhora Regina Maria dos Santos.</t>
   </si>
   <si>
     <t>215146</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215146/0261-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215146/0261-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita à direção do SBT que informe se alguém custeou a reportagem que foi transmitida recentemente a respeito de processos do Prefeito de Pompeia. </t>
   </si>
   <si>
     <t>215147</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215147/0262-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215147/0262-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza o empresário Flávio Peres pelo recebimento do Título de Cidadão Benemérito do Município de Garça. </t>
   </si>
   <si>
     <t>215148</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215148/0263-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215148/0263-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita informações ao Sr. Prefeito sobre a possibilidade de enviar um projeto de lei, neste mês de junho, concedendo um reajuste salarial aos servidores municipais de, no mínimo, 15% (quinze por cento). </t>
   </si>
   <si>
     <t>215149</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215149/0264-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215149/0264-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe qual o preço do centímetro/coluna constante no contrato para a publicação de atos oficiais que estão sendo publicados no Jornal de Pompeia - "A Época" neste ano. </t>
   </si>
   <si>
     <t>215150</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215150/0265-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215150/0265-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe o total pago pelo Executivo Municipal ao Jornal "Pompeia Notícias" no corrente ano. </t>
   </si>
   <si>
     <t>215151</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215151/0266-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215151/0266-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando será providenciada a iluminação na Rua Mariano Falcão.</t>
   </si>
   <si>
     <t>215152</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215152/0267-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215152/0267-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe os motivos que ocasionaram a queda de 0,5 pontos na avaliação da atual gestão municipal na Prova de Transparência do Ministério Público Federal, em comparação com a nota obtida na avaliação do ano passado.</t>
   </si>
   <si>
     <t>215153</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215153/0268-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215153/0268-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito Municipal que informe se consta nos planos da atual administração a instalação de um semáforo na confluência da Rua Washington Luiz com a Rua Dr. Luiz Miranda. </t>
   </si>
   <si>
     <t>215154</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215154/0269-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215154/0269-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza o Conselho Estadual de Diretores, a Coordenadoria Estadual do Grupo Missionário de Mulheres e a Igreja do Evangelho Quadrangular de Pompeia pela organização e realização do Congresso Distrital de Mulheres, que aconteceu em Pompeia no dia 11 de junho. </t>
   </si>
   <si>
     <t>215155</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215155/0270-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215155/0270-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando a atual administração pretende recapear a Rua João Zanguetin.</t>
   </si>
   <si>
     <t>215156</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215156/0271-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215156/0271-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito e ao Superintendente do SAAE de Pompeia que informem quando será definitivamente resolvido o vazamento de esgoto na Rua João Zanguetin.</t>
   </si>
   <si>
     <t>215157</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215157/0272-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215157/0272-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se a Alameda Izidoro Zanuto será recapeada com asfalto até o final do corrente exercício.</t>
   </si>
   <si>
     <t>215158</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215158/0273-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215158/0273-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando está programada a recuperação da ponte sobre o Córrego Futuro, na estrada que dá acesso à Vila Audênia, próximo da propriedade do Sr. Gregório Montolar Neto.</t>
   </si>
   <si>
     <t>215159</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215159/0274-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215159/0274-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando irá efetuar as melhorias necessárias na Área de Lazer e na pista de cooper localizada ao lado da Rua Aldo Bonacina, no Jardim José Januário.</t>
   </si>
   <si>
     <t>215160</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215160/0275-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215160/0275-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Governador do Estado e à Secretária do Meio Ambiente a liberação de recursos financeiros para Pompeia para a aquisição de um caminhão para a coleta seletiva.</t>
   </si>
   <si>
     <t>215161</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215161/0276-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215161/0276-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito Municipal e ao Superintendente do DHS de Pompeia que informem se há possibilidade de fornecer a vacina contra o vírus da grupe H1N1 a todos os funcionários públicos municipais. </t>
   </si>
   <si>
     <t>215162</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215162/0277-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215162/0277-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando os munícipes poderão utilizar o minicampo de futebol localizado na Área de Lazer do Núcleo Tufic Baracat.</t>
   </si>
   <si>
     <t>215163</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215163/0278-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215163/0278-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando a Municipalidade irá implantar um ponto de ônibus com cobertura em frente ao Jardim Bela Vista, em Paulópolis.</t>
   </si>
   <si>
     <t>215164</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215164/0279-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215164/0279-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe quando será disponibilizada iluminação para a realização de jogos no período noturno no campo de futebol da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>215165</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215165/0280-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215165/0280-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeianos VALDEMAR JOSÉ RAMOS, FERNANDA DE OLIVEIRA SILVA e CLEUSA RODRIGUES FERNANDES.</t>
   </si>
   <si>
     <t>215166</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215166/0281-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215166/0281-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da construção da Creche no Loteamento Portal dos Pássaros.</t>
   </si>
   <si>
     <t>215167</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215167/0282-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215167/0282-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DETRAN, em São Paulo, providenciar um novo local para abrigar a CIRETRAN de Pompeia.</t>
   </si>
   <si>
     <t>215168</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215168/0283-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215168/0283-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Ministro das Cidades a respeito da construção das 40 casas do Programa Minha Casa Minha Vida, no município de Pompeia.</t>
   </si>
   <si>
     <t>215169</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215169/0284-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215169/0284-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em ata um voto de profundo pesar pelo falecimento dos estimados pompeense Paulo Henrique da Silva e Aparecido Roque. </t>
   </si>
   <si>
     <t>215170</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215170/0285-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215170/0285-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito e ao Sr. Superintendente do SAAE que informe quando será definitivamente resolvido o vazamento de esgoto que há muito tempo vem ocorrendo em ponto da rede que passa pela propriedade do "Toca".</t>
   </si>
   <si>
     <t>215171</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215171/0286-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215171/0286-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Exma. Deputada Federal Mara Gabrilli seu valioso empenho junto ao Governo Federal visando a destinação de recursos financeiros visando a instalação de um elevador no Centro de Assistência Social Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>215172</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215172/0287-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215172/0287-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a direção da Escola SENAI "Shunji Nishimura" pela formatura dos alunos dos Cursos de Aprendizagem Industrial Mecânico de Usinagem e Soldador, Cursos Técnicos em Eletroeletrônica e em Mecânica e do Curso de Q. P. Auxiliar de Linha de Produção p/ PCD´s, cuja cerimônia de entrega de certificados ocorreu no dia 30 de junho último.</t>
   </si>
   <si>
     <t>215173</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215173/0288-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215173/0288-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal informar se consta nos planos da atual Administração a realização de parceria ou convênio com a Associação de Pais e Amigos da Criança Autista - Espaço Potencial Marília.</t>
   </si>
   <si>
     <t>215174</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215174/0289-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215174/0289-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com as servidoras públicas municipais ocupantes dos cargos de Telefonista pela comemoração do "Dia da Telefonista", no último dia 29 de junho, bem como pelos excelentes serviços prestados atendendo a todos com muito presteza e dedicação.</t>
   </si>
   <si>
     <t>215175</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215175/0290-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215175/0290-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informações relativas ao funcionamento da Unidade de Saúde de Novo Cravinhos e ao atendimento médico.</t>
   </si>
   <si>
     <t>215176</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215176/0291-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215176/0291-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito informações referentes ao arquivo morto da Prefeitura, localizado na Vila de Novo Cravinhos. </t>
   </si>
   <si>
     <t>215177</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215177/0292-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215177/0292-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Superintendente do DHS que informe por quais motivos há falta do remédio "BUP" (cloridrato de bupropiona) utilizado em tratamentos antitabagismo. </t>
   </si>
   <si>
     <t>215178</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215178/0293-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215178/0293-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informar os motivos de não ter convidado todos os vereadores para a inauguração do Posto de Saúde da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>215179</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215179/0294-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215179/0294-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal informar todos os gastos relativos à construção do novo prédio da Unidade de Saúde "Dr. Aldo de Oliveira Lino".</t>
   </si>
   <si>
     <t>215180</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215180/0295-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215180/0295-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de profundo pesar pelo falecimento das estimadas pompeenses Laércia Ramos, Luzia de Almeida Pazini, Tereza Pereira Frederico e Júlia Reis da Silva.</t>
   </si>
   <si>
     <t>215181</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215181/0296-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215181/0296-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que informe se consta nos planos daquele Executivo firmar convênio com a Clealco S/A, visando a execução de projeto de cooperação técnica, operacional e financeira para a manutenção do sistema viário do Município, utilizado por aquela empresa.</t>
   </si>
   <si>
     <t>215182</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215182/0297-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215182/0297-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a direção da Associação Cultural e Esportiva de Pompeia pela conquista do troféu de CAMPEÃ do 60º Jogos Regionais da 7ª Região de Esportes do Estado de São Paulo, alcançada pelo time feminino de gateball.</t>
   </si>
   <si>
     <t>215183</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215183/0298-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215183/0298-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal informações acerca da contratação de pedreiros ao custo de quase R$ 1 milhão, segundo consta no Diário Oficial do Estado, edição de 30 de abril.</t>
   </si>
   <si>
     <t>215184</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215184/0299-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215184/0299-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER que inclua nas obras de recapeamento em realização no trecho da Rodovia Comandante João Ribeiro de Barros que corta o perímetro urbano da Vila de Paulópolis, em Pompeia, o recape dos obstáculos, tipo lombada, ali existentes, para que não fiquem com a altura muito reduzida deixando de atender a finalidade a que se destina.</t>
   </si>
   <si>
     <t>215185</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215185/0300-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215185/0300-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao SIM, ao Instituto Nossa Senhora de Fátima, à Associação Oásis, ao Conselho Municipal dos Direitos da Criança e do Adolescente e ao Conselho Municipal Anti-Drogas que estudem a possibilidade de incentivar seus colaboradores e membros que atuam nas áreas de Saúde e Assistência Social a participarem do curso SUPERA promovido pela Secretaria Nacional de Políticas sobre Drogas.</t>
   </si>
   <si>
     <t>215186</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215186/0301-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215186/0301-2016.pdf</t>
   </si>
   <si>
     <t>Solicita Sr. Superintendente do Serviço Autônomo de Água e Esgoto de Pompeia (SAAE) que informe se já foram concluídas todas as melhorias para solucionar o problema ocorrido com o esgoto na Rua João Zanguetin.</t>
   </si>
   <si>
     <t>215187</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215187/0302-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215187/0302-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER que informe sobre a possibilidade de ser iniciada o mais breve possível uma operação tapa-buracos no trecho da Rodovia Comandante João Ribeiro de Barros que passa pela cidade de Pompeia, enquanto não são executadas as obras de recuperação já autorizadas.</t>
   </si>
   <si>
     <t>215188</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215188/0303-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215188/0303-2016.pdf</t>
   </si>
   <si>
     <t>Inserção em ata de voto de pesar pelo falecimento das pompeenses Julia Reis da Silva e Zulmira dos Santos.</t>
   </si>
   <si>
     <t>215189</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215189/0304-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215189/0304-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER providenciar a verificação da sinalização na Rodovia SP-294, na altura do acesso para o Núcleo JK.</t>
   </si>
   <si>
     <t>215190</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215190/0305-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215190/0305-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal informações a respeito do funcionamento da iluminação do minicampo da Vila de Paulópolis.</t>
   </si>
   <si>
     <t>215191</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215191/0306-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215191/0306-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal informações sobre a possibilidade de transferir a Biblioteca de Paulópolis para o prédio onde funcionava a Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>215192</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215192/0307-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215192/0307-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal informações acerca dos contratos para aquisição de material de construção.</t>
   </si>
   <si>
     <t>215193</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215193/0308-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215193/0308-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal informações a respeito de compensações de contribuições previdenciárias.</t>
   </si>
   <si>
     <t>215194</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215194/0309-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215194/0309-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Receita Federal que informe se há procedimento fiscal visando apurar compensações previdenciárias do Município de Pompeia.</t>
   </si>
   <si>
     <t>215195</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215195/0310-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215195/0310-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Gilberto Nascimento e ao Deputado Estadual Celso Nascimento empenho visando a correção de eventuais distorções e estudos para isentar da Cobrança da Contribuição Sindical Rural efetuada pela Confederação Nacional da Agricultura (CNA), alguns proprietários rurais.</t>
   </si>
   <si>
     <t>215196</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215196/0311-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215196/0311-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o jovem Rafael Jovelho de Campos pela conquista do título de CAMPEÃO na categoria tênis de campo, nos 60º Jogos Regionais, realizado no município de Osvaldo Cruz.</t>
   </si>
   <si>
     <t>215197</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215197/0312-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215197/0312-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a inserção na ata dos trabalhos de um voto de congratulações pelo “Dia do Pecuarista”, comemorado no último dia 15 de julho.</t>
   </si>
   <si>
     <t>215198</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215198/0313-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215198/0313-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a inserção na ata dos trabalhos de um voto de congratulações pela comemoração do “Dia do Comerciante” no último dia 16 de julho.</t>
   </si>
   <si>
     <t>215199</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215199/0314-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215199/0314-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o jovem Alex Almeida por representar nossa cidade no curso e treinamento para Bombeiros na Universidade do Texas, EUA.</t>
   </si>
   <si>
     <t>215200</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215200/0315-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215200/0315-2016.pdf</t>
   </si>
   <si>
     <t>Inserção em ata de voto de pesar pelo falecimento dos estimados pompeenses Marcia Dias dos Santos e Porfírio Fernandes Jardim.</t>
   </si>
   <si>
     <t>215201</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215201/0316-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215201/0316-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS informar quais providências foram tomadas em relação à notícia de que a Sra. Isabel Cristina Escorce Januário, quando exercia o cargo de Superintendente daquela autarquia, teria recebido valor superior ao permitido por lei, acima do subsídio do Prefeito Municipal.</t>
   </si>
   <si>
     <t>215202</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215202/0317-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215202/0317-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Governador Geraldo Alckmin a liberação de recursos financeiros visando a construção de uma passarela sobre a Rodovia SP-294, na altura do posto de combustíveis, localizado na Avenida Perimetral.</t>
   </si>
   <si>
     <t>215203</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215203/0318-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215203/0318-2016.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de edição de jornal "O Dia" ao Diretor do DER para que sejam tomadas as providências necessárias.</t>
   </si>
   <si>
     <t>215204</t>
   </si>
   <si>
     <t>Fátima Aparecida Cavaliéri e Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215204/0319-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215204/0319-2016.pdf</t>
   </si>
   <si>
     <t>Solicitam a inserção na ata dos trabalhos de um voto de congratulações pelo "Dia do Agricultor", a ser comemorado no próximo dia 28 de julho.</t>
   </si>
   <si>
     <t>215205</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215205/0320-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215205/0320-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a inserção na ata dos trabalhos de um voto de congratulações pelo "Dia dos Avós", comemorado no próximo dia 26 de julho.</t>
   </si>
   <si>
     <t>215206</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215206/0321-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215206/0321-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a inserção na ata dos trabalhos de um voto de congratulações pela comemoração do "Dia do Motorista" nesta data.</t>
   </si>
   <si>
     <t>215207</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215207/0322-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215207/0322-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações à direção da Fatec Shunji Nishimura pela realização da Sessão Solene de Colação de Grau da 8ª Turma do Curso Superior de Tecnologia de Mecanização em Agricultura de Precisão, cuja cerimônia aconteceu no dia 29 de julho.</t>
   </si>
   <si>
     <t>215208</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215208/0323-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215208/0323-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Padre Márcio Roberto Rios Martins e o Padre Diego Luiz Carvalho de Souza, pela comemoração do Dia do Padre, no próximo dia 4.</t>
   </si>
   <si>
     <t>215209</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215209/0324-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215209/0324-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal que informe quais medidas já foram tomadas visando o cumprimento da Lei Municipal nº 2.595, de 9 de junho de 2015, que "Dispõe sobre a limpeza de terrenos, construções de muros e passeios".</t>
   </si>
   <si>
     <t>215210</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215210/0325-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215210/0325-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER a realização de estudos sobre as possibilidades e empenho daquele órgão competente visando a instalação de Radares reguladores de velocidades em vários pontos da "Via Expressa".</t>
   </si>
   <si>
     <t>215211</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215211/0326-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215211/0326-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do Serviço Autônomo de Água e Esgoto de Pompeia que informe quais medidas foram tomadas visando sanar o mau cheiro exalado da rede de esgoto da Unidade de Saúde da Família "Dr. Aldo Oliveira Lino", na Vila de Paulópolis.</t>
   </si>
   <si>
     <t>215212</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215212/0327-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215212/0327-2016.pdf</t>
   </si>
   <si>
     <t>Inserção em ata de voto de pesar pelo falecimento das estimadas pompeenses Vitalina Batista de Oliveira, Maria Alice de Jesus Santos e Lídia Machado Silva Souza.</t>
   </si>
   <si>
     <t>215213</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215213/0328-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215213/0328-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de profundo pesar pelo falecimento dos estimados pompeenses Anderson de Souza Rodrigues, Maria Luzia Aparecida da Silva, Neusa Maximiano Pereira, Cacilda de Souza Martins Chiavarelli e Lurdes Macedo Bueno.</t>
   </si>
   <si>
     <t>215214</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215214/0329-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215214/0329-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a jovem Vitória Dias Bezerra por ser a vencedora do concurso da RAINHA DA 28ª FESTA DO PEÃO BOIADEIRO DE POMPEIA.</t>
   </si>
   <si>
     <t>215215</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215215/0330-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215215/0330-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que informe se está em vigência o contrato de locação do imóvel situado na Rua Dr. José de Moura Resende, 134, onde estava instalado o Centro de Especialidades Médicas, e, caso afirmativo, qual a data de encerramento.</t>
   </si>
   <si>
     <t>215216</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215216/0331-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215216/0331-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Sr. Prefeito que informe se consta nos planos da atual administração a realização de recapeamento asfáltico no final da Rua Antônio Castro Filho. </t>
   </si>
   <si>
     <t>215217</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215217/0332-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215217/0332-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza as comissões organizadoras da 28ª Festa do Peão Boiadeiro de Pompeia pela grandeza e sucesso da festa para a escolha da Rainha desse evento.</t>
   </si>
   <si>
     <t>215218</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215218/0333-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215218/0333-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita à empresa Funerária Santa Terezinha de Pompeia Ltda. que informe se há previsão para o início das obras necessárias e reformas no prédio do Velório Municipal da Vila de Paulópolis. </t>
   </si>
   <si>
     <t>215219</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215219/0334-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215219/0334-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do Departamento Regional de Saúde (DRS-IX), em Marília, que informe os motivos da falta do medicamento insulina Lantus para o município de Pompeia, bem como quais providências foram ou estão sendo tomadas para a resolução do problema.</t>
   </si>
   <si>
     <t>215220</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215220/0335-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215220/0335-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que encaminhe a esta Casa cópia integral do Processo Administrativo nº 038/2012, instaurado para apuração dos fatos apontados pelo Tribunal de Consta do Estado de São Paulo nos processos TC 3918/026/07 e TC 2357/026/08.</t>
   </si>
   <si>
     <t>215221</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215221/0336-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215221/0336-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com os proprietários do Restaurante Meiji Temaki &amp; Rolls, pela inauguração do mencionado estabelecimento especializado em culinária japonesa, trazendo aos pompeenses mais uma opção gastronômica.</t>
   </si>
   <si>
     <t>215222</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215222/0337-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215222/0337-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados pompeenses José Alves de Souza, Sérgio Benedito Milan, Marina Pereira e Maria das Dores Santos Silva.</t>
   </si>
   <si>
     <t>215223</t>
   </si>
   <si>
     <t>Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Aparecida Cavaliéri, Valdemir Lopes Ferreira, Valentim Marques de Abreu Junior, Vanderlei Ribeiro dos Santos, Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215223/0338-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215223/0338-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a constituição de Comissão Parlamentar de Inquérito - CPI, composta de 5 (cinco) integrantes, para, no prazo de 90 (noventa) dias, podendo ser prorrogada por igual ou menor período, investigar eventuais irregularidades nos pagamentos de adicionais de insalubridade efetuados no período de janeiro de 2005 a dezembro de 2008 a servidores do Departamento de Higiene e Saúde de Pompeia, por parte da Superintendente daquela Autarquia, Isabel Cristina Escorce Januário.</t>
   </si>
   <si>
     <t>215224</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215224/0339-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215224/0339-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados pompeenses Hercílio Mariano da Silva, Antônio Lourenço do Nascimento e Maria Aparecida Caetano de Oliveira.</t>
   </si>
   <si>
     <t>215225</t>
   </si>
   <si>
     <t>Vereadores Carlos Rogério Barbosa e Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215225/0340-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215225/0340-2016.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Diretor da Divisão Regional (DR.7) do Departamento de Estradas de Rodagem do Estado de São Paulo, que informe sobre a possibilidade de reinstalar o obstáculo redutor de velocidade na altura do nº 1127, da Rua Dr. Luiz Miranda, ou a instalação de um radar naquele local, visando coibir o excesso de velocidade dos veículos que trafegam por aquela via.</t>
   </si>
   <si>
     <t>215226</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215226/0341-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215226/0341-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal que informe quais providências serão tomadas ou já foram tomadas por aquele Executivo visando a correção do asfalto localizado na Rua Argentina, esquina com a Rua Chile, tendo em vista o desnível existente.</t>
   </si>
   <si>
     <t>215227</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215227/0342-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215227/0342-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER que informe quando será efetuado o recapeamento do bolsão à margem da Rodovia SP-294, no ponto de parada de ônibus localizado na Praça Moacyr Bellia.</t>
   </si>
   <si>
     <t>215228</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215228/0343-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215228/0343-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à CPFL, em Marília, a substituição do poste de madeira do sistema de iluminação pública da Rua Lara Campos, na altura do nº 133, na Vila de Paulópolis, tendo em vista que a madeira está apodrecida.</t>
   </si>
   <si>
     <t>215229</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215229/0344-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215229/0344-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em ata um voto de profundo pesar pelo falecimento da estimada senhora Gercina Rodrigues Pereira. </t>
   </si>
   <si>
     <t>215230</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215230/0345-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215230/0345-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de membros da Comissão Permanente Julgadora de Licitações do exercício de 2016 da Prefeitura Municipal de Pompeia para prestarem esclarecimentos sobre procedimentos licitatórios.</t>
   </si>
   <si>
     <t>215231</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215231/0346-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215231/0346-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a direção da APAE de Pompeia pela organização e realização do MISS APAE 2016 "A Beleza está em ser diferente", realizado no último dia 27, bem como com todos os profissionais da referida entidade pela realização do trabalho maravilhoso que permite aos alunos atendidos crescerem profissionalmente e espiritualmente, compartilhando alegrias e dificuldades.</t>
   </si>
   <si>
     <t>215232</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215232/0347-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215232/0347-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Estado da Cultura a doação de livros para o município de Pompeia, visando incrementar o acervo das bibliotecas municipais.</t>
   </si>
   <si>
     <t>215233</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215233/0348-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215233/0348-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento do estimado senhor Manoel Dias de Barros.</t>
   </si>
   <si>
     <t>215234</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215234/0349-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215234/0349-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a direção da ACEP pela equipe de Gateball ter conquistado o título de VICE-CAMPEÃ no 2º Campeonato de Trios de Gateball da Região da Alta Paulista, realizado no último dia 28 de agosto, na cidade de Tupã.</t>
   </si>
   <si>
     <t>215235</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215235/0350-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215235/0350-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal e ao Secretário de Esportes, Lazer e Recreação que informem se consta nos planos da atual administração a realização de manutenção nos aparelhos de ginástica instalados na Academia Vida, bem como a restauração da fachada da referida Academia.</t>
   </si>
   <si>
     <t>215236</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215236/0351-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215236/0351-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal e ao Secretário de Esportes, Lazer e Recreação que informem se consta nos planos da atual administração a substituição das lâmpadas do Ginásio de Esportes localizado na Vila de Paulópolis, tendo em vista que se encontram queimadas há vários meses.</t>
   </si>
   <si>
     <t>215237</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215237/0352-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215237/0352-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Governador do Estado de São Paulo, ao Secretário de Estado de Logística e Transporte e ao Diretor da Divisão Regional (DR.7) do Departamento de Estradas de Rodagem do Estado de São Paulo que  informem sobre a possibilidade da construção de uma mureta divisória de pistas na Rodovia Comandante João Ribeiro de Barros (SP-294), no trecho compreendido entre os municípios de Marília e Panorama, visando proporcionar condições mais seguras de trânsito na referida Rodovia.</t>
   </si>
   <si>
     <t>215238</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215238/0353-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215238/0353-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao DECAM - Departamento de Convênios e Assistência Médica do Instituto de Assistência Médica ao Servidor Público Estadual - IAMSPE que informe sobre a possibilidade de retomar o Convênio com a Santa Casa de Pompeia, visando atender o pedido de vários funcionários estaduais que estão sendo prejudicados pela ausência desse convênio.</t>
   </si>
   <si>
     <t>215239</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215239/0354-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215239/0354-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita ao Diretor da Divisão Regional (DR.7) do Departamento de Estradas de Rodagem do Estado de São Paulo as providências necessárias visando a realização de uma vistoria em toda a camada asfáltica da Rodovia Comandante João Ribeiro de Barros, no trecho compreendido entre a Vila de Paulópolis e o município de Oriente, tendo em vista que em alguns trechos o asfalto está apresentando algumas rachaduras e deformações.               </t>
   </si>
   <si>
     <t>215240</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215240/0355-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215240/0355-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com Secretaria Municipal de Educação e Cultura pelo excelente índice alcançado no IDEB.</t>
   </si>
   <si>
     <t>215241</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215241/0356-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215241/0356-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com a Pastoral da Família, da Paróquia Nossa Senhora do Rosário, pelo excelente trabalho que desenvolvem, bem como pela realização do baile, na Sociedade Recreativa, com a participação de toda a família.</t>
   </si>
   <si>
     <t>215242</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215242/0357-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215242/0357-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que informe se consta nos planos da atual administração a realização de recapeamento asfáltico na Rua Alberto Pasqualini.</t>
   </si>
   <si>
     <t>215243</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215243/0358-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215243/0358-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados senhores Elias José dos Santos, Eduardo Freitas, José Candido Bonfim, Wesley da Silva Souza, Nair Ferreira Loncarovich, Maria Luiza de Almeida e Jovelina Alves Bueno.</t>
   </si>
   <si>
     <t>215244</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215244/0359-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215244/0359-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em ata um voto de profundo pesar pelo falecimento dos estimados pompeenses Maria Torres Simão, Encarnação Ruenes Ramos e Celestino Souza Castanho. </t>
   </si>
   <si>
     <t>215245</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215245/0360-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215245/0360-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal que informe quantas cestas básicas e cestas de bebês foram entregues pela Municipalidade nos meses de junho, julho e agosto do corrente ano.</t>
   </si>
   <si>
     <t>215246</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215246/0361-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215246/0361-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Congregação das Irmãs Franciscanas Alcantarinas pelo 147º aniversário de sua fundação e pelos relevantes serviços prestados à humanidade.</t>
   </si>
   <si>
     <t>215247</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215247/0362-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215247/0362-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Parabeniza o Sr. Prefeito Municipal e a Comissão Organizadora "Resgate da Tradição" da 28ª Festa do Peão Boiadeiro de Pompeia.  </t>
   </si>
   <si>
     <t>215248</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215248/0363-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215248/0363-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Manifesta congratulações à direção da Associação Cultural e Esportiva de Pompeia - ACEP por proporcionar a belíssima e emocionante apresentação da cantora japonesa Atsuko Kudo no último domingo na sede daquela Associação. </t>
   </si>
   <si>
     <t>215249</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215249/0364-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215249/0364-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações ao jovem Jefferson May pela excelente apresentação na 28ª Festa do Peão Boiadeiro de Pompeia.</t>
   </si>
   <si>
     <t>215250</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215250/0365-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215250/0365-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados senhores José Ferreira do Nascimento, Alexandrina Pires de Souza, Valdomiro Lopes e Josefa da Conceição dos Santos.</t>
   </si>
   <si>
     <t>215251</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215251/0366-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215251/0366-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações à direção da Associação Cultural e Esportiva de Pompeia - ACEP pela realização e organização do 4º Torneio Incentivo "COPA SATSUMAYA" de Gateball de Pompeia, que aconteceu no último dia 25.</t>
   </si>
   <si>
     <t>215252</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215252/0367-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215252/0367-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento do estimado pompeense Paulo Sérgio Schimidt Gonçalves.</t>
   </si>
   <si>
     <t>215253</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215253/0368-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215253/0368-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados pompeenses Célio Rodrigues Freire e Leonardo  Ferreira de Souza.</t>
   </si>
   <si>
     <t>215254</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215254/0369-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215254/0369-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a senhora Otília Cavalheiro Asmar pelo lançamento do livro de sua autoria: "SIM VALEU A PENA", que aconteceu em noite de autógrafos no último dia 8, na Sociedade Recreativa.</t>
   </si>
   <si>
     <t>215255</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215255/0370-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215255/0370-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção do Centro de Assistência Social Nossa Senhora de Fátima, extensivo à equipe de voluntários, pela organização e sucesso do evento beneficente realizado no último dia 8, em prol daquela entidade.</t>
   </si>
   <si>
     <t>215256</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215256/0371-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215256/0371-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses Decília dos Santos Maia, Maria Rosa de Jesus da Silva, Armando Rueda Lebron, Alaíde Maria dos Santos Carvalho e Severino José dos Santos.</t>
   </si>
   <si>
     <t>215257</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215257/0372-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215257/0372-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em atea votos de congratulações pela comemoração do Dia do Fisioterapeuta, Dia do Professor e Dia do Médico. </t>
   </si>
   <si>
     <t>215258</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215258/0373-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215258/0373-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que informe o número de pacientes cadastrados no Sistema Informatizado de Saúde daquela autarquia, bem como se o prontuário eletrônico já está implantado.</t>
   </si>
   <si>
     <t>215259</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215259/0374-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215259/0374-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente do DHS que informe se consta nos planos daquela autarquia a realização de nebulização no município até o término do corrente ano.</t>
   </si>
   <si>
     <t>215260</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215260/0375-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215260/0375-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o jovem Gabriel Matos e toda sua família pela inauguração do empreendimento Paladar Bar e Restaurante, nesta cidade.</t>
   </si>
   <si>
     <t>215261</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215261/0376-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215261/0376-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Urbanização de Assentamentos Precários informações sobre a entrega total das moradias do Programa Minha Casa, Minha Vida, em Pompeia.</t>
   </si>
   <si>
     <t>215262</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215262/0377-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215262/0377-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à direção da Usina Clealco, unidade de Queiroz, que informe sobre a possibilidade de solucionar o afundamento das cabeceiras da ponte provisória sobre o Córrego do Fiori, na Vicinal Tufic Baracat.</t>
   </si>
   <si>
     <t>215263</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215263/0378-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215263/0378-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a concessão de licença para tratar de interesses particulares pelo período de 16 (dezesseis) dias a partir de 18 de outubro.</t>
   </si>
   <si>
     <t>215264</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215264/0379-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215264/0379-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de profundo pesar pelo falecimento dos estimados pompeenses Vanir Custódio Duarte, Antônio Pereira Marques, Maria da Conceição Oliveira Zanguetin Pine, Rubens Fernandes, Alaíde Vieira dos Santos Oliveira, Arlindo Soares de Almeida e Rosa Chidiquimo Monari.</t>
   </si>
   <si>
     <t>215265</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215265/0380-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215265/0380-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a direção da empresa Máquinas Agrícolas Jacto S/A por ter sido eleita, em 2016, pela quarta vez consecutiva, campeã na categoria Máquinas e Implementos Agrícola do Prêmio Melhores do Agronegócio da revista Globo Rural.</t>
   </si>
   <si>
     <t>215266</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215266/0381-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215266/0381-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Insere em ata voto de congratulações pela comemoração do Dia do Dentista no dia próximo dia 25. </t>
   </si>
   <si>
     <t>215267</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215267/0382-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215267/0382-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratulações com a direção da empresa Máquinas Agrícolas Jacto S/A por ter sido eleita como a melhor empresa do Segmento de Tratores e Máquinas Agrícolas, na premiação Melhores do Agronegócio 2016, concedida pela Revista Globo Rural. </t>
   </si>
   <si>
     <t>215268</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215268/0383-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215268/0383-2016.pdf</t>
   </si>
   <si>
     <t>Congratulações com o Coordenador do Projeto Municipal "Judô em Ação", extensivas aos professores e atletas, pelos excelentes resultados alcançado no Campeonato Paulista Final Aspirante, realizado na cidade de Mauá.</t>
   </si>
   <si>
     <t>215269</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215269/0384-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215269/0384-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Congratulações com direção da Fundação Shunji Nishimura de Tecnologia e à direção da FATEC Shunuji Nishimura pela iniciativa de implantar o segundo curso superior inédito no Brasil, o Curso Big Data do Agronegócio. </t>
   </si>
   <si>
     <t>215270</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215270/0385-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215270/0385-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento das estimadas pompeenses Lindalva Antonio Veloso, Dejanira de Souza Cavalcante e Adelina Marques Silva.</t>
   </si>
   <si>
     <t>215271</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215271/0386-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215271/0386-2016.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Exmo. Senhor Prefeito Municipal que informe como está o andamento dos estudos objetivando a realização da revisão do Plano de Carreira e Remuneração do Magistério Público Municipal, e para quando está previsto o encaminhamento do Projeto de Lei a esta Casa de Leis.</t>
   </si>
   <si>
     <t>215272</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215272/0387-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215272/0387-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente do Conselho de Estudos Políticos do Senado Federal a possibilidade do envio a esta Câmara Municipal de 20(vinte) exemplares do livro "O PODER LEGISLATIVO MUNICIPAL NO BRASIL - Papel Institucional, desafios e perspectivas".</t>
   </si>
   <si>
     <t>215273</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215273/0388-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215273/0388-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza a servidora pública municipal Isabel Cristina Escorce Januário, Oficial Legislativo desta Casa de Leis, por ter sido eleita prefeita da nossa cidade no pleito realizado no dia 2 do corrente.</t>
   </si>
   <si>
     <t>215274</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215274/0389-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215274/0389-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Fundador e Presidente do Programa Voluntariado Árvore da Cidadania, Marcio Liberato, extensivo a todos os voluntários do Programa, pela grandiosa iniciativa dos diversos projetos desenvolvidos em nossa cidade até o momento, trazendo benefícios muito relevantes para a comunidade pompeense.</t>
   </si>
   <si>
     <t>215275</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215275/0390-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215275/0390-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações à direção da Associação Cultural e Esportiva de Pompeia - ACEP pela equipe de Gateball composta pelos jogadores Eiki Shigematsu, Ilka Iwamoto, Marcos Kashima, Diogo Iwamoto e Eri Iwamoto, ter conquistado o título de CAMPEÃ no Campeonato Taça Rengo de Gateball da Alta Paulista, realizado no último dia 30, na cidade de Tupã.</t>
   </si>
   <si>
     <t>215276</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>COMISSÃO PARLAMENTAR DE INQUÉRITO - INSALUBRIDADE</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215276/0391-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215276/0391-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a prorrogação do prazo para o encerramento da Comissão Parlamentar de Inquérito, instituída com a finalidade de apurar eventuais irregularidades nos pagamentos de adicionais de insalubridade efetuados no período de janeiro de 2005 a dezembro de 2008, a servidores do Departamento de Higiene e Saúde de Pompeia, por mais 30(trinta) dias.</t>
   </si>
   <si>
     <t>215277</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO PROCESSANTE - REPRESENTAÇÃO </t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215277/0392-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215277/0392-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de sessão para julgamento do Relatório Final exarado pela Comissão Processante, nos autos do Processo nº 39.666, instaurada em razão de Representação formulada pelo Vereador Vanderlei Ribeiro dos Santos em face do Vereador Marcio Rogério Caffer.</t>
   </si>
   <si>
     <t>215278</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215278/0393-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215278/0393-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de profundo pesar pelo falecimento das estimadas pompeenses Corina Alcântara de Oliveria Silva, Laura Maria de Jesus e Benedita Basso de Souza.</t>
   </si>
   <si>
     <t>215279</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215279/0394-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215279/0394-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Governador, Geraldo Alckmin, o atendimento do pleito de revalorização da carreira dos assistentes agropecuários, que tramita na Casa Civil, processo SAA  n.° 17.866/2013 (CC n.° 153.777/2013), e a realização urgente de concurso público para reforçar o quadro de assistentes agropecuários e de servidores de apoio agropecuário e administrativo das Coordenadorias da Secretaria de Agricultura e Abastecimento, tendo em vista a importância dos serviços prestados por esses profissionais.</t>
   </si>
   <si>
     <t>215280</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215280/0395-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215280/0395-2016.pdf</t>
   </si>
   <si>
     <t>Solicita a inserção em ata, de um voto de congratulações pelo transcurso do Dia do Escrivão de Polícia, no dia 5 de novembro. Solicita, ainda, que seja dada ciência à escrivã Marcia Teixeira Barbosa, que há mais de 20 anos atua na Delegacia de Pompeia, parabenizando-a pelos relevantes serviços prestados no exercício de sua profissão.</t>
   </si>
   <si>
     <t>215281</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Carlos Rogério Barbosa e Válter Bettio</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215281/0396-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215281/0396-2016.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Exmo. Sr. Prefeito Municipal que informe os motivos da solicitação ao Departamento de Estradas de Rodagem da retirada do obstáculo situado na Rua Dr. Luiz Miranda, altura do nº 1.127, bem como informar sobre a possibilidade de reinstalar o mais rápido possível o obstáculo redutor de velocidade, visando restabelecer as condições de segurança naquele local.</t>
   </si>
   <si>
     <t>215282</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215282/0397-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215282/0397-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal que informe se consta nos planos da atual administração completar o recape asfáltico realizado na Rua João Zanguetin incluindo o pequeno trecho que não recebeu essa necessária melhoria.</t>
   </si>
   <si>
     <t>215283</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215283/0398-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215283/0398-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Gerência da Caixa Econômica Federal, agência de Pompeia, que informe sobre a possibilidade de instalarem um relógio nas dependências daquela agência para visualização pelo público atendido, sobretudo próximo aos caixas convencionais, podendo ser utilizado o painel de controle das senhas de atendimento.</t>
   </si>
   <si>
     <t>215284</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215284/0399-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215284/0399-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Direção Regional da Companhia Paulista de Força e Luz- CPFL as providências necessárias visando a realização de uma vistoria na rede de iluminação da Rua Abílio Duarte, Vila de Paulópolis, situada do lado direito, sentido Pompeia/Tupã, tendo em vista que as lâmpadas estão acendendo e apagando constantemente.</t>
   </si>
   <si>
     <t>215285</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215285/0400-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215285/0400-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Gerente da Agência dos Correios e Telégrafos de Pompeia que informe sobre a possibilidade de disponibilizar naquela agência o sistema de senhas de atendimento prioritário de idosos, gestantes, pessoas com crianças de colo e pessoas com deficiência, tendo em vista que atualmente é disponibilizado somente um tipo de senha.</t>
   </si>
   <si>
     <t>215286</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215286/0401-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215286/0401-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento dos estimados pompeenses Benedita Duarte Zavatin, Nilson dos Reis Silva, João Alves Damaceno e Aparecido Vicenzoto.</t>
   </si>
   <si>
     <t>215287</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215287/0402-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215287/0402-2016.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Governador do Estado, Geraldo Alckmin, e ao Ilustríssimo Senhor Secretário do Meio Ambiente do Estado de São Paulo, Ricardo Salles,  que informem sobre a possibilidade de ser destinado para o município de Pompeia um caminhão coletor e compactador de lixo, que muito contribuirá para a gestão dos resíduos sólidos em nossa cidade.</t>
   </si>
   <si>
     <t>215289</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215289/0403-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215289/0403-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento do estimado senhor Manoel Ribeiro da Silva.</t>
   </si>
   <si>
     <t>215290</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215290/0404-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215290/0404-2016.pdf</t>
   </si>
   <si>
     <t>Solicita informações à direção da Divisão Regional de Saúde a respeito da falta de insulina glargina.</t>
   </si>
   <si>
     <t>215291</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215291/0405-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215291/0405-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações aos Conselheiros Tutelares de Pompeia pelo transcurso do Dia Nacional do Conselheiro Tutelar, comemorado no último dia 18.</t>
   </si>
   <si>
     <t>215292</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215292/0406-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215292/0406-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento do estimado senhor Manoel Alves Magalhães.</t>
   </si>
   <si>
     <t>215293</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215293/0407-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215293/0407-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações com a judoca pompeense Inara Rosado Ribeiro dos Santos pela sua excelente atuação na disputa de vaga para ingressar na Seleção Brasileira categoria meio pesado até 70 quilos.</t>
   </si>
   <si>
     <t>215294</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215294/0408-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215294/0408-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à direção da Empresa Circular Cidade de Pompeia, permissionária do Serviço Municipal de Transporte Coletivo que informe por qual motivo foram desativados alguns horários da linha do serviço de transporte.</t>
   </si>
   <si>
     <t>215295</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215295/0409-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215295/0409-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento do estimado senhor JORGE TAMURA, Ex-Prefeito de Pompeia e Ex-Vereador desta Casa de Leis, ocorrido no último dia 2, na cidade de Bauru.</t>
   </si>
   <si>
     <t>215296</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215296/0410-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215296/0410-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata voto de pesar pelo falecimento do estimado senhor Irvano Aguiar e das senhoras Helita Maria de Souza, Laurinda Pereira Patorí e Maria Rodrigues da Silva.</t>
   </si>
   <si>
     <t>215297</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215297/0411-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215297/0411-2016.pdf</t>
   </si>
   <si>
     <t>Manifesta congratulações com a professora do Centro de Danças do Instituto Selma Jonas de Amigos da Arte, Sra. Selma Jonas, manifestando congratulações pela apresentação do espetáculo "O MÁGICO DE OZ", que aconteceu no último dia 26, na Arena Esportes &amp; Eventos.</t>
   </si>
   <si>
     <t>215298</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215298/0412-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215298/0412-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Ilustríssima Senhora Superintendente do Departamento de Higiene e Saúde de Pompeia o envio da cópia do Contrato celebrado entre aquela Autarquia e a empresa UNIMED, no exercício de 2010, visando a realização de laudo sobre avaliação de cargos e funções insalubres, bem como envie cópia do referido laudo.</t>
   </si>
   <si>
     <t>215299</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215299/0413-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215299/0413-2016.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Sr. Edson Rocha da Silva e demais membros da diretoria do Clube Esportivo dos Milicianos e Amigos de Pompeia- CERMAP pela organização e realização do 3º Campeonato de Futebol das Indústrias, no último domingo.</t>
   </si>
   <si>
     <t>215300</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215300/0414-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215300/0414-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Companhia Paulista de Força e Luz (CPFL), em Marília, a realização de vistoria no poste de iluminação situado na Rua Alberto Verri, no Jardim Olmira Pereira de Carvalho, em frente ao Centro Dia "Thereza Esperandio Moro", com a finalidade de providenciar a sua substituição, tendo em vista que o poste é de madeira e está deteriorado oferecendo risco de queda.</t>
   </si>
   <si>
     <t>215301</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215301/0415-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215301/0415-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Solicita à Direção Regional do DER, em Assis, a realização de uma vistoria na camada asfáltica da Rodovia SP-294, em toda a extensão do trecho que corta o perímetro urbano do nosso Município, visando a eliminação de borrachudos.   </t>
   </si>
   <si>
     <t>215302</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215302/0416-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215302/0416-2016.pdf</t>
   </si>
   <si>
     <t>Insere em ata um voto de profundo pesar pelo falecimento dos estimados pompeenses Ênio Orlando dos Santos e Válter Eltee.</t>
   </si>
   <si>
     <t>215303</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Elcio Rigotto Zapparoli, Valentim Marques de Abreu Junior</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215303/0417-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215303/0417-2016.pdf</t>
   </si>
   <si>
     <t>Solicita à Gerência Regional da CPFL, em Marília, a realização de uma completa vistoria na rede de energia elétrica situada entre a Vila de Novo Cravinhos e o Bairro Córrego Branco visando efetuar as melhorias necessárias.</t>
   </si>
   <si>
     <t>400767</t>
   </si>
   <si>
     <t>OADM</t>
   </si>
   <si>
     <t>Ofício da Administração Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400767/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400767/0001-2016.pdf</t>
   </si>
   <si>
     <t>Convoca extraordinariamente a Câmara Municipal para a deliberação de projetos de lei.</t>
   </si>
   <si>
     <t>400768</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400768/0002-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400768/0002-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 453/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Elcio Rigotto Zapparoli, Fátima Cavaliéri, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações a respeito de concessão de abono salarial aos servidores públicos do Município e aos conselheiros tutelares no mês de dezembro deste ano.  Informa que, em virtude do atual cenário de crise que assola todos os segmentos da economia do país, ficam na impossibilidade de conceder abono salarial, no momento, aos dedicados servidores públicos.</t>
   </si>
   <si>
     <t>400769</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400769/0003-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400769/0003-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 464/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da instalação de vigilância eletrônica em toda a cidade, em todas as entradas, nos bairros e próximo aos estabelecimentos bancários, de acordo com o compromisso de campanha do atual Prefeito.  Informa que o projeto de implantação de vigilância eletrônica da cidade já está pronto, e será executado assim que o orçamento permitir.</t>
   </si>
   <si>
     <t>400770</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400770/0004-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400770/0004-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 452/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações acerca de quanto o Executivo economizou até a presente data com a redução do horário de atendimento ao público nas repartições municipais.  Informa que, de acordo com o levantamento realizado pelo setor competente, a economia verificada com a redução do horário de atendimento ao público nas repartições públicas municipais, de 1º de outubro a 1º de dezembro de 2015, foi de aproximadamente R$ 462.022,00, ou seja, uma média mensal de R$ 231.011,00.</t>
   </si>
   <si>
     <t>400771</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400771/0005-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400771/0005-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 454/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações sobre a realização de recape asfáltico da Rua Brasília, no trecho que ainda não recebeu essa melhoria.  Informa que o trecho da Rua Brasília que ainda não recebeu melhoria de recape asfáltico, será executado assim que houver a liberação de recursos para esse serviço.</t>
   </si>
   <si>
     <t>400772</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400772/0006-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400772/0006-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 455/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações a respeito da realização das benfeitorias necessárias na Rua César Martins Pirajá, tais como: obras para evitar que imóveis sejam danificados em decorrência do barranco que margeia a Rua Osvaldo Borges Ferreira e que fica atrás de várias casas; recape asfáltico e a retirada de entulhos, galhos e lixo da lateral daquela via pública.  Informa que estão sendo executados os serviços necessários na Rua César Martins Pirajá, juntamente com o Serviço Autônomo de Água e Esgoto de Pompeia.</t>
   </si>
   <si>
     <t>400773</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400773/0007-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400773/0007-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 463/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito da construção de 500 (quinhentas) casas populares em Pompeia, de acordo com o compromisso de campanha eleitoral do atual Prefeito.  Informa que:  - 40 (quarenta) casas estão sendo construídas no Jardim Primavera (Projeto Minha Casa Minha Vida)  - 50 (cinquenta) casas serão liberadas para a Vila de Paulópolis, pelo Governo Estadual, em janeiro de 2016;  - 150 (cento e cinquenta) casas, cujo projeto está sendo analisado pela CDHU, para serem construídas entre o Lacombe e o Jardim José Januário;  - 200 (duzentas) casas foram prometidas pelo Ministro Kassab, cuja liberação está sendo analisada, no local localizado entre o Lacombe e o Jardim José Januário.  Assim, no total, estão previstas para Pompeia, mais 440 (quatrocentos e quarenta) casas, além do que, existe projeto de uma Imobiliária, que se encontra em apreciação, de mais 164 (cento e sessenta e quatro) casas no Jardim José Januário, através do Programa “Minha Casa Minha Vida”.  Informa, ainda, que a Administração se empenhou para a construção de mais casas em Pompeia, dependendo de liberação de recursos pelos Governos Federal e Estadual.</t>
   </si>
   <si>
     <t>400774</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400774/0008-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400774/0008-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 457/2015, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito da manutenção nos poços daquela Autarquia.  Informa que no exercício de 2015, o serviço de manutenção dos poços do SAAE, quando necessário, foi realizado pelos próprios servidores daquela autarquia e que no exercício de 2015 não foi realizado processo licitatório tendo por objeto a manutenção de poços.</t>
   </si>
   <si>
     <t>400775</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400775/0009-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400775/0009-2015.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 458/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou cópia do inteiro teor do processo licitatório referente à perfuração do poço localizado na Praça "Valmir Mendes de Oliveira".  Informa que, em virtude do grande volume de folhas que instruem o feito, entende por bem, colocar dito processo à disposição para análise e consulta, para tanto há de ser marcado junto àquela Superintendência, dia e hora.  Informa, ainda, que não existe em nosso Município praça denominada “Valmir Mendes de Oliveira”, tendo um poço instalado na praça denominada Luzia F. Cavaliéri, onde encontra-se instalada também uma academia ao ar livre com a denominação de “Valmir Mendes de Oliveira”.</t>
   </si>
   <si>
     <t>400776</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400776/0010-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400776/0010-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 4/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que pediu informações acerca do Programa de INTERNET GRATUITA.  Informa que o projeto piloto abrange as praças Jesus Maria e Rui Barbosa e a Rodoviária;  Quanto ao acesso aos demais bairros, relata que todo munícipe pode realizar seu cadastro no portal da Prefeitura de Pompeia, e que o acesso depende de cada equipamento e dispositivo utilizados, próximos dos equipamentos instalados.  Informa, ainda, que até o momento aproximadamente 500 usuários aderiram ao programa Internet Gratuita e que até a presente data não houve pagamento para o Programa Internet Gratuita, sendo que o referido projeto está em fase de implantação.</t>
   </si>
   <si>
     <t>400777</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400777/0011-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400777/0011-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 10/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer e Nilson Fernandes da Silva, referente a informações acerca de reajuste salarial aos servidores.  Informa que encaminhará projeto de lei assim que os recursos permitirem.  Ressalta que o reajuste foi aplicado tendo como base a receita corrente líquida do ano de 2015, e que, se for garantido um aumento de repasses, com certeza será concedido um índice melhor. </t>
   </si>
   <si>
     <t>400778</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400778/0012-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400778/0012-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 5/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações sobre máquinas e veículos da Municipalidade que estão precisando de reparos.  Informa que o setor estará à disposição no dia 29 de fevereiro de 2016, às 9h00.</t>
   </si>
   <si>
     <t>400779</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400779/0013-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400779/0013-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 16/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos Vereadores Carlos Rogério Barbosa, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, acerca de informações a respeito de recape asfáltico.  Informa que já está na programação da atual administração a realização do recape das vias públicas mencionadas no Requerimento.</t>
   </si>
   <si>
     <t>400780</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400780/0014-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400780/0014-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 9/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da falta de iluminação na entrada de Pompeia.  Informa que devido ao serviço de recapeamento realizado na entrada da cidade pela empresa SEMPAR, vários pontos de cruzamento e travessia de tubulação de energia foram danificados, impedindo que todas as luminárias dos canteiros centrais, no mencionado trecho, fiquem acesas no período noturno.  Salienta que a Municipalidade está tomando as devidas providências, tais como a substituição da tubulação e da fiação danificada, visando à estabilização da referida iluminação pública.</t>
   </si>
   <si>
     <t>400781</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400781/0015-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400781/0015-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 2/2016, de autoria do Vereador ELCIO RIGOTTO ZAPPAROLI, que solicitou informações sobre quais doações de imóveis foram realizadas em 8 de setembro de 2003 e em 3 de agosto de 2005, bem como cópia de todos os processos de doação.  Informa que no Sistema Informatizado de Controle de Processos da Municipalidade consta que foram realizadas doações de imóveis à empresa Reinaldo da Silva Moreira – ME, Processo Administrativo 525/2003), e à empresa Marcio Rogério Caffer – ME (Processos Administrativos 525/2003 e 732/2005).  Encaminha cópia integral das doações do processo nº 732/2005, que foi feita à empresa Marcio Rogério Caffer – ME, de 8 de julho de 2005, justificando que por ora, não foram encontrados os processos administrativos 525 e 765 de 2003.</t>
   </si>
   <si>
     <t>400782</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400782/0016-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400782/0016-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 22/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações se o Departamento de Recursos Humanos da Prefeitura tem observado as leis vigentes, em especial a Lei Municipal nº 2.275, de 14 de maio de 2009, antes de exonerar servidoras municipais.  Informa que o Executivo vem cumprindo expressamente todas as leis vigentes no Município, de igual modo com referência à exoneração de servidoras municipais.</t>
   </si>
   <si>
     <t>400783</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400783/0017-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400783/0017-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 6/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, solicitando informações sobre quais empresas de publicidade pagam taxas para a Municipalidade visando a manutenção de outdoors nas entradas da cidade, bem como a respeito dos recolhimentos com essa publicidade que ocorreram de janeiro de 2003 até a presente data, mencionando o nome da empresa, o valor recebido, a data do pagamento e o período de utilização do espaço.  Informa que os setores da Municipalidade estão logrando todos os esforços no sentido de promover o cumprimento das diretrizes legais concernentes à exploração de propaganda fazendo uso de outdoors nos limites territoriais do Município.</t>
   </si>
   <si>
     <t>400784</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400784/0018-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400784/0018-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 26/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou cópia do inteiro teor do Contrato nº 7/2016, referente à Tomada de Preços nº 6/2015, que tem como objeto a execução de obras de sinalização vertical, horizontal e semafóricas no Município, no valor de R$ 359.500,00.  Coloca o setor à disposição do Vereador no dia 29 de fevereiro de 2016, às 9h30, para verificação “in loco”.</t>
   </si>
   <si>
     <t>400785</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400785/0019-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400785/0019-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 37/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer e Valdir Cervelin, que solicitou informações a respeito de esgoto que está sendo lançado a céu aberto.  Informa que é de conhecimento da Municipalidade os transtornos com o lançamento dos referidos esgotos, que foram causados pelo excesso de chuva nos meses de dezembro de 2015 e janeiro de 2016. Salienta que todas as providências estão sendo tomadas para solucionar o problema. </t>
   </si>
   <si>
     <t>400786</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400786/0020-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400786/0020-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 38/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da área de lazer do Núcleo Tufic Baracat.  Informa que foi encaminhada uma notificação para a empresa responsável para que as obras sejam retomadas.  Informa, ainda, que o Executivo Municipal está aguardando a resposta. </t>
   </si>
   <si>
     <t>400787</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400787/0021-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400787/0021-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 32/2016, do DHS de Pompeia, em resposta ao Requerimento nº 429/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações, inclusive mês a mês, sobre o número de castrações de cães e gatos.  Informa que foram 70 castrações em 2014, entre cães e gatos, e que em 2015 não foi realizada nenhuma castração.  Salienta que em 2015 aquela Autarquia esteve em processo de construção, tanto do laboratório de eutanásia quanto do laboratório de castração.  Relata ainda que está em processo de licitação a compra de medicamentos e material ambulatorial de uso nas cirurgias. Informa também que no mês de novembro de 2015 foi dada entrada no Conselho Regional de Medicina Veterinária, de quem estão aguardando autorização para o início dos trabalhos.</t>
   </si>
   <si>
     <t>400788</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400788/0022-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400788/0022-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 33/2016, do DHS de Pompeia, em resposta ao Requerimento nº 436/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações a respeito de atendimento médico na USF Dr. Aldo de Oliveira Lino no dia 20 de novembro de 2015.  Informa que na referida data o profissional de medicina estava de atestado, com falta justificada.  Informa, ainda, que não houve atendimento médico naquela unidade de saúde e que todos os atendimentos realizados foram na área de enfermagem e odontológica. Explica que quando há falta de médico, por qualquer que seja o motivo, os pacientes que precisarem desse atendimento são encaminhados para outra unidade e as urgências e emergência encaminhadas para a Santa Casa. </t>
   </si>
   <si>
     <t>400789</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400789/0023-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400789/0023-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 34/2016, do DHS de Pompeia, em resposta ao Requerimento nº 419/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito dos nomes dos médicos e horário de atendimento na unidade de saúde da Vila de Paulópolis.  Informa que na Unidade Dr. Aldo de Oliveira Lino, atua a Dra. Érika Fernanda Dompieri Odorizzi todos os dias, das 7 às 17 horas, com intervalo de 2 (duas) horas para o almoço;  Também relata que o Dr. Silvio Aparecido Pereira atende naquela unidade todas as sextas-feiras, a partir das 7 horas.  Ressalta que as consultas de pediatria de todas as unidades estão sendo referenciadas para o Centro de Especialidades Médicas, reinaugurado em outubro de 2015, e contando com 13 (treze) especialidades, além da pediatria.  Salienta, ainda, que todos os pacientes de Paulópolis têm à disposição um veículo VAN para transportá-los para as consultas, exames, fisioterapia e outros serviços referenciados a Pompeia e Marília. </t>
   </si>
   <si>
     <t>400790</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400790/0024-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400790/0024-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 36/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que reiterou informações a respeito da compra de bombas de recalque.  Informa que dentro do contexto econômico atual, levando ainda em conta a conveniência administrativa, referidas bombas de recalque sobressalentes serão adquiridas ao seu tempo oportuno.</t>
   </si>
   <si>
     <t>400791</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400791/0025-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400791/0025-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 37/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito de esgoto lançado a céu aberto nas proximidades da Rua Engenheiro Jaime Cintra com a Rua Itália.  Informa que não há esgoto lançado a céu aberto naquele local.</t>
   </si>
   <si>
     <t>400792</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400792/0026-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400792/0026-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 58/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações acerca dos documentos referentes à nomeação do Sr. Vítor Leandro Cassaro Alves Simões naquela Autarquia.  Informa que a referida documentação se encontra arquivada naquela Autarquia, agendando para o dia 2/3/2016, às 9 horas, junto àquela Superintendência, para tal desiderato.</t>
   </si>
   <si>
     <t>400793</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400793/0027-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400793/0027-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 24/2016, de autoria do Vereador Marcio Rogério Caffer, ao Executivo que informasse, de forma detalhada,  quais despesas foram poupadas para que se alcançasse a economia de R$ 462.022,00 com a redução do horário de atendimento ao público nas repartições públicas municipais, de 1º de outubro de 2015 a 1º de dezembro do mesmo ano.  Em resposta, o Executivo colocou o setor à disposição do Vereador no dia 4 de março de 2016, às 10 horas.</t>
   </si>
   <si>
     <t>400794</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400794/0028-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400794/0028-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 23/2016, de autoria do Vereador Marcio Rogério Caffer, que solicitou informações a respeito da utilização de veículos, máquinas e equipamentos da Municipalidade, no período de janeiro de 2015 até a presente data.  Em resposta, o Executivo colocou o setor à disposição do Vereador no dia 7 de março de 2016, às 10 horas.</t>
   </si>
   <si>
     <t>400795</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400795/0029-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400795/0029-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 47/2016, de autoria do Vereador Valdir Cervelin e subscrito pelos Vereadores Marcio Rogério Caffer e Valdemir Lopes Ferreira, que solicitou informações a respeito de doação de terrenos no Distrito Industrial.  Informa que todos os terrenos relativos às doações de lotes de terrenos urbanos, localizado no Distrito Industrial IV de Pompeia foram encaminhados ao Legislativo Municipal.</t>
   </si>
   <si>
     <t>400796</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400796/0030-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400796/0030-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 28/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito do asfaltamento dos trechos de serra.  Informa que essas obras serão efetuadas assim que o orçamento permitir.</t>
   </si>
   <si>
     <t>400797</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400797/0031-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400797/0031-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 31/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Valentim Marques de Abreu Júnior e Valdir Cervelin, solicitando que informe se no período de janeiro de 2009 até a presente data foi doado terreno pertencente à Municipalidade para empresa de algum servidor municipal ocupante de cargo em comissão ou de parentes de servidores comissionados.  Informa que todas as doações realizadas a partir de janeiro de 2009 obedeceram, rigorosamente, aos requisitos legais, sendo certo que foram auditadas pelo Tribunal de Contas do Estado de São Paulo e não apresentaram qualquer apontamento.</t>
   </si>
   <si>
     <t>400798</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400798/0032-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400798/0032-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 49/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações acerca das exonerações e nomeações de servidores no período de 1º de novembro de 2015 até a presente data, mencionando o cargo e a referência.  Informa que todas as portarias referentes às exonerações e nomeações tiveram seus respectivos extratos regulamente publicados, de certo que as cópias dos inteiros teores das referidas portarias foram regularmente encaminhadas ao Legislativo.   </t>
   </si>
   <si>
     <t>400799</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400799/0033-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400799/0033-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 32/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Valentim Marques de Abreu Júnior e Valdir Cervelin, que solicitou informações a respeito do horário de trabalho do Sr. José Luiz Orgaz, que foi nomeado para exercer o emprego em comissão de Chefe da Divisão de Controle e Manutenção do Terminal Rodoviário, referência 23-A, bem como o período das últimas férias que ele teve em descanso.  Informa que o referido servidor presta importantes e eficientes serviços públicos de modo ininterrupto, inclusive em regime de plantão.  Também relata que o servidor José Luiz Orgaz gozou o último período concessivo de férias de 9 a 28 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>400800</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400800/0034-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400800/0034-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 33/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Valentim Marques de Abreu Júnior e Valdir Cervelin, que solicitou informações acerca do período em que o médico Roberto Mauro Borges prestou serviços junto à Municipalidade durante a atual administração, bem como o local que desempenhou suas funções e a carga horária diária de trabalho.  Informa que o referido médico prestou serviços junto ao DHS, no período de julho de 2011 a dezembro de 2015, sendo que desempenhava suas funções na USF “Dr. Luiz Padilha de Oliveira”, e na Santa Casa de Pompeia, com carga horária total de 24 horas semanais.</t>
   </si>
   <si>
     <t>400801</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400801/0035-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400801/0035-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 39/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer e Valdir Cervelin, que solicitou informações a respeito das obras de infraestrutura no Loteamento Chácaras Aurora e na estrada que dá acesso às Chácaras Recreio.  Informa que referidas obras serão realizadas assim que o orçamento permitir.   </t>
   </si>
   <si>
     <t>400802</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400802/0036-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400802/0036-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 46/2016, de autoria do Vereador ELCIO RIGOTTO ZAPPAROLI e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações acerca do asfaltamento das ruas do Loteamento Chácaras Aurora.  Informa que o asfaltamento das ruas daquele local está dentro do programa de pavimentação, que será realizado com recurso do Governo Federal, conquistado através de emendas de deputados.</t>
   </si>
   <si>
     <t>400803</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400803/0037-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400803/0037-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 63/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos Vereadores Carlos Rogério Barbosa, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito das ações que estão sendo desenvolvidas referente à Lei Municipal que “Institui o Programa Municipal de Conscientização sobre a Reciclagem de óleos e Gorduras de Uso Culinário no Município de Pompeia”.  Informa que está instruindo a Associação de Reciclagem de Pompeia quanto à conscientização sobre a Reciclagem de Óleos e Gorduras de Uso Culinário junto à população.</t>
   </si>
   <si>
     <t>400804</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400804/0038-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400804/0038-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 30/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou cópia do inteiro teor do Processo Administrativo nº 1.820/2014, de 18 de novembro de 2014, que originou a doação de terreno no Distrito Industrial à empresa José Pereira da Silva Filho Consultoria – ME.  Em resposta, o Executivo colocou o setor à disposição do Vereador no dia 15 de março de 2016, às 8 horas.</t>
   </si>
   <si>
     <t>400805</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400805/0039-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400805/0039-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 51/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Claudirlei Santiago Domingues, Carlos Rogério Barbosa, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informação a respeito da instalação de bebedouro no Terminal Rodoviário e ar condicionado no anfiteatro.  Informa que a instalação de bebedouro e ar condicionado no prédio do Terminal Rodoviário está dependendo de melhoria no orçamento.</t>
   </si>
   <si>
     <t>400806</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400806/0040-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400806/0040-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 53/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações a respeito do prédio que sediava o Departamento de Higiene e Saúde de Pompeia.  Informa que as obras de reforma do prédio que sediava o DHS serão retomadas, mas que não tem previsão para a conclusão.  Informa, ainda, que futuramente será abrigado o CAPS naquele local. </t>
   </si>
   <si>
     <t>400807</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400807/0041-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400807/0041-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 55/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações a respeito da construção da ponte de concreto sobre o Córrego Aparecidinha.  Informa que a Municipalidade optou pela construção de concreto sobre o Córrego Aparecidinha por se tratar de local com imperiosa necessidade de restabelecimento de passagem, em virtude do grande fluxo de trânsito de veículos no local.  Informa, ainda, que a execução da obra tramita normalmente, sendo certo que, após a conclusão, será oportunizada vista à prestação de contas.   </t>
   </si>
   <si>
     <t>400808</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400808/0042-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400808/0042-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 57/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva e Vanderlei Ribeiro dos Santos, a respeito da iluminação na Avenida Mauro Lazarini.  Informa que está aguardando recursos para o início das obras de construção de calçada, bem como da instalação de iluminação pública na Avenida Mauro Lazarini, cujo projeto foi aprovado pela CPFL.   </t>
   </si>
   <si>
     <t>400809</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400809/0043-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400809/0043-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 59/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, referente a problema na confluência da Rua Luiz Padilha de Oliveira com a Rua Antonio Quintino.  Informa que foi executada a mudança de uma rede de esgoto e o local ficou preservado para a devida secagem do concreto.   </t>
   </si>
   <si>
     <t>400810</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400810/0044-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400810/0044-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 60/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou informações a respeito do recape asfáltico nas vias públicas do Jardim José Januário.  Informa que o recape asfáltico nas vias públicas daquela localidade será executado, assim que o recurso solicitado junto ao Governo Federal for liberado.</t>
   </si>
   <si>
     <t>400811</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400811/0045-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400811/0045-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 61/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações se há data estimada para a instalação de iluminação na Rua Sérgio Maranho.  Informa que ainda não foi realizada, visto que não houve melhoria no orçamento.   </t>
   </si>
   <si>
     <t>400812</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400812/0046-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400812/0046-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 62/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou informações acerca das melhorias que serão realizadas na área de lazer da Rua Aldo Bonacina.  Informa que as melhorias naquele local serão realizadas assim que o orçamento permitir.</t>
   </si>
   <si>
     <t>400813</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400813/0047-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400813/0047-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 54/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitaram informações sobre reparos no prédio do Terminal Rodoviário.  Informa que os reparos já foram realizados.</t>
   </si>
   <si>
     <t>400814</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400814/0048-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400814/0048-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 50/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Carlos Rogério Barbosa, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, a respeito dos motivos de as luminárias, que foram instaladas nos canteiros centrais da entrada da cidade, não ficarem acesas.  Informa que o assunto já foi objeto de resposta através do Ofício 98/2016, de 16 de fevereiro de 2016, em atenção ao Requerimento nº 9/2016, de autoria do vereador Valentim Marques de Abreu Júnior.  Também coloca o setor à disposição, no dia 28/3/2016, às 9 horas, para verificação “in loco”.  Por fim, informa que os postes de concreto e as antigas luminárias estão acondicionadas em local apropriado para fins de utilização conforme necessidade.</t>
   </si>
   <si>
     <t>400815</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400815/0049-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400815/0049-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 56/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações de quanto foi gasto para a realização da reforma do prédio localizado na Rua João da Costa Vieira, em frente à Câmara Municipal.  Coloca o setor à disposição do Vereador no dia 11 de abril de 2016, às 15 horas, para verificação “in loco”.   </t>
   </si>
   <si>
     <t>400816</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400816/0050-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400816/0050-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 44/2016, do Superintendente do SAAE de Pompeia, em atenção ao Requerimento nº 83/2016 do Vereador VANDERLEI RIBEIRO DOS SANTOS, que solicita informações sobre a possibilidade de alteração de regulamento assegurando que quando a data de corte do fornecimento de água, nos casos de inadimplência, recair em sexta-feira ou véspera de feriado, a suspensão do  serviço seja executada das 8 às 12 horas.  Informa que o SAAE não possui capacidade legislativa para alterar o Decreto nº 74. Registra, outrossim, que aquela administração já vem adotando o sugestionado.</t>
   </si>
   <si>
     <t>400817</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400817/0051-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400817/0051-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 45/2016, do Superintendente do SAAE de Pompeia, em atenção ao Requerimento nº 45/2016 do Vereador MARCIO ROGÉRIO CAFFER, que solicita àquela Autarquia informar qual o problema existente na tubulação de esgoto situada na Rua Faustino Baraldi, que vem causando um cheiro insuportável.  Informa que os técnicos do SAAE visitaram toda a extensão da Rua Faustino Baraldi, entretanto, não constataram a ocorrência de “mau cheiro”. Sendo assim, pede-se gentileza ao nobre edil de indicar em qual altura, qual numeração mais próxima do citado logradouro, está ocorrendo o episódio.</t>
   </si>
   <si>
     <t>400818</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400818/0052-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400818/0052-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 53/2016, do Superintendente de Saúde do Departamento de Higiene e Saúde de Pompeia, informando que o Boletim de Ocorrência nº 185/2016 foi convertido perante aquela autarquia em processo administrativo interno e recebeu o nº 55/2016, cujo escopo é acompanhar até o final a conclusão do Inquérito Policial instaurado para apurar suposta infração (desacato) praticada pelo Vereador Marcio Rogério Caffer, figurando como vítima a servidora Jaqueline Gomes de Faria Ide. Solicita providências regimentais. </t>
   </si>
   <si>
     <t>400819</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400819/0053-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400819/0053-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta aos Requerimentos nºs 23 e 24/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que dispõem, respectivamente, a respeito de utilização de veículos e máquinas, bem como sobre a economia de R$ 462.022,00 com a redução de horários das repartições públicas.  Em resposta, o Executivo colocou o setor à disposição do Vereador para verificação “in loco” no dia 23/3/2016, às 10 horas, quanto às informações do Requerimento nº 23/2016, e no dia 24/3/2016, às 10 horas, quanto às informações do Requerimento nº 24/2016.</t>
   </si>
   <si>
     <t>400820</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400820/0054-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400820/0054-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 83/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos Vereadores Carlos Rogério Barbosa, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio,  que solicitou informações acerca da possibilidade de alteração de Regulamento disciplinando sobre corte de água em caso de inadimplência.  Informa que o assunto foi encaminhado ao setor municipal competente para análise e estudos sobre a possibilidade da alteração pretendida no Regulamento do SAAE. </t>
   </si>
   <si>
     <t>400821</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400821/0055-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400821/0055-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 71/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações a respeito do gasto referente à utilização de outdoors nas entradas da cidade e do conteúdo de cada publicidade exposta.  Informa que o setor estará à disposição do Vereador no dia 15 de abril de 2016, às 9 horas.  Informa, ainda, que o conteúdo de cada publicidade da Municipalidade exposta nos referidos outdoors é de cunho social, educativo e esportivo. </t>
   </si>
   <si>
     <t>400822</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400822/0056-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400822/0056-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 78/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações de quando serão realizadas as melhorias na Rua João Zanguetin.  Informa que os problemas apresentados na referida rede de esgoto já foram sanados, e brevemente serão promovidas as melhorias necessárias naquela rua.  </t>
   </si>
   <si>
     <t>400823</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400823/0057-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400823/0057-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 77/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da iluminação da passagem atrás da antiga Empresa Sanisplay.  Informa que existe projeto sendo analisado para a realização da iluminação daquela passagem, tendo em vista que se trata de área de domínio de ferrovia federal. </t>
   </si>
   <si>
     <t>400824</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400824/0058-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400824/0058-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 76/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito de recapeamento nas pistas de cooper e ciclovia.  Informa que o recape daqueles locais serão realizados assim que o orçamento permitir. </t>
   </si>
   <si>
     <t>400825</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400825/0059-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400825/0059-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 70/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito de recapeamento asfáltico nas ruas de Pompeia que necessitam dessa melhoria. Informa que está aguardando a liberação de recape asfáltico das seguintes ruas de Pompeia: Mariano Costa, Emílio Zamariolli, Mariano Falcão, Engenheiro Jaime Cintra, Itália, João Zanguetin, Canadá, Hafiz Cury, Papa João Paulo II e Domingos Chicarelli Neto.  </t>
   </si>
   <si>
     <t>400826</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400826/0060-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400826/0060-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 47/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Marcio Rogério Caffer e Valentim Marques de Abreu Júnior,  que solicitou informações acerca de quais terrenos do Distrito Industrial IV foram doados pela Municipalidade, bem como os nomes das respectivas empresas que receberam. Também solicitou cópias do inteiro teor dos processos de doação desses lotes.  Informa que o setor estará à disposição do vereador no dia 29 de abril de 2016, às 8 horas.  </t>
   </si>
   <si>
     <t>400827</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400827/0061-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400827/0061-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 92/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações se o Executivo tem planos para a construção de uma passagem provisória transpondo o Córrego Fiori na Estrada Vicinal Tufic Baracat, bem como se há data provável para a liberação da passagem.  Informa que foram realizadas as sondagens e o projeto da ponte transpondo o Córrego Fiori na Vicinal Tufic Baracat está sendo executado na medida de 7,00 x 25,00 metros. </t>
   </si>
   <si>
     <t>400828</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400828/0062-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400828/0062-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 88/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Elcio Rigotto Zapparoli, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito das providências junto ao DER visando a recuperação do trecho da Rodovia, na altura do Velório Municipal.    Informa que a Prefeitura removeu as terras em excesso e executou a terraplanagem, em seguida o DER realizou os gabiões. Por fim, informa que a Municipalidade irá aterrar novamente e o DER executará os acabamentos necessários. </t>
   </si>
   <si>
     <t>400829</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400829/0063-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400829/0063-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 98/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito da paralisação das obras do Posto de Saúde na Vila de Paulópolis. Informa que a empresa responsável pela obra abandonou os serviços e está sendo realizado o procedimento para rescisão de contrato. </t>
   </si>
   <si>
     <t>400830</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400830/0064-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400830/0064-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 97/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Carlos Rogério Barbosa, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito da paralisação das obras das creches municipais localizadas no Conjunto Habitacional "Octávio Cavalcanti Lacombe" e no Loteamento "Portal dos Pássaros". Informa que estavam paralisadas devida notificação da fiscalização do FDE, no qual foram retomadas no dia 14/3/2016. Explica que o prédio da creche "Portal dos Pássaros" foi interrompido provisoriamente devido a um equívoco no projeto, sendo necessário deslocar o prédio de 3,00 metros da localização inicial. O FDE liberou para prosseguir com projeto na data do dia 23/3/2016. Relata, ainda, que em breve, com o término das obras, serão divulgadas as datas para inauguração, bem como poderá ser examinada junto ao setor competente as respectivas prestações de contas. </t>
   </si>
   <si>
     <t>400831</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400831/0065-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400831/0065-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 117/2016, de autoria do Vereador ELCIO RIGOTTO ZAPPAROLI e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, que solicitou o envio de uma relação contendo todos os veículos e máquinas pertencentes à frota municipal nos exercícios de 2007 e 2008, bem como os pertencentes no exercício de 2015 até a presente data. Encaminha a relação dos veículos e máquinas pertencentes à frota municipal dos exercícios de 2009/2012 e 2013/2016. Informa que nos exercício de 2007/2008 a administração da Prefeitura Municipal de Pompeia estava a cargo do ex-prefeito Álvaro Prizão Januário, tendo como frota Municipal a numeração final "111". </t>
   </si>
   <si>
     <t>400832</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400832/0066-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400832/0066-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 60/2016, do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 34/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicita informações a respeito do número de crianças que recebem leite especial, com o nome comercial de Neocate. Informa que hoje são 10 (dez) crianças que recebem o referido leite no município de Pompeia.  </t>
   </si>
   <si>
     <t>400833</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400833/0067-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400833/0067-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 61/2016, do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 82/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, que solicitou informações a respeito da coleta de medicamentos vencidos e fora de uso. Informa que o projeto "Descarte Ecológico" de medicamentos foi idealizado e está em atuação desde 2011. Informa, ainda, que não só as centrais de medicamentos possuem a caixa de coleta, como também todas as unidades de saúde, inclusive nas farmácias privadas do Município. Informa, por fim, que desde janeiro de 2016 foi iniciado um trabalho junto às empresas para introduzir a "caixa de coleta", e que isso já é fato na unidade do grupo Jacto de Paulópolis. </t>
   </si>
   <si>
     <t>400834</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400834/0068-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400834/0068-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 62/2016, do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 41/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelo Vereador Marcio Rogério Caffer, que solicitou informação a respeito das últimas desratização e dedetização realizada no município, bem como qual a próxima data programada para nova execução desses serviços. Informa que a última data da desratização aconteceu em 8/6/2015 e a nebulização na rede de esgoto foi em 28/9/2015.  Informa, ainda, que estão programados os próximos serviços para abril e julho deste ano.  </t>
   </si>
   <si>
     <t>400835</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400835/0069-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400835/0069-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 63/2016, do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 40/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer e Valdir Cervelin, a respeito do produto que está sendo aplicado no combate à dengue. Informa que o produto é o "Komvektor EW 44% e a mistura é feita na proporção de 1 água por 1 inseticida. Salienta que esse produto é fornecido gratuitamente pela SUCEN, conforme cópia do último recibo de entrega anexo. </t>
   </si>
   <si>
     <t>400836</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400836/0070-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400836/0070-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 64/2016, do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 25/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito dos trabalhos que estão sendo feitos visando evitar que Pompeia tenha casos do Zika Vírus. Informa que desde o ano passado os trabalhos no combate ao mosquito Aedes aegypti têm sido constantes. Relata que aquela Autarquia está realizando arrastões a cada 2 meses. Menciona que a obrigação do DHS fazer uma parte, assim como a outra parte deve ser feita por cada cidadão.  </t>
   </si>
   <si>
     <t>400837</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400837/0071-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400837/0071-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 79/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da conservação do parque infantil localizado no Núcleo JK.  Informa que em breve serão executados os reparos necessários naquele parque infantil. </t>
   </si>
   <si>
     <t>400838</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400838/0072-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400838/0072-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 101/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito dos gastos com a construção da ponte do “Jatobá”, bem como se proprietários rurais contribuíram com a obra, e, se contribuíram, quais proprietários e a contribuição de cada um.  Informa que a Municipalidade gastou R$ 32.500,00 para demolição e reconstrução da referida ponte.  Informa, ainda, que o serviço foi realizado pela empresa JGM Construção, Restauração e Reforma Ltda.  Por fim, relata que houve contribuição de terceiro devido à excepcionalidade do estado de emergência.</t>
   </si>
   <si>
     <t>400839</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400839/0073-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400839/0073-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 102/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin e Vanderlei Ribeiro dos Santos, que solicita informações a respeito de tapar buracos com concreto: os motivos de tapar com esse material, quais as vias que receberam esse serviço, de qual empresa foi comprado e quanto foi gasto no período de janeiro de 2015 até a presente data.  Informa que a restauração das vias públicas com a utilização de concreto se faz necessária em razão do menor custo em comparativo com a massa asfáltica, sem prejuízo de qualidade e durabilidade que se equivalem.  Relata que várias ruas foram beneficiadas com citadas restaurações, o que demonstra com clareza solar a eficiência dos serviços prestados pela Municipalidade.  Salienta que os materiais foram adquiridos por empresas vencedoras em processos licitatórios.  Informa que as restaurações continuam em andamento, com o objetivo de garantir a segurança e a comodidade dos cidadãos, sendo que em breve, com a conclusão das obras poderá ser examinada junto ao setor competente a respectiva prestação de contas.</t>
   </si>
   <si>
     <t>400840</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400840/0074-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400840/0074-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 104/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, a respeito da data programada para a reforma da ponte sobre o Córrego Futuro.  Informa que em virtude do grande volume de chuvas, todos os municípios da região foram afetados.  Ressalta que até o momento o Município realizou diversos reparos e reconstruiu várias pontes, e que em breve serão iniciadas as obras para a reconstrução ou reforma da ponte que permite a passagem sobre o Córrego Futuro. </t>
   </si>
   <si>
     <t>400841</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400841/0075-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400841/0075-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 110/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior, que solicitou cópia do projeto do orçamento, do memorial descritivo, da ART e do processo licitatório referente às obras de implantação da nova iluminação no trecho compreendido entre o Núcleo Florentino Favoretto e o Posto Carinhoso. Solicitou, ainda, que encaminhe os documentos e que não coloque o setor à disposição, e que, se, necessário o Vereador Marcio se coloca à disposição para custeá-las.  Informa que o setor estará à disposição do Vereador no dia 15 de abril de 2016, às 9 horas. </t>
   </si>
   <si>
     <t>400842</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400842/0076-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400842/0076-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 106/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, acerca dos quesitos que ocasionaram a queda na avaliação do Programa Município Verde Azul.  Informa que os questionamentos são de alçada da Prefeitura.</t>
   </si>
   <si>
     <t>400843</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400843/0077-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400843/0077-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 103/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin e Vanderlei Ribeiro dos Santos, a respeito da falta de água no Jardim São Luiz.  Informa que houve uma breve interrupção do serviço, pelo prazo necessário, nas adjacências da Avenida Domingos Raggi, por motivo de manutenção da rede, prontamente restabelecido.</t>
   </si>
   <si>
     <t>400844</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400844/0078-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400844/0078-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 7/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicita informações a respeito da utilização de “tablets”.  Informa que os “tablets” estão sendo utilizados pelos agentes comunitários.</t>
   </si>
   <si>
     <t>400845</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400845/0079-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400845/0079-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 96/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Marcio Rogério Caffer, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, acerca de medicamentos que estão faltando no DHS, e solicita o envio de cópia do processo licitatório.  Informa que o processo de licitação de medicamentos éticos, genéricos e similares iniciou-se em janeiro deste ano e foi concluída no final de fevereiro deste ano, na modalidade Pregão. A  partir desse momento foram realizados pedidos com as 12 empresas vencedoras, porém 2 delas não cumpriram integralmente o prazo de entrega, a RIOCLARENCE e a INOVAMED.  Relata que o DHS está tomando as medidas administrativas contra essas empresas.  Informa que dos mais de 330 itens licitados, estão faltando hoje, pelo motivo exposto, os seguintes itens: Levotiroxina, Sertralina, Aciclovir creme e Cefalexina 500mg.  Por fim, salienta que o processo licitatório possui 24 volumes, por isso se torna inviável fornecer as cópias, e coloca o setor à disposição. </t>
   </si>
   <si>
     <t>400846</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400846/0080-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400846/0080-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 113/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Carlos Rogério Barbosa, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, acerca de kits de insulina.  Informa que houve a falta antes de concluírem a licitação, porém hoje não há registro de pacientes que fazem tratamentos na rede municipal com falta de insumos de diabetes.</t>
   </si>
   <si>
     <t>400847</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400847/0081-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400847/0081-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 111/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, a respeito das medidas que estão sendo tomadas para diminuir o tempo de espera na fila dos postos de saúde.  Informa que apesar de Pompeia possuir um grande número de pessoas com planos de saúde, a procura pela saúde pública é muito grande.  Relata que todas as unidades, na parte da manhã, possuem atendimento em livre demanda, diferente do que acontecia no passado, e que hoje pelo sistema de acolhimento, conseguiram um salto significativo no número de pacientes atendidos, pois com a “escuta qualificada” são classificadas as prioridades no atendimento.  Após mais algumas considerações, finaliza informando que o número de atendimentos aumenta a cada dia, haja vista o número de receitas que as centrais de medicamentos recebem, em torno de 600 receitas diariamente.</t>
   </si>
   <si>
     <t>400848</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400848/0082-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400848/0082-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 112/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, a respeito de exames de imagens para detectar o câncer de mama em 2015.  Informa que em 2015 foram realizadas 363 mamografias de rastreamento.</t>
   </si>
   <si>
     <t>400849</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400849/0083-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400849/0083-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 106/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito da avaliação do PROGRAMA MUNICÍPIO VERDE AZUL.  Informa que Pompeia aderiu a esse Programa no ano de 2009, obtendo certificados e pontuações muito significativas.  Esclarece que não foi possível, no momento, extrair o boletim documento através do qual possa visualizar cada critério e a respectiva nota atribuída, sendo que o sistema 0n-line do PMVA está fechado para avaliação.  Ressalta que no ciclo 2016 do PMVA, Pompeia já está se empenhando para cumprimento de todos os critérios, objetivando elevar sua pontuação no ranking ambiental do Estado de São Paulo. </t>
   </si>
   <si>
     <t>400850</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400850/0084-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400850/0084-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 120/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Carlos Rogério Barbosa, Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, solicitando informações a respeito do caminhão compactador de lixo que quebrou na Rua Epaminondas de Toledo Pizza.  Informa que teve como motivo de avaria a fadiga do rolamento da cuba da roda, sendo que o reparo foi realizado imediatamente nas dependências da oficina mecânica da Prefeitura, que efetuou a desmontagem e montagem da cuba da roda.  Relata que o serviço de recuperação da carcaça da ponta de eixo foi realizado pela empresa J. Silva Serviços Mecânicos, no valor de R$ 690,00.  Por fim, menciona as peças que foram adquiridas na empresa Comauto Auto Peças de Marília Ltda.</t>
   </si>
   <si>
     <t>400851</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400851/0085-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400851/0085-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 122/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, referente às carcaças de veículos que se encontram abandonados nas vias de nossa cidade.  Informa que a Municipalidade realiza ações constantes de fiscalização, visando evitar que veículos permaneçam em estado de abandono nas ruas da cidade.</t>
   </si>
   <si>
     <t>400852</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400852/0086-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400852/0086-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 123/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações se, além das atribuições definidas na legislação municipal pertinente, os fiscais de receita municipal também executam outros serviços como: chefiar os trabalhos de jardinagens, dar ordens a braçais e motoristas da Prefeitura, dentre outras.  Informa que a atribuições do referido cargo estão definidas em lei.</t>
   </si>
   <si>
     <t>400853</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400853/0087-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400853/0087-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 124/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informação se a atual administração efetuou algum pagamento referente à manutenção no sistema de iluminação implantado na entrada da cidade, e, em caso positivo, qual a empresa que efetuou o conserto e qual o custo desse serviço.  Informa que houve manutenção na iluminação na entrada da cidade, no trecho entre o Núcleo Florentino Favoretto e o Posto Carinhoso.</t>
   </si>
   <si>
     <t>400854</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400854/0088-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400854/0088-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 125/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, a respeito de gastos com a locação de guindaste.  Informa que não houve locação de guindaste nos últimos três meses.</t>
   </si>
   <si>
     <t>400855</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400855/0089-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400855/0089-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 119/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, a respeito de locação de guincho.  Informa que houve locação de guincho no período de 1/1/2016 a 31/3/2016 no valor de R$ 1.450,00, da empresa Auto Socorro Zé Branco Ltda. – EPP.   </t>
   </si>
   <si>
     <t>400856</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400856/0090-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400856/0090-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 134/2016, de autoria do Vereador VÁLTER BETTIO e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, referente à reforma do obstáculo na Rua Luiz Pinheiro da Silva.  Informa que será executada essa melhoria assim que a operação tapa-buraco, que está sendo realizada com massa asfáltica, passar pela referida rua. </t>
   </si>
   <si>
     <t>400857</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400857/0091-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400857/0091-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 129/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito do uso de herbicida.  Informa que o tipo de herbicida na aplicação para controle de plantas daninhas nas áreas urbanas é o Glifosato e que a quantidade utilizada no último mês foi de 60 litros.  Relata que a proporção de diluição para preparação da mistura é de 5% e que foi aplicado em todos os bairros do Município, através dos servidores, que utilizaram luvas e máscaras para a proteção individual.  Por fim, menciona que o produto foi adquirido da empresa Cooperativa Agrícola Sul Brasil.</t>
   </si>
   <si>
     <t>400858</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400858/0092-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400858/0092-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 84/2016, de autoria do Vereador VALDIR CERVELIN, que solicitou informações a respeito da data prevista para a entrega das obras de construção da piscina pública na Vila de Paulópolis.  Informa que a obra está prevista para setembro de 2016, e que as despesas até o momento somam o valor de R$ 118.985,35.</t>
   </si>
   <si>
     <t>400859</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400859/0093-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400859/0093-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 144/2016, do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito da falta de água na região do Núcleo JK.  Informa que a falta de água se deu devido à queima do quadro de comando e de uma das bombas de recalque instalado no Bairro Morro Azul.  Menciona que para resolver o problema, efetuou a substituição da bomba e providenciou o conserto do quadro de comando.  Explicou que não foi necessário efetuar a compra de equipamento para sanar o problema, e que mantiveram alguns equipamentos de reserva que servirão para a instalação em vários poços, caso haja necessidade. </t>
   </si>
   <si>
     <t>400860</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400860/0094-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400860/0094-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 132/2016, do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito do resultado dos últimos laudos realizados visando avaliar a situação do tratamento de esgoto e do aterro sanitário do nosso município.  Em resposta, o Superintendente do SAAE enviou os laudos da ETE Cabeça de Porco, instalada na Fazenda Santa Josefina, do Morro Azul e da ETE do Futuro, instalada na Chácara São Luiz, no Bairro Futuro. </t>
   </si>
   <si>
     <t>400861</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400861/0095-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400861/0095-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 138/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, a respeito das obras que serão inauguradas neste último ano de mandato.  Informa que as inaugurações das obras estão dependendo da liberação de recursos, principalmente do Governo Federal.</t>
   </si>
   <si>
     <t>400862</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400862/0096-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400862/0096-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 140/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, a respeito da implantação de novos cursos técnicos do Centro Paula Souza em Pompeia.  Informa que, para a implantação de novos cursos técnicos do Centro Paula Souza em Pompeia, há necessidade de um levantamento do número de interessados, e se existe demanda no mercado de trabalho.  Ressalta que os argumentos deverão satisfazer plenamente, para atendimento dessa solicitação.</t>
   </si>
   <si>
     <t>400863</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400863/0097-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400863/0097-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 137/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior, que solicitou informações a respeito da estrutura metálica que estava instalada ao lado da Igreja Matriz de Pompeia.  Informa que a referida estrutura metálica encontra-se no pátio do Setor de Obras, ao lado da Prefeitura Municipal.   </t>
   </si>
   <si>
     <t>400864</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400864/0098-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400864/0098-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 139/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações sobre a entrega de uniformes aos alunos da rede municipal de educação.  Informa que em breve os alunos receberão os uniformes.  Esclarece, ainda, que está na dependência da entrega pela empresa vencedora da licitação.</t>
   </si>
   <si>
     <t>400865</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400865/0099-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400865/0099-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 151/2016, de autoria do Vereador Claudirlei Santiago Domingues e subscrito pelos Vereadores Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou ao Executivo informar se consta nos planos da atual administração a criação de um Fundo Municipal de Defesa Civil.  Informa que os setores da Municipalidade estão realizando estudos no sentido de promoverem a criação do Fundo Municipal de Defesa Civil.</t>
   </si>
   <si>
     <t>400866</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400866/0100-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400866/0100-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 152/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, a respeito de pedido de recursos para a construção da ponte que dá acesso à Fazenda Santa Laura.  Informa que o Executivo protocolou pedido de recursos junto ao Governo do Estado, solicitando o valor de R$ 173.409,54.  Informa também que, caso o Governo não libere a verba, o Município arcará com a ponte.</t>
   </si>
   <si>
     <t>400867</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400867/0101-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400867/0101-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 158/2016, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Márcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou ao Sr. Prefeito informar se nos últimos seis meses visitou algum local do Município para detectar se existe esgoto sendo lançado a céu aberto. Caso positivo, que informasse a data das visitas e os locais verificados. Informa que desde o início da gestão da atual administração, todos os setores da Municipalidade, inclusive o Prefeito Municipal em visitas pessoais, constantemente logram esforços no sentido de solucionar eventuais problemas que surgem no âmbito do Município de Pompeia, sempre no objetivo de desenvolver com eficiência os serviços públicos e assegurar o bem-estar em prol de todos os cidadãos. </t>
   </si>
   <si>
     <t>400868</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400868/0102-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400868/0102-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 157/2016, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações sobre o resultado da avaliação realizada pelos setores de Obras e Estradas Rurais para verificar a gravidade da erosão ocasionada após a Municipalidade ter realizado melhorias na estrada que dá acesso ao aterro sanitário e que margeia a propriedade rural do Sr. Eduardo Guarezi. Informa que a Secretaria Municipal de Obras e Serviços Públicos constantemente promove ações no sentido de preservar, realizar reparos e manutenções nas estradas públicas, sempre no objetivo de desenvolver com eficiência os serviços públicos e assegurar o bem-estar em prol de todos os cidadãos. </t>
   </si>
   <si>
     <t>400869</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400869/0103-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400869/0103-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 161/2016, de autoria do VEREADOR VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao Executivo informar quando serão feitos os recapes e reparos necessários nas ruas do Jardim Olmira Pereira de Carvalho e do Jardim América. Informa que está sendo aguardada a liberação dos recursos do Governo Estadual para execução dos recapes e reparos nas ruas do Jardim Olmira Pereira de Carvalho e do Jardim América. </t>
   </si>
   <si>
     <t>400870</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400870/0104-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400870/0104-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 89/2016, do Superintendente do Serviço Autônomo de Água e Esgoto de Pompeia, em atenção ao Requerimento n° 156/2016, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou ao Sr. Superintendente que informasse se nos últimos seis meses visitou algum local do Município para detectar se existe esgoto sendo lançado a céu aberto. Caso positivo, solicitou que informasse a data das visitas e os locais verificados. Informa que aquela Superintendência, assim como os aguerridos servidores, trabalham diuturnamente para despejar água nas torneiras dos munícipes, bem como zelam pelo destino final do esgoto produzido pela população, consignando que o labor se dá de sol a sol, inclusive em sábados, domingos, feriados e dias santos.  </t>
   </si>
   <si>
     <t>400871</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400871/0105-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400871/0105-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 165/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita ao Sr. Prefeito informar por qual motivo o Portal da Transparência disponível no site da Prefeitura não está com todas as informações atualizadas até a presente data.  Informa que o Portal Transparência do Município de Pompeia (www.pompeia.sp.gov.br) está atendendo à legislação que regulamenta a matéria.</t>
   </si>
   <si>
     <t>400872</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400872/0106-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400872/0106-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 171/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita cópia do contrato nº 22/2015 celebrado entre a Prefeitura Municipal de Pompeia e a Construtora Aquarius, relativo à construção de uma creche-escola no Loteamento Portal dos Pássaros.  Informa que o setor competente estará à disposição do nobre edil no dia 20 de maio de 2016, às 8h30, para verificação “in loco” sobre os dados solicitados.</t>
   </si>
   <si>
     <t>400873</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400873/0107-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400873/0107-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 170/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Carlos Rogério Barbosa, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicita ao Executivo informar quais medidas foram tomadas pela Administração, desde 2009, no sentido de criar um canil/gatil em Pompeia.  Informa que se encontra em análise nos setores da Municipalidade um projeto para instalação de um centro de zoonose.</t>
   </si>
   <si>
     <t>400874</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400874/0108-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400874/0108-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 107/2016, do Superintendente do Serviço Autônomo de Água e Esgotos de Pompeia, em atenção ao Requerimento nº 166/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos Vereadores Marcio Rogério Caffer, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações sobre a conclusão das obras da Rua João Zanguetin, no local que sempre esteve entre os mais críticos pontos de rompimento de rede de esgoto e de enchentes.  Informa que em relação aos serviços inerentes ao SAAE, esses já foram concluídos, restando tão somente o recape asfáltico, e que a instalação de mais bocas de lobo não é de alçada daquela Autarquia.  Informa, ainda, que o custo estimado da obra foi no valor de R$ 8.806,24, inclusos: tubos, concreto, horas de máquina e mão de obra.</t>
   </si>
   <si>
     <t>400875</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400875/0109-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400875/0109-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 108/2016, do Superintendente do Serviço Autônomo de Água e Esgotos de Pompeia, em atenção ao Requerimento nº 165/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações sobre o motivo de o Portal da Transparência daquela Autarquia não estar com todas as informações atualizadas até a presente data.  Informa que a desatualização se dá basicamente por inconsistência sistêmica, com correção em curso.</t>
   </si>
   <si>
     <t>400876</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400876/0110-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400876/0110-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 109/2016, do Superintendente do Serviço Autônomo de Água e Esgotos de Pompeia, em atenção ao Requerimento nº 181/2016, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Macio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito de vazamento de esgoto que aconteceu na Rua Argentina. Informa que tão logo aquela Autarquia tomou conhecimento do assunto, considerando a urgência e a contingência dos demais serviços, a regularização foi efetuada. </t>
   </si>
   <si>
     <t>400877</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400877/0111-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400877/0111-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 110/2016, do Superintendente do Serviço Autônomo de Água e Esgotos de Pompeia, em atenção ao Requerimento nº 182/2016, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Macio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito de vazamento de esgoto que aconteceu na Rua Luiz Padilha de Oliveira.  Informa que tão logo aquela Autarquia tomou conhecimento do assunto, considerando a urgência e a contingência dos demais serviços, a regularização foi efetuada. </t>
   </si>
   <si>
     <t>400878</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400878/0112-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400878/0112-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 100/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 126/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Carlos Rogério Barbosa, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Vanderlei Ribeiro dos Santos, que solicitou informações a respeito da verba relativa ao Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica - PMAQ-AB. Encaminha as informações solicitadas.</t>
   </si>
   <si>
     <t>400879</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400879/0113-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400879/0113-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 101/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 121/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou o envio de cópias das atas de Reunião do Conselho Municipal de Saúde, correspondentes ao período de junho de 2013 até a presente data. Informa que estará disponível para verificação in loco no dia 06/05/2016, às 10h00.</t>
   </si>
   <si>
     <t>400880</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400880/0114-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400880/0114-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 102/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 150/2016, de autoria do VEREADOR CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos vereadores Carlos Rogério Barbosa, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações sobre quais medidas estão sendo tomadas visando o controle e o combate do vírus causador da Gripe H1N1. Informa que todas as unidades de saúde, os centros de especialidades e as centrais de distribuição de medicamentos estão fazendo orientações em sala de espera, orientações individualmente a cada paciente, orientações nos grupos de hipertensos/diabéticos, nos grupos de gestantes, orientações na saúde da criança. Informa também que os agentes comunitários fazem orientações durante as visitas domiciliares. Ressalta ainda que a Vigilância Epidemiológica tem dado apoio às indústrias nas orientações e que realizou reuniões com as associações, polícia militar, escolas do município e SENAI. Informa, ainda, que foi distribuído material gráfico, inserções na mídia social e no site do Departamento.</t>
   </si>
   <si>
     <t>400881</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400881/0115-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400881/0115-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 106/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 89/2016, do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações a respeito de servidores comissionados daquela Autarquia e contratados pela Santa Casa, mas que atuam nas unidades de saúde. Encaminha a relação de funcionários do Departamento de Higiene e Saúde e da Santa Casa, contendo nome, cargo, data de admissão e local de trabalho. </t>
   </si>
   <si>
     <t>400882</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400882/0116-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400882/0116-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 107/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 105/2016, de iniciativa do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações sobre preenchimento de cargos de motorista de ambulância.  Informa que com relação as três (3) vagas ofertadas para os cargos de Motorista I, Motorista II e Motorista de Ambulância, referente ao Concurso Público nº 1/2014, foi ocupada 01 (uma) vaga de Motorista I, sendo que as demais serão providas a critério e necessidade da Administração, obedecendo-se o prazo de validade estipulado no Edital, visto que a legislação não estabelece prazo mínimo para a convocação. Informa ainda que os servidores do DHS que dirigem ambulância são os investidos no cargo de Motorista de Ambulância. </t>
   </si>
   <si>
     <t>400883</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400883/0117-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400883/0117-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 108/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, referente ao Requerimento nº 115/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações a respeito dos serviços prestados pelo Dr. Roberto Mauro Borges na rede municipal de saúde.  Informa que o médico Dr. Roberto Mauro Borges, durante o período que prestou serviço na USF Dr. Luiz Padilha de Oliveira, esteve à disposição para atender pacientes portadores de tuberculose e hanseníase, conforme o surgimento de casos no município, desempenhando suas funções nessa unidade às segundas e quintas-feiras, no período vespertino, cujo controle era efetuado em sistema informatizado. </t>
   </si>
   <si>
     <t>400884</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400884/0118-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400884/0118-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 110/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, referente ao Requerimento nº 163/2016, de iniciativa do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações referentes à falta do medicamento Leuprorrelina. Informa que o medicamento Leuprorrelina é uma medicação de alto custo, cuja disponibilização do referido fármaco é de atribuição do Estado. Informa, ainda, que quanto ao fornecimento pela rede municipal do medicamento em questão, aquela autarquia está impossibilitada em concretizar, pois trata se de um medicamento extremamente de alta complexidade.</t>
   </si>
   <si>
     <t>400885</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400885/0119-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400885/0119-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 111/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, referente ao Requerimento nº 159/2016, de iniciativa do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valentim Marques de Abreu Júnior, Valdir Cervelin e Válter Bettio, que solicitou informações a respeito do andamento dos processos e quais as providências tomadas por aquela Autarquia para solucionar o problema do paciente enquanto não há uma decisão administrativa ou judicial. Informa que a abertura dos processos administrativos abertos pela Diretoria Jurídica daquela autarquia para apurar eventuais descumprimentos contratuais por parte dos fornecedores de medicamentos, de que estão, eles, todos equalizados, com o atendimento e cumprimento por parte das empresas licitantes, de cujos procedimentos estão à disposição de qualquer interessado na sede daquela autarquia.</t>
   </si>
   <si>
     <t>400886</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400886/0120-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400886/0120-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 198/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicita informações a respeito do time de Pompeia que disputa o Campeonato TV TEM de Futsal.  Informa que a Secretaria Municipal de Esportes, Lazer e Recreação estará à disposição do nobre edil, no dia 20 de maio de 2016, às 16h, para verificação “in loco” sobre os dados solicitados.   </t>
   </si>
   <si>
     <t>400887</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400887/0121-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400887/0121-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 105/2016, da Secretaria de Esportes, Lazer e Recreação, em atenção ao Requerimento nº 198/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicita informações a respeito do time de Pompeia que disputa o Campeonato TV TEM de Futsal.  Informa que aquela Secretaria estará à disposição para atender as solicitações no dia 20 de maio de 2016, às 16h.</t>
   </si>
   <si>
     <t>400888</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400888/0122-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400888/0122-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 01/2016, da Secretária Executiva dos Conselhos Municipais, em atenção ao Requerimento nº 179/2016, de autoria do VEREADOR CARLOS ROGÉRIO BARBOSA e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicita informações sobre as datas e os locais de realização das reuniões do Conselho Municipal da Pessoa com Deficiência, bem como a composição da diretoria e seus respectivos membros.  Informa que a primeira reunião do Conselho Municipal da Pessoa com Deficiência será realizada no dia 19/05/2016, às 8h00 na sede da Casa dos Conselhos, ocasião em que os membros decidirão a respeito das datas e horários das reuniões ordinárias mensais.</t>
   </si>
   <si>
     <t>400889</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400889/0123-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400889/0123-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 437/2016, em resposta ao Requerimento nº 187/2016, de autoria da Vereadora FÁTIMA CAVALIÉRI, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações sobre a instalação de um poste com luminária no final da Rua Angélica. Informa que a execução da instalação elétrica no final da Rua Angélica consta na programação da Administração. </t>
   </si>
   <si>
     <t>400890</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400890/0124-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400890/0124-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 438/2016, em resposta ao Requerimento nº 192/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou informações sobre a conclusão da análise do projeto para iluminação da passagem de pedestres e ciclistas que liga a Rua Taquari à Rua Rodolfo Lara Campos, e caso afirmativo, qual o prazo estimado para inauguração dessa melhoria. Informa que a instalação da iluminação no referido local já foi concluída, aguardando somente a CPFL realizar a ligação de energia. </t>
   </si>
   <si>
     <t>400891</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400891/0125-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400891/0125-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 439/2016, em resposta ao Requerimento nº 193/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou informações sobre a construção de uma passagem provisória transpondo o Córrego do Fiori na Estrada Vicinal Tufic Baracat, bem como se há data estimada para a liberação do trânsito no local. Informa que a passagem provisória transpondo o Córrego Fiori já está pronta, e funcionando desde o dia 13 de maio de 2016. </t>
   </si>
   <si>
     <t>400892</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400892/0126-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400892/0126-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 440/2016, em resposta ao Requerimento nº 195/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou relação detalhada das contribuições recebidas pela Prefeitura Municipal para a reconstrução da ponte do "Jatobá". Informa que as colaborações ocorreram em latente estado de emergência, diante do notório período de chuvas, o que impossibilitou a formalização de relação nominal dos colaboradores. </t>
   </si>
   <si>
     <t>400893</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400893/0127-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400893/0127-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 441/2016, em resposta ao Requerimento nº 199/2016, de autoria do Vereador VALDIR CERVELIN, e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações sobre quando será implantada a iluminação, bem como quando será concluída a infraestrutura do Distrito Industrial IV. Solicita ainda que especifique todas as melhorias que foram realizadas naquele Distrito Industrial pela atual administração e o valor que foi gasto até o momento. Informa que a iluminação e a infraestrutura, como a rede de água e esgoto, drenagem e pavimentação do Distrito Industrial IV, já estão sendo executadas. </t>
   </si>
   <si>
     <t>400894</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400894/0128-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400894/0128-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 442/2016, em resposta ao Requerimento nº 207/2016, de autoria da Vereadora FÁTIMA CAVALIÉRI, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações relativa à reinstalação de iluminação de parte da Praça Rui Barbosa, onde estava instalada a cobertura metálica que foi utilizada durante a reforma do Terminal Rodoviário. Informa que se encontra em estudos a melhor forma de iluminação no referido local. </t>
   </si>
   <si>
     <t>400895</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400895/0129-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400895/0129-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 443/2016, em resposta ao Requerimento nº 194/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou cópias das notas fiscais referentes à aquisição de herbicida utilizado na aplicação para controle de plantas daninhas na área urbana do Município Informa que o setor competente estará à disposição no dia 10 de junho de 2016, às 10h00, para verificação "in loco" dos dados solicitados.  </t>
   </si>
   <si>
     <t>400896</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400896/0130-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400896/0130-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 444/2016, em resposta ao Requerimento nº 197/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou cópia da notificação expedida para a empresa responsável pelas obras de reforma da Área de Lazer do Núcleo Tufic Baracat, bem como da respectiva manifestação da Contratada. Informa que o setor competente estará à disposição no dia 15 de junho de 2016, às 10h00, para verificação "in loco" dos dados solicitados. </t>
   </si>
   <si>
     <t>400897</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400897/0131-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400897/0131-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 445/2016, em resposta ao Requerimento nº 196/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou informações sobre a falta de vacinas contra a gripe H1N1. Solicita que especifique sobre qual o tipo de vacina que pretende obter informações. </t>
   </si>
   <si>
     <t>400898</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400898/0132-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400898/0132-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP n° 446/2016, em resposta ao Requerimento nº 189/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou que informasse se algum palco ou palanque, pertencente à Municipalidade, foi cedido ou alugado para particular no período de janeiro de 2015 até a presente data. Caso afirmativo, solicitou informar para quem foi cedido ou alugado, a data que foi utilizado, o local onde foi instalado, e o valor cobrado caso tenha sido alugado. Informa que desde as administrações anteriores, o palco que integra o acervo dos bens públicos da municipalidade, em situações eventuais ou esporádicas, é cedido em colaboração de eventos de cunho incentivador de práticas esportivas, culturais, educativas, sociais, assistenciais e beneficentes. </t>
   </si>
   <si>
     <t>400899</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400899/0133-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400899/0133-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP n° 447/2016, em resposta ao Requerimento nº 190/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações referentes ao funcionamento das escolinhas municipais de esportes. Informa que o setor competente estará à disposição no dia 6 de junho de 2016, às 9h00, para verificação "in loco" dos dados solicitados. </t>
   </si>
   <si>
     <t>400900</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400900/0134-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400900/0134-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP n° 448/2016, em resposta ao Requerimento nº 201/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações referentes aos contratos celebrados em 2016.  Informa que o setor competente estará à disposição no dia 10 de junho de 2016, às 9h00, para verificação "in loco" dos dados solicitados. </t>
   </si>
   <si>
     <t>400901</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400901/0135-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400901/0135-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP n° 449/2016, em resposta ao Requerimento nº 202/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito da Festa Municipal do Peão Boiadeiro de 2016, a saber: qual data será realizado o evento; quais shows serão contratados; qual o valor e a data de cada show. Informa que ainda não foram definidas as datas e shows da Festa Municipal do Peão Boiadeiro de 2016. </t>
   </si>
   <si>
     <t>400902</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400902/0136-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400902/0136-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 450/2016, em atenção ao Requerimento nº 205/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações a respeito da instalação de um Centro de Zoonoses com um canil/gatil, visando o controle de natalidade de animais abandonados. Informa que consta nos planos da Administração, a instalação de um Centro de Zoonozes.  </t>
   </si>
   <si>
     <t>400903</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400903/0137-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400903/0137-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 453/2016, em atenção ao Requerimento nº 220/2016, manifestando agradecimentos à Câmara Municipal pelas congratulações apresentadas à inauguração do PRONTO ATENDIMENTO AMBULATORIAL NOTURNO.  </t>
   </si>
   <si>
     <t>400904</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400904/0138-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400904/0138-2016.pdf</t>
   </si>
   <si>
     <t>Ofício GP nº 454/2016, em atenção ao Requerimento nº 211/2016, manifestando agradecimentos à Câmara Municipal pelas congratulações apresentadas à inauguração do PRONTO ATENDIMENTO AMBULATORIAL NOTURNO.</t>
   </si>
   <si>
     <t>400905</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400905/0139-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400905/0139-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício n° 002/2016, da Presidente do Conselho Municipal da Pessoa com Deficiência, informando que a primeira reunião daquele Conselho foi realizada no dia 19/05/2016, e ficou decidido que as reuniões serão bimestrais, ocorrendo sempre na segunda quinta-feira do mês, às 8h00, sendo a próxima reunião marcada para o dia 14/07/2016. </t>
   </si>
   <si>
     <t>400906</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400906/0140-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400906/0140-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 131/2016, do Superintendente do SAAE, em atenção ao Requerimento nº 201/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações referentes aos contratos celebrados em 2016.  Informa que referida documentação encontra se arquivada naquela autarquia, e a inteira disposição, devendo, entretanto, agendar dia e horário junto aquela Superintendência.  </t>
   </si>
   <si>
     <t>400907</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400907/0141-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400907/0141-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 132/2016, do Superintendente do SAAE, em atenção ao Requerimento nº 223/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito da falta de água na região central e no JK.  Informa que o problema com abastecimento se deu basicamente por queda de energia elétrica ocasionada por temporal e que não há relação com falta de equipamento.</t>
   </si>
   <si>
     <t>400908</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400908/0142-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400908/0142-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 133/2016, do Superintendente do SAAE, em atenção ao Requerimento nº 226/2016, de autoria do Vereador MÁRCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou cópias de documentos de despesas de viagens.  Informa que naquela autarquia não houve despesas de viagem nos últimos doze meses.</t>
   </si>
   <si>
     <t>400909</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400909/0143-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400909/0143-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 134/2016, do Superintendente do SAAE, em atenção ao Requerimento nº 227/2016, de autoria do Vereador MÁRCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou cópias do inteiro teor de todos os processos licitatórios referentes aos concursos públicos que foram realizados nos últimos 7 anos.  Informa que a documentação referente a processo licitatório tendo por objeto a realização de concurso público se encontra arquivada e à inteira disposição, devendo ser agendado dia e horário.</t>
   </si>
   <si>
     <t>400910</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400910/0144-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400910/0144-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 209/2016, de autoria do Vereador MARCIO ROGERIO CAFFER, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações sobre a iluminação na Rua Sérgio Maranho. Informa que a referida iluminação consta da programação para execução. </t>
   </si>
   <si>
     <t>400911</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400911/0145-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400911/0145-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 215/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES, e subscrito pelos vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Válter Bettio, que solicitou informar se consta nos planos da atual administração a imediata recuperação sobre as passagens do córrego da Santa Laura e da Aurora. Informa que a passagem sobre o Córrego Santa Laura já foi reconstruída, e serão realizados reparos na ponte sobre o Córrego Aurora. </t>
   </si>
   <si>
     <t>400912</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400912/0146-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400912/0146-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 219/2016, de autoria da Vereadora FÁTIMA CAVALIÉRI, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Válter Bettio, que solicitou informar se está programada a construção de uma pista de cooper margeando os trilhos da ferrovia no trecho compreendido a partir do cruzamento com a Rua Taquari até a altura do bebedouro público situado na Rua Rodolfo Lara Campos.  Informa que está aguardando a estiagem do tempo para dar início ao calçamento da pista de cooper, que será executado margeando os trilhos da ferrovia, no trecho compreendido a partir do cruzamento com a Rua Taquari até a altura do bebedouro público situado na Rua Rodolfo Lara Campos, ressaltando que a iluminação já está funcionando. </t>
   </si>
   <si>
     <t>400913</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400913/0147-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400913/0147-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 224/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações referentes a falta de coleta de lixo no Jardim Boa Vista. Informa que entre 11 e 16 de maio deste ano, a coleta de lixo no Loteamento Jardim Boa Vista deixou de ocorrer somente no dia 16/05/2016. Esclarece que o veículo se encontrava em manutenção mecânica, e retornando suas atividades no dia 17/05. </t>
   </si>
   <si>
     <t>400914</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400914/0148-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400914/0148-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 225/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Válter Bettio, que solicitou informar se pretende enviar à Câmara projeto de lei concedendo reajuste salarial aos servidores, ainda neste ano, aplicando um índice que venha repor o restante da inflação referente a 2015, tendo em vista que janeiro deste ano foi concedido um reajuste na ordem de 5%. Informa que o complemento no reajuste salarial dos servidores municipais será concedido, a partir do momento em que a economia do país apresentar razões positivas concretas, e a receita do Município comportar referida complementação. </t>
   </si>
   <si>
     <t>400915</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400915/0149-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400915/0149-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 227/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou cópias do inteiro teor de todos os processos licitatórios referentes aos concursos públicos que foram realizados nos últimos 7 anos. Informa que o setor competente estará à disposição no dia 10 de julho de 2016, às 9:00 horas, para verificação "in loco" sobre os dados solicitados. </t>
   </si>
   <si>
     <t>400916</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400916/0150-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400916/0150-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 228/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informar se a Municipalidade pagou alguma parcela do tíquete-alimentação para trabalhador(a) que não mais fazia parte do Quadro de Pessoal da Prefeitura Municipal. Caso positivo, solicita que informe quem recebeu esse benefício. Informa que o pagamento do tíquete-alimentação aos servidores municipais é efetuado de acordo com a legislação vigente. </t>
   </si>
   <si>
     <t>400917</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400917/0151-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400917/0151-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 229/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informar quando aquele Executivo providenciará  iluminação e asfalto nas vias das Chácaras Aurora. Informa que a iluminação e asfalto no loteamento Chácaras Aurora serão realizados assim que o orçamento permitir. </t>
   </si>
   <si>
     <t>400918</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400918/0152-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400918/0152-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 230/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito de obras e serviços que foram realizados nos últimos dois anos por pedreiros e eletricistas que não fazem parte do Quadro de Pessoal da Prefeitura. Informa que o setor competente estará à disposição no dia 15 de julho de 2016, às 14:00 horas, para verificação "in loco" sobre os dados solicitados.  </t>
   </si>
   <si>
     <t>400919</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400919/0153-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400919/0153-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 234/2016, de autoria do Vereador  VALDIR CERVELIN, e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou informações acerca da implantação de rede de água e esgoto nos lotes localizados em frente ao Ginásio de Esportes de Paulópolis. Informa que a rede de água e esgoto nos lotes localizados em frente ao Ginásio de Esportes de Paulópolis, já foi implantada. </t>
   </si>
   <si>
     <t>400920</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400920/0154-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400920/0154-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 226/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou cópias de documentos de despesas de viagens. Informa que o setor competente estará à disposição no dia 1º de julho de 2016, às 10:00 horas, para verificação "in loco" sobre os dados solicitados. </t>
   </si>
   <si>
     <t>400921</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400921/0155-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400921/0155-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 231/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações sobre falta de transporte aos alunos do SENAI. Informa que o ônibus escolar VW 15190 com 56 (cinquenta e seis) lugares trata-se do veículo utilizado no transporte dos alunos do SENAI em todos os turnos escolares. </t>
   </si>
   <si>
     <t>400922</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400922/0156-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400922/0156-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 232/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações sobre pagamento para serviço de "impulsionamento" da página oficial da Prefeitura na rede social Facebook ao longo dos últimos dois anos. Informa que a Municipalidade não efetuou nenhum pagamento para serviço de "impulsionamento" da página oficial da Prefeitura. </t>
   </si>
   <si>
     <t>400923</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400923/0157-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400923/0157-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 196/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos vereadores Marcio Rogério Caffer e Nilson Fernandes da Silva, que solicitou informações sobre a falta de vacinas contra a gripe H1N1. Informa que a campanha da vacina H1N1 teve início no dia 30/04/2016, e de acordo com o DHS, o Governo Federal forneceu até 13/05/2016, um total de 5.330 doses, de acerto que a municipalidade está logrando esforços no sentido de que todos os cidadãos sejam imunizados. </t>
   </si>
   <si>
     <t>400924</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400924/0158-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400924/0158-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 237/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao Executivo que informasse se consta nos planos da atual administração a imediata recuperação da passagem sobre o Córrego do Veado.   Informa que está aguardando recursos do Governo Federal. </t>
   </si>
   <si>
     <t>400925</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400925/0159-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400925/0159-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 241/2016, de autoria da Vereadora FÁTIMA CAVALIÉRI e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações a respeito de acúmulo de água pluvial no trecho curvilíneo da Rua Bento Luppi, no Loteamento Residencial Borasca.  Informa que estão sendo tomadas as devidas providências para resolver o problema de acúmulo de água pluvial no referido trecho. </t>
   </si>
   <si>
     <t>400926</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400926/0160-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400926/0160-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 242/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou cópia do Contrato firmado entre a Prefeitura Municipal de Pompeia e a Associação Atlética Pompeiana, visando a participação do Município o Campeonato Copa TV TEM de Futsal e no Campeonato Paulista de Futsal, bem como o contrato firmado com o treinador Milton Gomes Vaz, referente aos campeonatos citados.   Informa que o setor competente, localizado no Ginásio de Esportes “Chevrane Rezende” (Panelão), estará à disposição do Vereador no dia 22/7/2016, às 16 horas, para verificação “in loco” sobre os dados solicitados.  </t>
   </si>
   <si>
     <t>400927</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400927/0161-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400927/0161-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 254/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou ao Executivo que informasse quais shows foram contratados para a Festa do Peão Boiadeiro de 2016.  Informa que ainda não foram contratados os shows que irão compor o acervo de atrações na realização da Festa do Peão Boiadeiro de 2016. </t>
   </si>
   <si>
     <t>400928</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400928/0162-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400928/0162-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 227/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou cópias do inteiro teor de todos os processos licitatórios referentes aos concursos públicos que foram realizados nos últimos 7 anos.  Informa que equivocadamente o Executivo colocou o setor à disposição na data de 10/7/2016, que recai em um domingo, por isso disponibilizou o setor competente no dia 11/7/2016, segunda-feira, às 9 horas, para verificação “in loco” sobre os dados solicitados.  </t>
   </si>
   <si>
     <t>400929</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400929/0163-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400929/0163-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 248/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações sobre a falta de coleta de lixo no período de 30 de maio a 4 de junho no Loteamento Chácaras Aurora.  Informa que no dia 1/6/2016 o veículo F400 se encontrava em manutenção na oficina da Municipalidade, sendo que a coleta de lixo no Loteamento Chácaras Aurora voltou a ser realizada no dia 4/6/2016. </t>
   </si>
   <si>
     <t>400930</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400930/0164-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400930/0164-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 250/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou ao Executivo informar se Pompeia participou do Dia do Desafio que aconteceu no dia 25 de maio, e, em caso positivo, qual o nome da cidade que concorreu com o Município, o resultado alcançado, os nomes das atividades realizadas, os locais utilizados e o total de participantes.  Informa que a participação de Pompeia foi sem concorrência com outra cidade. Apenas foram programadas, para esse dia, atividades especiais na Academia Vida,  atividades de ginástica nas Unidades de Saúde, Escolas municipais e estaduais  e empresas em geral. O resultado alcançado foi a participação de 30,71% da população.</t>
   </si>
   <si>
     <t>400931</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400931/0165-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400931/0165-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 252/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito do nome da empresa que está terminando a construção do prédio da nova unidade de saúde de Paulópolis e quanto foi despendido com as obras de construção da referida unidade neste ano.  Informa que o contrato da empresa que estava construindo a UBS de Paulópolis foi rescindido, e que a obra está sendo concluída por mão de obra da Prefeitura e que neste ano não foi paga nenhuma medição da obra em referência.</t>
   </si>
   <si>
     <t>400932</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400932/0166-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400932/0166-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 253/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira e Valentim Marques de Abreu Júnior, que solicitou informações a respeito da pavimentação da passagem que margeia a ferrovia, atrás da antiga “Chocadeira”.  Informa que será iniciado, assim que possível, o calçamento com escória asfáltica, do referido trecho.</t>
   </si>
   <si>
     <t>400933</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400933/0167-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400933/0167-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 255/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Marcio Rogério Caffer, Nilson Fernandes da Silva e Valdir Cervelin, que solicitou informações a respeito de reparos na ponte sobre o Rio Caingangue.  Informa que verificou algumas fissuras, mas nada preocupante que possa causar danos estruturais.</t>
   </si>
   <si>
     <t>400934</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400934/0168-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400934/0168-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 148/2016, do SAAE de Pompeia, em resposta ao Requerimento nº 271/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domigues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações acerca de vazamento de esgoto na Rua João Zanguetin.  Informa que o problema será resolvido brevemente no decorrer da semana.</t>
   </si>
   <si>
     <t>400935</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400935/0169-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400935/0169-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 561/2016, em resposta ao Requerimento nº 258/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações sobre a instalação de rede de distribuição de energia elétrica do Distrito Industrial IV para atender o pedido de ligação de energia dos proprietários das empresas a serem instaladas naquele local. Informa que a rede de energia elétrica do Distrito Industrial IV já está em fase de conclusão. </t>
   </si>
   <si>
     <t>400936</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400936/0170-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400936/0170-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 259/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicita ao Sr. Prefeito que informe o nome da diretora da EMEF de Paulópolis, que exerceu o referido cargo no período de janeiro de 2016 até a data do requerimento.  Informa que os atos administrativos da Administração atende ao princípio da publicidade, que atualmente quem exerce a função de Diretora da EMEF de Paulópolis é a Sra. Marcia Aparecida Garcia dos Santos Zapparoli.</t>
   </si>
   <si>
     <t>400937</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400937/0171-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400937/0171-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção do Requerimento nº 271/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito e ao Superintendente do SAAE de Pompeia que informem quando será definitivamente resolvido o vazamento de esgoto na Rua João Zanguetin.  Informa que, de acordo com o Superintendente do SAAE, as providências já estão sendo tomadas com aquisição de tubulação, para resolução definitiva do problema de vazamento de esgoto na Rua João Zanguetin.</t>
   </si>
   <si>
     <t>400938</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400938/0172-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400938/0172-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 268/2016, de autoria do Vereador VÁLTER BETTIO e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Valdir Cervelin e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito Municipal que informe se consta nos planos da atual administração a instalação de um semáforo na confluência da Rua Washington Luiz com a Rua Dr. Luiz Miranda.  Informa que, para instalação de semáforo na via expressa, há necessidade de autorização do DER – Departamento de Estradas de Rodagem do Estado de São Paulo. Entretanto, informa que, após estudos dos setores competentes, concluiu-se que a instalação de semáforo na confluência da Rua Washington Luiz com a Rua Dr. Luiz Miranda, promoverá grande congestionamento em todas as vias de acesso.   </t>
   </si>
   <si>
     <t>400939</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400939/0173-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400939/0173-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 270/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito que informe quando a atual administração pretende recapear a Rua João Zanguetin.  Informa que a Rua João Zanguetin será brevemente recapeada.</t>
   </si>
   <si>
     <t>400940</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400940/0174-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400940/0174-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 273/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito que informe quando está programada a recuperação da ponte sobre o Córrego Futuro, na estrada que dá acesso à Vila Audênia, próximo da propriedade do Sr. Gregório Montolar Neto.  Informa que está agendada para o dia 11/07/2016, a visita do empreiteiro responsável pela recuperação da ponte sobre o Córrego do Futuro, na estrada que dá acesso à Vila Audênia.</t>
   </si>
   <si>
     <t>400941</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400941/0175-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400941/0175-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 265/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelo Vereador Valdir Cervelin, que solicita ao Sr. Prefeito que informe o total pago pelo Executivo Municipal ao Jornal "Pompeia Notícias" no corrente ano.  Informa que o setor competente estará à disposição do nobre edil no dia 20 de julho de 2106, às 9 horas, para verificação “in loco” sobre os dados solicitados. </t>
   </si>
   <si>
     <t>400942</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400942/0176-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400942/0176-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 263/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelo Vereador Valdir Cervelin, que solicita informações ao Sr. Prefeito sobre a possibilidade de enviar um projeto de lei, no mês de junho, concedendo um reajuste salarial aos servidores municipais de, no mínimo, 15%.  Lembra que, especificamente nos anos de 2006 a 2008, o país passava por um período de grande crescimento econômico, com uma inflação praticamente zero. Na história do município, proporcionalmente, nunca houve tanta arrecadação de receita, como ocorreu nesse período, e por esse motivo, ainda no ano de 2009, foi concedido aos servidores públicos, um reajuste salarial de 11%.  Relata ainda que, como é de conhecimento de todos, a partir daí, ocorreu a desaceleração econômica, com reflexos negativos em todos os segmentos da sociedade, e que se estendem até os dias de hoje.  Finalmente registra que a maioria dos Estados brasileiros não está honrando com o salário de seus servidores e que não se pode ser inconsequente a ponto de provocar tal situação no Município, e que oferece dentro das possibilidades financeiras.</t>
   </si>
   <si>
     <t>400943</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400943/0177-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400943/0177-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 279/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito informar quando será disponibilizada iluminação para a realização de jogos no período noturno no campo de futebol da Vila de Paulópolis.  Informa que já foi disponibilizada a iluminação. </t>
   </si>
   <si>
     <t>400944</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400944/0178-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400944/0178-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 278/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito que informe quando a Municipalidade irá implantar um ponto de ônibus com cobertura em frente ao Jardim Bela Vista, em Paulópolis.  Informa que será implantado o referido ponto de ônibus assim que o orçamento permitir.</t>
   </si>
   <si>
     <t>400945</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400945/0179-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400945/0179-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 276/2016, de autoria do Vereador VALDEMIR LOPES FERREIRA e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito que informe ao Sr. Prefeito Municipal e ao Superintendente do DHS de Pompeia que informem se há possibilidade de fornecer a vacina contra o vírus da gripe H1N1 a todos os funcionários públicos municipais.  Informa que de acordo com os esclarecimentos do DHS, não há possibilidade de disponibilização de vacinas contra o vírus da gripe H1N1 a todos os funcionários públicos municipais, e que por enquanto foram beneficiados os grupos prioritários e comórbidos.</t>
   </si>
   <si>
     <t>400946</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400946/0180-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400946/0180-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 274/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito que informe quando irá efetuar as melhorias necessárias na Área de Lazer e na pista de cooper localizada ao lado da Rua Aldo Bonacina, no Jardim José Januário.  Informa que a limpeza já está sendo realizada e, em breve, serão executadas as benfeitorias necessárias na Área de Lazer e na pista de cooper localizadas ao lado da Rua Aldo Bonacina, no Jardim José Januário.</t>
   </si>
   <si>
     <t>400947</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400947/0181-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400947/0181-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 272/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Valtér Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Sr. Prefeito que informe se a Alameda Izidoro Zanuto será recapeada com asfalto até o final do corrente exercício.  Informa que o recape asfáltico na Alameda Izidoro Zanuto será realizado assim que o orçamento permitir.</t>
   </si>
   <si>
     <t>400948</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400948/0182-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400948/0182-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 266/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelo Vereador Valdir Cervelin, que solicita ao Sr. Prefeito que informe quando será providenciada a iluminação na Rua Mariano Falcão.  Informa que está em fase de cotação de materiais necessários, para posterior execução da iluminação na Rua Mariano Falcão, no trecho que ainda não conta com essa melhoria.</t>
   </si>
   <si>
     <t>400949</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400949/0183-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400949/0183-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 281/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicita informações a respeito da construção da Creche no Loteamento Portal dos Pássaros.  Informa que até o dia 7 de julho de 2016, foi paga a importância de R$ 26.353,56; que foi realizada a construção de 1,694% da obra; que a empresa não desistiu da construção da obra, e que estão priorizando a entrega da creche do Bairro Lacombe.</t>
   </si>
   <si>
     <t>400950</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400950/0184-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400950/0184-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 142/2016, de autoria do Superintendente Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 172/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita ao Sr. Superintendente informar quando serão concluídas as obras do prédio que abrigava a sede daquela Autarquia, bem como os motivos que estão ocasionando a demora para a conclusão da reforma. Solicita, ainda, o envio de cópia do projeto de reforma do referido prédio.  Informa que oportunamente será dada continuidade à reforma e ampliação que abrigará o Centro de Atenção Psicossocial, porém não tem data específica.</t>
   </si>
   <si>
     <t>400951</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400951/0185-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400951/0185-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 143/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 165/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER, que solicita informar por qual motivo o Portal da Transparência disponível no site da Prefeitura e das autarquias não estão com todas as informações atualizadas.  Informa que aquela Autarquia tem disponibilizado as informações de sua execução orçamentária e fiscal por meio do Portal da Transparência, adequando-se às exigências básicas da legislação correlata, permitindo o acesso da população às informações pormenorizadas da gestão.</t>
   </si>
   <si>
     <t>400952</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400952/0186-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400952/0186-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 144/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 203/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita informações concernentes à eventual legislação que proíbe o fornecimento de determinados medicamentos e insumos.  Informa que existem contrapartidas estabelecidas sendo estas: municipal = atenção básica, estadual e federal = média e alta complexidade. </t>
   </si>
   <si>
     <t>400953</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400953/0187-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400953/0187-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 145/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 196/2016 de iniciativa do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Nilson Fernandes da Silva e Marcio Rogério Caffer, que solicita informações sobre a falta de vacinas contra o H1N1.  Informa que o município recebeu a quantia de 6.910 doses da referida vacina; que as vacinas recebidas por determinação da Secretaria Estadual de Saúde e do Ministério da Saúde foram distribuídas para atender a população do grupo prioritário estimado no total de 4.450 pacientes e para o grupo de comorbidades estimado no total de 1.500; e que das pessoas que fazem parte desses dois grupos somente não foram vacinadas quem não procurou as unidades de saúde.</t>
   </si>
   <si>
     <t>400954</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400954/0188-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400954/0188-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 146/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 226/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita cópia de todos os documentos de despesas de viagens realizadas nos últimos 12 meses.  Coloca o setor à disposição para verificação in loco dos documentos solicitados, no dia 13/07/2016, às 10 horas, na sede daquela Autarquia.</t>
   </si>
   <si>
     <t>400955</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400955/0189-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400955/0189-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 147/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 227/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita cópias do inteiro teor de todos os processos licitatórios referentes aos concursos públicos que foram realizados nos últimos 7 anos.  Coloca o setor à disposição para verificação in loco dos documentos solicitados, no dia 13/07/2016, às 10 horas, na sede daquela Autarquia.</t>
   </si>
   <si>
     <t>400956</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400956/0190-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400956/0190-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 148/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 249/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito da falta de menção de custo ao erário em informativo da saúde.  Informa que a 6ª edição do “informativo da saúde” foi impressa e distribuída com amparo no artigo 37, parágrafo 1º, da Constituição Federal. Encaminha exemplar do referido informativo, pedindo atenção ao rodapé da página 2, referindo que com certeza deve ter havido algum descuido e passado despercebido.</t>
   </si>
   <si>
     <t>400957</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400957/0191-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400957/0191-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 149/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 173/2016, de iniciativa do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicita informações a respeito de castrações em animais.  Encaminha as informações solicitadas.</t>
   </si>
   <si>
     <t>400958</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400958/0192-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400958/0192-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 150/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 216/2016, de iniciativa do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos Vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Válter Bettio, que solicita ao Superintendente informar para quando está previsto e como serão realizados os procedimentos ligados à castração de animais, como: cadastramento, espécies animais, técnicas e procedimentos, etc.  Informa que o cadastramento para castrações é realizado no setor de Vigilância Sanitária e relaciona demais informações.</t>
   </si>
   <si>
     <t>400959</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400959/0193-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400959/0193-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 151/2016, de autoria do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 180/2016, de iniciativa do Vereador Valentim Marques de Abreu Júnior e subscrito pelos Vereadores Carlos Rogério Barbosa, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdir Cervelin e Válter Bettio, que informações a respeito do atendimento prestado a munícipe, na Unidade de Saúde da Família, que faleceu horas após o atendimento.  Informa que o paciente esteve em atendimento na unidade de saúde conforme relatório médico anexo. </t>
   </si>
   <si>
     <t>400960</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400960/0194-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400960/0194-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 267/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelo vereador Valdir Cervelin, que solicitou informações sobre os motivos que ocasionaram a queda de 0,5 pontos na avaliação da atual gestão municipal na Prova de Transparência do Ministério Público Federal, em comparação com a nota obtida na avaliação do ano passado.  Informa que os atos da Administração atendem a todos os princípios do Ministério Público Federal, e que a cada ano, se atualizam para cumprimento das novas exigências e cobranças impostas pelo órgão federal.   </t>
   </si>
   <si>
     <t>400961</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400961/0195-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400961/0195-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 285/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações sobre o vazamento de esgoto que há muito tempo vem ocorrendo em ponto da rede que passa pela propriedade do "Toca".  Informa que de acordo com os esclarecimentos do SAAE, quando a autarquia é informada de qualquer vazamento de esgoto, o reparo é imediato e de forma definitiva, inclusive em relação à rede do Sr. “Toca”.</t>
   </si>
   <si>
     <t>400962</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400962/0196-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400962/0196-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 285/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações sobre o vazamento de esgoto que há muito tempo vem ocorrendo em ponto da rede que passa pela propriedade do "Toca”.  Informa que aquela Autarquia, quando ciente de qualquer vazamento de esgoto, realiza o reparo de imediato e de forma definitiva, inclusive em relação à rede do Sr. “Toca”.</t>
   </si>
   <si>
     <t>400963</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400963/0197-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400963/0197-2016.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento nº 294/2016, de autoria do Vereador VALDIR CERVELIN, que solicitou informações sobre todos os gastos relativos à construção do novo prédio da Unidade de Saúde "Dr. Aldo de Oliveira Lino".  Informa que o setor competente estará à disposição no dia 10 de agosto de 2016, às 14h00, para verificação “in loco” sobre os dados solicitados.</t>
   </si>
   <si>
     <t>400964</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400964/0198-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400964/0198-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 301/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pela Vereadora Fátima Cavaliéri, que solicitou informar se já foram concluídas todas as melhorias para solucionar o problema ocorrido com o esgoto na Rua João Zanguetin. Informa que o problema reportado junto à Rua João Zanguetin, foi resolvido de forma definitiva.</t>
   </si>
   <si>
     <t>400965</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400965/0199-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400965/0199-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 298/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações acerca da contratação de pedreiros ao custo de quase R$ 1 milhão, segundo consta no Diário Oficial do Estado, edição de 30 de abril. Informa que o setor competente estará à disposição no dia 19 de agosto de 2016, às 9h00, para verificação "in loco" sobre os dados solicitados. </t>
   </si>
   <si>
     <t>400966</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400966/0200-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400966/0200-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 214/2016, de autoria do Vereador CARLOS ROGÉRIO BARBOSA, e subscrito pelos vereadores Caludirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Válter Bettio, que solicitou providências necessárias visando o cumprimento da Lei Municipal nº 2.518, de 9 de outubro de 2013, que "Torna obrigatória a divulgação de mensagem visando o combate ao abuso e à exploração sexual de crianças e adolescentes em locais que especifica." Informa que está sendo confeccionado um modelo de cartaz, e que no máximo em 30(trinta) dias as unidades de saúde e os veículos daquela autarquia estarão cumprindo o que a Lei determina.  </t>
   </si>
   <si>
     <t>400967</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400967/0201-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400967/0201-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 251/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, e subscrito pelos vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito da demanda para cirurgia de catarata. Informa que no mês de maio/2016 tinha na fila de espera aproximadamente 110 pessoas aguardando uma consulta oftalmológica especializada em catarata para o ambulatório de referência SUS em Marília, e que o Prefeito e aquela Superintendência entraram em contato como Dr. Cesar Augusto Baaklini, oftalmologista que presta serviço para o DHS, que também faz parte do corpo clínico do IOM(Instituto de Olhos de Marília), solicitando a realização de um mutirão de consultas e esse profissional muito prestativo conseguir agendar todos que estavam em espera. Ressalta que os pacientes foram agendados nominalmente dando início esse mutirão no dia 08/06/2016 e terminando no dia 13/07/2016, com uma desistência de mais de 20%(vinte por cento) dos pacientes. Informa, ainda, que atualmente estão na fila de espera somente 11(onze) pacientes, que foram atendidos após a realização do mutirão. </t>
   </si>
   <si>
     <t>400968</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400968/0202-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400968/0202-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 276/2016, de autoria do Vereador VALDEMIR LOPES FERREIRA e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou a possibilidade de fornecer a vacina contra o vírus da grupe H1N1 a todos os funcionários Públicos Municipais. Informa que as doses da vacina H1N1 que ainda restam nas unidades de saúde não são suficientes para vacinar todos os funcionários públicos municipais e a Secretaria Estadual de Saúde não irá enviar mais doses. Portanto, os funcionários que fazem parte dos grupos preconizados pelo Ministério da Saúde que ainda não receberam a vacina que procurem a sua unidade de saúde. </t>
   </si>
   <si>
     <t>400969</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400969/0203-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400969/0203-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 290/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações relativas ao funcionamento da Unidade de Saúde de Novo Cravinhos e ao atendimento médico. Informa que o médico que atende no Posto de Atendimento no Bairro Novo Cravinhos é o Dr. Massao Hayashi, bem como que o atendimento é feito de terça e quinta às 7h30, e que o posto só funciona quando o médico está presente. Informa, ainda, que o posto conta com toda estrutura necessária para um atendimento médico ambulatorial. </t>
   </si>
   <si>
     <t>400970</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400970/0204-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400970/0204-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 292/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que informe por quais motivos há falta do remédio "BUP" (cloridrato de bupropiona) utilizado em tratamentos antitabagismo. Informa que o referido medicamento é para uso no tratamento contra o tabagismo e que para esse fim não houve falta. </t>
   </si>
   <si>
     <t>400971</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400971/0205-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400971/0205-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 293/2016, de autoria do Vereador VALDIR CERVELIN, que solicitou os motivos de não ter convidado todos os vereadores para a inauguração do Posto de Saúde da Vila de Paulópolis. Informa que os convites foram entregues em todos os domicílios do município </t>
   </si>
   <si>
     <t>400972</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400972/0206-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400972/0206-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 291/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações referentes ao arquivo morto da Prefeitura, localizado na Vila de Novo Cravinhos. Informa que todos os documentos de interesse do Município do arquivo morto de Novo Cravinhos foram recolhidos e colocados em local seguro. Informa ainda que o que restou sem importância para a Municipalidade será incinerado. </t>
   </si>
   <si>
     <t>400973</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400973/0207-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400973/0207-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 288/2016, de autoria do Vereador CARLOS ROGÉRIO BARBOSA e subscrito pela vereadora Fátima Cavaliéri, que solicitou informações sobre a realização de parceria ou convênio com a Associação de Pais e Amigos da Criança Autista - Espaço Potencial Marília. Informa que não consta nos planos da Administração a realização de parceria ou convênio com a Associação de Pais e Amigos da Criança Autista - Espaço Potencial Marília. Esclarece, ainda, que já existe uma parceria com a APAE - Associação de Pais e Amigos Excepcionais de Pompeia, e que com qualquer outra parceria, a entidade de Pompeia deixará de receber os recursos pactuados com o Governo Federal. </t>
   </si>
   <si>
     <t>400974</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400974/0208-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400974/0208-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 296/2016, de autoria da Vereadora FÁTIMA CAVALIÉRI, que solicitou informações sobre a possibilidade de o  Executivo firmar convênio com a Clealco S/A, visando a execução de projeto de cooperação técnica, operacional e financeira para a manutenção do sistema viário do Município, utilizado por aquela empresa. Informa que já existe uma parceria com a empresa Clealco S/A visando, na medida do possível, a execução de alguns trabalhos, que são promovidos pelo bom relacionamento com a empresa. </t>
   </si>
   <si>
     <t>400975</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400975/0209-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400975/0209-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 306/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Claudirlei Santiago Domingues e Válter Bettio, que solicitou informações sobre a possibilidade de transferir a Biblioteca de Paulópolis para o prédio onde funcionava a Unidade Básica de Saúde. Informa que já consta nos planos do Executivo, a transferência da Biblioteca da Vila de Paulópolis para o prédio onde funcionava a Unidade de Saúde da Família "Dr. Aldo de Oliveira Júnior". </t>
   </si>
   <si>
     <t>400976</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400976/0210-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400976/0210-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 305/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Claudirlei Santiago Domingues e Válter Bettio, que solicitou informações a respeito do funcionamento da iluminação do minicampo da Vila de Paulópolis. Informa que o sistema de iluminação do minicampo de futebol de Paulópolis ainda não foi implantado, uma vez que a obra ainda não foi finalizada. </t>
   </si>
   <si>
     <t>400977</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400977/0211-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400977/0211-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 307/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou ao Executivo informar de forma detalhada quais obras serão realizadas com o material de construção cuja aquisição foi contratada junto a empresas que especifica. Informa que o material de construção, cuja aquisição foi contratada junto às empresas elencadas no requerimento, será utilizado em todas as obras a serem executadas pela Prefeitura Municipal. </t>
   </si>
   <si>
     <t>400978</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400978/0212-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400978/0212-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em resposta ao Requerimento nº 308/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações a respeito de compensações de contribuições previdenciárias no exercício de 2016. Informa que, até a presente data, não houve compensações de contribuições previdenciárias em GFIP, mas existem estudos para que essas sejam realizadas dentro da legislação vigente.  </t>
   </si>
   <si>
     <t>400979</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400979/0213-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400979/0213-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 176/2016, do Superintendente do DHS, em atenção ao Requerimento nº 316/2016, de autoria do Vereador Elcio Rigotto Zapparoli e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao DHS informar quais providências foram tomadas em relação à notícia de que a Sra. Isabel Cristina Escorce Januário, quando exercia o cargo de Superintendente daquela autarquia, teria recebido valor superior ao permitido por lei, acima do subsídio do Prefeito Municipal. Encaminha as informações solicitadas. </t>
   </si>
   <si>
     <t>400980</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400980/0214-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400980/0214-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção à Moção nº 18/2016, de autoria do Vereador ELCIO RIGOTTO ZAPPAROLI, que parabenizou o Prefeito Municipal pela homenagem recebida da Fatec Shunji Nishimura durante a formatura da 8ª Turma do Curso Superior de Tecnologia de Mecanização em Agricultura de Precisão, realizada no último dia 29 de julho. Manifesta agradecimentos. </t>
   </si>
   <si>
     <t>400981</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400981/0215-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400981/0215-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 198/2016, do Superintendente do SAAE, em atenção ao Requerimento nº 326/2016, de autoria do Vereador VALDIR CERVELIN, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações sobre as medidas que foram tomadas visando sanar o mau cheiro exalado da rede de esgoto da Unidade de Saúde da Família "Dr. Aldo Oliveira Lino", na Vila de Paulópolis. Informa que o problema foi regularizado prontamente, com reparo das vedações e junções que se mostraram necessárias. </t>
   </si>
   <si>
     <t>400982</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400982/0216-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400982/0216-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 184/2016, de autoria do Superintendente do DHS, informando que todas as unidades e veículos daquela autarquia já se encontram com o cartaz/adesivo, em atenção à Lei Municipal 2.518/2013.</t>
   </si>
   <si>
     <t>400983</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400983/0217-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400983/0217-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 185/2016, de autoria do Superintendente do DHS, em atenção ao Requerimento nº 335/2016, de autoria do Vereador Elcio Rigotto Zapparoli, que solicitou cópia integral do Processo Administrativo nº 038/2012, instaurado para apuração dos fatos apontados pelo Tribunal de Contas do Estado de São Paulo nos processos TC 3918/026/07 e TC 2357/026/08. Encaminha cópia do referido Processo Administrativo. </t>
   </si>
   <si>
     <t>400984</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400984/0218-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400984/0218-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 716/2016, em  atenção ao Requerimento nº 331/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos vereadores Carlos Rogério Barbosa, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou ao Executivo informar se consta nos planos da atual administração a realização de recapeamento asfáltico no final da Rua Antônio Castro Filho. Informa que o recapeamento asfáltico no final da Rua Antonio Castro Filho será realizado assim que o orçamento permitir.  </t>
   </si>
   <si>
     <t>400985</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400985/0219-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400985/0219-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 736/2016, informando os motivos da não realização da tradicional Cavalgada neste ano, que faz parte da Festa do Peão de Boiadeiro de Pompeia.  </t>
   </si>
   <si>
     <t>400986</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400986/0220-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400986/0220-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GP nº 745/2016, em atenção ao Requerimento nº 341, de autoria do Vereador CARLOS ROGÉRIO BARBOSA, que solicitou quais providências serão tomadas ou já foram tomadas pelo Executivo visando a correção do asfalto localizado na Rua Argentina, esquina com a Rua Chile, tendo em vista o desnível existente. Informa que a correção do asfalto será executada assim que o orçamento permitir. </t>
   </si>
   <si>
     <t>400987</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400987/0221-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400987/0221-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 201/2016, da Secretaria Municipal de Esportes, em atenção ao Requerimento nº 351/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao Secretário de Esportes, Lazer e Recreação informar se consta nos planos da atual administração a substituição das lâmpadas do Ginásio de Esportes localizado na Vila de Paulópolis, tendo em vista que se encontram queimadas há vários meses. Informa que aquela Secretaria solicitou à Secretaria Municipal de Obras e Serviços Públicos a troca das lâmpadas queimadas. </t>
   </si>
   <si>
     <t>400988</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400988/0222-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400988/0222-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 202/2016, da Secretaria Municipal de Esportes, em atenção ao Requerimento nº 350/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao Secretário de Esportes, Lazer e Recreação informar se consta nos planos da atual administração a realização de manutenção nos aparelhos de ginástica instalados na Academia Vida, bem como a restauração da fachada da referida Academia. Informa que a Academia Vida é de responsabilidade do Departamento de Higiene e Saúde. </t>
   </si>
   <si>
     <t>400989</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400989/0223-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400989/0223-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 350/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao Exmo. Sr. Prefeito Municipal informar se consta nos planos da atual administração a realização de manutenção nos aparelhos de ginástica instalados na Academia Vida, bem como a restauração da fachada da referida Academia. Informa que periodicamente é feita a manutenção dos aparelhos de ginástica instalados na Academia Vida, e quanto à fachada do referido imóvel será efetuada a restauração, assim que o orçamento permitir. </t>
   </si>
   <si>
     <t>400990</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400990/0224-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400990/0224-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 351/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou ao Exmo. Sr. Prefeito Municipal informar se consta nos planos da atual administração a substituição das lâmpadas do Ginásio de Esportes localizado na Vila de Paulópolis, tendo em vista que se encontram queimadas há vários meses. Informa que grande parte das lâmpadas já foram substituídas, com iluminação suficiente para realização de eventos, e que falta apenas trocar as lâmpadas centrais que ficam do alto da cobertura. </t>
   </si>
   <si>
     <t>400991</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400991/0225-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400991/0225-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 357/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos Vereadores Marcio Rogério Caffer e Valentim Marques de Abreu Júnior, que solicitou ao Exmo. Sr. Prefeito Municipal informar se consta nos planos da atual administração a realização de recapeamento asfáltico na Rua Alberto Pasqualini. Informa que o recapeamento asfáltico na Rua Alberto Pasqualini será executado assim que as condições financeiras permitirem. </t>
   </si>
   <si>
     <t>400992</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400992/0226-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400992/0226-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 360/2016, de autoria do Vereador VALDIR CERVELIN, que solicitou ao Exmo. Sr. Prefeito Municipal informar quantas cestas básicas e cestas de bebês foram entregues pela Municipalidade nos meses de junho, julho e agosto do corrente ano. Informa que o setor competente estará à disposição no dia 27 de outubro de 2016, às 9 horas, para verificação "in loco" sobre os dados solicitados. </t>
   </si>
   <si>
     <t>400993</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400993/0227-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400993/0227-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 207/2016, do Superintendente do Departamento de Higiene e Saúde de Pompeia, em atenção ao Requerimento nº 330/2016, de autoria do Vereador VALDIR CERVELIN e subscrito pelos vereadores Carlo Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou informações sobre  a  vigência o contrato de locação do imóvel situado na Rua Dr. José de Moura Resende, 134, onde estava instalado o Centro de Especialidades Médicas, e, caso afirmativo, qual a data de encerramento. Informa que o imóvel encontra-se locado com contrato a vencer no dia 31 de dezembro de 2016, sendo utilizado ultimamente como arquivo geral daquela autarquia. </t>
   </si>
   <si>
     <t>400994</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400994/0228-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400994/0228-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 342/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva e Válter Bettio, que solicitou o empenho do Executivo junto ao DER visando o recapeamento do bolsão à margem da Rodovia SP-294, no ponto de parada de ônibus localizado na Praça Moacyr Bellia.  Encaminha cópia do Ofício GP nº 758/2016, encaminhado ao Diretor do DER solicitando a realização do referido recapeamento.   </t>
   </si>
   <si>
     <t>400995</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400995/0229-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400995/0229-2016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 377/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, que solicitou ao Executivo interceder junto à direção da Usina Clealco, unidade de Queiroz,  visando solucionar o afundamento das cabeceiras da ponte provisória sobre o Córrego do Fiori, na Vicinal Tufic Baracat.  Encaminha uma via do Ofício GP nº 831/2016, dirigido à empresa CLEALCO, reiterando o pedido desta Câmara.</t>
   </si>
   <si>
     <t>400996</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400996/0230-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400996/0230-2016.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada dos projetos de lei que tramitam nesta Casa de Leis, encaminhados pelos Ofícios GP nºs 868/2016 e 872/2016, datados de 21 de novembro de 2016, que tratam, respectivamente, do Quadro de Pessoal da Prefeitura Municipal e do Quadro de Pessoal do SAAE.</t>
   </si>
   <si>
     <t>400997</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400997/0231-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400997/0231-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 396/2016, de autoria dos vereadores CARLOS ROGÉRIO BARBOSA e VÁLTER BETTIO e subscrito pelos vereadores Claudirlei Santiago Domingues, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitaram  os motivos daquele Executivo ter solicitado ao Departamento de Estradas de Rodagem da retirada do obstáculo situado na Rua Dr. Luiz Miranda, altura do nº 1.127, bem como informar sobre a possibilidade de reinstalar o mais rápido possível o obstáculo redutor de velocidade, visando restabelecer as condições de segurança naquele local. Informa que está requisitando massa asfáltica da empresa que executou o recape, para a reinstalação do obstáculo redutor de velocidade. </t>
   </si>
   <si>
     <t>400998</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400998/0232-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400998/0232-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 397/2016, de autoria do Vereador Vanderlei Ribeiro dos Santos e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Válter Bettio e Valentim Marques de Abreu Júnior, que solicitou ao Executivo informar se consta nos planos da atual administração completar o recape asfáltico realizado na Rua João Zanguetin incluindo o pequeno trecho que não recebeu essa necessária melhoria. Informa que não tem previsão para a execução de recape na Rua João Zanguetin. </t>
   </si>
   <si>
     <t>400999</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400999/0233-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400999/0233-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 386/2016, de autoria de Todos os Senhores Vereadores, que solicitaram informações sobre o andamento dos estudos objetivando a realização da revisão do Plano de Carreira e Remuneração do Magistério Público Municipal, e para quando está previsto o encaminhamento do Projeto de Lei a esta Casa de Leis. Informa que está entrando em contato com as pessoas interessadas para a discussão e formalização do Plano de Carreira do Magistério Público Municipal, par posterior elaboração do Projeto de Lei.  </t>
   </si>
   <si>
     <t>401000</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/401000/0234-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/401000/0234-2016.pdf</t>
   </si>
   <si>
     <t>Convocando extraordináriamente a Câmara Municipal.</t>
   </si>
   <si>
     <t>503295</t>
   </si>
   <si>
     <t>EXPD</t>
   </si>
   <si>
     <t>Expediente recebido de diversos</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503295/0001-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503295/0001-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 41/2016, da Divisão Regional do Departamento de Estradas de Rodagem do Estado de São Paulo, em atenção ao Requerimento nº 403/2015, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES, e subscrito pelos demais Vereadores, que solicitou à direção do DER, em Assis, urgência para a realização de recapeamento asfáltico em toda a extensão da "Via Expressa".  Informa que na SP-294, entre o km 458,37 e o km 459,97 estão sendo executados serviços de conservação especial, dentro do objeto do contrato 19.243-0, cujo titular é a empresa SENPAR Ltda.  Esclarece, ainda, que em decorrência das fortes chuvas que caíram sobre a região no mês de janeiro, a área técnica daquele órgão elaborou programação e dentro de um planejamento, levando em conta principalmente os pontos críticos da rodovia, priorizou os serviços, acionando a empresa contratada para realizar reparos emergenciais, no perímetro urbano de Pompeia.</t>
   </si>
   <si>
     <t>503296</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503296/0002-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503296/0002-2015.pdf</t>
   </si>
   <si>
     <t>Carta do Senhor José Waldir Pavani Marques, proprietário do Auto Posto Flag, em resposta ao Requerimento nº 465/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Elcio Rigotto Zapparoli, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou providências relativas à cobertura do estabelecimento que está desativado, situado na Rua Constantino Marcolino de Souza.  Informa que já foi contratada uma empresa especializada em estruturas metálicas, para efetuar a reforma necessária na cobertura metálica em questão.  Informa, ainda, que os trabalhos já foram iniciados com um serviço paliativo de medida de segurança onde foram retiradas as telhas da parte que está danificada.</t>
   </si>
   <si>
     <t>503297</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503297/0003-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503297/0003-2015.pdf</t>
   </si>
   <si>
     <t>Ofício nº 6.036/2015, da Chefe de Gabinete Substituta da Secretaria de Estado da Saúde, em atenção ao Requerimento nº 472/2015, de autoria do VEREADOR VANDERLEI RIBEIRO DOS SANTOS, e subscrito por todos os Vereadores, que solicitou a normalização no fornecimento de "leite especial" denominado Fórmula de Aminoácidos Livres.  Informa que a solicitação foi submetida à apreciação da Coordenadoria de Ciência, Tecnologia e Insumos Estratégicos de Saúde, e que a mesma informou que o Grupo de Assistência Farmacêutica tem envidado esforços para restabelecer o fornecimento da Fórmula Aminoácidos livres de nome comercial Neocate. Informou, ainda, que, atualmente, estavam impedidos de adquirir o item devido à impugnações apresentadas por empresas fornecedoras do produto no processo licitatório para aquisição emergencial, e que em 18/12/15, receberam Despacho do Poder Judiciário, autorizando a Secretaria de Estado da Saúde a realizar a compra emergencial do produto Neocate por meio de procedimento autônomo, e o processo de aquisição já foi retomado de forma que seja restabelecido o fornecimento do leite especial.</t>
   </si>
   <si>
     <t>503298</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503298/0004-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503298/0004-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 54/2016, do DER, de Assis, desejando à Mesa Diretora da Câmara de Pompeia relativa a 2016, uma excelente gestão.</t>
   </si>
   <si>
     <t>503299</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503299/0005-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503299/0005-2016.pdf</t>
   </si>
   <si>
     <t>Ofício do Excelentíssimo Sr. Juiz da Comarca de Pompeia, Dr. Rodrigo Martins Marques, em resposta ao Requerimento nº 460/2015, de autoria do Vereador ELCIO RIGOTTO ZAPPAROLI, que solicitou ao Juízo da Comarca de Pompeia uma CERTIDÃO DE INTEIRO TEOR do processo nº 00000024-39.1996.8.26.0464, tendo como partes a empresa CONSTROLI PROJETO E CONSTRUÇÕES LTDA. X PREFEITURA MUNICIPAL DE POMPEIA. Solicita, ainda, que seja encaminhado ofício ao Sr. Prefeito pedindo o relatório de todo o histórico das principais ocorrências da contratação da empresa CONSTROLI PROJETOS E CONSTRUÇÕES LTDA., o Termo de Convênio e de todos os aditamentos, incluindo toda documentação junto ao DAEE da Secretaria de Estado dos Negócios de Recursos Hídricos, que versarem sobre a contratação da perfuração do poço profundo.  Encaminha certidão de objeto e pé, referente ao processo solicitado.</t>
   </si>
   <si>
     <t>503300</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503300/0006-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503300/0006-2015.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1385/2015/SR Bauru/GIGOV/BU, da Superintendência Regional da Caixa Federal, informando a celebração do Contrato de Repasse destinado à transferência de recursos do Orçamento Geral da União (OGU) nº 824772/2015, Processo 2585. 1027419-58/2015 através do Ministério das Cidades, que tem por finalidade a pavimentação asfáltica de vias urbanas da Cidade.</t>
   </si>
   <si>
     <t>503301</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503301/0007-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503301/0007-2015.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1.291/2015, do Assessor Especial do Gabinete do Secretário da Segurança Pública do Estado de São Paulo, em atenção ao Requerimento nº 262/2015, de autoria de TODOS OS VEREADORES, que solicitaram aumento do efetivo de policiais civis e militares para Pompeia.  Informa que foi encaminhada ao Comando Geral da Polícia Militar do Estado e à Delegacia Geral de Polícia Adjunta – DGPAD, para análise e verificação.</t>
   </si>
   <si>
     <t>503302</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503302/0008-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503302/0008-2015.pdf</t>
   </si>
   <si>
     <t>Ofício nº 142/2015, da 197ª Subseção da Ordem dos Advogados do Brasil, comunicando a nova Direção para o triênio 2016/2018.</t>
   </si>
   <si>
     <t>503303</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503303/0009-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503303/0009-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0020/2016, da Secretaria de Estado do Meio Ambiente, em atenção ao Requerimento nº 451/2015, de autoria da Vereadora FÁTIMA CAVALIÉRI, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Elcio Rigotto Zapparoli, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou a destinação de um caminhão coletor e compactador de lixo para Pompeia.  Informa que os financiamentos pelo Fundo Estadual de Prevenção e Controle da Poluição-FECOP no presente exercício estão condicionados ao aporte de recursos no orçamento do Fundo. Esclarece, ainda, que a demanda do município foi devidamente registrada, pela Secretaria Executiva do Fundo.</t>
   </si>
   <si>
     <t>503304</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503304/0010-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503304/0010-2015.pdf</t>
   </si>
   <si>
     <t>Ofício do Conselho Municipal de Trânsito encaminhando a Ata de nº 12/2015.</t>
   </si>
   <si>
     <t>503305</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503305/0011-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503305/0011-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 027/2016, da Associação de Pais e Amigos dos Excepcionais - APAE de Pompeia, comunicando os eventos daquela entidade que serão realizados em 2016.</t>
   </si>
   <si>
     <t>503306</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503306/0012-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503306/0012-2015.pdf</t>
   </si>
   <si>
     <t>Ofício nº 10GB-038/913/15, do Comandante do 10º Grupamento de Bombeiros, em atenção ao Requerimento nº 437/2015, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações sobre expedição de Alvarás de funcionamento ao Clube JK, Minishopping e Anfiteatro do Terminal Rodoviário Manoel Lopes Faléco, comprovando que todos eles preenchem os requisitos de segurança.  Informa que as edificações denominadas: CLUBE JK situado à Rua Eurico Gaspar Dutra s/nº, MINISHOPPING situado à Getúlio Vargas nº 197 e ANFITEATRO e TERMINAL RODOVIÁRIO MANOEL LOPES FALECO situado à Rua Santiago Martin Corral s/nº estão irregulares, ou seja, não possuem Auto de Vistoria do Corpo de Bombeiros (AVCB).</t>
   </si>
   <si>
     <t>503307</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503307/0013-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503307/0013-2015.pdf</t>
   </si>
   <si>
     <t>Carta nº 0282/2015, da Companhia Paulista de Força e Luz, em atenção ao Requerimento nº 412/2015, de autoria do Vereador VALDIR CERVELIN, que solicitou aquela empresa que informasse se foi detectada alguma ligação clandestina de energia elétrica do prédio do Velório da Vila de Paulópolis para algum imóvel atrás do referido local.  Informa que foi realizado a inspeção técnica na instalação nº 6837530 pertencente a Prefeitura Municipal de Pompeia, denominada Velório, em Paulópolis, e foi constatado a ligação clandestina no padrão de entrada do imóvel.  Informa, ainda, que a equipe técnica efetuou de imediato o desligamento do “rabicho/gato” e notificou o infrator sobre a irregularidade, e tomou as medidas administrativas para o assunto em questão.  Ressalta que a ligação foi realizada antes do equipamento de medição e, portanto não gerou nenhum acréscimo de consumo na instalação pertencente à municipalidade.</t>
   </si>
   <si>
     <t>503308</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503308/0014-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503308/0014-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 53/2016, da Associação Comercial e Empresarial de Pompeia, parabenizando a nova Mesa Diretora da Câmara Municipal.</t>
   </si>
   <si>
     <t>503309</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503309/0015-2015.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503309/0015-2015.pdf</t>
   </si>
   <si>
     <t>Carta da empresa MILE EXPRESS Empreendimentos Imobiliários Ltda - EPP, manifestando agradecimentos pelo empenho empregado no processo que resultou na lei municipal nº 2.627, de 22 de dezembro, que autorizou a doação do trecho desafetado da Rua Odyllo Mattiazzo, que será de grande valia para a realização do empreendimento idealizado e que contribuirá com o desenvolvimento do município gerando emprego e renda.</t>
   </si>
   <si>
     <t>503310</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503310/0016-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503310/0016-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício da CDHU de Marília, em resposta ao Requerimento nº 393/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da implantação de aquecedores solares nas unidades habitacionais da CHDU em Paulópolis.  Informa que os aquecedores já foram instalados.   </t>
   </si>
   <si>
     <t>503311</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503311/0017-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503311/0017-2016.pdf</t>
   </si>
   <si>
     <t>Ata nº 1/2016 do Conselho Municipal de Trânsito de Pompeia.</t>
   </si>
   <si>
     <t>503312</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503312/0018-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503312/0018-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 297/RG/16 da ALL, em atenção ao Requerimento nº 6/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou informações acerca de outdoors que estão instalados ao lado da linha férrea.  Informa que aquela concessionária não possui nenhum contrato autorizando empresas a realizar a instalação de outdoors na faixa de domínio do município. Esclarecendo que a equipe de vigilância patrimonial daquela Empresa foi deslocada até o local descrito e tomará as medidas cabíveis para a resolução do caso.</t>
   </si>
   <si>
     <t>503313</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503313/0019-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503313/0019-2016.pdf</t>
   </si>
   <si>
     <t>Ofício do Conselho Municipal dos Direitos da Criança e do Adolescente, em atenção à Indicação do Vereador Claudirlei Santiago Domingues, que sugeriu a divulgação de uma campanha para a destinação do Imposto de Renda ao Fundo Municipal de Assistência Social.  A Presidente daquele órgão relata que aprecia a indicação, mas que já realiza esse trabalho.</t>
   </si>
   <si>
     <t>503314</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503314/0020-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503314/0020-2016.pdf</t>
   </si>
   <si>
     <t>Ofício da CDHU, de São Paulo, em atenção ao Requerimento nº 393/2015, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR, que solicitou informações a respeito da instalação dos aquecedores solares as casas do Jardim Bela Vista.  Informa que essa benfeitoria já foi realizada pela empresa Enalter Engenharia.</t>
   </si>
   <si>
     <t>503315</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503315/0021-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503315/0021-2016.pdf</t>
   </si>
   <si>
     <t>Ofício da CDHU, de Marília, em atenção ao Requerimento nº 43/2016, de autoria do Vereador CARLOS ROGÉRIO BARBOSA, que solicitou informações sobre a regularização dos imóveis do Núcleo Odilon Martins Cruz.  Informa que a CDHU protocolou a documentação referente à averbação do referido Conjunto Habitacional, porém o Cartório de Registro de Imóveis emitiu uma nota de correção, tendo em vista a necessidade de atendimento de algumas exigências para a regularização do processo de registro daquele conjunto.</t>
   </si>
   <si>
     <t>503316</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503316/0022-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503316/0022-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 20/2016, da Assessoria Parlamentar da Secretaria de Estado da Cultura, em atenção ao Requerimento nº 8/2016 do Vereador MARCIO ROGÉRIO CAFFER, que solicita a doação de livros para o Município.  Encaminha cópia da manifestação datada em 22 de fevereiro de 2016, da Diretoria Técnica da Unidade de Bibliotecas e Leitura, informando que o kit de livros deverá ser retirado por funcionário da Prefeitura, devidamente identificado, no endereço exposto, sendo necessário o prévio agendamento.</t>
   </si>
   <si>
     <t>503317</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503317/0023-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503317/0023-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 564/2016, da Diretora de Gestão Interna da Presidência da República, em atenção ao Requerimento nº 81/2016 do Vereador VANDERLEI RIBEIRO DOS SANTOS, que solicita a regulamentação de novo horário para a suspensão do fornecimento de energia elétrica em caso de inadimplência.  Informa que o assunto foi encaminhado ao Ministério das Minas e Energia, por meio do Ofício nº 563/2016/GP/GAB/GESTÃO/DGI.</t>
   </si>
   <si>
     <t>503318</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503318/0024-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503318/0024-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 09/2016, do Presidente do Serviço de Integração de Menores, referente ao Requerimento nº 94/2016 do Vereador CARLOS ROGÉRIO BARBOSA, agradecendo esta Casa pelo empenho em requerer uma ajuda àquela entidade, a qual muito ajudaria na compra de um veículo para serviços externos.</t>
   </si>
   <si>
     <t>503319</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503319/0025-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503319/0025-2016.pdf</t>
   </si>
   <si>
     <t>Ofício da Farmárcia Unipopular de Pompeia, datado de 11 de março de 2016, em resposta ao Requerimento nº 66/2016, de autoria do Vereador VALDEMIR LOPES FERREIRA, que solicitou informação a respeito de eventual atraso na entrega de medicamentos que constam da lista do Programa Farmácia Popular.  Informa que o atraso dos medicamentos se deve ao aumento do volume de clientes e, portanto, consequentemente não foi possível atender a demanda de medicamentos da referida lista.</t>
   </si>
   <si>
     <t>503320</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503320/0026-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503320/0026-2016.pdf</t>
   </si>
   <si>
     <t>Protocolo nº 19.458/16, da Casa Civil do Governo do Estado, em atenção ao Requerimento nº 45/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES e subscrito pelos demais Vereadores, a respeito da liberação de recursos para a recuperação das estradas, pontes e residências no município.  Informa que o pedido referente à ponte, no KM 9 da estrada vicinal Tufic Baracat foi autorizado pelo Sr. Governador, em 24 de fevereiro, e que já foram solicitados ao município os documentos necessários para a celebração do convênio.  Também informa que as demandas referentes às reconstruções de pontes foram registradas e já foram realizadas as devidas vistorias pelos técnicos do Estado.  Por fim, menciona que foi consultada a Secretaria Estadual da Habitação, que se manifestou a respeito em 15/3/2016, esclarecendo que a celebração de futuro convênio de parceria com a Prefeitura para a construção do empreendimento Pompeia “E”, composto de 50 unidades habitacionais, está condicionada à disponibilidade de dotação orçamentária da pasta.</t>
   </si>
   <si>
     <t>503321</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503321/0027-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503321/0027-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 133/2016, do DER, em Assis, em atenção ao Requerimento nº 93/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, que solicitou reparos para o bom funcionamento das lâmpadas de um dos postes de iluminação da rotatória situada na SP-294, na Vila de Paulópolis.  Informa que o problema é exclusivamente de ordem municipal, não tendo o DER qualquer ingerência sobre o assunto, uma vez que as obras e serviços de iluminação foram executados pela Municipalidade, tomando para si inclusive a responsabilidade da manutenção e consumo energético.</t>
   </si>
   <si>
     <t>503322</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503322/0028-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503322/0028-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 13.784/2016, do Ministério do Planejamento Orçamentário e Gestão, em atenção ao Requerimento nº 3/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Valdemir Lopes Ferreira e Valentim Marques de Abreu Júnior, acerca do conserto do muro de arrimo de uma casa da antiga Colônia da Fepasa.  Em resposta, o Ministério pediu informações mais precisas da localização do imóvel para a avaliação da situação.</t>
   </si>
   <si>
     <t>503323</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503323/0029-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503323/0029-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 109/2016, da ANEEL, em atenção ao Requerimento nº 81/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos demais Vereadores, que solicitou estudos e informações a respeito da alteração de norma, visando regulamentar novo horário para suspensão do fornecimento de energia em caso de inadimplência.  Informa que o consumidos inadimplente é comunicado com antecedência sobre a possibilidade de ter o fornecimento suspenso, após expirado o prazo informado pela distribuidora.  Após mais esclarecimentos, ressalta, ainda, que embora o fornecimento de energia elétrica tenha caráter essencial, a inadimplência dos consumidores afeta não somente a receita das distribuidoras, mas a tarifa de energia paga por todos os demais consumidores.   </t>
   </si>
   <si>
     <t>503324</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503324/0030-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503324/0030-2016.pdf</t>
   </si>
   <si>
     <t>Ata de reunião do Conselho Municipal de Trânsito realizada no dia 7 de março de 2016.</t>
   </si>
   <si>
     <t>503325</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503325/0031-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503325/0031-2016.pdf</t>
   </si>
   <si>
     <t>Carta nº 0071/DPCP, do Consultor de Negócios da CPFL Paulista, Laudair Aparecido da Silva, em atenção ao Requerimento nº 473/2015, do Vereador Valdir Cervelin, que solicita a substituição do poste de iluminação pública localizado na altura do número 47 da Avenida Bonifácio Martins, na Vila de Paulópolis.  Informa que a substituição do referido poste foi inserida no cronograma de obras e em breve será executada, atendendo plenamente o pedido do nobre Vereador e sem ônus.</t>
   </si>
   <si>
     <t>503326</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503326/0032-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503326/0032-2016.pdf</t>
   </si>
   <si>
     <t>Carta nº 119/DPCP, do Consultor de Negócios da CPFL Paulista, Laudair Aparecido da Silva, respondendo ao Requerimento nº 85/2016, de autoria do Vereador Valdir Cervelin, que solicita informações a respeito de substituição de poste na Avenida Bonifácio Martins, em Paulópolis.  Informa que a substituição do poste foi programada para o dia 7 de abril do corrente.</t>
   </si>
   <si>
     <t>503327</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503327/0033-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503327/0033-2016.pdf</t>
   </si>
   <si>
     <t>Ofício 297/2016/CFM, da Diretoria da Companhia Ambiental do Estado de São Paulo – CETESB, em atenção ao Requerimento nº 324/2015, de autoria do Vereador Valentim Marques de Abreu Júnior, que solicita informar se está ocorrendo lançamento de esgotos a céu aberto na Vila de Paulópolis, e caso, positivo, quando serão tomadas providências para sanar essa irregularidade.  Encaminha a Informação Técnica nº 84/2016/CFM que relata entre outras considerações que o problema apontado já é de conhecimento da CETESB, que foi aplicada a penalidade de advertência para a Prefeitura Municipal de Pompeia tratar adequadamente os esgotos sanitários provenientes daquela Vila.  Relata, ainda, que com o objetivo de atender às exigências dessa penalidade e reverter o quadro de poluição pelo lançamento “in natura” dos esgotos sanitários, a Municipalidade irá instalar um Sistema Modular de Tratamento de Esgoto Doméstico (Estação Compacta tipo Mizumo). Para tanto, esclarece que a Prefeitura já solicitou à CETESB o devido licenciamento ambiental para a instalação dessa unidade, obtendo a Licença Prévia e de Instalação.</t>
   </si>
   <si>
     <t>503328</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503328/0034-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503328/0034-2016.pdf</t>
   </si>
   <si>
     <t>Requerimento da Direção da 197ª Subseção de Pompeia, datado de 1º de abril de 2016, solicitando aos Vereadores desta Casa, Moção de Apoio ao processo de impeachment da  Presidente da República, Dilma Roussef.</t>
   </si>
   <si>
     <t>503329</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503329/0035-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503329/0035-2016.pdf</t>
   </si>
   <si>
     <t>Ofício da Diretoria de Articulação Institucional – Regional São Paulo do Grupo Telefônica/Vivo no Brasil informando as obrigações previstas contidas no Plano Geral de Metas para a Universalização do Serviço Telefônico Fixo Comutado Prestado no Regime Público – PGMU. Informa também a relação de localidades atendidas no ano de 2015.</t>
   </si>
   <si>
     <t>503330</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503330/0036-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503330/0036-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Carta nº 129/DPCP, da CPFL, em atenção ao Requerimento nº 17/2016, de autoria do Vereador Claudirlei Santiago Domingues, que solicitou a limpeza da rede elétrica no final da Rua José Augusto de Oliveira.  Informa que a CPFL realizou a poda dos galhos que ofereciam risco por estarem próximos aos condutores de distribuição de energia elétrica, entretanto a poda das árvores terão que ser executados pela equipe de jardinagem da Prefeitura, e caso a mesma necessite de desligamento da rede de energia, deverá solicitar o agendamento junto à CPFL. </t>
   </si>
   <si>
     <t>503331</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503331/0037-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503331/0037-2016.pdf</t>
   </si>
   <si>
     <t>Carta nº 143/DPCP, da CPFL, em atenção ao Requerimento nº 131/2016, de autoria do Vereador Claudirlei Santiago Domingues, que solicitou a transferência do poste de iluminação situado na Rua Japão, em frente ao número 1.114.  Informa que o remanejamento do referido poste deve ser feito pelo interessado, haja vista que o serviço será custeado pelo interessado.  Relata que na implantação a concessionária seguiu o alinhamento fornecido pela prefeitura.</t>
   </si>
   <si>
     <t>503332</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503332/0038-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503332/0038-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício GS.SDECTI nº 190/2016, da Secretaria de Desenvolvimento Econômico, Ciência, Tecnologia e Inovação do Estado de São Paulo, acerca do Requerimento nº 64/2016, de autoria do Vereador CARLOS ROGÉRIO BARBOSA e subscrito pelos demais Vereadores, que solicitou a liberação de recursos para regulamentação e implementação imediata das bolsas de Permanência nas Faculdades de Tecnologia do Estado de São Paulo – FATEC. Informa, dentre outras considerações, a inexistência de recursos orçamentários para suportar a implantação do Sistema “Bolsa Permanência” para atendimento dos alunos das Faculdades de Tecnologia. </t>
   </si>
   <si>
     <t>503333</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503333/0039-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503333/0039-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício da Empresa INOVAMED COMÉRCIO DE MEDICAMENTOS LTDA., referente à Moção nº 04/2016, de autoria do Vereador CLAUDIRLEI SANTIAGO DOMINGUES, acerca de atraso na entrega de medicamentos.  Encaminha cópia da entrega das notas de fornecimento dos medicamentos, e esclarece que o item Levonorgestrel + Etinilestradiol não tinha sido entregue em função de uma demora no envio por parte do Laboratório fornecedor, mas que está trabalhando para resolver a questão o mais breve possível. Informa, ainda, que pediu dilação de prazo para o dia 11/5.  </t>
   </si>
   <si>
     <t>503334</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503334/0040-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503334/0040-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 273, do Chefe de Gabinete do Secretário de Agricultura e Abastecimento, em atenção ao Requerimento nº 130/2016, de autoria do VEREADOR VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou ao Secretário de Agricultura e Abastecimento do Estado a destinação de mais um Programa Melhor Caminho para Pompeia. Informa que a solicitação foi devidamente registrada pelo setor competente daquela Secretaria, no aguardo de condições favoráveis a possível viabilização.</t>
   </si>
   <si>
     <t>503335</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503335/0041-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503335/0041-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 351/2016, da Fundação Nacional de Saúde, encaminhando cópia da Ordem Bancária 2016OB801464, emitida em 18/04/2016, no valor de R$ 1.090.153,54, referente à execução do Convênio nº 0246/2014, que tem por objeto a execução de Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>503336</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503336/0042-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503336/0042-2016.pdf</t>
   </si>
   <si>
     <t>Ofício do Conselho Municipal de Trânsito encaminhando a Ata de nº 04/2016.</t>
   </si>
   <si>
     <t>503337</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503337/0043-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503337/0043-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0435/2016, da Companhia Ambiental do Estado de São Paulo – CETESB, a respeito do Requerimento nº 37/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Marcio Rogério Caffer e Valdir Cervelin, que solicitou à direção daquela Agência informar se têm conhecimento de esgotos que estão sendo lançados a céu aberto em diversos pontos da cidade. Encaminha relatório elaborado por técnico daquela Agência Ambiental referente à inspeção realizada no dia 13/04/2016.</t>
   </si>
   <si>
     <t>503338</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503338/0044-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503338/0044-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 12/2016, do Diretor Administrativo da Santa Casa de Pompeia, em atenção ao Requerimento nº 114/2016, de autoria do VEREADOR MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Nilson Fernandes da Silva, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou informações a respeito dos serviços médicos prestados pelo Dr. Roberto Mauro Borges, através de convênio SUS, no período de julho de 2011 a dezembro de 2015.  Informa primeiramente, quanto à solicitação de quantidade de consultas médicas, que há dificuldade em acessar o arquivo dos últimos 5 anos, pois a informatização é recente, arquivo este que não pode ser acessado por qualquer profissional pois tem que ser preservado o sigilo do paciente. Informa que ultimamente o profissional Dr. Roberto Mauro Borges prestava seus serviços estando na escala Plantão todas as sextas-feiras prestando assistência aos pacientes internados SUS. Salienta que os plantões não se restringem somente no dia e sim o acompanhamento ao paciente até a data da alta do mesmo. Informa, ainda, que o referido médico, Dr. Roberto Mauro Borges, há muitos anos (não sabem precisamente) ao receber o cheque de seus honorários, assina no verso e doa à instituição.</t>
   </si>
   <si>
     <t>503339</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503339/0045-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503339/0045-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício do Sr. José Paulino Pereira do Carmo, proprietário do Ciclo Lino, informando que no próximo dia 22 de maio acontecerá o XVII Passeio Ciclístico “Ciclo Lino”. </t>
   </si>
   <si>
     <t>503340</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503340/0046-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503340/0046-2016.pdf</t>
   </si>
   <si>
     <t>Correspondência da Usina Clealco, em atenção à Indicação nº 116/2016, de autoria do VEREADOR VANDERLEI RIBEIRO DOS SANTOS, que sugeriu ao Sr. Prefeito estudar a possibilidade de entrar em entendimentos com aquela empresa, objetivando uma parceria com o Município para a construção de passagem provisória sobre o Córrego Fiori, na Estrada Vicinal Tufic Baracat.  Informa que segundo o Sr. Toshio, engenheiro de Pompeia, o caso da ponte sobre o córrego Fiori, na Estrada Vicinal Tufic Baracat já está resolvido com o governo do Estado de São Paulo e já tem um paliativo (desvio).</t>
   </si>
   <si>
     <t>503341</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503341/0047-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503341/0047-2016.pdf</t>
   </si>
   <si>
     <t>Ofício n° 161/16, da Procuradoria de Justiça do Estado de São Paulo, Comarca de Pompeia, informando que, com base na representação e documentos enviados àquela Promotoria, foi instaurado o Inquérito Civil que investiga eventuais atos de improbidade administrativa praticados pelo Sr. Márcio Rogério Caffer, vereador e ex-diretor de Esporte e Turismo do município de Pompeia, referentes aos anos de 2003 e 2006, que teria recebido em doação da municipalidade, dois terrenos.</t>
   </si>
   <si>
     <t>503342</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503342/0048-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503342/0048-2016.pdf</t>
   </si>
   <si>
     <t>Protocolo nº 23.129/16, da Casa Civil do Estado de São Paulo, em atenção ao Requerimento nº 64/2016 de autoria do VEREADOR CARLOS ROGÉRIO BARBOSA, e subscrito pelos Vereadores Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicita ao Exmo. Sr. Governador do Estado esforços visando a liberação de recursos para  regulamentação e implementação imediata das Bolsas de Permanência nas Faculdades de Tecnologia do Estado de São Paulo - FATEC.  Informa que o assunto foi encaminhado para a Secretaria de Estado de Desenvolvimento Econômico, Ciência, Tecnologia e Inovação e os procedimentos para criar o Programa de Bolsa Permanência estão sendo analisados junto às equipes técnicas do Centro Estadual de Educação Tecnológica Paula Souza – CEETEPS.</t>
   </si>
   <si>
     <t>503343</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503343/0049-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503343/0049-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício n° 2.264/2016 do Departamento Regional de Saúde de Marília, em atenção ao Requerimento n° 204/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou o envio de cópia das atas do Conselho Municipal de Saúde de Pompeia. Informa que o gestor estadual não tem assento nos Conselhos Municipais de Saúde, portanto não dispõe das atas. </t>
   </si>
   <si>
     <t>503344</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503344/0050-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503344/0050-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício do Conselho Municipal de Trânsito encaminhando a Ata de nº 05/2016. </t>
   </si>
   <si>
     <t>503345</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503345/0051-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503345/0051-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 32.335/2016-MP, da Superintendência do Patrimônio da União, em São Paulo, respondendo ao Requerimento 3/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos Vereadores Valdemir Lopes Ferreira e Vanderlei Ribeiro dos Santos, que solicitou informações acerca de um conserto de um muro de arrimo atrás de uma casa localizada na antiga Colônia da Fepasa.  Informa que, pela proximidade entre o movimento de terra e os trilhos, as áreas estão no interior da faixa de segurança. Diante desse fato, informa também que o órgão responsável pela gestão patrimonial é o DNIT. </t>
   </si>
   <si>
     <t>503346</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503346/0052-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503346/0052-2016.pdf</t>
   </si>
   <si>
     <t>Ofício 2.673/2016, do Departamento Regional de Saúde – DRS, em Marília, em resposta ao Requerimento nº 217/2016, de autoria do Vereador Claudirlei Santiago Domingues e subscrito pelos Vereadores Carlos Rogério Barbosa, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira e Válter Bettio, que solicitou informações sobre falta de muitos medicamentos de alto custo.  Informa, dentre outras considerações, que solicitará à Farmácia Municipal a relação  dos pacientes que estão sem atendimento e dos respectivos medicamentos, visando sanar a situação.</t>
   </si>
   <si>
     <t>503347</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503347/0053-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503347/0053-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1.020/2016, do Ministério da Saúde - FUNASA, encaminhando os documentos referentes ao Termo de Compromisso nº 246/2014, cujo objeto pactuado é  o Sistema de Abastecimento de Água, celebrado com o Município de Pompeia.</t>
   </si>
   <si>
     <t>503348</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503348/0054-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503348/0054-2016.pdf</t>
   </si>
   <si>
     <t>Ofício do Conselho Municipal de Trânsito encaminhando a ata de nº 06/2016.</t>
   </si>
   <si>
     <t>503349</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503349/0055-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503349/0055-2016.pdf</t>
   </si>
   <si>
     <t>Ofício GP nº 636/2016, da Secretaria de Estado do Meio Ambiente, em atenção ao Requerimento nº 275/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Elcio Rigotto Zapparoli, Marcio Rogério Caffer e Válter Bettio, que solicitou a liberação de recursos financeiros para Pompeia para a aquisição de um caminhão para a coleta seletiva. Informa que a solicitação foi registrada na Secretaria Executiva do Fundo Estadual de Prevenção e Controle da Poluição – FECOP.</t>
   </si>
   <si>
     <t>503350</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503350/0056-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503350/0056-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício do Conselho Municipal de Trânsito encaminhando a Ata de nº 07/2016.  </t>
   </si>
   <si>
     <t>503351</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503351/0057-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503351/0057-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 393/2016, da Delegacia da Receita Federal em Marília, em atenção ao Requerimento nº 309/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER, que solicitou à Receita Federal informar se há procedimento fiscal visando apurar compensações previdenciárias do Município de Pompeia.  Informa que por força do disposto no artigo 198 da Lei nº 5.172/66, (Código Tributário Nacional), e no artigo 5º, inciso X da Constituição Federal, que consubstanciam os princípios do Sigilo Fiscal e da Inviolabilidade da Intimidade, respectivamente, estão impedidos de fornecer a terceiros qualquer tipo de informação. </t>
   </si>
   <si>
     <t>503352</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503352/0058-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503352/0058-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício da direção do SBT- Sistema Brasileiro de Televisão, em atenção ao Requerimento nº26/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Valdir Cervelin, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou àquela emissora informar se foi custeada por algum munícipe de Pompeia a reportagem que foi ao ar recentemente onde citou que em São Paulo "cerca de 70% dos processos contra prefeitos não são julgados pelo Tribunal de Justiça". Informa que é uma emissora de televisão independente e não guarda afinidade com políticos, diretórios ou qualquer partido político. Esclarece que a reportagem veiculada em 16/06/2016, não foi direcionada a qualquer membro da administração pública e, tampouco, à cidade de Pompeia/SP. O que foi retratado é a má prestação do serviço público de saúde em vários municípios. Para tanto, foram consideradas informações públicas e levando em conta dados fornecidos pelo próprio Ministério Público, sempre destacando o direito de informar, garantindo pela Constituição Federal.  </t>
   </si>
   <si>
     <t>503353</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503353/0059-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503353/0059-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 0355/2016, da Empresa Telefônica/VIVO, em atenção ao Requerimento nº 73/2016, de autoria do Vereador MARCIO ROGÉRIO CAFFER e subscrito pelo Vereador Claudirlei Santiago Domingues, que solicitou a instalação de iluminação no terreno defronte do Clube da Jacto, onde está localizada a torre da Concessionária de Sistema de Telefonia Móvel. Informa que foi realizada a iluminação no local solicitado.  </t>
   </si>
   <si>
     <t>503354</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503354/0060-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503354/0060-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 12/2016, do Conselho Municipal dos Direitos da Criança e do Adolescente, em atenção ao Requerimento nº 300/2016, de autoria do Vereador CARLOS ROGÉRIO BARBOSA, e subscrito pela Vereadora Fátima Cavaliéri, que solicitou a possibilidade de incentivar seus colaboradores e membros que atuam nas áreas de Saúde e Assistência Social a participarem do curso SUPERA promovido pela Secretaria Nacional de Políticas sobre Drogas. Agradece a sugestão. </t>
   </si>
   <si>
     <t>503355</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503355/0061-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503355/0061-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 1384/2016, da Direção da América Latina Logística, em resposta ao Requerimento nº 160/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou a possibilidade da autorização daquela empresa para construção de uma passagem de pedestre entre a Rua Brasília e a SP - 294, defronte do portão da empresa Máquinas Agrícolas Jacto. Encaminha as informações e esclarece os procedimentos a serem realizados. </t>
   </si>
   <si>
     <t>503356</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503356/0062-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503356/0062-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 1388/2016, da Direção da América Latina Logística, em resposta ao Requerimento nº 235/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou a possibilidade de aquela concessionária autorizar a pavimentação do trecho que margeia a linha férrea, compreendido entre a Rua Taquari e a Rua Rodolfo Lara Campos. Encaminha as informações e esclarece os procedimentos a serem realizados. </t>
   </si>
   <si>
     <t>503357</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503357/0063-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503357/0063-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 31/2016, do Ministério das Cidades, em resposta ao Requerimento nº 283/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos Vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior e Válter Bettio, que solicitou informações ao Ministro das Cidades a respeito da construção das 40 casas do Programa Minha Casa Minha Vida, no município de Pompeia. Informa que o prazo para a conclusão e entrega das unidades habitacionais foi prorrogado para até o dia 07 de novembro de 2016, quando devem estar providas com a infraestrutura mínima e os beneficiários de posse da documentação necessária, que formalizam a entrega definitiva. </t>
   </si>
   <si>
     <t>503358</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503358/0064-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503358/0064-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício nº 047/2016, do Ministério de Minas e Energia, em atenção ao Requerimento nº 81/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, que solicitou a possibilidade de regulamentar novo horário para suspensão do fornecimento de energia em caso de inadimplência. Encaminha esclarecimentos sobre o assunto. </t>
   </si>
   <si>
     <t>503359</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503359/0065-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503359/0065-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Protocolo nº 78.562/2016, do Casa Civil do Governo do Estado de São Paulo, em atenção ao Requerimento nº 275/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS, e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Elcio Rigotto Zapparoli, Marcio Rogério Caffer e Válter Bettio, que solicitou a liberação de recursos financeiros para Pompeia para a aquisição de um caminhão para a coleta seletiva. Informa que a solicitação foi registrada na Secretaria Executiva do Fundo Estadual de Prevenção e Controle da Poluição - FECOP. </t>
   </si>
   <si>
     <t>503360</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503360/0066-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503360/0066-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 828/2016, da Gerência Executiva da Caixa Federal em Bauru, informando a celebração do Contrato de Repasse, que tem por finalidade "Recapeamento Asfáltico de Vias Urbanas da Cidade", e que o valor repassado ao município de Pompeia é de R$ 245.850,00(duzentos e quarenta e cinco mil e oitocentos e cinquenta reais), tendo o município comprometido a aportar, a título de contrapartida, a quantia de R$ 8.658,70(oito mil, seiscentos e cinquenta e oito reais e setenta centavos).</t>
   </si>
   <si>
     <t>503361</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503361/0067-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503361/0067-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício do Conselho Municipal de Trânsito encaminhando cópia da ata de nº 08/2016. </t>
   </si>
   <si>
     <t>503362</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503362/0068-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503362/0068-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 302/2016, de autoria do Vereador VALDEMIR LOPES FERREIRA, que solicitou a possibilidade de ser iniciada o mais breve possível uma operação tapa-buracos no trecho da Rodovia Comandante João Ribeiro de Barros que passa pela cidade de Pompeia, enquanto não são executadas as obras de recuperação já autorizadas. Informa que os serviços de conservação especial na SP-294, no trecho que passa pela cidade de Pompeia, foram executados pela empresa SENPAR Ltda, através do contrato n° 119.243-0, encerrado em 15/07/2016. </t>
   </si>
   <si>
     <t>503363</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503363/0069-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503363/0069-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Em atenção ao Requerimento nº 334/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos demais Vereadores, que solicitou os motivos da falta do medicamento insulina Lantus para o município de Pompeia, bem como quais providências foram ou estão sendo tomadas para a resolução do problema. Informa que o fornecimento da insulina Lantus está sendo realizado normalmente, e que as faltas ocasionais justificam-se pelo crescimento desenfreado de ações judiciais, o que tem dificultado a manutenção do estoque e planejamento de compras </t>
   </si>
   <si>
     <t>503364</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503364/0070-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503364/0070-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ata nº 09/2016, do Conselho Municipal de Trânsito.  </t>
   </si>
   <si>
     <t>503365</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503365/0071-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503365/0071-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 3985/2016, do 1º Secretário da Assembleia Legislativa do Estado de São Paulo, encaminhando o Requerimento nº 1782, de autoria do Deputado Coronel Camilo, manifestando congratulações com a população de Pompeia pelo aniversário do Município.</t>
   </si>
   <si>
     <t>503366</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503366/0072-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503366/0072-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ofício nº 3967/2016, do 1º Secretário da Assembleia Legislativa do Estado de São Paulo, encaminhando o Requerimento nº 1764, de autoria do Deputado Coronel Telhada, manifestando congratulações com a população de Pompeia pelo aniversário do Município.  </t>
   </si>
   <si>
     <t>503367</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503367/0073-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503367/0073-2016.pdf</t>
   </si>
   <si>
     <t>Ofício DR7-0482/2016, do Diretor da Divisão Regional do Departamento de Estradas de Rodagem, em atenção ao Requerimento nº 247/2016, de autoria do Vereador CARLOS ROGÉRIO BARBOSA e subscrito pelos Vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin, Valentim Marques de Abreu Júnior, Válter Bettio e Vanderlei Ribeiro dos Santos, que solicitou à direção do Departamento de Estradas e Rodagem a possibilidade de instalar placas na Rodovia Comandante João Ribeiro de Barros, no trecho compreendido entre os municípios Oriente e Quintana, passando por Pompeia, indicando aos motoristas a distância lateral de um metro e cinquenta centímetros ao passar ou ultrapassar bicicleta.  Informa que o referido trecho da rodovia, com pista simples e com quatro faixas de rolamento, sem acostamento pavimentado, possui apenas uma área de refúgio lateral com 1,20m, sendo alto o Volume de Trânsito Diário Médio-VDM. Esclarece, ainda, que o trânsito de bicicleta nessas condições é extremamente arriscado, e que desaconselha a implantação de qualquer sinalização que de certa forma possa estimular o tráfego de bicicletas.</t>
   </si>
   <si>
     <t>503368</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503368/0074-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503368/0074-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício do Grupo de Professores da Rede Municipal de Ensino de Pompeia reivindicando a realização de revisão no Plano de Carreira e Remuneração do Magistério Público Municipal. </t>
   </si>
   <si>
     <t>503369</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503369/0075-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503369/0075-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício DR7-0501/2016, do Diretor Regional do Departamento de Estradas de Rodagem, em atenção ao Requerimento nº 340/2016, de autoria dos Vereadores Carlos Rogério Barbosa e Válter Bettio e subscrito pelos vereadores Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva e Valentim Marques de Abreu Júnior, que solicitou a possibilidade de reinstalar o obstáculo redutor de velocidade na altura do nº 1127, da Rua Dr. Luiz Miranda, ou a instalação de um radar naquele local, visando coibir o excesso de velocidade dos veículos que trafegam por aquela via.  Informa que durante a realização dos serviços de conservação executados na SP-294, perímetro urbano de Pompeia, promoveu-se a remoção da lombada na altura do nº 1127, e a pedido da Secretaria de Obras da Municipalidade não houve a sua reinstalação. </t>
   </si>
   <si>
     <t>503370</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503370/0076-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503370/0076-2016.pdf</t>
   </si>
   <si>
     <t>Ofício do Conselho Municipal de Trânsito encaminhando a ata de nº 10/2016.</t>
   </si>
   <si>
     <t>503371</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503371/0077-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503371/0077-2016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 5368/2016, do Tribunal de Contas do Estado de São Paulo, encaminhando cópia da Sentença referente ao processo TC-000705/004/12, da Prefeitura Municipal de Pompeia.</t>
   </si>
   <si>
     <t>503372</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503372/0078-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503372/0078-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício DR7 - 0526/2016, do Diretor Regional do Departamento de Estradas de Rodagem, em resposta ao Requerimento nº 342/2016, de autoria do Vereador VALENTIM MARQUES DE ABREU JÚNIOR e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Marcio Rogério Caffer, Nilson Fernandes da Silva e Válter Bettio, que solicitou informações sobre o recapeamento do bolsão à margem da Rodovia SP-294, no ponto de parada de ônibus localizado na Praça Moacyr Bellia. Esclarece que o recapeamento dos bolsões existentes às margens da SP-294 não constou do objeto do contrato nº 19.243-0. Informa, ainda, que após a conclusão dos serviços do referenciado contrato, a Residência de Conservação de Tupã - RC7.2, dentro de seu planejamento, realizou no dia 01 de novembro, o recapeamento no ponto de parada de ônibus solicitado. </t>
   </si>
   <si>
     <t>503373</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503373/0079-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503373/0079-2016.pdf</t>
   </si>
   <si>
     <t>Ofício do Conselho Municipal de Trânsito encaminhando a Ata de nº 11/2016.</t>
   </si>
   <si>
     <t>503374</t>
   </si>
   <si>
-    <t>https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503374/0080-2016.pdf</t>
+    <t>http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503374/0080-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ofício da empresa Clealco Açúcar e Álcool, em atenção ao Requerimento nº 377/2016, de autoria do Vereador VANDERLEI RIBEIRO DOS SANTOS e subscrito pelos vereadores Carlos Rogério Barbosa, Claudirlei Santiago Domingues, Fátima Cavaliéri, Marcio Rogério Caffer, Nilson Fernandes da Silva, Valdemir Lopes Ferreira, Valdir Cervelin e Valentim Marques de Abreu Júnior, que solicitou a possibilidade de solucionar o afundamento das cabeceiras da ponte provisória sobre o Córrego do Fiori, na Vicinal Tufic Baracat. Informa que conquanto não são os únicos usuários da vicinal, estarão contribuindo na manutenção das cabeceiras da ponte provisória que cobre o Córrego Fiori, bem como estarão buscando novas vias alternativas. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12309,68 +12309,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117426/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117427/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117428/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117429/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117430/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117431/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117432/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117433/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117434/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117435/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117436/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117437/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117438/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117439/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117440/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117441/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117442/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117443/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117444/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117445/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117446/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117447/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117448/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117449/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117450/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117451/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117452/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117453/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117454/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117455/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117456/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117457/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117458/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117459/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117460/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117461/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117462/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117463/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117464/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117465/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117466/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117467/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117468/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117469/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117470/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117471/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117472/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117473/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117474/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117475/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117476/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117477/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117478/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117479/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117480/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117481/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117482/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117483/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117484/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117485/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117486/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117487/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117488/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117489/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117490/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117491/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117492/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117493/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117494/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117495/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117496/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117497/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117498/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117499/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117500/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117501/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117502/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117503/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117504/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117505/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117506/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117507/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117508/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117509/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117510/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117511/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117512/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117513/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117514/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117515/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117516/0091-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117517/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117518/0093-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117519/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117520/0095-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117521/0096-2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117522/0097-2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117523/0098-2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117524/0099-2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117525/0100-2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117526/0101-2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117527/0102-2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117528/0103-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117529/0104-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117530/0105-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117531/0106-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117532/0107-2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117533/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117534/0109-2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117535/0110-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117536/0111-2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117537/0112-2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117538/0113-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117539/0114-2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117540/0115-2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117541/0116-2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117542/0117-2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117543/0118-2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117544/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117545/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117546/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117547/0122-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117548/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117549/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117550/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117551/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117552/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117553/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117554/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117555/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117556/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117557/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117558/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117559/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117560/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117561/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117562/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117563/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117564/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117565/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117566/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117567/0142-2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117568/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117569/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117570/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117571/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117572/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117573/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117574/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117575/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117576/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117577/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117578/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117579/0154-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117580/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117581/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117582/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117583/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117584/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117585/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117586/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117587/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117588/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117589/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117590/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117591/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117592/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117593/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117594/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117595/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117596/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117597/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117598/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117599/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117600/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117601/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117602/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117603/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117604/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117605/0180-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117606/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117607/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117608/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117609/0184-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117610/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117611/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117612/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117613/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117614/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117615/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117616/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117617/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117618/0193-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117619/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117620/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117621/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117622/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117623/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117624/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117625/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117626/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117627/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117628/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117629/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117630/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117631/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117632/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117633/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117634/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117635/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117636/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117637/0212-2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117638/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117639/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117640/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117641/0216-2016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117642/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117643/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117644/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117645/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117646/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117647/0222-2016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117648/0223-2016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117649/0224-2016.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117650/0225-2016.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117651/0226-2016.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117652/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117653/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117654/0229-2016.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117655/0230-2016.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117656/0231-2016.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117657/0232-2016.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117658/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117659/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117660/0235-2016.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117661/0236-2016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117662/0237-2016.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117663/0238-2016.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117664/0239-2016.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117665/0240-2016.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117666/0241-2016.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117667/0242-2016.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117668/0243-2016.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117669/0244-2016.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117670/0245-2016.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117671/0246-2016.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117672/0247-2016.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117673/0248-2016.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117674/0249-2016.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117675/0250-2016.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117676/0251-2016.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117677/0252-2016.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117678/0253-2016.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117679/0254-2016.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117680/0255-2016.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117681/0256-2016.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117682/0257-2016.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117683/0258-2016.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117684/0259-2016.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117685/0260-2016.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117686/0261-2016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117687/0262-2016.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117688/0263-2016.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117689/0264-2016.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117690/0265-2016.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117696/0266-2016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117691/0267-2016.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117692/0268-2016.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117697/0269-2016.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117698/0270-2016.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117699/0271-2016.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117700/0272-2016.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117701/0273-2016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117702/0274-2016.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117703/0275-2016.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117704/0276-2016.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117705/0277-2016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117706/0278-2016.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117707/0279-2016.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117708/0280-2016.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117709/0281-2016.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117710/0282-2016.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117711/0283-2016.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117712/0284-2016.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117713/0285-2016.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117714/0286-2016.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117715/0287-2016.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117716/0288-2016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117717/0289-2016.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117718/0290-2016.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117719/0291-2016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117720/0292-2016.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117721/0293-2016.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117722/0294-2016.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117723/0295-2016.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117724/0296-2016.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117725/0297-2016.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117726/0298-2016.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117727/0299-2016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117728/0300-2016.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117729/0301-2016.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117730/0302-2016.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117731/0303-2016.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117732/0304-2016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117733/0305-2016.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117734/0306-2016.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117735/0307-2016.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117736/0308-2016.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117737/0309-2016.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117738/0310-2016.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117739/0311-2016.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117740/0312-2016.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117741/0313-2016.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117742/0314-2016.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117743/0315-2016.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117744/0316-2016.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117745/0317-2016.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117746/0318-2016.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117747/0319-2016.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117748/0320-2016.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117749/0321-2016.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117750/0322-2016.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117751/0323-2016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117752/0324-2016.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117753/0325-2016.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117754/0326-2016.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117755/0327-2016.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117756/0328-2016.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117757/0329-2016.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117758/0330-2016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117759/0331-2016.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117761/0332-2016.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117762/0333-2016.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117763/0334-2016.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117764/0335-2016.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117765/0336-2016.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117766/0337-2016.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117771/0338-2016.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117772/0339-2016.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117768/0340-2016.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117769/0341-2016.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117773/0342-2016.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117774/0343-2016.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117775/0344-2016.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117776/0345-2016.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300360/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300361/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300362/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300363/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300364/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300365/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300366/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300367/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300368/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300369/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300370/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300371/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300372/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300373/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300374/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300375/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300376/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300377/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300378/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300381/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300379/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300382/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300383/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2986/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2950/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2953/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2955/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2956/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2977/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2985/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2924/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2925/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2926/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2927/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2928/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2929/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2930/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2931/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2932/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2933/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2934/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2935/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2936/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2937/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2939/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2940/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2941/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2942/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2943/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2944/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2945/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2946/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2947/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2949/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2951/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2954/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2957/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2958/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2959/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2960/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2961/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2962/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2963/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2964/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2965/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2966/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2973/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2974/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2975/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2976/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2978/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2979/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2980/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2981/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2982/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2984/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2987/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2988/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2991/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2992/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2993/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2994/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2995/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2996/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2997/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2970/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2990/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2971/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2972/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2989/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214886/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214887/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214888/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214889/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214890/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214891/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214892/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214893/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214894/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214895/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214896/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214897/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214898/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214899/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214900/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214901/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214902/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214903/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214904/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214905/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214906/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214907/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214908/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214909/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214910/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214911/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214912/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214913/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214914/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214915/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214916/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214917/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214918/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214919/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214920/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214921/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214922/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214923/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214924/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214925/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214926/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214927/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214928/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214929/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214930/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214931/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214932/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214933/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214934/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214935/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214936/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214937/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214938/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214939/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214940/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214941/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214942/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214943/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214944/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214945/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214946/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214947/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214948/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214949/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214950/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214951/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214952/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214953/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214954/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214955/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214956/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214957/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214958/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214959/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214960/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214961/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214962/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214963/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214964/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214965/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214966/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214967/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214968/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214969/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214970/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214971/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214972/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214973/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214974/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214975/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214976/0091-2016.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214977/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214978/0093-2016.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214979/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214980/0095-2016.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214981/0096-2016.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214982/0097-2016.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214983/0098-2016.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214984/0099-2016.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214985/0100-2016.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214986/0101-2016.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214987/0102-2016.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214988/0103-2016.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214989/0104-2016.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214990/0105-2016.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214991/0106-2016.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214992/0107-2016.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214993/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214994/0109-2016.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214995/0110-2016.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214996/0111-2016.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214997/0112-2016.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214998/0113-2016.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214999/0114-2016.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215000/0115-2016.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215001/0116-2016.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215002/0117-2016.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215003/0118-2016.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215004/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215005/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215006/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215007/0122-2016.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215008/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215009/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215010/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215011/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215012/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215013/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215014/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215015/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215016/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215017/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215018/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215019/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215020/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215021/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215022/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215023/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215024/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215025/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215026/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215027/0142-2016.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215028/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215029/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215030/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215031/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215032/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215033/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215034/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215035/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215036/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215037/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215038/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215039/0154-2016.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215040/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215041/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215042/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215043/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215044/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215045/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215046/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215047/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215048/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215049/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215050/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215051/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215052/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215053/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215054/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215055/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215056/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215057/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215058/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215059/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215060/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215061/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215062/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215063/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215064/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215065/0180-2016.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215066/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215067/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215068/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215069/0184-2016.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215070/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215071/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215072/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215073/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215074/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215075/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215076/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215077/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215078/0193-2016.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215079/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215080/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215081/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215082/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215083/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215084/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215085/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215086/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215087/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215088/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215089/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215090/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215091/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215092/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215093/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215094/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215095/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215096/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215097/0212-2016.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215098/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215099/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215100/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215101/0216-2016.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215102/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215103/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215104/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215105/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215106/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215107/0222-2016.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215108/0223-2016.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215109/0224-2016.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215110/0225-2016.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215111/0226-2016.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215112/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215113/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215114/0229-2016.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215115/0230-2016.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215116/0231-2016.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215117/0232-2016.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215118/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215119/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215120/0235-2016.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215121/0236-2016.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215122/0237-2016.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215123/0238-2016.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215124/0239-2016.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215125/0240-2016.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215126/0241-2016.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215127/0242-2016.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215128/0243-2016.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215129/0244-2016.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215130/0245-2016.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215131/0246-2016.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215132/0247-2016.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215133/0248-2016.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215134/0249-2016.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215135/0250-2016.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215136/0251-2016.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215137/0252-2016.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215138/0253-2016.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215139/0254-2016.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215140/0255-2016.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215141/0256-2016.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215142/0257-2016.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215143/0258-2016.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215144/0259-2016.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215145/0260-2016.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215146/0261-2016.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215147/0262-2016.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215148/0263-2016.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215149/0264-2016.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215150/0265-2016.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215151/0266-2016.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215152/0267-2016.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215153/0268-2016.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215154/0269-2016.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215155/0270-2016.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215156/0271-2016.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215157/0272-2016.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215158/0273-2016.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215159/0274-2016.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215160/0275-2016.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215161/0276-2016.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215162/0277-2016.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215163/0278-2016.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215164/0279-2016.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215165/0280-2016.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215166/0281-2016.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215167/0282-2016.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215168/0283-2016.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215169/0284-2016.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215170/0285-2016.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215171/0286-2016.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215172/0287-2016.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215173/0288-2016.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215174/0289-2016.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215175/0290-2016.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215176/0291-2016.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215177/0292-2016.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215178/0293-2016.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215179/0294-2016.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215180/0295-2016.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215181/0296-2016.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215182/0297-2016.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215183/0298-2016.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215184/0299-2016.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215185/0300-2016.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215186/0301-2016.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215187/0302-2016.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215188/0303-2016.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215189/0304-2016.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215190/0305-2016.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215191/0306-2016.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215192/0307-2016.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215193/0308-2016.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215194/0309-2016.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215195/0310-2016.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215196/0311-2016.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215197/0312-2016.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215198/0313-2016.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215199/0314-2016.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215200/0315-2016.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215201/0316-2016.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215202/0317-2016.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215203/0318-2016.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215204/0319-2016.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215205/0320-2016.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215206/0321-2016.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215207/0322-2016.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215208/0323-2016.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215209/0324-2016.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215210/0325-2016.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215211/0326-2016.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215212/0327-2016.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215213/0328-2016.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215214/0329-2016.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215215/0330-2016.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215216/0331-2016.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215217/0332-2016.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215218/0333-2016.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215219/0334-2016.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215220/0335-2016.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215221/0336-2016.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215222/0337-2016.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215223/0338-2016.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215224/0339-2016.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215225/0340-2016.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215226/0341-2016.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215227/0342-2016.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215228/0343-2016.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215229/0344-2016.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215230/0345-2016.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215231/0346-2016.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215232/0347-2016.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215233/0348-2016.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215234/0349-2016.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215235/0350-2016.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215236/0351-2016.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215237/0352-2016.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215238/0353-2016.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215239/0354-2016.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215240/0355-2016.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215241/0356-2016.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215242/0357-2016.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215243/0358-2016.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215244/0359-2016.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215245/0360-2016.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215246/0361-2016.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215247/0362-2016.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215248/0363-2016.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215249/0364-2016.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215250/0365-2016.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215251/0366-2016.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215252/0367-2016.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215253/0368-2016.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215254/0369-2016.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215255/0370-2016.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215256/0371-2016.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215257/0372-2016.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215258/0373-2016.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215259/0374-2016.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215260/0375-2016.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215261/0376-2016.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215262/0377-2016.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215263/0378-2016.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215264/0379-2016.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215265/0380-2016.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215266/0381-2016.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215267/0382-2016.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215268/0383-2016.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215269/0384-2016.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215270/0385-2016.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215271/0386-2016.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215272/0387-2016.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215273/0388-2016.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215274/0389-2016.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215275/0390-2016.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215276/0391-2016.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215277/0392-2016.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215278/0393-2016.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215279/0394-2016.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215280/0395-2016.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215281/0396-2016.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215282/0397-2016.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215283/0398-2016.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215284/0399-2016.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215285/0400-2016.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215286/0401-2016.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215287/0402-2016.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215289/0403-2016.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215290/0404-2016.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215291/0405-2016.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215292/0406-2016.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215293/0407-2016.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215294/0408-2016.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215295/0409-2016.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215296/0410-2016.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215297/0411-2016.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215298/0412-2016.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215299/0413-2016.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215300/0414-2016.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215301/0415-2016.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215302/0416-2016.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215303/0417-2016.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400767/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400768/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400769/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400770/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400771/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400772/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400773/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400774/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400775/0009-2015.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400776/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400777/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400778/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400779/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400780/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400781/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400782/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400783/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400784/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400785/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400786/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400787/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400788/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400789/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400790/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400791/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400792/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400793/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400794/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400795/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400796/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400797/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400798/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400799/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400800/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400801/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400802/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400803/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400804/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400805/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400806/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400807/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400808/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400809/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400810/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400811/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400812/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400813/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400814/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400815/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400816/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400817/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400818/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400819/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400820/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400821/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400822/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400823/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400824/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400825/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400826/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400827/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400828/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400829/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400830/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400831/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400832/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400833/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400834/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400835/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400836/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400837/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400838/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400839/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400840/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400841/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400842/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400843/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400844/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400845/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400846/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400847/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400848/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400849/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400850/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400851/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400852/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400853/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400854/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400855/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400856/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400857/0091-2016.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400858/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400859/0093-2016.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400860/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400861/0095-2016.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400862/0096-2016.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400863/0097-2016.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400864/0098-2016.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400865/0099-2016.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400866/0100-2016.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400867/0101-2016.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400868/0102-2016.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400869/0103-2016.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400870/0104-2016.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400871/0105-2016.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400872/0106-2016.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400873/0107-2016.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400874/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400875/0109-2016.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400876/0110-2016.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400877/0111-2016.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400878/0112-2016.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400879/0113-2016.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400880/0114-2016.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400881/0115-2016.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400882/0116-2016.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400883/0117-2016.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400884/0118-2016.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400885/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400886/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400887/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400888/0122-2016.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400889/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400890/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400891/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400892/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400893/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400894/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400895/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400896/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400897/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400898/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400899/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400900/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400901/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400902/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400903/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400904/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400905/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400906/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400907/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400908/0142-2016.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400909/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400910/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400911/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400912/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400913/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400914/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400915/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400916/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400917/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400918/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400919/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400920/0154-2016.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400921/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400922/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400923/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400924/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400925/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400926/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400927/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400928/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400929/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400930/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400931/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400932/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400933/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400934/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400935/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400936/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400937/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400938/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400939/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400940/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400941/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400942/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400943/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400944/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400945/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400946/0180-2016.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400947/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400948/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400949/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400950/0184-2016.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400951/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400952/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400953/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400954/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400955/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400956/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400957/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400958/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400959/0193-2016.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400960/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400961/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400962/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400963/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400964/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400965/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400966/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400967/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400968/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400969/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400970/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400971/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400972/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400973/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400974/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400975/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400976/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400977/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400978/0212-2016.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400979/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400980/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400981/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400982/0216-2016.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400983/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400984/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400985/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400986/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400987/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400988/0222-2016.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400989/0223-2016.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400990/0224-2016.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400991/0225-2016.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400992/0226-2016.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400993/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400994/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400995/0229-2016.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400996/0230-2016.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400997/0231-2016.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400998/0232-2016.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400999/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/401000/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503295/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503296/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503297/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503298/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503299/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503300/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503301/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503302/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503303/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503304/0010-2015.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503305/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503306/0012-2015.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503307/0013-2015.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503308/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503309/0015-2015.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503310/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503311/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503312/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503313/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503314/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503315/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503316/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503317/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503318/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503319/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503320/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503321/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503322/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503323/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503324/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503325/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503326/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503327/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503328/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503329/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503330/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503331/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503332/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503333/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503334/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503335/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503336/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503337/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503338/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503339/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503340/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503341/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503342/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503343/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503344/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503345/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503346/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503347/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503348/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503349/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503350/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503351/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503352/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503353/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503354/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503355/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503356/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503357/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503358/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503359/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503360/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503361/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503362/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503363/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503364/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503365/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503366/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503367/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503368/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503369/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503370/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503371/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503372/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503373/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503374/0080-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117426/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117427/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117428/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117429/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117430/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117431/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117432/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117433/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117434/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117435/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117436/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117437/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117438/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117439/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117440/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117441/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117442/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117443/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117444/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117445/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117446/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117447/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117448/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117449/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117450/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117451/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117452/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117453/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117454/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117455/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117456/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117457/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117458/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117459/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117460/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117461/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117462/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117463/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117464/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117465/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117466/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117467/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117468/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117469/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117470/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117471/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117472/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117473/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117474/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117475/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117476/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117477/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117478/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117479/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117480/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117481/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117482/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117483/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117484/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117485/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117486/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117487/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117488/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117489/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117490/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117491/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117492/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117493/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117494/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117495/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117496/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117497/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117498/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117499/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117500/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117501/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117502/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117503/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117504/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117505/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117506/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117507/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117508/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117509/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117510/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117511/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117512/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117513/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117514/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117515/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117516/0091-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117517/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117518/0093-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117519/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117520/0095-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117521/0096-2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117522/0097-2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117523/0098-2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117524/0099-2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117525/0100-2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117526/0101-2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117527/0102-2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117528/0103-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117529/0104-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117530/0105-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117531/0106-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117532/0107-2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117533/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117534/0109-2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117535/0110-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117536/0111-2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117537/0112-2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117538/0113-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117539/0114-2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117540/0115-2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117541/0116-2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117542/0117-2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117543/0118-2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117544/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117545/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117546/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117547/0122-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117548/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117549/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117550/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117551/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117552/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117553/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117554/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117555/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117556/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117557/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117558/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117559/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117560/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117561/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117562/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117563/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117564/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117565/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117566/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117567/0142-2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117568/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117569/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117570/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117571/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117572/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117573/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117574/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117575/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117576/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117577/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117578/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117579/0154-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117580/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117581/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117582/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117583/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117584/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117585/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117586/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117587/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117588/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117589/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117590/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117591/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117592/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117593/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117594/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117595/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117596/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117597/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117598/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117599/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117600/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117601/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117602/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117603/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117604/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117605/0180-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117606/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117607/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117608/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117609/0184-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117610/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117611/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117612/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117613/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117614/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117615/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117616/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117617/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117618/0193-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117619/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117620/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117621/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117622/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117623/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117624/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117625/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117626/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117627/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117628/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117629/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117630/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117631/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117632/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117633/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117634/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117635/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117636/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117637/0212-2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117638/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117639/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117640/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117641/0216-2016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117642/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117643/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117644/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117645/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117646/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117647/0222-2016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117648/0223-2016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117649/0224-2016.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117650/0225-2016.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117651/0226-2016.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117652/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117653/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117654/0229-2016.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117655/0230-2016.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117656/0231-2016.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117657/0232-2016.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117658/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117659/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117660/0235-2016.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117661/0236-2016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117662/0237-2016.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117663/0238-2016.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117664/0239-2016.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117665/0240-2016.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117666/0241-2016.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117667/0242-2016.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117668/0243-2016.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117669/0244-2016.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117670/0245-2016.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117671/0246-2016.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117672/0247-2016.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117673/0248-2016.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117674/0249-2016.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117675/0250-2016.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117676/0251-2016.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117677/0252-2016.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117678/0253-2016.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117679/0254-2016.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117680/0255-2016.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117681/0256-2016.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117682/0257-2016.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117683/0258-2016.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117684/0259-2016.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117685/0260-2016.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117686/0261-2016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117687/0262-2016.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117688/0263-2016.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117689/0264-2016.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117690/0265-2016.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117696/0266-2016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117691/0267-2016.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117692/0268-2016.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117697/0269-2016.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117698/0270-2016.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117699/0271-2016.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117700/0272-2016.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117701/0273-2016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117702/0274-2016.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117703/0275-2016.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117704/0276-2016.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117705/0277-2016.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117706/0278-2016.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117707/0279-2016.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117708/0280-2016.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117709/0281-2016.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117710/0282-2016.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117711/0283-2016.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117712/0284-2016.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117713/0285-2016.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117714/0286-2016.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117715/0287-2016.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117716/0288-2016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117717/0289-2016.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117718/0290-2016.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117719/0291-2016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117720/0292-2016.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117721/0293-2016.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117722/0294-2016.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117723/0295-2016.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117724/0296-2016.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117725/0297-2016.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117726/0298-2016.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117727/0299-2016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117728/0300-2016.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117729/0301-2016.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117730/0302-2016.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117731/0303-2016.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117732/0304-2016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117733/0305-2016.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117734/0306-2016.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117735/0307-2016.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117736/0308-2016.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117737/0309-2016.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117738/0310-2016.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117739/0311-2016.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117740/0312-2016.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117741/0313-2016.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117742/0314-2016.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117743/0315-2016.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117744/0316-2016.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117745/0317-2016.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117746/0318-2016.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117747/0319-2016.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117748/0320-2016.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117749/0321-2016.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117750/0322-2016.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117751/0323-2016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117752/0324-2016.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117753/0325-2016.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117754/0326-2016.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117755/0327-2016.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117756/0328-2016.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117757/0329-2016.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117758/0330-2016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117759/0331-2016.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117761/0332-2016.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117762/0333-2016.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117763/0334-2016.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117764/0335-2016.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117765/0336-2016.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117766/0337-2016.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117771/0338-2016.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117772/0339-2016.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117768/0340-2016.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117769/0341-2016.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117773/0342-2016.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117774/0343-2016.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117775/0344-2016.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/117776/0345-2016.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300360/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300361/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300362/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300363/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300364/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300365/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300366/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300367/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300368/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300369/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300370/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300371/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300372/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300373/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300374/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300375/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300376/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300377/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300378/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300381/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300379/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300382/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/300383/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2986/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2950/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2953/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2955/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2956/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2977/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2985/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2924/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2925/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2926/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2927/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2928/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2929/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2930/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2931/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2932/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2933/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2934/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2935/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2936/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2937/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2939/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2940/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2941/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2942/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2943/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2944/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2945/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2946/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2947/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2949/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2951/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2954/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2957/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2958/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2959/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2960/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2961/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2962/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2963/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2964/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2965/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2966/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2973/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2974/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2975/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2976/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2978/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2979/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2980/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2981/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2982/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2984/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2987/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2988/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2991/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2992/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2993/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2994/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2995/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2996/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2997/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2970/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2990/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2971/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2972/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/2989/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214886/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214887/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214888/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214889/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214890/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214891/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214892/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214893/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214894/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214895/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214896/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214897/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214898/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214899/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214900/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214901/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214902/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214903/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214904/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214905/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214906/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214907/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214908/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214909/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214910/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214911/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214912/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214913/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214914/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214915/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214916/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214917/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214918/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214919/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214920/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214921/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214922/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214923/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214924/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214925/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214926/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214927/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214928/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214929/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214930/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214931/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214932/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214933/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214934/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214935/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214936/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214937/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214938/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214939/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214940/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214941/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214942/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214943/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214944/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214945/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214946/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214947/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214948/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214949/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214950/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214951/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214952/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214953/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214954/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214955/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214956/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214957/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214958/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214959/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214960/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214961/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214962/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214963/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214964/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214965/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214966/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214967/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214968/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214969/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214970/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214971/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214972/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214973/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214974/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214975/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214976/0091-2016.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214977/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214978/0093-2016.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214979/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214980/0095-2016.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214981/0096-2016.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214982/0097-2016.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214983/0098-2016.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214984/0099-2016.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214985/0100-2016.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214986/0101-2016.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214987/0102-2016.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214988/0103-2016.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214989/0104-2016.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214990/0105-2016.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214991/0106-2016.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214992/0107-2016.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214993/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214994/0109-2016.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214995/0110-2016.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214996/0111-2016.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214997/0112-2016.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214998/0113-2016.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/214999/0114-2016.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215000/0115-2016.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215001/0116-2016.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215002/0117-2016.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215003/0118-2016.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215004/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215005/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215006/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215007/0122-2016.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215008/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215009/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215010/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215011/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215012/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215013/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215014/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215015/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215016/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215017/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215018/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215019/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215020/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215021/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215022/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215023/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215024/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215025/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215026/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215027/0142-2016.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215028/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215029/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215030/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215031/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215032/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215033/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215034/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215035/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215036/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215037/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215038/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215039/0154-2016.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215040/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215041/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215042/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215043/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215044/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215045/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215046/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215047/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215048/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215049/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215050/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215051/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215052/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215053/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215054/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215055/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215056/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215057/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215058/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215059/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215060/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215061/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215062/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215063/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215064/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215065/0180-2016.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215066/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215067/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215068/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215069/0184-2016.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215070/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215071/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215072/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215073/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215074/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215075/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215076/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215077/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215078/0193-2016.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215079/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215080/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215081/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215082/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215083/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215084/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215085/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215086/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215087/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215088/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215089/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215090/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215091/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215092/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215093/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215094/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215095/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215096/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215097/0212-2016.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215098/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215099/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215100/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215101/0216-2016.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215102/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215103/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215104/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215105/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215106/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215107/0222-2016.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215108/0223-2016.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215109/0224-2016.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215110/0225-2016.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215111/0226-2016.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215112/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215113/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215114/0229-2016.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215115/0230-2016.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215116/0231-2016.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215117/0232-2016.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215118/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215119/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215120/0235-2016.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215121/0236-2016.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215122/0237-2016.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215123/0238-2016.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215124/0239-2016.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215125/0240-2016.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215126/0241-2016.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215127/0242-2016.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215128/0243-2016.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215129/0244-2016.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215130/0245-2016.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215131/0246-2016.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215132/0247-2016.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215133/0248-2016.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215134/0249-2016.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215135/0250-2016.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215136/0251-2016.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215137/0252-2016.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215138/0253-2016.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215139/0254-2016.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215140/0255-2016.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215141/0256-2016.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215142/0257-2016.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215143/0258-2016.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215144/0259-2016.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215145/0260-2016.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215146/0261-2016.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215147/0262-2016.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215148/0263-2016.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215149/0264-2016.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215150/0265-2016.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215151/0266-2016.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215152/0267-2016.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215153/0268-2016.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215154/0269-2016.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215155/0270-2016.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215156/0271-2016.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215157/0272-2016.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215158/0273-2016.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215159/0274-2016.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215160/0275-2016.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215161/0276-2016.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215162/0277-2016.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215163/0278-2016.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215164/0279-2016.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215165/0280-2016.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215166/0281-2016.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215167/0282-2016.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215168/0283-2016.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215169/0284-2016.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215170/0285-2016.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215171/0286-2016.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215172/0287-2016.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215173/0288-2016.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215174/0289-2016.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215175/0290-2016.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215176/0291-2016.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215177/0292-2016.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215178/0293-2016.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215179/0294-2016.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215180/0295-2016.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215181/0296-2016.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215182/0297-2016.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215183/0298-2016.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215184/0299-2016.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215185/0300-2016.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215186/0301-2016.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215187/0302-2016.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215188/0303-2016.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215189/0304-2016.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215190/0305-2016.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215191/0306-2016.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215192/0307-2016.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215193/0308-2016.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215194/0309-2016.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215195/0310-2016.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215196/0311-2016.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215197/0312-2016.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215198/0313-2016.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215199/0314-2016.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215200/0315-2016.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215201/0316-2016.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215202/0317-2016.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215203/0318-2016.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215204/0319-2016.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215205/0320-2016.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215206/0321-2016.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215207/0322-2016.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215208/0323-2016.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215209/0324-2016.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215210/0325-2016.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215211/0326-2016.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215212/0327-2016.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215213/0328-2016.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215214/0329-2016.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215215/0330-2016.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215216/0331-2016.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215217/0332-2016.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215218/0333-2016.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215219/0334-2016.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215220/0335-2016.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215221/0336-2016.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215222/0337-2016.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215223/0338-2016.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215224/0339-2016.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215225/0340-2016.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215226/0341-2016.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215227/0342-2016.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215228/0343-2016.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215229/0344-2016.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215230/0345-2016.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215231/0346-2016.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215232/0347-2016.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215233/0348-2016.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215234/0349-2016.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215235/0350-2016.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215236/0351-2016.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215237/0352-2016.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215238/0353-2016.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215239/0354-2016.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215240/0355-2016.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215241/0356-2016.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215242/0357-2016.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215243/0358-2016.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215244/0359-2016.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215245/0360-2016.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215246/0361-2016.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215247/0362-2016.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215248/0363-2016.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215249/0364-2016.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215250/0365-2016.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215251/0366-2016.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215252/0367-2016.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215253/0368-2016.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215254/0369-2016.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215255/0370-2016.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215256/0371-2016.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215257/0372-2016.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215258/0373-2016.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215259/0374-2016.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215260/0375-2016.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215261/0376-2016.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215262/0377-2016.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215263/0378-2016.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215264/0379-2016.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215265/0380-2016.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215266/0381-2016.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215267/0382-2016.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215268/0383-2016.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215269/0384-2016.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215270/0385-2016.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215271/0386-2016.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215272/0387-2016.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215273/0388-2016.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215274/0389-2016.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215275/0390-2016.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215276/0391-2016.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215277/0392-2016.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215278/0393-2016.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215279/0394-2016.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215280/0395-2016.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215281/0396-2016.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215282/0397-2016.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215283/0398-2016.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215284/0399-2016.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215285/0400-2016.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215286/0401-2016.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215287/0402-2016.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215289/0403-2016.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215290/0404-2016.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215291/0405-2016.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215292/0406-2016.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215293/0407-2016.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215294/0408-2016.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215295/0409-2016.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215296/0410-2016.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215297/0411-2016.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215298/0412-2016.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215299/0413-2016.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215300/0414-2016.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215301/0415-2016.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215302/0416-2016.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/215303/0417-2016.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400767/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400768/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400769/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400770/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400771/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400772/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400773/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400774/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/400775/0009-2015.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400776/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400777/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400778/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400779/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400780/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400781/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400782/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400783/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400784/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400785/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400786/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400787/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400788/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400789/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400790/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400791/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400792/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400793/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400794/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400795/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400796/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400797/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400798/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400799/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400800/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400801/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400802/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400803/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400804/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400805/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400806/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400807/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400808/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400809/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400810/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400811/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400812/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400813/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400814/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400815/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400816/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400817/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400818/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400819/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400820/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400821/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400822/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400823/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400824/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400825/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400826/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400827/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400828/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400829/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400830/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400831/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400832/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400833/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400834/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400835/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400836/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400837/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400838/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400839/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400840/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400841/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400842/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400843/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400844/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400845/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400846/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400847/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400848/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400849/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400850/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400851/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400852/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400853/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400854/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400855/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400856/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400857/0091-2016.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400858/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400859/0093-2016.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400860/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400861/0095-2016.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400862/0096-2016.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400863/0097-2016.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400864/0098-2016.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400865/0099-2016.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400866/0100-2016.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400867/0101-2016.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400868/0102-2016.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400869/0103-2016.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400870/0104-2016.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400871/0105-2016.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400872/0106-2016.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400873/0107-2016.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400874/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400875/0109-2016.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400876/0110-2016.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400877/0111-2016.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400878/0112-2016.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400879/0113-2016.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400880/0114-2016.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400881/0115-2016.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400882/0116-2016.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400883/0117-2016.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400884/0118-2016.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400885/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400886/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400887/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400888/0122-2016.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400889/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400890/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400891/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400892/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400893/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400894/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400895/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400896/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400897/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400898/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400899/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400900/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400901/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400902/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400903/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400904/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400905/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400906/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400907/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400908/0142-2016.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400909/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400910/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400911/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400912/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400913/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400914/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400915/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400916/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400917/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400918/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400919/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400920/0154-2016.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400921/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400922/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400923/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400924/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400925/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400926/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400927/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400928/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400929/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400930/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400931/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400932/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400933/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400934/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400935/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400936/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400937/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400938/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400939/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400940/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400941/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400942/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400943/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400944/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400945/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400946/0180-2016.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400947/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400948/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400949/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400950/0184-2016.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400951/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400952/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400953/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400954/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400955/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400956/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400957/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400958/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400959/0193-2016.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400960/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400961/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400962/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400963/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400964/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400965/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400966/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400967/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400968/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400969/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400970/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400971/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400972/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400973/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400974/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400975/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400976/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400977/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400978/0212-2016.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400979/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400980/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400981/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400982/0216-2016.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400983/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400984/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400985/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400986/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400987/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400988/0222-2016.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400989/0223-2016.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400990/0224-2016.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400991/0225-2016.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400992/0226-2016.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400993/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400994/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400995/0229-2016.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400996/0230-2016.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400997/0231-2016.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400998/0232-2016.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/400999/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/401000/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503295/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503296/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503297/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503298/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503299/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503300/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503301/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503302/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503303/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503304/0010-2015.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503305/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503306/0012-2015.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503307/0013-2015.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503308/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2015/503309/0015-2015.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503310/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503311/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503312/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503313/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503314/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503315/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503316/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503317/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503318/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503319/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503320/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503321/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503322/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503323/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503324/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503325/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503326/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503327/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503328/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503329/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503330/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503331/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503332/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503333/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503334/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503335/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503336/0042-2016.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503337/0043-2016.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503338/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503339/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503340/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503341/0047-2016.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503342/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503343/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503344/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503345/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503346/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503347/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503348/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503349/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503350/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503351/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503352/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503353/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503354/0060-2016.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503355/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503356/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503357/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503358/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503359/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503360/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503361/0067-2016.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503362/0068-2016.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503363/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503364/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503365/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503366/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503367/0073-2016.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503368/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503369/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503370/0076-2016.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503371/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503372/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503373/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pompeia.sp.leg.br/media/sapl/public/materialegislativa/2016/503374/0080-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="166.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>